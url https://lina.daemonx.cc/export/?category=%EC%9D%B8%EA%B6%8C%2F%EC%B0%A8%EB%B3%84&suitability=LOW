--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="12" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,422 +533,630 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>제안된 법안에 대한 논평</t>
+          <t>대법원 판결 선고 후 유엔 진정 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>주진우 씨는 차별금지법과 종교기관 폐쇄법이 '종교계 입틀막법'이라며 비판했습니다. 그는 이 법안들이 사회 전반에 적용될 경우 '소송 지옥'을 초래하고 경제에 부담을 줄 것이라고 주장했습니다.</t>
+          <t>정부가 시외고속버스에 휠체어 접근을 의무화하지 않아 휠체어 이용자들이 집단소송을 제기했으나, 대법원은 이를 차별이 아니라고 판결했습니다. 이에 불복한 피해자들은 유엔에 진정을 제기하며 국제적 해결을 모색하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 제안된 법안(차별금지법, 종교기관 폐쇄법)의 잠재적 영향에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>국내 대법원에서 정부의 시외고속버스 휠체어 접근 의무화 미이행이 차별이 아니라고 판결하여 소송이 이미 종결되었습니다. (부적합 조건: 이미 종결된 사건) 유엔 진정은 새로운 절차이나, 국내 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>휠체어 이용자 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>주진우  차별금지법·종교기관 폐쇄법은 종교계 입틀막법</t>
+          <t>시외고속버스 휠체어 접근 의무화 안한 정부…결국 유엔에 진정</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603141120i</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=30238</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-15 00:30:01.366127+00:00</t>
+          <t>2026-08-18 01:00:27.598249+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>하버드대</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>국회에서 차별금지법안 발의 및 관련 세미나 진행 중</t>
+          <t>소송 기각</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국회에서 발의된 포괄적 차별금지법안의 독소조항에 대한 비판 세미나가 열렸다. 조영길 변호사는 법안 통과 시 반복적인 차별행위에 대해 최소 500만 원 이상의 배상금이 부과될 수 있으며, 집단소송 시 수백억 원 규모의 배상액이 발생하여 교회의 신앙의 자유를 침해할 수 있다고 경고했다.</t>
+          <t>트럼프 행정부가 하버드대가 교내 반유대주의를 방치했다고 주장하며 제기한 소송이 법원에서 기각되었다. 법원은 트럼프 행정부가 주장을 충분히 입증하지 못했다고 판단했다. 이로써 해당 소송은 종결되었다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 현재 진행 중인 실제 피해 사건이 아닌, 발의된 차별금지법안의 통과 시 발생할 수 있는 잠재적 위험성에 대한 경고를 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 발생한 손해, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>트럼프 행정부가 하버드대의 반유대주의 방치 주장을 충분히 입증하지 못해 법원에서 소송이 기각되었습니다. 이는 원고의 승소 가능성이 낮음을 의미하며, 해당 소송은 이미 법원 결정으로 종결된 상태이므로 소송금융 투자에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[크리스천투데이 영상] 이번에 발의된 차별금지법이 역대 최악인 이유</t>
+          <t>트럼프, 하버드대에 패소···“反유대주의 방치, 충분히 입증 못해”</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373923</t>
+          <t>https://www.dailian.co.kr/news/view/1678797/?sc=Naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-12 12:50:14.684140+00:00</t>
+          <t>2026-08-16 07:02:39.508864+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>지방선거 정책 제안 및 조례 제정 운동 논의</t>
+          <t>차별금지법 제정 논의 및 발의</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>노동당 성소수자위원회가 다가오는 지방선거를 앞두고 성소수자 권리 증진을 위한 정책 집담회를 개최했습니다. 이 자리에서 '일터 내 차별금지 조례'와 '생활동반자 조례' 제정 운동이 제안되었으며, 이를 통해 지역사회와 일터에서 성소수자들이 겪는 차별과 고충을 해소하고 권리를 보호하려는 목적입니다. 위원회는 조례 제정 운동을 통해 지역 차원의 성과를 만들고 중앙 정치의 변화를 이끌어내는 바텀업 전략을 추진할 계획입니다.</t>
+          <t>현행 모욕·명예훼손죄가 피해자 특정의 어려움 등으로 집단 혐오표현을 규제하는 데 한계가 있다는 지적이 제기되었습니다. 이에 전국공무원노조 등은 징벌적 손해배상 및 집단소송을 포함하는 차별금지법 제정을 촉구하고 있으나, 표현의 자유 침해 등 부작용에 대한 논란도 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 명확한 상대방의 불법행위로 인한 피해를 다루는 것이 아니라, 성소수자 권리 보호를 위한 지방선거 정책 제안 및 조례 제정 운동에 대한 내용입니다. 따라서 소송금융 투자 대상이 되는 구체적인 소송 사건이 존재하지 않으며, 상대방 책임의 명확성, 자력, 피해 규모, 증거 확보 가능성 등 적합 조건에 해당하지 않습니다. 다만, 집단적 피해(성소수자 시민 및 노동자)의 가능성은 언급됩니다.</t>
+          <t>기사는 집단 혐오표현에 대한 현행 법률(모욕죄, 명예훼손죄)의 한계를 지적하며, 차별금지법 제정의 필요성을 논하고 있습니다. 이는 현재 특정 사건에 대한 상대방의 책임이 명확하지 않고, 소송을 위한 법적 근거가 미비하다는 것을 의미합니다. 차별금지법이 제정될 경우 집단소송 및 징벌적 손해배상 가능성이 있으나, 아직 입법 단계에 있어 소송금융 투자 대상으로서는 시기상조입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>2026년 지방선거, 성소수자 생활정치 실현의 계기로</t>
+          <t>[혐오와 차별금지법] ③ 집단 혐오는 못 잡는 法…개인 범죄만 처벌</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213665&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.newspim.com/news/view/20260707001046</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-11 12:41:52.457420+00:00</t>
+          <t>2026-07-15 10:11:11.297476+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>법적 의무 부재로 인한 시설 미비</t>
+          <t>제안된 법안에 대한 논평</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대구 수성구 다가구주택에 장애인 편의시설이 없어 장애인들이 이용에 어려움을 겪고 있다. 현행법상 다가구주택은 장애인 편의시설 설치 의무 대상이 아니어서 행정적으로도 개선이 어려운 상황이다. 이로 인해 장애인들이 '닫힌 공간'에 직면하며 피해를 보고 있다.</t>
+          <t>주진우 씨는 차별금지법과 종교기관 폐쇄법이 '종교계 입틀막법'이라며 비판했습니다. 그는 이 법안들이 사회 전반에 적용될 경우 '소송 지옥'을 초래하고 경제에 부담을 줄 것이라고 주장했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>현행법상 다가구주택은 장애인 편의시설 설치 의무 대상이 아니라고 명시되어 있어, 상대방의 법적 책임이 불분명합니다. 이는 소송의 승소 가능성을 낮추는 요인으로 작용합니다. 또한, 피해 규모나 구체적인 피해자 수가 명확히 제시되지 않아 집단소송의 요건을 충족하기 어렵습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 제안된 법안(차별금지법, 종교기관 폐쇄법)의 잠재적 영향에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>대구 수성구 주민 시설, 장애인에겐 ‘닫힌 공간’</t>
+          <t>주진우  차별금지법·종교기관 폐쇄법은 종교계 입틀막법</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=594495</t>
+          <t>https://www.hankyung.com/article/202603141120i</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-11 12:39:41.100124+00:00</t>
+          <t>2026-03-15 00:30:01.366127+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>차별금지법 제정 촉구 등 입법 활동 논의</t>
+          <t>국회에서 차별금지법안 발의 및 관련 세미나 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>여성의 날을 맞아 이주여성, 퀴어, 정신질환자 등 다양한 배경을 가진 이들도 여성폭력과 차별의 피해자가 될 수 있음을 강조하며 성평등과 차별금지법 제정의 필요성을 역설하는 내용입니다. 또한 성폭행 피해자의 2차 가해 문제도 언급되었습니다.</t>
+          <t>국회에서 발의된 포괄적 차별금지법안의 독소조항에 대한 비판 세미나가 열렸다. 조영길 변호사는 법안 통과 시 반복적인 차별행위에 대해 최소 500만 원 이상의 배상금이 부과될 수 있으며, 집단소송 시 수백억 원 규모의 배상액이 발생하여 교회의 신앙의 자유를 침해할 수 있다고 경고했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 여성의 날을 맞아 성평등과 차별금지법 제정을 촉구하는 일반적인 사회적 논의와 캠페인에 대한 내용입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 피고, 피해 규모, 진행 단계가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 현재 진행 중인 실제 피해 사건이 아닌, 발의된 차별금지법안의 통과 시 발생할 수 있는 잠재적 위험성에 대한 경고를 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 발생한 손해, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>이주여성·퀴어·정신질환자도 즐기는 ‘여성의 날’… “성평등은 모두...</t>
+          <t>[크리스천투데이 영상] 이번에 발의된 차별금지법이 역대 최악인 이유</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274588</t>
+          <t>https://www.christiantoday.co.kr/news/373923</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-07 12:25:22.564237+00:00</t>
+          <t>2026-03-12 12:50:14.684140+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>지방선거 정책 제안 및 조례 제정 운동 논의</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
+          <t>노동당 성소수자위원회가 다가오는 지방선거를 앞두고 성소수자 권리 증진을 위한 정책 집담회를 개최했습니다. 이 자리에서 '일터 내 차별금지 조례'와 '생활동반자 조례' 제정 운동이 제안되었으며, 이를 통해 지역사회와 일터에서 성소수자들이 겪는 차별과 고충을 해소하고 권리를 보호하려는 목적입니다. 위원회는 조례 제정 운동을 통해 지역 차원의 성과를 만들고 중앙 정치의 변화를 이끌어내는 바텀업 전략을 추진할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건이나 명확한 상대방의 불법행위로 인한 피해를 다루는 것이 아니라, 성소수자 권리 보호를 위한 지방선거 정책 제안 및 조례 제정 운동에 대한 내용입니다. 따라서 소송금융 투자 대상이 되는 구체적인 소송 사건이 존재하지 않으며, 상대방 책임의 명확성, 자력, 피해 규모, 증거 확보 가능성 등 적합 조건에 해당하지 않습니다. 다만, 집단적 피해(성소수자 시민 및 노동자)의 가능성은 언급됩니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>2026년 지방선거, 성소수자 생활정치 실현의 계기로</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213665&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:41:52.457420+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>법적 의무 부재로 인한 시설 미비</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>대구 수성구 다가구주택에 장애인 편의시설이 없어 장애인들이 이용에 어려움을 겪고 있다. 현행법상 다가구주택은 장애인 편의시설 설치 의무 대상이 아니어서 행정적으로도 개선이 어려운 상황이다. 이로 인해 장애인들이 '닫힌 공간'에 직면하며 피해를 보고 있다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>현행법상 다가구주택은 장애인 편의시설 설치 의무 대상이 아니라고 명시되어 있어, 상대방의 법적 책임이 불분명합니다. 이는 소송의 승소 가능성을 낮추는 요인으로 작용합니다. 또한, 피해 규모나 구체적인 피해자 수가 명확히 제시되지 않아 집단소송의 요건을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>대구 수성구 주민 시설, 장애인에겐 ‘닫힌 공간’</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=594495</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:39:41.100124+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>차별금지법 제정 촉구 등 입법 활동 논의</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>여성의 날을 맞아 이주여성, 퀴어, 정신질환자 등 다양한 배경을 가진 이들도 여성폭력과 차별의 피해자가 될 수 있음을 강조하며 성평등과 차별금지법 제정의 필요성을 역설하는 내용입니다. 또한 성폭행 피해자의 2차 가해 문제도 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 여성의 날을 맞아 성평등과 차별금지법 제정을 촉구하는 일반적인 사회적 논의와 캠페인에 대한 내용입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 피고, 피해 규모, 진행 단계가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>이주여성·퀴어·정신질환자도 즐기는 ‘여성의 날’… “성평등은 모두...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274588</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:25:22.564237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
+        <is>
           <t>3.8 여성의 날을 맞아 '성평등 걸림돌상'이 수여되었으며, 원 씨가 마을 공동체 내 폐쇄적인 특성과 편견, 괴롭힘에도 당당히 맞섰다는 내용이다. 기사만으로는 구체적인 사건의 법적 진행 상황이나 피해 규모를 파악하기 어렵다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>기사 내용이 매우 단편적이며, 법적 책임 주체, 피해 규모, 상대방 자력, 증거 유무 등 소송금융 투자 검토에 필요한 핵심 정보가 부족하다. 현재로서는 법적 분쟁의 진행 여부조차 파악하기 어렵다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>'3.8여성의 날',  성평등이 민주주의  외침...'성평등 걸림돌상' 김하수...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>newsmin.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.newsmin.co.kr/news/129845/</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-07 12:25:16.043001+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>