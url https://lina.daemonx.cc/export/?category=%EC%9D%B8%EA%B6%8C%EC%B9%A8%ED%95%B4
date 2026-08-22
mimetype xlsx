--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$244</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$257</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,67 +440,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N244"/>
+  <dimension ref="A1:N257"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
-    <col width="41" customWidth="1" min="9" max="9"/>
+    <col width="47" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -547,17262 +547,18194 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>피해자 인정 과정에서 논란 발생, 공분 확산</t>
+          <t>유엔의 지속적인 문제 제기, 언론 및 국회의원실의 심층 조사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>19명의 중증 장애인을 대상으로 장기간 끔찍한 성범죄가 발생했으나, 그 중 단 3명만이 피해자로 인정되어 큰 공분을 사고 있습니다. 이는 피해자 인정 절차의 문제점을 시사하며, 추가적인 법적 다툼의 여지가 있습니다.</t>
+          <t>2026년에도 필리핀 여성들이 공연비자(E-6-2)를 통해 한국에 입국하여 유흥업소에서 인신매매 및 성착취를 당하는 문제가 지속되고 있음. KBS와 국회의원실의 10년치 비자 서류 분석 결과, 정부가 제도의 악용 가능성을 인지하고도 묵인했다는 의혹이 제기됨. 유엔도 20년 넘게 문제를 지적해왔으며, 과거 기지촌 성착취 구조가 외국인 여성에게 반복되고 있다는 비판이 나옴.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>19명의 중증 장애인 대상 장기간 성범죄로 집단적 피해가 발생했으며, 피해 규모가 매우 큼. 단 3명만이 피해자로 인정되어 공분을 사고 있어, 피해자 인정 과정에 대한 법적 다툼의 여지가 크고 관련 절차가 진행되었음을 시사함. (적합 조건 3, 4, 5, 6)</t>
+          <t>공연기획사, 유흥업소 및 정부의 제도 관리 부실로 인한 책임이 명확하며, 지난 10년간 7,863명의 E-6-2 비자 발급자 중 다수가 잠재적 피해자로 추정되는 집단적 피해 사건입니다. 유엔의 지속적인 문제 제기, 언론 및 국회의원실의 심층 조사 등 공적 절차가 진행 중이며, 정부의 인지 정황 등 객관적 증거 확보 가능성이 높아 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>19명</t>
+          <t>7,863명 (지난 10년간 E-6-2 비자 발급자 중 잠재적 피해자)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[경일춘추]말하지 않아도 알 수 있다는데</t>
+          <t>공연비자 신청서류 10년치 최초 분석…“끝나지 않은 기지촌 성착취” ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=637336</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8627641&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-23 07:01:33.749628+00:00</t>
+          <t>2026-08-15 07:02:33.910532+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>손훈모</t>
+          <t>최영중 전 청주시의원</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>기자회견을 통한 문제 제기</t>
+          <t>경찰 수사 및 디지털 포렌식 진행 중, 구속영장 신청 여부 검토 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>손훈모 더불어민주당 전남 순천시장 후보가 과거 성범죄 가해자 변호를 맡는 과정에서 피해자에게 2차 가해를 했다는 논란이 불거졌습니다. 피해자는 재판 종료 후 스스로 생을 마감했으며, 피해자 어머니는 손 후보의 변호 방식이 잔인했다고 주장하며 공직자로서 정직할 것을 요구했습니다. 손 후보는 반성 조건으로 사건을 맡았고, 법률적 강제성 여부에 의문이 있었다고 해명했습니다.</t>
+          <t>최영중 전 청주시의원이 채팅 앱을 통해 알게 된 여중생에게 금품을 주고 수차례 성관계를 하고 성착취물을 제작하도록 한 혐의로 경찰 조사를 받고 있습니다. 최 전 의원은 혐의를 대부분 부인하고 있으며, 경찰은 디지털 포렌식 자료를 분석한 뒤 구속영장 신청 여부를 결정할 방침입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>변호사의 변호 행위가 법적 책임을 구성하는지 불분명하여 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 단일 피해 사건으로 집단적 피해에 해당하지 않으며(적합 조건 3 미충족), 피해 금액 추정이 어렵습니다. 현재 공적 절차가 진행 중이지 않아(적합 조건 6 미충족) 소송금융 투자 대상으로서의 법적 쟁점 명확성과 승소 가능성이 낮습니다.</t>
+          <t>아동 성매매 및 성착취물 제작이라는 중대한 혐의로 상대방 책임이 비교적 명확하며, 경찰 수사 및 디지털 포렌식을 통해 증거 확보 가능성이 높고 공적 절차가 진행 중입니다. 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>인권변호사 홍보 말이 되냐 …손훈모 민주당 순천시장 후보, 성범죄 변...</t>
+          <t>미성년자 몰랐다  최영중 前시의원 '아동 성매매 혐의' 부인</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026051923363372776?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.nocutnews.co.kr/news/6554093?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260727080749</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-22 07:00:18.563489+00:00</t>
+          <t>2026-07-29 07:02:50.711339+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>대한민국, 서울시</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역형 선고</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>후임에게 곤충을 먹이려 한 해병대원이 징역형을 선고받았습니다. 재판부는 범행의 죄질이 가볍지 않고 피해자에게 상당한 정신적 피해를 주었으며, 피고인의 반성 여부에도 의문이 든다고 밝혔습니다.</t>
+          <t>서울중앙지법은 서울시립아동보호소 강제수용 피해자 7명이 대한민국과 서울시를 상대로 제기한 손해배상 소송 1심에서 원고 승소 판결을 내렸다. 법원은 피고들이 원고들에게 약 3억 7300만원을 지급하라고 명령했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(개인 해병대원)의 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음). 또한 피해 규모가 크지 않고 집단적 피해가 아니므로 투자 매력이 떨어집니다 (적합 조건: 피해 규모가 큼, 집단적 피해 - 해당 없음). 기사는 형사 사건의 판결에 대한 내용으로, 민사상 손해배상 청구의 직접적인 대상으로는 적합하지 않습니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확), 2 (상대방 자력 충분), 4 (피해 규모 큼), 5 (증거 확보 가능)에 해당합니다. 대한민국과 서울시를 상대로 한 소송에서 1심 승소 판결이 나왔으며, 피해자 7명에게 약 3억 7300만원의 배상금이 인정되어 피해 규모가 상당합니다. 이는 추가 피해자 발굴 및 항소심 진행에 긍정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3억 7300만원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>7명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>후임에 곤충 먹이려 한 해병대원 징역형</t>
+          <t>‘인권침해 자행’ 서울시립아동보호소 피해자들... 법원 “정부가 3억...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=907505</t>
+          <t>https://www.chosun.com/national/court_law/2026/07/10/5TKN4RVJ3NFU3G5TV6XFXD2KAM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-26 07:02:22.989673+00:00</t>
+          <t>2026-07-28 22:51:24.585731+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 또는 완료</t>
+          <t>형사 항소심에서 징역 2년 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>LA 한인타운에서 14세 소녀가 11세 때부터 성폭행을 당한 사건이 30년 만에 해결의 실마리를 찾았다. 피해자는 용의자의 가족 살해 협박으로 성폭행을 당했다고 경찰에 진술했으며, 현재 경찰에 신고되어 수사가 진행 중이거나 완료된 것으로 보인다.</t>
+          <t>치매 노인을 성추행한 70대 남성이 항소심에서도 징역 2년을 선고받았다. 경남여성단체연합은 사건 발생 1년이 넘었음에도 경남도의 실태조사 및 피해자 보호 조치가 미흡하다고 지적했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>경찰 신고 및 진술, 사건 해결('풀렸다')로 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이거나 완료되었을 가능성이 높다(적합 조건 6). 또한, '풀렸다'는 표현은 증거 확보 가능성을 시사한다(적합 조건 5). 그러나 상대방의 자력 여부와 피해 금액 추정이 불분명하고, 집단적 피해가 아니므로(적합 조건 2, 3, 4 미해당) 소송금융 투자 매력도가 제한적이다.</t>
+          <t>가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 의문이 있습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 규모와 수익성이 낮습니다. (적합 조건 2, 3, 4 불해당)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>LA한인타운 14세 소녀 성폭행 사건, 30년 만에 풀렸다</t>
+          <t>치매 노인 성추행 70대, 항소심도 징역 2년</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260416140129477</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2010234</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-19 07:00:36.572480+00:00</t>
+          <t>2026-07-17 07:02:18.238085+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>김모씨 (색동원 시설장)</t>
+          <t>조선민주주의인민공화국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>시설장 김모씨의 성폭력범죄의처벌등에관한특례법 위반 등 혐의 첫 공판준비기일 진행</t>
+          <t>국제회의에서 북한 납북 문제의 국제법적 책임 추궁 및 민사소송 가능성 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>중증 발달장애인 거주시설 '색동원'의 시설장 김모씨가 입소 장애인 3명을 성폭행하고 1명을 폭행한 혐의로 첫 재판을 시작한다. 서울중앙지법에서 공판준비기일이 열리며, 검찰은 김씨에게 성폭력처벌법 위반 및 장애인복지법 위반 혐의를 적용했다.</t>
+          <t>국제한인학회, 허드슨연구소, 북한인권위원회 공동회의에서 북한의 납북 및 초국가적 탄압 문제를 집중 조명했다. 북한 정보기관의 국가 주도 공작으로 인한 반인도범죄로 규정하며, 피해자 중심 접근과 가해자 책임 규명의 필요성을 강조했다. 국제법적 책임 추궁 방안으로 국내 민사소송 및 보편관할권의 가능성이 논의되었다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>시설장의 책임이 명확하고(적합 조건 1), 중증 발달장애인 대상 성폭력 및 폭행으로 피해 규모가 심각하며(적합 조건 4), 형사 재판이 진행 중이므로 증거 확보 가능성이 높음(적합 조건 5). 다수의 피해자(4명)가 발생한 사건으로 집단적 피해에 해당함(적합 조건 3). 다만, 상대방의 자력은 추가 확인이 필요하다는 점이 잠재적 위험 요소이다.</t>
+          <t>북한의 국가 주도 납북 공작으로 상대방 책임이 명확하며(조건 1), 국군포로, 민간인 등 수십 년간 다수의 피해자가 발생한 집단적 피해(조건 3)이다. 강제실종 및 반인도범죄로서 피해 규모가 크고(조건 4), 국제기구 및 전문가 논의를 통해 증거 확보 및 국제법적 책임 추궁 가능성이 제기되고 있다(조건 5, 6). 국내 민사소송 가능성도 언급되었으나, 북한의 자력 부족 및 판결 집행의 어려움이 주요 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>4명 (성폭력 3명, 폭행 1명)</t>
+          <t>수십 년간 수많은 피해자 및 가족</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[법조브리핑] 헌재·대검, 재판소원 형사재판 기록 전자 방식으로 주고...</t>
+          <t>북한 납치 및 초국가적 탄압 집중 조명… “이제 무엇을 할 것인가”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260405510423?OutUrl=naver</t>
+          <t>https://www.christiantoday.co.kr/news/374857</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:37:51.057460+00:00</t>
+          <t>2026-07-02 17:01:07.342422+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>드라마 종영, 실제 사건 공소시효 만료</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>ENA 드라마 '허수아비'가 30년 전 연쇄살인사건과 강압 수사로 인한 허위 자백, 그리고 공소시효 만료로 처벌받지 않은 가해자들의 이야기를 다루며 종영했습니다. 드라마는 잊혀진 사건과 남겨진 사람들의 아픔을 조명하며 묵직한 메시지를 전했습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>해당 기사는 실제 사건을 모티브로 한 드라마의 종영 리뷰로, 현재 진행 중이거나 잠재적인 소송 기회를 다루지 않습니다. 드라마에서 언급된 실제 사건은 공소시효 만료로 가해자 처벌이 불가능하다고 명시되어 있어, '이미 종결된 사건'에 해당하며 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>‘허수아비’ 박해수, 끝나지 않은 싸움…최고 9.3% 유종의 미</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/ent/article/all/20260527/133998644/1</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-07-02 07:04:54.180523+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>드라마 종영</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>배우 이희준이 ENA 드라마 '허수아비'에서 자신의 영달을 위해 무고한 사람을 고문하고 증거를 은닉하는 검사 차시영 역을 연기한 소감을 밝힌 인터뷰 기사입니다. 드라마는 '이춘재 연쇄살인 사건'을 배경으로 하며, 진범이 밝혀진 후에도 차시영이 잘못을 인정하지 않는 씁쓸한 결말을 그렸습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>해당 기사는 '이춘재 연쇄살인 사건'을 배경으로 한 드라마 '허수아비'에 대한 배우 인터뷰 및 드라마 종영 소감으로, 현재 진행 중이거나 잠재적인 소송금융 투자 대상이 될 만한 실제 법적 분쟁을 다루고 있지 않습니다. 드라마 속 사건은 허구이며, 실제 사건은 이미 종결된 과거의 일입니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>'허수아비' 이희준  무거운 실화, 허투루 연기할 수 없었죠</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260523039400005?input=1195m</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-07-01 07:03:09.419095+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>이민세관단속국(ICE)</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>일부 유족 정보공개 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>트럼프 2기 행정부 출범 이후 이민세관단속국(ICE) 구금시설에서 최소 10명의 이민자가 자살로 사망했으며, 이는 ICE 출범 이후 유례없는 속도이다. AP통신 분석 결과 당국의 관리 부실이 지적되었고, 구금자 보호 절차가 제대로 지켜지지 않았다는 비판이 제기되었다. 일부 유족은 미국 국토안보부(DHS)를 상대로 정보공개 소송을 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>이민세관단속국(ICE) 구금시설 내 자살 사망자 급증은 당국의 관리 부실로 인한 상대방 책임이 명확하며, ICE는 자력이 충분한 공공기관이다. 최소 10명의 사망자가 발생하여 집단적 피해의 가능성이 높고, AP통신의 자체 분석 자료 등 객관적 증거 확보도 용이하다. 또한, 일부 유족은 정보공개 소송을 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>최소 10명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>트럼프 2기 이후 최소 10명 자살 …ICE 구금시설서 무슨 일이</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026052808052535466</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-06-29 07:02:44.759510+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>국가배상 확정 판결 증가 및 예비비 확보, 법무부의 상소 포기/취하 정책 시행</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>과거사 피해자들에 대한 국가배상금 지급을 위해 2457억원 규모의 예비비가 국무회의를 통과했다. 법무부는 2025년 하반기부터 주요 과거사 사건에 대한 상소 포기 및 취하 정책을 시행하여 국가배상 확정 판결이 급증했으며, 이에 따라 국가배상금 예산이 조기 소진되어 추가 예비비를 확보하게 되었다. 법무부는 확보된 예비비를 바탕으로 피해자들에게 국가배상금을 순차적으로 신속히 지급할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>국가의 책임이 이미 법적으로 명확히 인정되었고(적합 조건 1, 5), 상대방(국가)의 자력이 충분하며(적합 조건 2), 선감학원, 형제복지원 등 다수의 피해자가 존재하는 집단적 피해 사건(적합 조건 3)으로 피해 규모가 2457억원에 달하는 예비비가 확보될 정도로 크다(적합 조건 4). 법무부의 상소 포기/취하 정책으로 신속한 권리구제 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>총 2457억원 규모의 예비비 확보</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>다수 (선감학원, 형제복지원, 삼청교육대, 여수·순천 10·19 사건 등 피해자)</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>과거사 국가배상금 급증…2457억원 규모 예비비 확보</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05336566645450888</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-06-27 09:29:46.408352+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>색동원</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
-[...282 lines deleted...]
-      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고 (징역 7년)</t>
+          <t>인천시의 운영법인 설립 허가 취소 처분</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 오픈채팅을 통해 10대들을 유인하여 성폭행하고 착취물을 제작한 혐의로 징역 7년을 선고받았다. A씨는 이 과정에서 일부 피해자에게 부상을 입히고 상당한 정신적 충격을 준 것으로 조사되었다.</t>
+          <t>인천시가 '인천판 도가니'로 불리며 사회적 물의를 빚었던 사회복지법인 색동원의 운영법인 설립 허가를 취소했다. 색동원은 이 처분에 대해 90일 이내 불복 소송을 제기하거나 청산 절차를 밟아야 한다. 이 사건은 피해자들이 색동원을 상대로 손해배상 소송을 제기할 가능성이 높다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(징역 7년 선고) 증거가 충분히 확보되었으나, 피고가 개인(30대 A씨)이므로 자력 부족으로 인한 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>'인천판 도가니'라는 별칭과 운영법인 설립 허가 취소 처분은 상대방(색동원)의 책임이 명확하며(적합 조건 1), 공적 절차(행정처분)가 이미 진행 중임을 보여줍니다(적합 조건 6). 또한, '도가니' 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 인천시의 행정처분은 객관적 증거가 확보되었음을 시사합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>오픈채팅서 10대 유인해 성폭행·착취물 제작…30대 징역 7년</t>
+          <t>'인천판 도가니' 색동원 결국…운영법인 설립 허가 '취소'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629619/?sc=Naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12300185?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-04 12:22:50.043177+00:00</t>
+          <t>2026-06-27 07:02:44.901604+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>김병헌 위안부법폐지국민행동 대표</t>
+          <t>사회복지법인 색동원, 전 시설장 김모씨, 전직 종사자 12명</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>김병헌 대표가 정보통신망법상 명예훼손, 사자명예훼손, 아동복지법 위반, 집회 및 시위에 관한 법률 위반 혐의로 구속되었으며, 수사가 진행 중입니다.</t>
+          <t>전 시설장 형사 재판 진행 중, 인천시 법인 설립 허가 취소 처분, 국회 국정조사 요구, 전직 종사자 내사 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>극우단체 대표 김병헌 씨가 평화의 소녀상 인근에서 '위안부는 매춘' 등의 모욕적 발언을 지속해왔습니다. 정의기억연대가 명예훼손·모욕 혐의로 고소했으며, 경찰 수사 끝에 김 대표가 구속되었습니다. 이로 인해 5년 10개월 만에 소녀상 앞 바리케이드가 철거되었으나, 완전한 해방은 아니라는 우려도 있습니다.</t>
+          <t>인천시가 중증 장애인 거주시설 색동원의 운영법인에 대해 설립 허가 취소 처분을 결정했습니다. 이는 전 시설장의 입소자 성폭행 혐의와 전직 종사자들의 폭행 혐의 등 구조적 학대 의혹에 따른 것으로, 현재 전 시설장은 구속되어 재판 중이며 국회 국정조사 요구서도 제출된 상태입니다. 피해자들은 중증 장애인 입소자들로, 심각한 인권침해 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(김병헌 대표)의 위안부 피해자 모욕 발언 및 집회 방해 행위가 명확하며(적합 조건 1), 경찰 수사를 통해 구속까지 진행되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 일본군 '위안부' 피해자 및 유족, 정의연 등 다수가 피해를 입은 집단적 피해 사건입니다(적합 조건 3).</t>
+          <t>전 시설장이 구속되어 재판 중이고 인천시가 운영법인 설립 허가를 취소하는 등 상대방의 책임이 명확합니다. 중증 장애인 입소자 다수가 성폭행 및 폭행 등 심각한 학대 피해를 입어 집단적 피해 규모가 크며, 경찰 수사, 형사 재판, 인천시의 행정처분, 국회 국정조사 요구 등 공적 절차가 활발히 진행 중이므로 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 및 유족 다수</t>
+          <t>중증 장애인 입소자 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>5년10개월 간 소녀상에 가해졌던 ‘위협’…철창 열렸지만 ‘완전 해방...</t>
+          <t>[단독] 인천시, 색동원 운영법인 설립 허가 취소 결정</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260403513386?OutUrl=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029882161&amp;code=61122012&amp;cp=nv</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-04 00:21:41.249634+00:00</t>
+          <t>2026-06-19 07:04:23.347473+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>정형근</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>과거 사건으로 법적 조치 종결 또는 시효 만료</t>
+          <t>과거 불법행위 의혹 제기</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>임금주 사모는 청소년기 친족 성폭력, 사기 피해로 인한 2억여원의 빚, 세 차례의 자살 시도 등 극심한 고난을 겪었으나 신앙으로 극복하고 호스피스 사역 등을 펼치고 있습니다. 남편 또한 모교회와의 갈등으로 청력을 잃는 아픔을 겪었으나 회복 후 목회 활동을 이어가고 있습니다. 이 기사는 개인의 고난 극복과 간증에 초점을 맞추고 있습니다.</t>
+          <t>기사는 한동훈 예비후보의 정치적 행보를 비판하며, 그의 후원회장인 정형근 전 안기부 간부의 과거 불법 고문 및 정치공작 의혹을 제기합니다. 정형근은 수많은 공안사건에 연루되어 다수의 인물을 고문했다는 의혹을 받지만, 처벌받은 적은 없다고 언급됩니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사에 언급된 주요 피해 사건들(친족 성폭력, 사기, 교회 분쟁)은 이미 오래 전 발생하여 법적 시효가 만료되었거나, 채무가 해결되었고, 또는 당사자가 새로운 길을 선택하여 현재 법적 분쟁으로 진행 중이지 않습니다. 따라서 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 낮습니다.</t>
+          <t>정형근의 불법 고문 및 정치공작 의혹은 '집단적 피해' 가능성과 '피해자들의 증언'이라는 증거가 언급되어 소송금융 적합 조건에 일부 부합합니다. 그러나 기사는 정치적 논평으로, 상대방의 책임이 법적으로 명확히 확정되지 않았고, 현재 진행 중인 공적 절차가 없으며, 사건 발생 시기가 오래되어 증거 확보 및 소송 진행에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>2억여원 (사기 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>“하나님이 치유하십니다 피투성이라도 괜찮아요… 딱 하루만 버텨주세...</t>
+          <t>'서천의 굴욕' 반복하는 한동훈...의심을 받기에 충분하다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775031516&amp;code=23111212&amp;cp=nv</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003232860&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 00:20:20.537845+00:00</t>
+          <t>2026-06-13 01:00:33.482717+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>세종 북부경찰서</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>진실화해위원회 조사 및 유해 발굴 진행 중, 대통령의 소멸시효 배제 약속</t>
+          <t>경찰 재수사 착수</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>송상교 진실화해위원장은 제주 4·3을 과거사 정리의 모범 사례로 언급하며, 국가 폭력으로 인한 인권 침해 사건 조사의 중요성을 강조했다. 위원회는 유해 발굴 및 신원 확인을 확대할 계획이며, 대통령은 국가 폭력 범죄에 대한 소멸시효 및 공소시효 배제를 약속하며 피해 회복에 대한 의지를 보였다.</t>
+          <t>세종의 한 장애인 거주시설에서 중증 장애인 학대 의혹 사건이 발생했으나, 세종 북부경찰서가 피해자 조사 과정에서 장애인 인권 보호 규칙을 위반하고 조력인 동석 요청을 묵살한 것으로 드러났습니다. 경찰은 부실 수사를 인정하고 현재 재수사에 착수한 상태입니다. 피해자는 갈비뼈와 척추 골절 등 전치 12주의 진단을 받았습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>국가 폭력으로 인한 집단적 피해이며, 국가가 가해 주체로서 책임이 명확하고 자력이 충분함. 진실화해위원회의 공식 조사와 유해 발굴 등 객관적 증거 확보가 가능하며, 소멸시효 배제 등 피해 회복을 위한 공적 절차가 활발히 진행 중임.</t>
+          <t>세종 북부경찰서의 장애인 인권 보호 규칙 위반 책임이 명확하며(적합 조건 1), 공공기관인 경찰은 충분한 자력을 갖추고 있습니다(적합 조건 2). 권익옹호기관의 수사의뢰서와 경찰의 재수사 착수 인정 등 객관적 증거가 존재하며(적합 조건 5), 현재 경찰의 재수사가 진행 중입니다(적합 조건 6). 중증 장애인에 대한 학대 의혹과 경찰의 부실 수사로 인한 인권 침해는 사회적 중요성이 높습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1명 (중증 장애인 A씨)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>“제주 4·3은 과거사 정리의 모범”…송상교 진실화해위원장</t>
+          <t>[단독] 조력자 동석 요청했는데 …세종경찰, 장애인 수사 인권규칙도 어...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526664&amp;ref=A</t>
+          <t>https://www.nocutnews.co.kr/news/6519158?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260519060033</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-04 00:16:18.475027+00:00</t>
+          <t>2026-06-10 22:27:33.775453+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>진실화해위와 제주도 협력 하에 4·3 희생자 유해 신원 확인 사업 진행 중</t>
+          <t>피해자 인정 과정에서 논란 발생, 공분 확산</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>제주자치도와 진실화해를위한과거사정리위원회가 제주 4·3 희생자 유해의 신원 확인 사업에 협력하기로 했습니다. 특히 경산 코발트 광산 등 도외 발굴 유해와 육지 형무소 희생자, 재일동포 간첩 조작 사건 피해자 지원 문제도 함께 논의되었습니다. 진실화해위는 유해 발굴 사업 확대를 위한 인력 지원과 피해자 신청 접수 홍보를 요청했습니다.</t>
+          <t>19명의 중증 장애인을 대상으로 장기간 끔찍한 성범죄가 발생했으나, 그 중 단 3명만이 피해자로 인정되어 큰 공분을 사고 있습니다. 이는 피해자 인정 절차의 문제점을 시사하며, 추가적인 법적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 사건은 제주 4·3 희생자 유족이라는 다수의 피해자가 존재하며(집단적 피해), 상대방인 대한민국은 자력이 충분합니다(상대방 자력 충분). 진실화해위와 제주도가 유해 신원 확인 사업을 진행 중으로 공적 절차가 진행되고 있으며(공적 절차 진행 중), 이는 국가 책임이 명확한 역사적 사건에 대한 증거 확보 및 진실 규명 노력의 일환입니다(상대방 책임 명확, 증거 확보 가능).</t>
+          <t>19명의 중증 장애인 대상 장기간 성범죄로 집단적 피해가 발생했으며, 피해 규모가 매우 큼. 단 3명만이 피해자로 인정되어 공분을 사고 있어, 피해자 인정 과정에 대한 법적 다툼의 여지가 크고 관련 절차가 진행되었음을 시사함. (적합 조건 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>19명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>道-진실화해위, 4·3 도외 유해 신원확인 맞손</t>
+          <t>[경일춘추]말하지 않아도 알 수 있다는데</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026040319152801421?feed=na</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=637336</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 12:35:28.638009+00:00</t>
+          <t>2026-05-23 07:01:33.749628+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>색동원 원장</t>
+          <t>손훈모</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>기자회견을 통한 문제 제기</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>인천 중증 장애인 거주시설 색동원의 원장이 입소자 3명을 성폭행하고 다른 입소자를 폭행한 혐의로 구속 기소되었습니다. 피해자 머리에 유리컵을 던지고 드럼스틱으로 손바닥을 폭행하는 등 심각한 범죄 행위가 드러났으며, 현재 형사 재판이 진행 중입니다.</t>
+          <t>손훈모 더불어민주당 전남 순천시장 후보가 과거 성범죄 가해자 변호를 맡는 과정에서 피해자에게 2차 가해를 했다는 논란이 불거졌습니다. 피해자는 재판 종료 후 스스로 생을 마감했으며, 피해자 어머니는 손 후보의 변호 방식이 잔인했다고 주장하며 공직자로서 정직할 것을 요구했습니다. 손 후보는 반성 조건으로 사건을 맡았고, 법률적 강제성 여부에 의문이 있었다고 해명했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>원장이 성폭행 및 폭행 혐의로 구속 기소되어 상대방 책임이 명확하며, 검찰 수사를 통해 증거가 확보된 것으로 판단됩니다. 입소자 3명 성폭행, 1명 폭행 등 다수의 피해자가 발생했고, 현재 형사 절차가 진행 중이므로 민사 소송 제기에 유리한 환경입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>변호사의 변호 행위가 법적 책임을 구성하는지 불분명하여 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 단일 피해 사건으로 집단적 피해에 해당하지 않으며(적합 조건 3 미충족), 피해 금액 추정이 어렵습니다. 현재 공적 절차가 진행 중이지 않아(적합 조건 6 미충족) 소송금융 투자 대상으로서의 법적 쟁점 명확성과 승소 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>4명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[단독] '장애인 성폭행 혐의' 구속 기소 색동원 원장 '탄원서' 등장</t>
+          <t>인권변호사 홍보 말이 되냐 …손훈모 민주당 순천시장 후보, 성범죄 변...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292641?influxDiv=NAVER</t>
+          <t>https://www.pressian.com/pages/articles/2026051923363372776?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 12:33:40.403896+00:00</t>
+          <t>2026-05-22 07:00:18.563489+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="3" t="inlineStr">
+      <c r="A17" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>대구 중구, 대구시, 중부경찰서, 중부소방서, 상담소힘내 등 합동점검 진행 중</t>
+          <t>형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>대구 중구는 대구시, 중부경찰서, 중부소방서 등과 함께 유흥업소를 대상으로 성매매 방지 및 피해자 보호를 위한 합동점검을 실시했습니다. 이는 '성매매방지 및 피해자 보호 등에 관한 법률'에 따라 예방과 피해자 보호를 강화하기 위한 조치로 풀이됩니다.</t>
+          <t>후임에게 곤충을 먹이려 한 해병대원이 징역형을 선고받았습니다. 재판부는 범행의 죄질이 가볍지 않고 피해자에게 상당한 정신적 피해를 주었으며, 피고인의 반성 여부에도 의문이 든다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 대구 중구의 유흥업소에 대한 성매매 방지 및 피해자 보호를 위한 합동점검에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단하기 어렵습니다.</t>
+          <t>상대방(개인 해병대원)의 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음). 또한 피해 규모가 크지 않고 집단적 피해가 아니므로 투자 매력이 떨어집니다 (적합 조건: 피해 규모가 큼, 집단적 피해 - 해당 없음). 기사는 형사 사건의 판결에 대한 내용으로, 민사상 손해배상 청구의 직접적인 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>대구 중구 유흥업소 성매매 합동점검</t>
+          <t>후임에 곤충 먹이려 한 해병대원 징역형</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=830283</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=907505</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-03 12:32:07.202239+00:00</t>
+          <t>2026-04-26 07:02:22.989673+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 또는 완료</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>LA 한인타운에서 14세 소녀가 11세 때부터 성폭행을 당한 사건이 30년 만에 해결의 실마리를 찾았다. 피해자는 용의자의 가족 살해 협박으로 성폭행을 당했다고 경찰에 진술했으며, 현재 경찰에 신고되어 수사가 진행 중이거나 완료된 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>경찰 신고 및 진술, 사건 해결('풀렸다')로 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이거나 완료되었을 가능성이 높다(적합 조건 6). 또한, '풀렸다'는 표현은 증거 확보 가능성을 시사한다(적합 조건 5). 그러나 상대방의 자력 여부와 피해 금액 추정이 불분명하고, 집단적 피해가 아니므로(적합 조건 2, 3, 4 미해당) 소송금융 투자 매력도가 제한적이다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>LA한인타운 14세 소녀 성폭행 사건, 30년 만에 풀렸다</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260416140129477</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-04-19 07:00:36.572480+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>김모씨 (색동원 시설장)</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>시설장 김모씨의 성폭력범죄의처벌등에관한특례법 위반 등 혐의 첫 공판준비기일 진행</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>중증 발달장애인 거주시설 '색동원'의 시설장 김모씨가 입소 장애인 3명을 성폭행하고 1명을 폭행한 혐의로 첫 재판을 시작한다. 서울중앙지법에서 공판준비기일이 열리며, 검찰은 김씨에게 성폭력처벌법 위반 및 장애인복지법 위반 혐의를 적용했다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>시설장의 책임이 명확하고(적합 조건 1), 중증 발달장애인 대상 성폭력 및 폭행으로 피해 규모가 심각하며(적합 조건 4), 형사 재판이 진행 중이므로 증거 확보 가능성이 높음(적합 조건 5). 다수의 피해자(4명)가 발생한 사건으로 집단적 피해에 해당함(적합 조건 3). 다만, 상대방의 자력은 추가 확인이 필요하다는 점이 잠재적 위험 요소이다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>4명 (성폭력 3명, 폭행 1명)</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>[법조브리핑] 헌재·대검, 재판소원 형사재판 기록 전자 방식으로 주고...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260405510423?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:37:51.057460+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>진실화해위원회 조사 진행 중, 유해 발굴 및 신원 확인 예정, 대통령 소멸시효 배제 약속</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>진실화해위원회가 제주 4·3 등 국가 폭력으로 인한 중대한 인권침해 사건들을 조사하고 있으며, 3기 위원회는 유해 발굴 및 신원 확인을 확대할 계획이다. 이재명 대통령은 국가 폭력 범죄에 대한 소멸시효와 공소시효 배제를 약속하며 피해 회복 의지를 보였다. 이는 과거사 정리의 모범 사례로 평가받고 있다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>국가 폭력으로 인한 중대한 인권침해 사건으로 국가가 가해 책임 주체임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분함(적합 조건 2). 제주 4·3 등 다수의 희생자가 발생한 집단적 피해이며(적합 조건 3), 진실화해위원회의 공식 조사가 진행 중이고(적합 조건 5, 6), 대통령의 소멸시효 배제 약속 등 피해 회복 의지가 확인됨. 사건이 종결되지 않고 활발히 진행 중임.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>“제주 4·3은 과거사 정리의 모범”…송상교 진실화해위원장</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527521&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:27:09.426522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>장애인 권익옹호기관</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>가해자 항소심 징역 10년 선고, 추가 피해자 확인 및 제도 개선 논의 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>장애인 권익옹호기관 조사관이 지적장애 미성년자 3명 이상을 성폭행 및 강제추행한 혐의로 항소심에서 징역 10년을 선고받았습니다. 기관의 2인 1조 지침 미준수 등 제도적 미비점이 드러났으며, 국회에서 관련 법안 발의 및 제도 개선 논의가 진행 중입니다. 피해자들은 가해자의 금전적 공탁을 거부하며 엄벌을 원하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>가해 조사관의 성폭행 혐의가 항소심에서 징역 10년으로 유죄 판결되어 책임이 명확하며(적합 조건 1), 최소 3명의 지적장애 미성년 피해자가 확인되었고 추가 피해자가 있을 가능성이 언급되어 집단적 피해에 해당합니다(적합 조건 3). 피해의 중대성이 매우 크고, 형사 재판에서 유죄 판결과 DNA 등 객관적 증거가 확보되어 민사 소송에서의 입증이 용이합니다(적합 조건 4, 5). 또한, 기관의 관리 소홀(2인 1조 원칙 미준수)로 인한 기관 책임 가능성이 높고, 국회에서 제도 개선 논의가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>최소 3명 이상, 추가 피해자 가능성 있음</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>장애인 성폭행한 ‘장애인 권익옹호기관’ 조사관…항소심도 ‘징역 10...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527396&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:22:00.390982+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A19" s="3" t="inlineStr">
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>교제 폭력 피해 사례 및 사회적 문제 제기, 일부 피해자는 형사 처벌을 받는 복합적 상황</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>이 기사는 교제 폭력의 심각성을 다루며, 지난해 연인 등에게 살해된 여성이 최소 137명에 달한다고 추산합니다. 특히 교제 폭력 피해자였던 한 여성이 방화치사 혐의로 징역 10년 형을 선고받고 복역 중인 사례를 통해 피해자들이 겪는 복합적인 고통과 사회적 문제의 이면을 조명합니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>이 기사는 교제 폭력이라는 사회적 문제를 다루며, 피해자가 가해자가 되어 형사 처벌을 받은 복합적인 사례를 제시합니다. 소송금융 투자 대상으로서 특정 가능한 자력 있는 피고가 명확하지 않으며, 기사 내용만으로는 집단소송으로 연결될 만한 구체적인 민사상 청구권이 드러나지 않습니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>연인 등에게 살해된 여성 최소 137명 추산, 교제 폭력 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>'스트레이트' 교제 폭력 피해자의 이면과 간병 지옥의 고통</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3549193</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:26:26.539778+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...69 lines deleted...]
-      <c r="D20" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>20대 가해자</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
-[...210 lines deleted...]
-      <c r="D23" t="inlineStr">
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>형사 재판 판결 선고 (징역 10개월에 집유 2년)</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>20대 가해자가 후임 4명에게 라이터, 지네 등을 이용한 가혹행위와 성추행을 저질러 징역 10개월에 집행유예 2년을 선고받았습니다. 피해자 4명 중 3명은 처벌 불원 의사를 밝혔습니다. 형사 판결이 선고되어 가해자의 책임은 명확하나, 가해자가 개인이며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 가해자가 20대 개인으로 자력이 충분하다고 보기 어렵고, 피해 규모(피해자 4명, 피해 금액 미상)가 소송금융 투자에 적합할 만큼 크지 않아 투자 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>라이터·지네로 괴롭히고 성추행도…후임 4명에게 피해 입힌 20대</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/kangwon/6125077</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:20:17.025895+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>진실·화해를위한과거사정리위원회 조사 사전 준비 TF 구성</t>
+          <t>형사 재판 판결 선고 (징역 7년)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>혼혈이라는 이유로 해외 입양된 이들과 집단수용시설에서의 인권침해 피해자들이 진실화해위원회에 진상규명을 요구하고 있다. 진화위는 해외입양 및 집단수용시설 인권침해 사건 조사를 위한 TF를 구성했으며, 수십만 명에 달하는 피해자들의 삶이 제도 속에서 피해를 당했음에도 책임지는 주체가 없다는 비판이 제기되고 있다.</t>
+          <t>30대 남성 A씨가 오픈채팅을 통해 10대들을 유인하여 성폭행하고 착취물을 제작한 혐의로 징역 7년을 선고받았다. A씨는 이 과정에서 일부 피해자에게 부상을 입히고 상당한 정신적 충격을 준 것으로 조사되었다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>국가 및 입양단체, 시설 등 책임 주체가 비교적 명확하며(적합 조건 1), 국가의 자력이 충분하고(적합 조건 2), 수십만 명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 진실화해위원회의 조사 TF 구성으로 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6).</t>
+          <t>상대방 책임이 명확하고(징역 7년 선고) 증거가 충분히 확보되었으나, 피고가 개인(30대 A씨)이므로 자력 부족으로 인한 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>수십만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>‘밖’으로 버려진 이들의 외침[금주의 B컷]</t>
+          <t>오픈채팅서 10대 유인해 성폭행·착취물 제작…30대 징역 7년</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604011950005</t>
+          <t>https://www.dailian.co.kr/news/view/1629619/?sc=Naver</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-01 12:39:12.488047+00:00</t>
+          <t>2026-04-04 12:22:50.043177+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>사건 당시 경찰관 5명</t>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰에 위증 혐의 고소장 접수, 수사 진행 예정</t>
+          <t>김병헌 대표가 정보통신망법상 명예훼손, 사자명예훼손, 아동복지법 위반, 집회 및 시위에 관한 법률 위반 혐의로 구속되었으며, 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>낙동강변 살인사건 누명 피해자들이 재심 무죄 선고 5년 만에 당시 수사 경찰관 5명을 위증 혐의로 고소했습니다. 재심 재판부와 검찰과거사진상조사단이 고문 사실을 인정한 만큼, 재심 과정에서 허위 진술을 한 경찰관들의 책임을 묻겠다는 취지입니다. 위증죄 공소시효 만료일이 임박하여 수사가 촉박하게 진행될 예정입니다.</t>
+          <t>극우단체 대표 김병헌 씨가 평화의 소녀상 인근에서 '위안부는 매춘' 등의 모욕적 발언을 지속해왔습니다. 정의기억연대가 명예훼손·모욕 혐의로 고소했으며, 경찰 수사 끝에 김 대표가 구속되었습니다. 이로 인해 5년 10개월 만에 소녀상 앞 바리케이드가 철거되었으나, 완전한 해방은 아니라는 우려도 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>재심 무죄 선고와 국가 배상 확정으로 상대방 책임이 명확하며(적합 조건 1), 재심 과정에서의 허위 진술 기록 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 최근 경찰에 위증 혐의 고소장이 접수되어 공적 절차가 진행 중입니다(적합 조건 6). 피해자들이 중대한 누명 피해를 입었으므로, 위증으로 인한 추가적인 손해배상 가능성도 존재합니다(적합 조건 4).</t>
+          <t>상대방(김병헌 대표)의 위안부 피해자 모욕 발언 및 집회 방해 행위가 명확하며(적합 조건 1), 경찰 수사를 통해 구속까지 진행되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 일본군 '위안부' 피해자 및 유족, 정의연 등 다수가 피해를 입은 집단적 피해 사건입니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>일본군 '위안부' 피해자 및 유족 다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'살인사건' 무죄 선고 5년만에 이뤄진 위증 경찰들 고소</t>
+          <t>5년10개월 간 소녀상에 가해졌던 ‘위협’…철창 열렸지만 ‘완전 해방...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331164100051?input=1195m</t>
+          <t>https://www.segye.com/newsView/20260403513386?OutUrl=naver</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-01 00:48:46.247169+00:00</t>
+          <t>2026-04-04 00:21:41.249634+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A26" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>당시 경찰관 5명에 대한 위증 혐의 고소장 제출</t>
+          <t>과거 사건으로 법적 조치 종결 또는 시효 만료</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>낙동강변 살인사건 누명 피해자들이 21년간 억울한 옥살이 후 재심에서 무죄를 선고받고 국가로부터 72억 원의 배상금을 받았습니다. 현재 피해자들은 재심 과정에서 고문 사실을 부인한 당시 경찰관 5명을 위증 혐의로 고소했습니다. 이는 경찰의 고문 및 증거 조작과 관련된 중대한 인권침해 사건으로, 공적 기관의 책임이 명확하고 피해 규모가 큽니다.</t>
+          <t>임금주 사모는 청소년기 친족 성폭력, 사기 피해로 인한 2억여원의 빚, 세 차례의 자살 시도 등 극심한 고난을 겪었으나 신앙으로 극복하고 호스피스 사역 등을 펼치고 있습니다. 남편 또한 모교회와의 갈등으로 청력을 잃는 아픔을 겪었으나 회복 후 목회 활동을 이어가고 있습니다. 이 기사는 개인의 고난 극복과 간증에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>재심 재판부와 검찰 과거사진상조사단이 고문 사실을 인정하고 경찰청이 사과하는 등 상대방(경찰관들)의 책임이 명확합니다(적합 조건 1). 국가가 이미 72억 원을 배상한 바 있어 국가(공공기관)의 자력이 충분하며(적합 조건 2), 21년간의 억울한 옥살이와 거액의 국가 배상금은 피해 규모가 매우 큼을 보여줍니다(적합 조건 4). 재심 판결 및 과거사 조사 결과 등 객관적 증거가 존재하며(적합 조건 5), 현재 당시 경찰관들에 대한 위증 혐의 고소장이 제출되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>기사에 언급된 주요 피해 사건들(친족 성폭력, 사기, 교회 분쟁)은 이미 오래 전 발생하여 법적 시효가 만료되었거나, 채무가 해결되었고, 또는 당사자가 새로운 길을 선택하여 현재 법적 분쟁으로 진행 중이지 않습니다. 따라서 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억여원 (사기 피해)</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'낙동강변 살인사건' 누명 피해자들, 당시 경찰관들 '위증' 고소</t>
+          <t>“하나님이 치유하십니다 피투성이라도 괜찮아요… 딱 하루만 버텨주세...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202604010015</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775031516&amp;code=23111212&amp;cp=nv</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-01 00:31:29.062627+00:00</t>
+          <t>2026-04-04 00:20:20.537845+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>경찰관 5명 (A씨 등 4명, B씨 1명)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰관들에 대한 위증 혐의 고소 진행 중</t>
+          <t>진실화해위원회 조사 및 유해 발굴 진행 중, 대통령의 소멸시효 배제 약속</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>낙동강변 살인사건 피해자들이 재심에서 무죄를 선고받은 뒤, 당시 수사했던 경찰관 5명을 위증 혐의로 고소했습니다. 이들은 경찰의 고문으로 허위 자백을 강요당해 21년간 억울하게 옥살이를 했으며, 국가로부터 72억 원의 배상금을 지급받았습니다. 고문 및 증거 조작 행위는 공소시효가 만료되었으나, 재심 법정에서의 위증에 대한 법적 책임을 묻고자 합니다.</t>
+          <t>송상교 진실화해위원장은 제주 4·3을 과거사 정리의 모범 사례로 언급하며, 국가 폭력으로 인한 인권 침해 사건 조사의 중요성을 강조했다. 위원회는 유해 발굴 및 신원 확인을 확대할 계획이며, 대통령은 국가 폭력 범죄에 대한 소멸시효 및 공소시효 배제를 약속하며 피해 회복에 대한 의지를 보였다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>경찰 고문에 의한 허위 자백 및 재심 법정에서의 위증 사실이 검찰 과거사위 및 재심 재판부에서 인정되어 상대방 책임이 명확합니다. 21년간의 억울한 옥살이와 국가로부터 72억 원의 배상금 확정으로 피해 규모가 매우 크며, 재심 판결문 등 객관적 증거가 충분합니다. 현재 경찰관들에 대한 위증 혐의 고소가 진행 중이며, 비록 직접적인 민사 소송은 아니지만, 명백한 인권침해와 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
+          <t>국가 폭력으로 인한 집단적 피해이며, 국가가 가해 주체로서 책임이 명확하고 자력이 충분함. 진실화해위원회의 공식 조사와 유해 발굴 등 객관적 증거 확보가 가능하며, 소멸시효 배제 등 피해 회복을 위한 공적 절차가 활발히 진행 중임.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>국가로부터 72억 원 배상금 확정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>살인 누명 쓰고 21년 '옥살이'... 이것만큼은 책임 묻겠다</t>
+          <t>“제주 4·3은 과거사 정리의 모범”…송상교 진실화해위원장</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604010272&amp;t=NN</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526664&amp;ref=A</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-01 00:30:07.817167+00:00</t>
+          <t>2026-04-04 00:16:18.475027+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>카타이브 헤즈볼라 (친이란 이라크 민병대)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>용의자 체포 및 미 연방수사국(FBI) 협력 수사 진행 중</t>
+          <t>진실화해위와 제주도 협력 하에 4·3 희생자 유해 신원 확인 사업 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>미국 국적 언론인 셸리 키틀슨이 이라크 바그다드에서 친이란 민병대 '카타이브 헤즈볼라'와 연관된 용의자들에게 납치되는 사건이 발생했다. 이라크 당국은 용의자 1명을 체포하고 추가 용의자를 추적 중이며, 미 국무부와 FBI가 협력하여 석방을 위해 노력하고 있다. 중동 전쟁 이후 미국 국적 언론인 납치는 이번이 처음이다.</t>
+          <t>제주자치도와 진실화해를위한과거사정리위원회가 제주 4·3 희생자 유해의 신원 확인 사업에 협력하기로 했습니다. 특히 경산 코발트 광산 등 도외 발굴 유해와 육지 형무소 희생자, 재일동포 간첩 조작 사건 피해자 지원 문제도 함께 논의되었습니다. 진실화해위는 유해 발굴 사업 확대를 위한 인력 지원과 피해자 신청 접수 홍보를 요청했습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 친이란 민병대로 특정되었고(적합 조건 1), 용의자 체포 및 FBI 협력 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성도 있으나(적합 조건 5), 상대방이 전통적인 기업이나 국가가 아닌 민병대이므로 자력 확보 및 손해배상 집행 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 희박하다.</t>
+          <t>이 사건은 제주 4·3 희생자 유족이라는 다수의 피해자가 존재하며(집단적 피해), 상대방인 대한민국은 자력이 충분합니다(상대방 자력 충분). 진실화해위와 제주도가 유해 신원 확인 사업을 진행 중으로 공적 절차가 진행되고 있으며(공적 절차 진행 중), 이는 국가 책임이 명확한 역사적 사건에 대한 증거 확보 및 진실 규명 노력의 일환입니다(상대방 책임 명확, 증거 확보 가능).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>이라크서 미국 국적 언론인 납치···미국 당국 관계자 “친이란 민병...</t>
+          <t>道-진실화해위, 4·3 도외 유해 신원확인 맞손</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604010721001</t>
+          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026040319152801421?feed=na</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-01 00:24:39.548444+00:00</t>
+          <t>2026-04-03 12:35:28.638009+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원 원장</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>진실·화해위원회 진실규명 및 권고, 시민단체 국가 사과 및 피해보상 촉구</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>1980년 사북사건은 탄광 근로자 파업 중 국가 공권력에 의한 중대한 인권침해 사건으로, 2008년과 2024년 두 차례 진실·화해위원회를 통해 진실이 규명되었습니다. 90개 시민단체가 청와대에 국가의 공식 사과와 피해 구제, 명예회복 조치 이행을 촉구하고 있으며, 책임 당국의 직권조사 및 피해보상 이행을 요구하고 있습니다. 46년이 지나는 동안 피해자 대부분이 사망하고 생존자들은 고통 속에 방치되고 있습니다.</t>
+          <t>인천 중증 장애인 거주시설 색동원의 원장이 입소자 3명을 성폭행하고 다른 입소자를 폭행한 혐의로 구속 기소되었습니다. 피해자 머리에 유리컵을 던지고 드럼스틱으로 손바닥을 폭행하는 등 심각한 범죄 행위가 드러났으며, 현재 형사 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>국가의 책임이 진실·화해위원회를 통해 두 차례 명확히 규명되었고(상대방 책임 명확), 상대방인 국가의 자력이 충분합니다. 200여 명의 집단적 피해가 발생했으며, 46년간의 고통과 사망자 발생으로 피해 규모가 크고, 진실규명 과정에서 증거가 확보되었을 가능성이 높습니다. 또한, 진실·화해위원회의 권고 및 시민단체들의 이행 촉구 등 공적 절차가 진행 중이므로 소송금융 적합도가 높습니다.</t>
+          <t>원장이 성폭행 및 폭행 혐의로 구속 기소되어 상대방 책임이 명확하며, 검찰 수사를 통해 증거가 확보된 것으로 판단됩니다. 입소자 3명 성폭행, 1명 폭행 등 다수의 피해자가 발생했고, 현재 형사 절차가 진행 중이므로 민사 소송 제기에 유리한 환경입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>200여 명</t>
+          <t>4명 이상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>90개 시민단체, 靑에  사북사건, 국가 사과 이행 촉구</t>
+          <t>[단독] '장애인 성폭행 혐의' 구속 기소 색동원 원장 '탄원서' 등장</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026033116182183355</t>
+          <t>https://news.jtbc.co.kr/article/NB12292641?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-01 00:18:39.700567+00:00</t>
+          <t>2026-04-03 12:33:40.403896+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="2" t="inlineStr">
+      <c r="A30" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>대구 중구, 대구시, 중부경찰서, 중부소방서, 상담소힘내 등 합동점검 진행 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>대구 중구는 대구시, 중부경찰서, 중부소방서 등과 함께 유흥업소를 대상으로 성매매 방지 및 피해자 보호를 위한 합동점검을 실시했습니다. 이는 '성매매방지 및 피해자 보호 등에 관한 법률'에 따라 예방과 피해자 보호를 강화하기 위한 조치로 풀이됩니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>기사는 대구 중구의 유흥업소에 대한 성매매 방지 및 피해자 보호를 위한 합동점검에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>대구 중구 유흥업소 성매매 합동점검</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=830283</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:32:07.202239+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I30" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>국제앰네스티 보고서 발표 및 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>국제앰네스티 보고서에 따르면 캄보디아 카지노 단지에서 다수의 피해자가 감금, 고문당하고 사기 범죄에 동원되는 인신매매 및 인권 침해 사건이 발생했습니다. 피해자들의 증언과 국제앰네스티의 조사를 통해 사건의 심각성과 증거 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 캄보디아 카지노 운영 주체가 다수의 피해자를 감금, 고문하고 사기 범죄에 동원한 사실이 국제앰네스티 보고서로 확인되어 책임이 명확하며, 심각한 인권 침해로 피해 규모가 매우 큽니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A31" s="3" t="inlineStr">
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>국제앰네스티  캄보디아 카지노, 인신매매·고문 범죄단지와 연루</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=515213</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:24:47.566638+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>1980년 사북사건은 비상계엄 시기 국가폭력으로 광부와 주민 수백 명이 불법 구금, 고문 등 인권침해를 당한 사건입니다. 진실화해위가 두 차례 진실규명 결정을 내리고 국가 사과 및 피해자 구제를 권고했으나, 46년이 지난 현재까지 국가의 공식 사과와 후속 조치가 이행되지 않고 있습니다. 이에 90개 시민단체가 대통령실에 국가 사과 이행 로드맵을 제시할 것을 촉구하고 있습니다.</t>
+          <t>염혜란 주연의 영화 '내 이름은'이 제주 4·3 사건의 기억을 다루며, 1998년 시점에서 가해자이자 피해자인 인물의 다층적인 모습을 조명합니다. 시민 1만 명의 힘으로 되살린 4·3의 기억을 통해 젊은 세대들의 이야기도 함께 담아낼 예정입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(국가폭력), 자력이 충분하며(국가), 진실화해위의 두 차례 진실규명 결정과 재심 무죄 판결 등 객관적 증거가 충분합니다. 또한 수백 명의 광부와 주민이 피해를 입은 집단적 피해 사건으로, 아직 국가 사과 및 후속 조치가 이행되지 않아 소송금융 투자 적합도가 높습니다.</t>
+          <t>해당 기사는 제주 4·3 사건을 다룬 영화에 대한 내용으로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 예정된 구체적인 법적 분쟁을 다루고 있지 않습니다. 특정 피고나 미해결된 손해배상 청구에 대한 언급이 없어 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>사북사건 46주년 앞두고…90개 시민단체 “국가 사과 일정 제시해달라”</t>
+          <t>시민 1만 명의 힘으로 되살린 4·3의 기억…염혜란 주연 ‘내 이름은’...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>swtvnews.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1251873.html</t>
+          <t>https://www.swtvnews.com/news/newsview.php?ncode=1065614740277150</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-31 12:22:47.341175+00:00</t>
+          <t>2026-04-03 00:20:19.992390+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>제주장애인권익옹호기관 전 조사관</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>국가 사과 및 명예회복 절차 요구 중</t>
+          <t>형사 재판 항소심에서 징역 10년 선고</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>사북 국가폭력 사건의 피해자와 유족들이 국가 사과 일정 제시를 요청하며 구제와 명예회복의 실효성을 강조했다. 피해자 대다수가 고령이거나 사망하여 더 이상의 지체는 구제 기회를 상실하게 할 수 있다는 우려가 제기되었다.</t>
+          <t>제주장애인권익옹호기관 전 조사관이 지적장애 여학생 2명과 그 여동생을 성폭행한 혐의로 항소심에서 징역 10년을 선고받았습니다. 재판부는 범행이 장기간에 걸쳐 반복되었고 피해자와의 관계를 고려할 때 죄질이 매우 무겁다고 판단했습니다. 이 사건은 KBS가 단독 보도한 바 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>국가폭력 사건으로 국가의 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자와 유족이 존재하여 집단적 피해에 해당합니다(적합 조건 3). 현재 국가 사과 일정 제시를 요청하는 등 공적 절차 진행 요구가 있어 소송금융 투자에 적합합니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 용이), 6(공적 절차 진행 중)에 해당하여 소송금융 검토 가능성이 있습니다. 그러나 상대방이 개인으로 자력 부족 가능성이 높고, 피해자 수가 3명으로 집단적 피해 규모에 미치지 못하여 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>사북 국가폭력, 국가사과 일정 제시 요청</t>
+          <t>지적장애 여학생 성폭행 조사관 항소심서 ‘징역 10년’</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=538940</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524972&amp;ref=A</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-31 12:18:36.971282+00:00</t>
+          <t>2026-04-02 00:26:32.717887+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>셀틱</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>법정 밖 합의 완료</t>
+          <t>변호사 법률 검토 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>셀틱 구단이 과거 유소년 성학대 피해자와 민사소송 제기 약 한 달 만에 법정 밖 합의를 통해 5자리 금액을 배상했습니다. 가해자로 지목된 프랭크 케어니는 1980년대 유소년 선수들을 상대로 한 성범죄 9건으로 2019년 유죄 판결을 받았습니다.</t>
+          <t>경찰의 물리력 행사 과정에서 장애여성 시위자가 강제 탈의되는 인권 침해 사건이 발생했습니다. 최 변호사는 경찰의 행위가 모욕적이고 존엄을 침해했으며 형사소송법 198조 2항을 위반했다고 지적했습니다. 경찰은 아직 공식적인 사과를 하지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>가해자의 유죄 판결과 구단의 합의로 상대방 책임이 명확하고(적합 조건 1, 5, 6), 셀틱 구단은 자력이 충분합니다(적합 조건 2). 그러나 기사에 언급된 특정 피해자와 구단 간의 합의가 이미 완료되어 사건이 종결되었으므로(부적합 조건 해당), 해당 사건 자체는 소송금융 투자 대상으로서의 신규성이 없습니다. 다만, 과거 유소년 성학대 사건의 추가 피해자가 있을 가능성은 있습니다.</t>
+          <t>상대방(경찰/국가)의 책임이 명확하고 자력이 충분하며, 변호사가 개입되어 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 5) 다만, 집단적 피해가 아니며 금전적 피해 규모가 명확히 제시되지 않아 투자 매력도가 'High'까지는 아닙니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>셀틱, ‘과거 성학대’ 피해자와 합의…5자리 금액 배상</t>
+          <t>[단독] 경찰 물리력에 강제 탈의된 장애여성 시위자… 경찰은 사과 안 ...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603310727003?pt=nv</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=29638</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-31 00:45:14.005568+00:00</t>
+          <t>2026-04-01 13:15:48.368583+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>대한민국 및 반헌법행위자로 지목된 개인들</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰청 학대 점검 진행 중, 긴급 분리조치 등 대응 논의</t>
+          <t>반헌법행위자열전 발간 및 가해자 명단 공개</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>경찰청 학대 점검서에서 중증장애인 학대 및 성폭력 가능성이 제기되었으며, 이에 대한 긴급 분리조치 등 후속 대응의 필요성이 강조되고 있다. '말'을 못하는 중증장애인의 경우 학대 사실 파악이 어렵다는 문제 의식이 담겨있다.</t>
+          <t>반헌법행위자열전편찬위원회가 전직 대통령 5명을 포함한 81명의 '반헌법행위자열전' 1차분을 발간했습니다. 민주화 이후에도 처벌받지 않고 사죄하지 않은 가해자들의 이름을 기록하여, 수많은 고문 피해자와 유족에게 치유의 계기가 되기를 바라고 있습니다. 이는 과거 국가 폭력에 대한 새로운 법적 대응의 가능성을 열 수 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이라 소송 상대방, 구체적인 피해 규모, 책임의 명확성 등을 파악하기 어려움. '경찰청 학대 점검서'가 언급되어 공적 절차가 진행 중일 가능성은 있으나, 그 내용과 범위가 불분명하여 소송금융 투자 적합도를 판단하기에 정보가 부족함.</t>
+          <t>과거 국가 폭력 가해자들이 '반헌법행위자열전'을 통해 구체적으로 지목되어 상대방 책임이 명확합니다. '수많은 고문 피해자와 유족'이 존재하여 집단적 피해가 명확하며, '열전' 자체가 가해자들의 악행을 기록한 증거 자료가 될 수 있습니다. 과거사 청산이 제대로 이루어지지 않아 가해자 처벌이나 사죄가 없었으므로, 사건이 종결되지 않아 소송금융 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상 추정</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[단독] ‘말’ 못하면 학대도 없다?... 경찰청 학대 점검서 중증장애인...</t>
+          <t>과거사 기록에서 사라진 범인들, 이제 공개합니다</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275576</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220270&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-31 00:22:41.983954+00:00</t>
+          <t>2026-04-01 12:51:32.789372+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>대한민국 정부, 홀트아동복지회, 대한사회복지회</t>
+          <t>제주장애인권익옹호기관 및 가해자 개인</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>진실화해위원회 진실규명 신청 및 기자회견</t>
+          <t>항소심 판결 선고</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>해외 입양 1세대 혼혈 입양인들이 대한민국 정부의 과거 혼혈 아동 해외 강제입양 및 시설 학대에 대한 진상규명을 진실화해위원회에 공식 요청했다. 이들은 이승만 정권부터 시작된 혼혈 아동 배제 정책과 입양 기관의 아동 탈취, 시설 내 성폭력 및 학대가 국가 폭력임을 인정할 것을 요구하고 있다. 피해자들은 구체적인 증언을 통해 당시의 참혹한 상황을 고발했다.</t>
+          <t>제주장애인권익옹호기관 조사관으로 근무했던 50대 남성이 지적장애 여학생 3명을 10여 차례 성추행 및 성폭행한 혐의로 항소심에서도 징역 10년을 선고받았습니다. 피해자 부모가 합의했음에도 피해자 본인들이 처벌 의사를 유지하여 원심이 유지되었습니다. 이는 공공기관 직원의 직위 남용으로 인한 심각한 인권침해 사건입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>대한민국 정부와 대형 입양기관(홀트아동복지회, 대한사회복지회)이 피고가 될 수 있으며 자력이 충분함(적합 조건 1, 2). 이승만 정권부터 시작된 혼혈 아동 해외 강제입양 및 시설 학대로 수많은 피해자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 진실화해위원회에 진실규명 신청이 진행 중이며, 과거 정부의 전수조사 기록 등 증거 확보 가능성이 높음(적합 조건 5, 6).</t>
+          <t>가해자의 성추행 및 성폭행 혐의가 항소심에서 징역 10년이 유지될 정도로 명확하게 입증되어(적합 조건 1, 5), 민사 소송의 강력한 증거가 됩니다. 가해자가 제주장애인권익옹호기관 조사관으로 근무했으므로, 기관의 관리 소홀 등 책임이 인정될 경우 공공기관을 상대로 손해배상 청구가 가능하여 자력 확보 가능성이 높습니다(적합 조건 2). 지적장애인이라는 사회적 약자를 대상으로 한 공공기관 직원의 직위 이용 범죄라는 점에서 사회적 파장이 크고, 피해자들의 정신적 피해 규모가 매우 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>수많은 혼혈 입양인 (수만 명 이상 추정)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>이불 까세요   준비하세요  원장 신부의 참혹한 지시</t>
+          <t>지적장애 여학생 성추행 50대 항소심도 징역 10년</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>jejumbc.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219656&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://jejumbc.com/NewsArticle/832808</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-30 13:04:19.279840+00:00</t>
+          <t>2026-04-01 12:46:33.965848+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국, 입양단체, 성원선시오의 집</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰청 훈장 전수조사 진행 중</t>
+          <t>진실·화해를위한과거사정리위원회 조사 사전 준비 TF 구성</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>고문 기술자 이근안의 사망을 계기로 그의 훈장 박탈 요구가 높아지고 있으며, 경찰청은 1945년 이래 경찰관 포상 및 표창에 대한 전수조사를 진행 중입니다. 이근안은 김근태 전 의장 등 다수의 민주화 운동가들에게 고문을 가하고도 16개의 훈장을 받았으며, 이는 국가의 책임과 집단적 인권침해 문제를 다시금 부각시키고 있습니다.</t>
+          <t>혼혈이라는 이유로 해외 입양된 이들과 집단수용시설에서의 인권침해 피해자들이 진실화해위원회에 진상규명을 요구하고 있다. 진화위는 해외입양 및 집단수용시설 인권침해 사건 조사를 위한 TF를 구성했으며, 수십만 명에 달하는 피해자들의 삶이 제도 속에서 피해를 당했음에도 책임지는 주체가 없다는 비판이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(이근안의 고문 행위 및 국가의 책임), 국가를 상대로 한 소송 시 자력이 충분합니다. 김근태 전 의장 외 다수의 고문 피해자가 존재하며(집단적 피해), 고문으로 인한 심각한 피해가 발생했습니다. 김근태의 증언, 언론 보도 등 객관적 증거가 풍부하고, 경찰청의 훈장 전수조사 등 공적 절차가 진행 중인 점도 긍정적입니다.</t>
+          <t>국가 및 입양단체, 시설 등 책임 주체가 비교적 명확하며(적합 조건 1), 국가의 자력이 충분하고(적합 조건 2), 수십만 명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 진실화해위원회의 조사 TF 구성으로 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수십만 명 이상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>'고문 기술자'가 받은 훈장만 16개... 김근태가 찾아낸 '그 눈빛' [김종...</t>
+          <t>‘밖’으로 버려진 이들의 외침[금주의 B컷]</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219506&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.khan.co.kr/article/202604011950005</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-30 12:33:51.110050+00:00</t>
+          <t>2026-04-01 12:39:12.488047+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
+          <t>사건 당시 경찰관 5명</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>경찰에 위증 혐의 고소장 접수, 수사 진행 예정</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>낙동강변 살인사건 누명 피해자들이 재심 무죄 선고 5년 만에 당시 수사 경찰관 5명을 위증 혐의로 고소했습니다. 재심 재판부와 검찰과거사진상조사단이 고문 사실을 인정한 만큼, 재심 과정에서 허위 진술을 한 경찰관들의 책임을 묻겠다는 취지입니다. 위증죄 공소시효 만료일이 임박하여 수사가 촉박하게 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>재심 무죄 선고와 국가 배상 확정으로 상대방 책임이 명확하며(적합 조건 1), 재심 과정에서의 허위 진술 기록 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 최근 경찰에 위증 혐의 고소장이 접수되어 공적 절차가 진행 중입니다(적합 조건 6). 피해자들이 중대한 누명 피해를 입었으므로, 위증으로 인한 추가적인 손해배상 가능성도 존재합니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>'살인사건' 무죄 선고 5년만에 이뤄진 위증 경찰들 고소</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260331164100051?input=1195m</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:48:46.247169+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
-          <t>가해자 이근안 사망</t>
+          <t>당시 경찰관 5명에 대한 위증 혐의 고소장 제출</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>고문 기술자 이근안이 회개 없이 사망하자, 고 김근태 의원 등 과거 고문 피해자들이 그에게 제대로 된 사과를 받지 못한 것에 대한 아쉬움을 표했다. 이 기사는 이근안의 사망 소식과 함께 피해자들이 겪었던 고통과 사과 부재에 대한 반응을 다루고 있다.</t>
+          <t>낙동강변 살인사건 누명 피해자들이 21년간 억울한 옥살이 후 재심에서 무죄를 선고받고 국가로부터 72억 원의 배상금을 받았습니다. 현재 피해자들은 재심 과정에서 고문 사실을 부인한 당시 경찰관 5명을 위증 혐의로 고소했습니다. 이는 경찰의 고문 및 증거 조작과 관련된 중대한 인권침해 사건으로, 공적 기관의 책임이 명확하고 피해 규모가 큽니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>고문 기술자 이근안의 사망 소식은 피해자들의 사과받지 못한 고통을 다시 상기시킨다. 국가배상 청구 가능성이 있는 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분하며, 집단적 피해와 큰 피해 규모, 그리고 증거 확보 가능성이 높다 (적합 조건 1, 2, 3, 4, 5). 그러나 기사 내용만으로는 현재 진행 중인 공적 절차나 소송이 파악되지 않아 새로운 소송금융 투자 기회로 보기는 어렵다.</t>
+          <t>재심 재판부와 검찰 과거사진상조사단이 고문 사실을 인정하고 경찰청이 사과하는 등 상대방(경찰관들)의 책임이 명확합니다(적합 조건 1). 국가가 이미 72억 원을 배상한 바 있어 국가(공공기관)의 자력이 충분하며(적합 조건 2), 21년간의 억울한 옥살이와 거액의 국가 배상금은 피해 규모가 매우 큼을 보여줍니다(적합 조건 4). 재심 판결 및 과거사 조사 결과 등 객관적 증거가 존재하며(적합 조건 5), 현재 당시 경찰관들에 대한 위증 혐의 고소장이 제출되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>[주간 뉴스 브리핑] 회개 없이 세상 떠난 '고문 기술자 목사' 이근안</t>
+          <t>'낙동강변 살인사건' 누명 피해자들, 당시 경찰관들 '위증' 고소</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400383</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202604010015</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-30 00:27:33.239591+00:00</t>
+          <t>2026-04-01 00:31:29.062627+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
+          <t>경찰관 5명 (A씨 등 4명, B씨 1명)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>경찰관들에 대한 위증 혐의 고소 진행 중</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>낙동강변 살인사건 피해자들이 재심에서 무죄를 선고받은 뒤, 당시 수사했던 경찰관 5명을 위증 혐의로 고소했습니다. 이들은 경찰의 고문으로 허위 자백을 강요당해 21년간 억울하게 옥살이를 했으며, 국가로부터 72억 원의 배상금을 지급받았습니다. 고문 및 증거 조작 행위는 공소시효가 만료되었으나, 재심 법정에서의 위증에 대한 법적 책임을 묻고자 합니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>경찰 고문에 의한 허위 자백 및 재심 법정에서의 위증 사실이 검찰 과거사위 및 재심 재판부에서 인정되어 상대방 책임이 명확합니다. 21년간의 억울한 옥살이와 국가로부터 72억 원의 배상금 확정으로 피해 규모가 매우 크며, 재심 판결문 등 객관적 증거가 충분합니다. 현재 경찰관들에 대한 위증 혐의 고소가 진행 중이며, 비록 직접적인 민사 소송은 아니지만, 명백한 인권침해와 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>국가로부터 72억 원 배상금 확정</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>살인 누명 쓰고 21년 '옥살이'... 이것만큼은 책임 묻겠다</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604010272&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:30:07.817167+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>카타이브 헤즈볼라 (친이란 이라크 민병대)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>용의자 체포 및 미 연방수사국(FBI) 협력 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>미국 국적 언론인 셸리 키틀슨이 이라크 바그다드에서 친이란 민병대 '카타이브 헤즈볼라'와 연관된 용의자들에게 납치되는 사건이 발생했다. 이라크 당국은 용의자 1명을 체포하고 추가 용의자를 추적 중이며, 미 국무부와 FBI가 협력하여 석방을 위해 노력하고 있다. 중동 전쟁 이후 미국 국적 언론인 납치는 이번이 처음이다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>상대방 책임이 친이란 민병대로 특정되었고(적합 조건 1), 용의자 체포 및 FBI 협력 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성도 있으나(적합 조건 5), 상대방이 전통적인 기업이나 국가가 아닌 민병대이므로 자력 확보 및 손해배상 집행 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 희박하다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>이라크서 미국 국적 언론인 납치···미국 당국 관계자 “친이란 민병...</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202604010721001</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:24:39.548444+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...134 lines deleted...]
-      <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>고문 가해자 사망 소식에 과거 피해 회상</t>
+          <t>진실·화해위원회 진실규명 및 권고, 시민단체 국가 사과 및 피해보상 촉구</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>'고문 기술자' 이근안의 사망 소식에 과거 고문 피해자들의 트라우마가 다시금 조명되고 있습니다. 많은 민주화 운동가들이 여전히 정신적 고통을 겪고 있으며, 고문의 공포는 현재진행형임을 강조합니다.</t>
+          <t>1980년 사북사건은 탄광 근로자 파업 중 국가 공권력에 의한 중대한 인권침해 사건으로, 2008년과 2024년 두 차례 진실·화해위원회를 통해 진실이 규명되었습니다. 90개 시민단체가 청와대에 국가의 공식 사과와 피해 구제, 명예회복 조치 이행을 촉구하고 있으며, 책임 당국의 직권조사 및 피해보상 이행을 요구하고 있습니다. 46년이 지나는 동안 피해자 대부분이 사망하고 생존자들은 고통 속에 방치되고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>가해자(이근안)가 이미 사망하여 직접적인 소송 대상이 부재하며, 기사 내용만으로는 현재 진행 중이거나 예정된 법적 절차가 확인되지 않아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>국가의 책임이 진실·화해위원회를 통해 두 차례 명확히 규명되었고(상대방 책임 명확), 상대방인 국가의 자력이 충분합니다. 200여 명의 집단적 피해가 발생했으며, 46년간의 고통과 사망자 발생으로 피해 규모가 크고, 진실규명 과정에서 증거가 확보되었을 가능성이 높습니다. 또한, 진실·화해위원회의 권고 및 시민단체들의 이행 촉구 등 공적 절차가 진행 중이므로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>200여 명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[뉴스룸에서] 작별할 수가 없다</t>
+          <t>90개 시민단체, 靑에  사북사건, 국가 사과 이행 촉구</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032821270002313?did=NA</t>
+          <t>https://www.kwnews.co.kr/page/view/2026033116182183355</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-30 00:20:43.285213+00:00</t>
+          <t>2026-04-01 00:18:39.700567+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰의 서훈 박탈 전수조사 및 공소시효 배제 입법 추진</t>
+          <t>진실화해위 진실규명 결정 후 국가배상 소송 진행 중인 사례 다수, 관련 특별법 제정 추진 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>이재명 대통령이 과거 고문 및 간첩조작 등 국가폭력 범죄자에게 수여된 훈·포장 박탈을 '당연한 조치'로 언급하며, 경찰이 서훈 취소를 위한 전수조사에 착수했습니다. 또한 대통령은 국가폭력 범죄의 형사 공소시효와 민사 소멸시효 배제법 추진을 약속하여, 과거 피해자들의 권리 구제 가능성이 열리고 있습니다.</t>
+          <t>집단수용시설 인권침해 피해자들이 진실화해위의 진실규명 결정을 받고도 국가로부터 배상을 받기 위해 별도의 소송을 거쳐야 하는 현실을 개선하고자 특별법 제정안이 발의되었습니다. 이 법안은 국무총리 산하 위원회를 통해 피해자들에게 신속한 배·보상과 명예회복을 지원하고, 심리적 회복 및 사회적 활동을 위한 지원센터 설치를 포함합니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방(국가)의 책임이 명확하고 자력이 충분하며, 과거 국가폭력 범죄로 인한 집단적 피해가 발생했습니다. 경찰의 서훈 박탈 전수조사 및 공소시효 배제 입법 추진 등 공적 절차가 진행 중이므로, 피해자들의 손해배상 청구 가능성이 높습니다.</t>
+          <t>국가 책임이 진실화해위 진실규명 결정을 통해 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 집단수용시설 인권침해 피해자라는 다수의 피해자가 존재하고(적합 조건 3), 장기간의 인권침해로 피해 규모가 크며(적합 조건 4), 진실화해위 결정이라는 객관적 증거가 확보되어 있고(적합 조건 5), 진실화해위 결정 및 특별법 발의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>과거 국가폭력 피해자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>고문기술자 표창이라니…이 대통령 “당연히 박탈, 공소시효 배제 추진...</t>
+          <t>김예지 의원 ‘시설 피해자 지원법’ 발의…별도 소송 없이 배상받게</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/bluehouse/1251557.html</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251921.html</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-29 12:38:30.137268+00:00</t>
+          <t>2026-03-31 12:54:40.863870+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="2" t="inlineStr">
+      <c r="A44" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>서울경찰청 관계성 범죄 모니터링 지원단 출범</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>서울경찰청이 가정폭력, 스토킹, 교제폭력 등 관계성 범죄 피해자 사후관리를 강화하기 위해 퇴직경찰관과 공무원으로 구성된 '관계성 범죄 모니터링 지원단'을 6월부터 11월까지 운영합니다. 이 지원단은 피해자 모니터링, 경제·심리·의료 지원 연계, 고위험 가구 합동 방문 등의 업무를 수행하며, 피해자 보호 사각지대를 줄이고 안전망을 구축하는 것을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>본 기사는 서울경찰청의 관계성 범죄 피해자 지원단 출범에 대한 것으로, 특정 사건이나 소송의 진행 상황을 다루고 있지 않습니다. 소송금융 적합 조건 중 상대방 특정, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 어떤 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>스토킹 피해자를 찾아간 퇴직 경…관계성 범죄 지원단 출범 [세상 ]</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10706792?ref=naver</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:35:12.036406+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C44" t="inlineStr">
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>과거 고문 사건에 대한 회고 및 형사 처벌 종결</t>
+          <t>진실화해위 권고 미이행, 시민단체 국가 사과 및 후속 조치 촉구, 일부 피해자 재심 무죄 판결</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>이 기사는 과거 고문 경찰 이근안의 악행과 그로 인해 많은 피해자가 발생했음에도 불구하고 그가 짧은 형을 살았다는 사실을 언급하며, 고문이 정신까지 파괴하는 반인륜적 범죄임을 강조합니다. 이는 과거의 사건에 대한 비판적 성찰을 담고 있습니다.</t>
+          <t>1980년 사북사건은 비상계엄 시기 국가폭력으로 광부와 주민 수백 명이 불법 구금, 고문 등 인권침해를 당한 사건입니다. 진실화해위가 두 차례 진실규명 결정을 내리고 국가 사과 및 피해자 구제를 권고했으나, 46년이 지난 현재까지 국가의 공식 사과와 후속 조치가 이행되지 않고 있습니다. 이에 90개 시민단체가 대통령실에 국가 사과 이행 로드맵을 제시할 것을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 기사는 과거 고문 사건과 이미 형사 처벌이 종결된 인물(이근안)에 대한 회고적 논평입니다. '이근안은 고작 7년 옥살이로...'라는 언급에서 사건의 주요 법적 절차가 이미 마무리되었음을 알 수 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(국가폭력), 자력이 충분하며(국가), 진실화해위의 두 차례 진실규명 결정과 재심 무죄 판결 등 객관적 증거가 충분합니다. 또한 수백 명의 광부와 주민이 피해를 입은 집단적 피해 사건으로, 아직 국가 사과 및 후속 조치가 이행되지 않아 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>[지평선] 한 고문 경찰의 죽음</t>
+          <t>사북사건 46주년 앞두고…90개 시민단체 “국가 사과 일정 제시해달라”</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032911300002322?did=NA</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251873.html</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-29 12:24:26.435703+00:00</t>
+          <t>2026-03-31 12:22:47.341175+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>진실·화해를 위한 과거사정리위원회 권고, 진상조사 및 재심 진행 중</t>
+          <t>국가 사과 및 명예회복 절차 요구 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>강원민주재단은 제주 4·3 추념식을 계기로 강원도 내 국가폭력 사건인 사북사건과 납북귀환어부 인권 침해 사건의 아픔을 조명했습니다. 사북사건은 200여 명의 광산 노동자가 고문당하고 군사재판에 회부되었으며, 납북귀환어부 사건은 2000여 명의 어부가 납북 후 불법구금, 고문, 간첩 조작 등으로 고통받았습니다. 진실·화해를 위한 과거사정리위원회 권고와 진상조사에도 불구하고, 정부의 공식 사과와 피해보상은 아직 이루어지지 않고 있습니다.</t>
+          <t>사북 국가폭력 사건의 피해자와 유족들이 국가 사과 일정 제시를 요청하며 구제와 명예회복의 실효성을 강조했다. 피해자 대다수가 고령이거나 사망하여 더 이상의 지체는 구제 기회를 상실하게 할 수 있다는 우려가 제기되었다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>국가폭력에 의한 집단적 인권침해 사건으로, 상대방(국가)의 책임이 진실·화해를 위한 과거사정리위원회 권고 및 진상조사 등을 통해 명확히 드러났습니다. 수백에서 수천 명에 이르는 피해자 규모와 고문, 불법구금, 간첩 조작 등 심각한 피해 내용으로 소송금융 투자 적합도가 높습니다. 현재 진상조사 및 재심 등 공적 절차가 진행 중이나, 정부의 공식 사과나 피해보상은 아직 이루어지지 않아 소송을 통한 해결 가능성이 있습니다.</t>
+          <t>국가폭력 사건으로 국가의 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자와 유족이 존재하여 집단적 피해에 해당합니다(적합 조건 3). 현재 국가 사과 일정 제시를 요청하는 등 공적 절차 진행 요구가 있어 소송금융 투자에 적합합니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>강원도 솔방울이 제주 동백꽃 배지 1000송이로 피었다</t>
+          <t>사북 국가폭력, 국가사과 일정 제시 요청</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/gangwon/1251591.html</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=538940</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-29 12:19:20.569734+00:00</t>
+          <t>2026-03-31 12:18:36.971282+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A47" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>셀틱</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>피해자들의 고통 현재진행형</t>
+          <t>법정 밖 합의 완료</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>좁은 취조실에서 자행된 전기고문, 물고문 등 잔혹한 고문 행위로 인해 피해자들의 육체적, 정신적 상처가 현재진행형으로 남아있습니다. 이는 우리 현대사의 아픈 단면을 보여주며, 과거 국가 폭력에 의한 인권 침해 사건으로 판단됩니다.</t>
+          <t>셀틱 구단이 과거 유소년 성학대 피해자와 민사소송 제기 약 한 달 만에 법정 밖 합의를 통해 5자리 금액을 배상했습니다. 가해자로 지목된 프랭크 케어니는 1980년대 유소년 선수들을 상대로 한 성범죄 9건으로 2019년 유죄 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>기사 내용상 고문 행위의 상대방 책임이 명확하며(적합 조건 1), '취조실'이라는 맥락에서 국가 또는 관련 기관이 상대방일 가능성이 높아 자력이 충분하고(적합 조건 2), '피해자들'이라는 표현에서 다수의 피해자가 존재하며(적합 조건 3), 고문으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 역사적 사실과 '현재진행형' 상처를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>가해자의 유죄 판결과 구단의 합의로 상대방 책임이 명확하고(적합 조건 1, 5, 6), 셀틱 구단은 자력이 충분합니다(적합 조건 2). 그러나 기사에 언급된 특정 피해자와 구단 간의 합의가 이미 완료되어 사건이 종결되었으므로(부적합 조건 해당), 해당 사건 자체는 소송금융 투자 대상으로서의 신규성이 없습니다. 다만, 과거 유소년 성학대 사건의 추가 피해자가 있을 가능성은 있습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>[앵커 한마디] 사방이 막힌 취조실의 기술자</t>
+          <t>셀틱, ‘과거 성학대’ 피해자와 합의…5자리 금액 배상</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291671?influxDiv=NAVER</t>
+          <t>https://sports.khan.co.kr/article/202603310727003?pt=nv</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-28 00:16:24.623975+00:00</t>
+          <t>2026-03-31 00:45:14.005568+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="3" t="inlineStr">
+      <c r="A48" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>경찰청 학대 점검 진행 중, 긴급 분리조치 등 대응 논의</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>경찰청 학대 점검서에서 중증장애인 학대 및 성폭력 가능성이 제기되었으며, 이에 대한 긴급 분리조치 등 후속 대응의 필요성이 강조되고 있다. '말'을 못하는 중증장애인의 경우 학대 사실 파악이 어렵다는 문제 의식이 담겨있다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이라 소송 상대방, 구체적인 피해 규모, 책임의 명확성 등을 파악하기 어려움. '경찰청 학대 점검서'가 언급되어 공적 절차가 진행 중일 가능성은 있으나, 그 내용과 범위가 불분명하여 소송금융 투자 적합도를 판단하기에 정보가 부족함.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>[단독] ‘말’ 못하면 학대도 없다?... 경찰청 학대 점검서 중증장애인...</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275576</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:22:41.983954+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>대한민국 정부, 홀트아동복지회, 대한사회복지회</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>진실화해위원회 진실규명 신청 및 기자회견</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>해외 입양 1세대 혼혈 입양인들이 대한민국 정부의 과거 혼혈 아동 해외 강제입양 및 시설 학대에 대한 진상규명을 진실화해위원회에 공식 요청했다. 이들은 이승만 정권부터 시작된 혼혈 아동 배제 정책과 입양 기관의 아동 탈취, 시설 내 성폭력 및 학대가 국가 폭력임을 인정할 것을 요구하고 있다. 피해자들은 구체적인 증언을 통해 당시의 참혹한 상황을 고발했다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>대한민국 정부와 대형 입양기관(홀트아동복지회, 대한사회복지회)이 피고가 될 수 있으며 자력이 충분함(적합 조건 1, 2). 이승만 정권부터 시작된 혼혈 아동 해외 강제입양 및 시설 학대로 수많은 피해자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 진실화해위원회에 진실규명 신청이 진행 중이며, 과거 정부의 전수조사 기록 등 증거 확보 가능성이 높음(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>수많은 혼혈 입양인 (수만 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>이불 까세요   준비하세요  원장 신부의 참혹한 지시</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219656&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-03-30 13:04:19.279840+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>경찰청 훈장 전수조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>고문 기술자 이근안의 사망을 계기로 그의 훈장 박탈 요구가 높아지고 있으며, 경찰청은 1945년 이래 경찰관 포상 및 표창에 대한 전수조사를 진행 중입니다. 이근안은 김근태 전 의장 등 다수의 민주화 운동가들에게 고문을 가하고도 16개의 훈장을 받았으며, 이는 국가의 책임과 집단적 인권침해 문제를 다시금 부각시키고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(이근안의 고문 행위 및 국가의 책임), 국가를 상대로 한 소송 시 자력이 충분합니다. 김근태 전 의장 외 다수의 고문 피해자가 존재하며(집단적 피해), 고문으로 인한 심각한 피해가 발생했습니다. 김근태의 증언, 언론 보도 등 객관적 증거가 풍부하고, 경찰청의 훈장 전수조사 등 공적 절차가 진행 중인 점도 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>'고문 기술자'가 받은 훈장만 16개... 김근태가 찾아낸 '그 눈빛' [김종...</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219506&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:33:51.110050+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>3기 진실화해위 출범 후 진실규명 신청 접수 및 조사 진행 중, 배·보상법 제정 추진</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>3기 진실화해위원회가 출범하여 한국전쟁 유족, 아동 인권침해, 해외 입양 등 과거사 피해자들의 진실규명 신청을 받고 있습니다. 송상교 위원장은 피해자들과 적극적으로 소통하며 진실규명 결정을 통해 피해 회복을 돕고, 임기 내 배·보상법 제정을 중점 과제로 추진하겠다고 밝혔습니다. 출범 한 달 만에 2000건 이상의 신청이 접수되는 등 피해자들의 관심이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>국가(대한민국)가 소송 상대방으로 자력이 충분하며, 진실화해위원회를 통해 국가의 책임이 비교적 명확하게 규명될 수 있습니다. 한국전쟁 유족, 시설 피해자, 해외 입양인 등 다수의 피해자가 존재하여 집단적 피해에 해당하며, 진실화해위의 공적 절차가 활발히 진행 중이고, 진실규명 결정이 증거로 활용될 수 있습니다. 또한, 배·보상법 제정 추진으로 피해 회복 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>“그날의 기억 떠올라 괴로워도 용기 내 신청해달라” [안녕 진화위㉔]</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251675.html</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:19:19.834898+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr"/>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>가해자 이근안 사망</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>고문 기술자 이근안이 회개 없이 사망하자, 고 김근태 의원 등 과거 고문 피해자들이 그에게 제대로 된 사과를 받지 못한 것에 대한 아쉬움을 표했다. 이 기사는 이근안의 사망 소식과 함께 피해자들이 겪었던 고통과 사과 부재에 대한 반응을 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>고문 기술자 이근안의 사망 소식은 피해자들의 사과받지 못한 고통을 다시 상기시킨다. 국가배상 청구 가능성이 있는 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분하며, 집단적 피해와 큰 피해 규모, 그리고 증거 확보 가능성이 높다 (적합 조건 1, 2, 3, 4, 5). 그러나 기사 내용만으로는 현재 진행 중인 공적 절차나 소송이 파악되지 않아 새로운 소송금융 투자 기회로 보기는 어렵다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>[주간 뉴스 브리핑] 회개 없이 세상 떠난 '고문 기술자 목사' 이근안</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>newsnjoy.or.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400383</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:27:33.239591+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>3기 진실·화해를 위한 과거사정리위원회(진화위) 조사 진행 중, 조사 3국 설치 예정</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>해외입양인들이 3기 진실·화해를 위한 과거사정리위원회(진화위)의 활동에 주목하고 있다. 과거 국가 비호 아래 부모가 있음에도 가짜 고아 호적이 만들어지는 등 반인륜적 행위로 16만 명의 아동이 해외로 입양되었으며, 2기 진화위에서 일부 국가 책임이 인정되었으나 한계가 있었다. 3기 진화위는 조사 범위를 확대하고 전담 조직을 설치하여 해외입양 인권침해 사건에 대한 철저한 조사를 진행할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>상대방(국가)의 책임이 명확히 주장되고 있으며, 자력이 충분합니다. 16만 명에 달하는 해외입양인들의 집단적 피해가 발생했고, 진화위 조사를 통해 증거 확보 및 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>해외입양인 다수 (최소 수백 명, 최대 16만 명 추정)</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>[잊힌 아이들]③한계 드러낸 진화위… 답답한 해외입양인</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026032711195392956</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:25:09.356137+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>서울고등법원 재심 개시 결정</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>1986년 '건대 사건'으로 공산혁명분자로 몰려 옥고를 치렀던 박영일 씨가 40년 만에 재심 개시 결정을 받았습니다. 서울고등법원은 불법체포, 불법감금, 구타 및 가혹행위 등 수사 과정의 위법성을 인정했습니다. 박 씨는 다른 피해자들에게도 명예 회복을 위한 재심 신청을 독려하며, 국가의 공식 사과와 피해 회복을 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>서울고등법원이 불법체포, 불법감금, 구타 및 가혹행위 등 국가의 인권침해를 인정하여 재심 개시를 결정했습니다. 이는 상대방(국가)의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 1285명에 달하는 다수의 피해자가 존재하여 집단적 피해 성격을 가집니다(적합 조건 3, 4). 또한, 재심 개시 결정 자체가 강력한 증거가 됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>1285명 이상</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>40년 만에 재심… 진실 규명 기회, 동료들 용기내길</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01676086645388568</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:24:10.574313+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>고문 가해자 사망 소식에 과거 피해 회상</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>'고문 기술자' 이근안의 사망 소식에 과거 고문 피해자들의 트라우마가 다시금 조명되고 있습니다. 많은 민주화 운동가들이 여전히 정신적 고통을 겪고 있으며, 고문의 공포는 현재진행형임을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>가해자(이근안)가 이미 사망하여 직접적인 소송 대상이 부재하며, 기사 내용만으로는 현재 진행 중이거나 예정된 법적 절차가 확인되지 않아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>[뉴스룸에서] 작별할 수가 없다</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026032821270002313?did=NA</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:20:43.285213+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>경찰의 서훈 박탈 전수조사 및 공소시효 배제 입법 추진</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>이재명 대통령이 과거 고문 및 간첩조작 등 국가폭력 범죄자에게 수여된 훈·포장 박탈을 '당연한 조치'로 언급하며, 경찰이 서훈 취소를 위한 전수조사에 착수했습니다. 또한 대통령은 국가폭력 범죄의 형사 공소시효와 민사 소멸시효 배제법 추진을 약속하여, 과거 피해자들의 권리 구제 가능성이 열리고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>상대방(국가)의 책임이 명확하고 자력이 충분하며, 과거 국가폭력 범죄로 인한 집단적 피해가 발생했습니다. 경찰의 서훈 박탈 전수조사 및 공소시효 배제 입법 추진 등 공적 절차가 진행 중이므로, 피해자들의 손해배상 청구 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>과거 국가폭력 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>고문기술자 표창이라니…이 대통령 “당연히 박탈, 공소시효 배제 추진...</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/politics/bluehouse/1251557.html</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:38:30.137268+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>경찰청의 서훈 취소 전수조사 진행 중, 대통령의 훈포장 박탈 지시</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>독재정권 시절 민주화운동가들을 고문하고 사건을 조작한 이근안 전 경감 등 가해자들의 훈포장이 여전히 유지되고 있어 논란이 되고 있습니다. 경찰청은 훈포장 취소를 위한 전수조사를 진행 중이며, 대통령도 훈포장 박탈을 당연한 조치로 언급하며 4·3사건 관련 서훈 취소 근거 마련을 지시했습니다. 이는 국가폭력 피해자들에 대한 2차 가해로 지적됩니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(고문·사건조작 가담자), 상대방 자력이 충분하며(국가), 집단적 피해(민주화운동가, 4·3 유족 등 다수)가 발생했습니다. 또한, 이미 공론화된 사건들이 많아 증거 확보가 용이하고, 경찰청의 전수조사 및 대통령의 지시 등 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>[사설]고문·사건조작 밝혀졌는데도 서훈 유지하는 가해자 수두룩</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603291810001</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:25:32.866357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I48" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>과거 고문 사건에 대한 회고 및 형사 처벌 종결</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>이 기사는 과거 고문 경찰 이근안의 악행과 그로 인해 많은 피해자가 발생했음에도 불구하고 그가 짧은 형을 살았다는 사실을 언급하며, 고문이 정신까지 파괴하는 반인륜적 범죄임을 강조합니다. 이는 과거의 사건에 대한 비판적 성찰을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>이 기사는 과거 고문 사건과 이미 형사 처벌이 종결된 인물(이근안)에 대한 회고적 논평입니다. '이근안은 고작 7년 옥살이로...'라는 언급에서 사건의 주요 법적 절차가 이미 마무리되었음을 알 수 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
-[...702 lines deleted...]
-      </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>'고문 기술자' 이근안 88세로 사망… 끝내 33억 배상도 사죄도 없었다</t>
+          <t>[지평선] 한 고문 경찰의 죽음</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032615590004644?did=NA</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032911300002322?did=NA</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-26 13:09:49.508574+00:00</t>
+          <t>2026-03-29 12:24:26.435703+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>국가, 경기도</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>손해배상 소송 판결 확정 후 헌법재판소에 재판소원 청구</t>
+          <t>진실·화해를 위한 과거사정리위원회 권고, 진상조사 및 재심 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>선감학원 피해자들이 국가와 경기도를 상대로 한 손해배상 소송에서 낮은 위자료 판결을 확정받자, 헌법상 평등권 침해를 이유로 헌법재판소에 재판소원을 청구했다. 선감학원은 일제강점기부터 아동과 청소년에게 노역, 학대, 고문이 자행된 수용시설이었다. 이번 재판소원은 기존 판결에 대한 불복으로 추가적인 권리 구제를 위한 법적 절차이다.</t>
+          <t>강원민주재단은 제주 4·3 추념식을 계기로 강원도 내 국가폭력 사건인 사북사건과 납북귀환어부 인권 침해 사건의 아픔을 조명했습니다. 사북사건은 200여 명의 광산 노동자가 고문당하고 군사재판에 회부되었으며, 납북귀환어부 사건은 2000여 명의 어부가 납북 후 불법구금, 고문, 간첩 조작 등으로 고통받았습니다. 진실·화해를 위한 과거사정리위원회 권고와 진상조사에도 불구하고, 정부의 공식 사과와 피해보상은 아직 이루어지지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 용이)에 해당한다. 국가와 경기도를 상대로 한 선감학원 피해 사건은 책임이 명확하고 상대방의 자력이 충분하며, 다수의 피해자가 존재한다. 이미 손해배상 소송을 통해 사실관계가 상당 부분 입증되었고, 낮은 위자료 판결에 불복하여 재판소원을 청구하는 단계로, 추가적인 법적 구제 가능성이 높다. 부적합 조건인 '종결된 사건'에 해당하지 않는다.</t>
+          <t>국가폭력에 의한 집단적 인권침해 사건으로, 상대방(국가)의 책임이 진실·화해를 위한 과거사정리위원회 권고 및 진상조사 등을 통해 명확히 드러났습니다. 수백에서 수천 명에 이르는 피해자 규모와 고문, 불법구금, 간첩 조작 등 심각한 피해 내용으로 소송금융 투자 적합도가 높습니다. 현재 진상조사 및 재심 등 공적 절차가 진행 중이나, 정부의 공식 사과나 피해보상은 아직 이루어지지 않아 소송을 통한 해결 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
+          <t>수천 명 이상</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>강원도 솔방울이 제주 동백꽃 배지 1000송이로 피었다</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/area/gangwon/1251591.html</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:19:20.569734+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>피해자들의 고통 현재진행형</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>좁은 취조실에서 자행된 전기고문, 물고문 등 잔혹한 고문 행위로 인해 피해자들의 육체적, 정신적 상처가 현재진행형으로 남아있습니다. 이는 우리 현대사의 아픈 단면을 보여주며, 과거 국가 폭력에 의한 인권 침해 사건으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>기사 내용상 고문 행위의 상대방 책임이 명확하며(적합 조건 1), '취조실'이라는 맥락에서 국가 또는 관련 기관이 상대방일 가능성이 높아 자력이 충분하고(적합 조건 2), '피해자들'이라는 표현에서 다수의 피해자가 존재하며(적합 조건 3), 고문으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 역사적 사실과 '현재진행형' 상처를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A60" s="3" t="inlineStr">
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>[앵커 한마디] 사방이 막힌 취조실의 기술자</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12291671?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:16:24.623975+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D60" t="inlineStr">
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr"/>
+      <c r="D61" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...61 lines deleted...]
-      <c r="C61" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>이근안 사망으로 인한 개인에 대한 소송 종결</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>군사정권 시절 '고문 기술자'로 악명 높았던 이근안이 88세로 사망했습니다. 그는 생전 수많은 민주화 인사 및 간첩 조작 사건 피해자들에게 고문을 가해 국가와 공동으로 수십억 원대의 배상 책임이 인정되었으나, 재산이 없어 끝내 배상하지 않고 세상을 떠났습니다. 국가가 이근안에게 구상금을 청구한 사건도 있었으나, 그의 사망으로 회수 불가능하게 되었습니다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>이근안은 이미 사망하여 개인에 대한 소송은 종결되었으며 (부적합 조건: 이미 종결된 사건), 생전에도 재산이 없어 배상 판결을 이행하지 못했으므로 (적합 조건 2 불충족: 상대방에게 자력이 충분함), 소송금융 투자 대상으로서 배상금 회수 가능성이 매우 낮습니다. 다만, 국가를 상대로 한 소송은 여전히 가능하지만, 기사의 초점은 이근안의 사망과 그의 개인적 책임 불이행에 맞춰져 있습니다.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>수십억 원대</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>진정한 사과도 배상도 없이 떠났다…‘고문 기술자’ 이근안, 시간을 거...</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510108</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:54:20.679448+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D61" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C62" t="inlineStr">
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>주요 가해자 사망</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>군부독재 시절 '고문기술자'로 악명 높았던 이근안 전 경감이 사망했습니다. 그는 수많은 피해자에게 진정한 사과나 반성 없이 생을 마쳤으며, 과거 고문과 불법 구금 혐의로 징역 7년형을 선고받았습니다. 김근태 의원 등 고문 후유증으로 고통받은 피해자들이 있었으나, 이근안은 자신의 행위를 애국으로 합리화했습니다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>주요 가해자인 이근안이 사망하여 직접적인 소송 대상이 될 수 없으며, 그의 개인 자력 또한 소송금융 투자 대상으로서 충분하다고 보기 어렵습니다. 이 사건은 과거의 인권침해에 대한 회고적 기사로, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>수많은 사람</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>[사설] 진정한 반성과 사과 없이 사망한 ‘고문 기술자’ 이근안</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1251481.html</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:26:39.343285+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>검사 사의 표명</t>
+          <t>과거 사건 재조명 (1987년 이후)</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>한 검사가 '계부 성폭행' 사건의 보완수사 과정에서 정치적 논리가 사법 제도의 근간을 흔든다며 사의를 표명했습니다. 그는 실체적 진실 발견과 피해자 구제에 대한 충분한 고려 없이 직무를 수행할 수 없다고 밝혔습니다.</t>
+          <t>사망한 '고문기술자' 이근안의 과거 고문 사건에 대한 회고 기사입니다. 당시 피해자들은 가해자 신원 특정에 어려움을 겪어 '성명불상'으로 고소했으며, 사건은 한때 무혐의 처리되기도 했습니다. 이후 1987년 민주화 흐름 속에서 사건이 재조명되었습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>해당 기사는 '계부 성폭행' 사건의 보완수사를 담당했던 검사의 사의 표명에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 민사상 손해배상 청구권, 명확한 피고, 피해 규모, 집단 소송 가능성 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>가해자로 지목된 '고문기술자' 이근안이 사망하여 직접적인 소송이 불가능하며, 사건 발생 시기가 오래되어 소멸시효 등 법리적 쟁점이 복잡할 수 있습니다. 기사는 과거 사건을 회고하는 성격이 강하며, 현재 시점에서 소송금융 투자를 위한 새로운 법적 쟁점이나 진행 중인 절차가 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (미상)</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>[단독] 보완수사로 ‘계부 성폭행’ 밝혀낸 검사 사의... “정치가 사법...</t>
+          <t>[뉴스분석] 사망한 '고문기술자' 이근안은 누구인가</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/26/LRQEVX4EWFEE3BK6XG7XS7UBNQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=905498</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-26 12:17:32.679965+00:00</t>
+          <t>2026-03-27 00:30:05.086315+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
-          <t>장애인 권익옹호기관 조사, 검찰 수사 및 송치, 기소 등 공적 절차 진행 중이나 행정처분 지연</t>
+          <t>사회적 논의 및 경각심 환기</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>장애인 거주시설 내 성범죄에 대한 행정처분 시점이 지자체마다 들쑥날쑥하여 피해자 보호에 공백이 발생하고 있습니다. 최근 6년간 20건의 성범죄 행정처분 사례를 분석한 결과, 수사 중이거나 재판이 진행 중임에도 행정처분이 지연되는 경우가 많았습니다. 복지부의 명확한 세부 규정 마련이 시급하다는 지적이 나옵니다.</t>
+          <t>본 기사는 엡스타인 사건을 권력과 부의 결탁 사례로 들며, 사회적 감시와 피해자 보호 장치 강화의 필요성을 강조합니다. 엡스타인의 그림자가 스포츠와 올림픽까지 흔들 수 있음을 경고하며 투명성과 책임성의 중요성을 역설합니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>장애인 거주시설 내 성범죄에 대한 행정처분 지연이라는 시스템적 문제로 다수의 피해자가 발생하고 있으며(집단적 피해), 장애인 권익옹호기관 조사, 검찰 수사 및 송치 등 공적 절차가 진행 중이고(공적 절차 진행, 증거 확보 가능), 관련 지자체 및 복지부의 책임이 명확히 제기되고 있어(상대방 책임 명확, 상대방 자력 충분) 소송금융 투자에 적합하다.</t>
+          <t>엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해와 증거 확보 가능성이 높은(적합 조건 3, 5) 전형적인 소송금융 적합 사례입니다. 본 기사는 특정 소송을 다루기보다 엡스타인 사건의 '그림자'가 올림픽과 스포츠계에 미칠 수 있는 영향에 대한 경각심을 일깨우는 논평이지만, 이는 해당 분야에서 잠재적인 새로운 소송 기회가 발생할 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>최소 20명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>‘성범죄 행정처분’ 전수조사…수사 중·선고 후 ‘들쑥 날쑥’</t>
+          <t>올림픽에 드리운 엡스타인의 그림자[송석록의 생각 한편]</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518553&amp;ref=A</t>
+          <t>https://sports.khan.co.kr/article/202603270806003?pt=nv</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-26 00:20:12.759778+00:00</t>
+          <t>2026-03-27 00:28:53.625543+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>미국 정부 및 주한미군 당국</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>미군 당국 대상 손해배상소송 진행 중, 한국 정부의 공식 사과 및 지원 논의 진행</t>
+          <t>고문 기술자 사망으로 인한 과거 인권침해 사건 재조명 및 국가배상 소송 가능성</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>권위주의 정권 시절 미군 '위안부' 피해 생존자들이 한국 정부의 공식 사과를 수용했다. 이들은 한국 정부에 감사하면서도, 미국 정부와 주한미군의 책임 규명과 사과를 요구하며, 미군 당국을 상대로 제기한 손해배상소송에 대한 국가의 적극적인 지원을 요청했다. 성평등가족부는 피해자들의 요구사항을 듣고 제도 개선 및 명예회복 방안을 검토할 예정이다.</t>
+          <t>군사정권 시절 민주화운동 인사들을 고문해 '고문 기술자'로 불린 이근안 전 경감이 사망했습니다. 그는 김근태 전 의장 고문 사건 등으로 유죄 판결을 받고 복역했으며, 그의 사망으로 과거 국가에 의한 인권침해 사건들에 대한 재조명과 피해자들의 국가배상 소송 제기 가능성이 제기될 수 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>한국 대법원이 국가 책임을 인정하고 정부가 공식 사과하여 법리적 근거가 명확하다(적합 조건 1, 5). 상대방인 미국 정부는 자력이 충분하며(적합 조건 2), 다수의 피해 생존자들이 이미 미군 당국을 상대로 손해배상소송을 제기하여 집단적 피해(적합 조건 3)와 소송 진행 중인 상황이다. 피해 규모 또한 상당할 것으로 예상되며(적합 조건 4), 성평등가족부의 지원 논의가 진행 중이다(적합 조건 6).</t>
+          <t>고문 기술자 이근안의 사망으로 과거 군사정권 시절 자행된 인권침해 사건들이 재조명될 가능성이 높습니다. 상대방(국가)의 책임이 명확하고 자력이 충분하며, 다수의 피해자가 존재하고 피해 규모가 크며 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5 충족)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>117명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>‘미군 위안부’ 생존자들, 정부 사과 수용…“미국에 책임 묻게 도와달...</t>
+          <t>1시간 일찍 발인한 '고문 기술자' 이근안…텅텅 빈 빈소 [TF포착]</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/women/1251040.html</t>
+          <t>https://news.tf.co.kr/read/photomovie/2306845.htm</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-25 12:52:09.336274+00:00</t>
+          <t>2026-03-27 00:27:35.490316+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>일본 정부 및 관련 일본 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>시민단체 활동 및 의료지원금 현황 확인 중</t>
+          <t>가해자 사망으로 인한 역사적 재조명 및 국가배상 소송 가능성 상존</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>광주와 전남 지역의 일제 강제동원 생존 피해자가 1년 새 206명 감소하여 현재 53명만 남았습니다. 일제강제동원시민모임은 국외 강제동원 생존 피해자에게 지급된 의료지원금 현황을 확인하며 생존자들의 상황을 주시하고 있습니다. 이는 강제동원 피해자들의 고령화와 사망으로 인한 문제의 시급성을 보여줍니다.</t>
+          <t>군사정권 시절 고문기술자로 악명 높았던 이근안 전 경감이 88세로 사망했다. 민주화운동기념사업회는 그가 피해자들에게 진정성 있는 사죄 없이 생을 마감했으며, 가해자들이 합당한 심판 없이 천수를 누리고 있다고 비판했다. 이 기사는 과거 고문 피해자들의 미해결된 고통과 국가의 책임에 대한 재조명 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 일본 정부 및 관련 기업은 충분한 자력을 가집니다(적합 조건 2). 강제동원은 집단적 피해이며(적합 조건 3), 역사적 기록과 시민단체의 활동을 통해 증거 확보가 가능합니다(적합 조건 5). 생존자 수가 급감하고 있어 남은 피해자들의 권리 구제 시급성이 높습니다.</t>
+          <t>직접 가해자인 이근안은 사망했으나, 군사정권 시절 고문으로 인한 국가의 책임이 명확하고, 수많은 피해자가 존재하며, 피해 규모가 크다. 기사는 가해자들이 합당한 심판 없이 사망하는 현실을 지적하며, 피해자들의 미해결된 고통을 강조하고 있어 국가를 상대로 한 손해배상 소송의 잠재적 가능성이 있다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>생존 피해자 53명 (광주·전남 기준)</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>일제 강제동원 생존자, 1년 새 206명 감소</t>
+          <t>[박순찬의 장도리 카툰] 자유와 천수를 누리고</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>kwangju.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.kwangju.co.kr/article.php?aid=1774438800797116006</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218697&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-25 12:33:58.799591+00:00</t>
+          <t>2026-03-27 00:23:41.214280+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>극우단체 대표</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>고문기술자 이근안 사망으로 직접적인 법적 책임 추궁 불가. 과거 형사 재판은 종결됨.</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>독재정권 시기 악명 높은 고문기술자 이근안 전 경감이 88세로 사망했습니다. 그는 1970~80년대 치안본부 대공수사관으로 근무하며 김근태 전 의원 등 수많은 민주화 운동가들에게 전기고문 등 가혹행위를 주도했습니다. 1999년 자수 후 징역 7년형을 선고받고 복역했으며, 출소 후에도 자신의 과오를 미화하는 발언으로 비판받았습니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>주요 가해자인 이근안 전 경감이 사망하여 그를 상대로 한 직접적인 소송 제기가 불가능합니다. 과거 그의 형사 재판은 이미 종결되었으며, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 비록 그의 행위로 인한 피해 규모가 크고 책임이 명확하며 증거가 충분하지만, 소송 대상이 부재하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>‘남영동 1985’ 모델… 고문기술자 이근안 사망</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260326521125?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:21:32.228129+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>장애인 거주시설</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D68" t="inlineStr">
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>장애인 시설 내 성폭력 사건에 대한 경찰 수사, 검찰 수사, 장애인권익옹호기관 조사, 지자체의 행정처분(시설 폐쇄, 시설장 교체 등)이 진행 중이거나 완료된 사례들이 있음.</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>장애인 거주시설 내 성폭력 사건 발생 시 지자체의 행정처분 시점이 제각각이고 지연되는 문제점을 지적한다. 경찰 수사, 검찰 송치, 재판 결과 등 공적 절차 진행 여부에 따라 처분 시기가 4개월에서 19개월까지 천차만별이며, 지자체는 소송 부담으로 인해 적극적인 처분을 망설이는 경향이 있다. 이에 장애인 단체들은 정부 차원의 구체적인 가이드라인 마련을 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>장애인 시설 내 성폭력 사건은 가해자 및 시설의 책임이 명확하고(적합 조건 1), 경찰 수사 및 권익옹호기관 조사 등 객관적 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차(행정처분, 수사)가 진행 중인 사례가 많아(적합 조건 6) 소송금융 투자에 적합합니다. 또한, 다수의 피해자가 발생하고(적합 조건 3) 성폭력 피해의 특성상 높은 손해배상액이 예상되어(적합 조건 4) 투자 매력이 높습니다. 상대방의 자력은 다소 부족할 수 있으나, 사건의 중대성과 공적 절차의 진행이 이를 상쇄합니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>성폭력 신고부터 징계까지 얼마나?…장애인 시설 처분 살펴보니 [취재후...</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519741&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:20:13.272053+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>중국집 사장 (40대 남성 B 씨)</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A69" s="3" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>경찰 수사 중</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>부산의 한 중국집 사장이 동갑내기 직원을 수년간 감금, 폭행, 협박한 사건이 발생했습니다. 피해자는 영양실조와 심각한 부상을 입었으며, 경찰이 수사에 착수했습니다. 가해자는 법적으로 가도 빈털터리라고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보 가능하고(적합 조건 5), 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방이 자력이 없다고 직접 진술하여(부적합 조건: 상대방 자력 부족) 소송 승소 시에도 실질적인 배상금 회수가 어려울 가능성이 높아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>“도망치면 가족 다 ○○하겠다”…또 ‘노예 직원’ 사태, 수년간 감금...</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11577675?ref=naver</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:19:30.445136+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>정부 공식 사과, 주한미군 대상 손해배상소송 지원 요구</t>
+          <t>핵심 가해자 사망, 구상금 미납 상태로 종결</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>정부가 과거 기지촌 여성 인권침해에 대해 공식 사과했으나, 피해자들은 미군의 사과가 빠진 반쪽짜리라며 주한미군 및 미국 정부를 상대로 한 손해배상청구소송 지원을 요구하고 있다. 대법원은 2022년 국가의 책임을 인정하는 판결을 내린 바 있으며, 피해자 80명이 모여 향후 해결 방향을 제시했다.</t>
+          <t>'고문 기술자' 이근안이 사망했으며, 정부가 고문 피해자들에게 지급한 손해배상금 중 이근안에게 청구된 구상금 33억 6천만원을 미납한 상태였다. 민주화운동기념사업회는 이근안이 과거 국가권력의 이름으로 민주화운동가들에게 반인륜적 행위를 저질렀다고 성명을 발표했다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가의 책임이 인정되었고 정부의 공식 사과가 있었으며 (공적 절차 진행 중), 피해자 80명이 조직적으로 활동하며 주한미군 및 미국 정부를 상대로 한 손해배상청구소송 지원을 요구하고 있어 집단소송 가능성이 높음 (집단적 피해). 상대방(미국 정부)의 자력이 충분하며 (상대방 자력 충분), 역사적 증거 확보가 용이함 (증거 확보 가능).</t>
+          <t>핵심 가해자인 이근안이 사망하여 직접적인 소송 진행이 불가능하며 (부적합 조건: 이미 종결된 사건), 정부의 구상금 33억 6천만원조차 미납한 상태로 자력이 부족했음 (부적합 조건: 상대방 자력 부족). 따라서 소송금융 투자 대상으로서의 실익이 매우 낮음.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>33억 6천만원 (구상금)</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>80명 이상</t>
+          <t>다수 (민주화운동가들)</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>기지촌 피해자들  정부, 주한미군 대상 손해배상소송 지원해야</t>
+          <t>'고문 기술자' 이근안 사망… 반성 없이 떠난 반인륜 가해자</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260324154300530?input=1195m</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=9997</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-24 13:05:21.317205+00:00</t>
+          <t>2026-03-26 13:11:44.301511+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="A71" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A71" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>색동원 (시설), 강화군</t>
+          <t>이근안</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>강화군의 시설폐쇄 행정처분 진행 중, 피해자 전원 및 자립 지원 필요</t>
+          <t>정부의 구상금 청구 소송 판결 확정 후 상대방 사망</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 성폭력과 학대가 지속적으로 발생하여 강화군이 시설폐쇄 처분을 내렸다. 시설장이 업무 배제 후에도 급여를 수령한 사실이 드러나 논란이 되고 있으며, 이는 사회적 약자 보호 제도의 허점을 드러냈다. 기사는 이번 사건을 계기로 제도 개선과 피해자 지원 강화를 촉구하고 있다.</t>
+          <t>고문 기술자 이근안이 88세로 사망했으나, 정부가 피해자들에게 지급한 손해배상금 33억 6천만 원에 대한 구상금을 끝내 배상하지 않았다. 법원은 이근안에게 해당 금액을 부담하라고 판결했으나, 그는 사망할 때까지 배상도 사죄도 하지 않았다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>중증장애인 거주시설 '색동원'에서 성폭력 및 학대가 지속적으로 발생하여 강화군으로부터 시설폐쇄 처분이 내려진 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 다수의 중증장애인 입소자들이 피해를 입은 집단적 피해(적합 조건 3)에 해당한다. 이미 강화군의 시설폐쇄 행정처분(적합 조건 6)과 언론 보도(적합 조건 5)를 통해 증거가 확보되었거나 확보 가능하다. 관리감독 책임이 있는 강화군(공공기관)을 상대로 소송을 진행할 경우 자력이 충분하다(적합 조건 2).</t>
+          <t>상대방(이근안)이 사망했으며, 이미 법원에서 배상 책임이 인정된 33억 6천만 원의 구상금을 끝내 지급하지 못했다는 점에서 자력 부족 및 회수 가능성이 매우 낮아 투자 부적합합니다. (부적합 조건: 이미 종결된 사건, 적합 조건 2의 반대)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>33억6,000만 원</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>다수의 중증장애인 입소자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[사설] 폐쇄조치 내려진 ‘색동원’ 비극 되풀이하지 않아야</t>
+          <t>'고문 기술자' 이근안 88세로 사망… 끝내 33억 배상도 사죄도 없었다</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760765</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032615590004644?did=NA</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-24 12:35:32.933152+00:00</t>
+          <t>2026-03-26 13:09:49.508574+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>국가, 경기도</t>
+        </is>
+      </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>공식 조사 결과 발표</t>
+          <t>손해배상 소송 판결 확정 후 헌법재판소에 재판소원 청구</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>장애인 거주시설 절반 이상에서 학대 사실이 발견되었으며, 가해자의 87.5%가 종사자로 나타났습니다. 특히 발달장애인이 피해자의 76.1%를 차지하며, 이들은 의사 표현이 어려워 피해 사실을 알리기 힘든 환경에 놓여있습니다. 이는 다수의 피해자가 발생한 심각한 인권침해 사건으로 보입니다.</t>
+          <t>선감학원 피해자들이 국가와 경기도를 상대로 한 손해배상 소송에서 낮은 위자료 판결을 확정받자, 헌법상 평등권 침해를 이유로 헌법재판소에 재판소원을 청구했다. 선감학원은 일제강점기부터 아동과 청소년에게 노역, 학대, 고문이 자행된 수용시설이었다. 이번 재판소원은 기존 판결에 대한 불복으로 추가적인 권리 구제를 위한 법적 절차이다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>가해자(종사자)가 명확하며, 시설의 관리 책임도 존재하여 상대방 책임이 비교적 명확합니다 (적합 조건 1). 다수의 발달장애인 피해자(140명 이상 추정)가 발생하여 집단적 피해에 해당하며 피해 규모가 큽니다 (적합 조건 3, 4). 학대 사실이 공식적으로 '발견'되었다는 점에서 증거가 확보되었거나 공적 조사가 진행되었음을 시사합니다 (적합 조건 5, 6). 상대방 자력은 불분명하나, 집단적 피해와 명확한 책임 소재, 증거 확보 가능성으로 투자 적합도가 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 용이)에 해당한다. 국가와 경기도를 상대로 한 선감학원 피해 사건은 책임이 명확하고 상대방의 자력이 충분하며, 다수의 피해자가 존재한다. 이미 손해배상 소송을 통해 사실관계가 상당 부분 입증되었고, 낮은 위자료 판결에 불복하여 재판소원을 청구하는 단계로, 추가적인 법적 구제 가능성이 높다. 부적합 조건인 '종결된 사건'에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>140명 이상 추정</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>장애인 거주시설 절반 이상서 학대 발견…가해자 87.5% 종사자</t>
+          <t>선감학원 피해자들 재판소원 청구</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1624562/?sc=Naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519182&amp;ref=A</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-24 00:23:23.045925+00:00</t>
+          <t>2026-03-26 13:04:21.733983+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="2" t="inlineStr">
+      <c r="A73" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>이근안</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>손해배상 책임 인정 판결</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>군사정권 시절 '고문 기술자'로 불린 이근안 씨가 사망했다는 기사입니다. 과거 함박도 간첩조작 사건과 관련하여 유족으로부터 손해배상 소송을 당했으며, 법원은 이 씨의 손해배상 책임을 인정한 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>기사에 언급된 손해배상 소송은 이미 법원에서 책임이 인정된 사건으로, '부적합 조건: 이미 종결된 사건'에 해당할 가능성이 높습니다. 또한, 피고가 개인(이근안)이며 사망한 상태이므로, 자력 확보 및 신규 소송 발굴의 여지가 적어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>군사정권 '고문 기술자' 이근안 요양병원서 사망</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032615470221607</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:01:35.540217+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D73" t="inlineStr">
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A74" s="3" t="inlineStr">
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>가해자 형사 항소심 진행 중, 교정시설 내 성범죄 발생</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>3년 전 성범죄로 복역 중이던 10대 소년범 윤 씨가 교도소 내에서 동료 수형자 A군에게 반복적인 성 학대와 폭행을 저질러 추가 형을 선고받았다. 윤 씨는 1심 판결에 불복해 항소했으며, A군은 심각한 신체적, 정신적 피해를 입었다. 이 사건은 교정시설 내 관리 소홀에 대한 국가배상 청구 가능성을 제기한다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 형사 재판을 통해 명확히 입증되었고, 교도소 내 발생 사건으로 국가(교정시설)의 관리 소홀에 대한 손해배상 청구 가능성이 높아 상대방 자력이 충분함. 피해자의 정신적, 신체적 피해가 매우 심각하여 피해 규모가 크며, 형사 재판 기록이 민사 소송의 강력한 증거가 될 수 있음.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>엄마뻘 납치해 초등학교에서 성폭행하고 ‘씩’ 웃던 논산 중학생 : 경...</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>huffingtonpost.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>https://www.huffingtonpost.kr/article/256175</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:38:10.160643+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>가해자 사망으로 인한 과거사 재조명 및 피해자 사과 부재 문제 제기</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>고문기술자 이근안 전 경감의 사망 소식에 민주화운동기념사업회가 피해자들에 대한 사과가 없었음을 지적하며 인권유린의 반복을 경고했다. 고 김근태 전 상임고문 등 다수의 민주화 인사들이 이근안에게 고문을 당했으며, 그의 죽음으로 과거사 문제가 다시 조명되고 있다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(이근안의 고문 행위 및 국가 책임), 상대방(대한민국)의 자력이 충분하며, 고 김근태 전 상임고문을 비롯한 다수의 민주화 인사들이 피해를 입어 집단적 피해에 해당합니다. 고문으로 인한 피해 규모가 크고, 역사적 기록 및 관련 재판 등으로 증거 확보가 가능합니다. 가해자 사망에도 불구하고 국가를 상대로 한 손해배상 청구 가능성은 여전히 존재하며, 과거사 관련 법리 변화 가능성도 있어 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>군사정권 '고문 기술자' 이근안 사망… 죽음으로도 씻을 수 없는 만행</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6115619</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:36:35.784911+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
-[...116 lines deleted...]
-      <c r="K75" t="inlineStr">
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>검사 사의 표명</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>한 검사가 '계부 성폭행' 사건의 보완수사 과정에서 정치적 논리가 사법 제도의 근간을 흔든다며 사의를 표명했습니다. 그는 실체적 진실 발견과 피해자 구제에 대한 충분한 고려 없이 직무를 수행할 수 없다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>해당 기사는 '계부 성폭행' 사건의 보완수사를 담당했던 검사의 사의 표명에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 민사상 손해배상 청구권, 명확한 피고, 피해 규모, 집단 소송 가능성 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>[단독] 보완수사로 ‘계부 성폭행’ 밝혀낸 검사 사의... “정치가 사법...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L75" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/because/1250728.html</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/26/LRQEVX4EWFEE3BK6XG7XS7UBNQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-23 12:40:27.509807+00:00</t>
+          <t>2026-03-26 12:17:32.679965+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>인도 우타르프라데시주 알리가르 경찰대</t>
+          <t>장애인 거주시설 및 관련 지자체</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>경찰관 직무 정지 및 성희롱·협박 혐의로 입건, 조사 중</t>
+          <t>장애인 권익옹호기관 조사, 검찰 수사 및 송치, 기소 등 공적 절차 진행 중이나 행정처분 지연</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>인도 현직 경찰관이 성폭행 피해 신고 접수를 대가로 피해 여성에게 성관계를 요구하고 협박한 사건. 피해 여성의 통화 녹음으로 만행이 드러났으며, 해당 경찰관은 직무 정지 및 성희롱·협박 혐의로 입건되어 조사를 받고 있다. 인도에서는 과거에도 경찰의 2차 가해 사례가 종종 있었다.</t>
+          <t>장애인 거주시설 내 성범죄에 대한 행정처분 시점이 지자체마다 들쑥날쑥하여 피해자 보호에 공백이 발생하고 있습니다. 최근 6년간 20건의 성범죄 행정처분 사례를 분석한 결과, 수사 중이거나 재판이 진행 중임에도 행정처분이 지연되는 경우가 많았습니다. 복지부의 명확한 세부 규정 마련이 시급하다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>상대방 책임이 통화 녹음으로 명확히 입증되며(조건 1, 5), 공공기관(경찰대/국가) 소속 경찰관의 직무상 불법행위이므로 기관을 상대로 한 손해배상 청구 가능성이 있어 자력이 충분하다고 판단됩니다(조건 2). 현재 해당 경찰관에 대한 직무 정지 및 수사가 진행 중입니다(조건 6).</t>
+          <t>장애인 거주시설 내 성범죄에 대한 행정처분 지연이라는 시스템적 문제로 다수의 피해자가 발생하고 있으며(집단적 피해), 장애인 권익옹호기관 조사, 검찰 수사 및 송치 등 공적 절차가 진행 중이고(공적 절차 진행, 증거 확보 가능), 관련 지자체 및 복지부의 책임이 명확히 제기되고 있어(상대방 책임 명확, 상대방 자력 충분) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 20명 이상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>성폭행 피해 신고했더니 “호텔로 가자”…현직 경찰관, 통화내용 ‘경...</t>
+          <t>‘성범죄 행정처분’ 전수조사…수사 중·선고 후 ‘들쑥 날쑥’</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10700596?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518553&amp;ref=A</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-23 12:34:29.268289+00:00</t>
+          <t>2026-03-26 00:20:12.759778+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>인도 우타르프라데시주 경찰대</t>
+          <t>미국 정부 및 주한미군 당국</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>경찰관 직무 정지 및 성희롱·협박 혐의로 입건, 조사 진행 중</t>
+          <t>미군 당국 대상 손해배상소송 진행 중, 한국 정부의 공식 사과 및 지원 논의 진행</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>인도에서 성폭행 피해를 신고하러 온 여성에게 현직 경찰관이 성관계를 요구하고 협박한 사건이 발생했다. 해당 경찰관은 직무 정지 및 입건되어 조사를 받고 있으며, 피해 여성과 경찰관의 통화 녹음이 증거로 확보되었다. 이는 인도 공권력의 2차 가해 문제의 심각성을 보여주는 사례로, 유사 피해 사례가 다수 존재한다.</t>
+          <t>권위주의 정권 시절 미군 '위안부' 피해 생존자들이 한국 정부의 공식 사과를 수용했다. 이들은 한국 정부에 감사하면서도, 미국 정부와 주한미군의 책임 규명과 사과를 요구하며, 미군 당국을 상대로 제기한 손해배상소송에 대한 국가의 적극적인 지원을 요청했다. 성평등가족부는 피해자들의 요구사항을 듣고 제도 개선 및 명예회복 방안을 검토할 예정이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>경찰관의 성폭행 피해자에 대한 성관계 요구 및 협박은 책임이 명확하며(적합 조건 1), 통화 녹음 등 객관적 증거가 존재합니다(적합 조건 5). 공권력에 의한 2차 가해는 인도 내에서 반복되는 문제로 집단적 피해 가능성이 높고(적합 조건 3), 상대방(국가/공공기관)의 자력이 충분합니다(적합 조건 2). 현재 해당 경찰관은 직무 정지 및 입건되어 조사가 진행 중입니다(적합 조건 6).</t>
+          <t>한국 대법원이 국가 책임을 인정하고 정부가 공식 사과하여 법리적 근거가 명확하다(적합 조건 1, 5). 상대방인 미국 정부는 자력이 충분하며(적합 조건 2), 다수의 피해 생존자들이 이미 미군 당국을 상대로 손해배상소송을 제기하여 집단적 피해(적합 조건 3)와 소송 진행 중인 상황이다. 피해 규모 또한 상당할 것으로 예상되며(적합 조건 4), 성평등가족부의 지원 논의가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>다수 (잠재적)</t>
+          <t>117명 이상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>경찰, 성폭행 신고한 피해자에 성관계 요구…印 공권력 현실 [핫이슈]</t>
+          <t>‘미군 위안부’ 생존자들, 정부 사과 수용…“미국에 책임 묻게 도와달...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260323601001&amp;wlog_tag3=naver</t>
+          <t>https://www.hani.co.kr/arti/society/women/1251040.html</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-23 00:26:48.154471+00:00</t>
+          <t>2026-03-25 12:52:09.336274+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>인도 경찰관 및 인도 정부</t>
+          <t>일본 정부 및 관련 일본 기업</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>경찰관 직무정지 및 내부 조사 진행 중</t>
+          <t>시민단체 활동 및 의료지원금 현황 확인 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>인도에서 성폭행 피해 여성이 경찰관에게 사건 접수를 대가로 성관계를 요구받았다고 폭로했습니다. 해당 경찰관은 직무정지 조치되었으며, 이는 공무원의 심각한 직권남용 및 인권침해 사례로 보입니다.</t>
+          <t>광주와 전남 지역의 일제 강제동원 생존 피해자가 1년 새 206명 감소하여 현재 53명만 남았습니다. 일제강제동원시민모임은 국외 강제동원 생존 피해자에게 지급된 의료지원금 현황을 확인하며 생존자들의 상황을 주시하고 있습니다. 이는 강제동원 피해자들의 고령화와 사망으로 인한 문제의 시급성을 보여줍니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>경찰관의 성관계 요구 및 직무정지 조치로 상대방의 책임이 명확하며, 상대방(국가/공공기관)의 자력이 충분합니다. 이미 공적 절차(직무정지)가 진행 중이므로 증거 확보 가능성이 높고, 공무원의 직무상 불법행위로 인한 인권침해 사건으로 피해 규모가 클 것으로 예상됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 일본 정부 및 관련 기업은 충분한 자력을 가집니다(적합 조건 2). 강제동원은 집단적 피해이며(적합 조건 3), 역사적 기록과 시민단체의 활동을 통해 증거 확보가 가능합니다(적합 조건 5). 생존자 수가 급감하고 있어 남은 피해자들의 권리 구제 시급성이 높습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>생존 피해자 53명 (광주·전남 기준)</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>성폭행 피해 여성  경찰이 성관계해 주면 사건 접수해 주겠다  폭로 발...</t>
+          <t>일제 강제동원 생존자, 1년 새 206명 감소</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6109340</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1774438800797116006</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-22 00:27:32.058201+00:00</t>
+          <t>2026-03-25 12:33:58.799591+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="2" t="inlineStr">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>극우단체 대표</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>극우단체 대표 구속, 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>위안부 피해자를 모욕해온 극우단체 대표가 구속된 후 수요시위가 6년 만에 평화를 되찾았다는 내용입니다. 소녀상 근처에 남아있던 혐오의 흔적들이 곧 정상화될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 위안부 피해자 다수에 대한 집단적 피해(적합 조건 3)이며, 대표 구속으로 증거가 확보되고 공적 절차가 진행 중(적합 조건 5, 6)입니다. 그러나 상대방인 극우단체 대표의 자력이 충분하지 않을 가능성이 높고(부적합 조건 2), 모욕으로 인한 피해 규모를 수억 원 이상으로 특정하기 어려워(부적합 조건 4) 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>'위안부 모욕' 대표 구속…'당연한 평온' 되찾은 수요시위</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12291331?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:32:09.531294+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>공동생활가정, 장애인 작업장</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>경찰 수사 착수</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>대구경찰청이 지역 장애인 시설 51곳을 점검하여 재활 교사의 학대 혐의와 장애인 작업장 내 동료 간 강제추행 혐의 등 2건의 인권 침해 사례를 적발했다. 경찰은 즉각 수사에 착수하고 피해자 보호 및 지원 조치를 완료했다. 시설 내 불법 카메라 설치 여부 확인 및 재발 방지책도 병행 중이다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(재활 교사, 동료), 경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높습니다. 그러나 피해자 수가 2명으로 집단적 피해가 아니며, 상대방의 자력이 충분한지 불분명하여 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>대구 장애인 시설 51곳 학대·성추행 2건 적발</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>hidomin.com</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=613916</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:28:05.782856+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>장애인 대상 범죄예방 조례 상임위 통과</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>천안시의회 복지문화위원회에서 '색동원 사건'을 계기로 '천안시 장애인 대상 범죄예방 및 피해자 보호에 관한 조례안'이 상임위원회를 통과했습니다. 이 조례는 장애인 대상 범죄 예방과 피해자 보호를 목적으로 합니다. 기사는 조례 통과 소식만을 전하며, '색동원 사건' 자체에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>기사는 '색동원 사건'을 계기로 한 조례 통과 소식만을 다루고 있어, 실제 사건의 상대방, 피해 규모, 책임의 명확성, 진행 단계 등 소송금융 투자 판단에 필요한 핵심 정보가 전혀 없습니다. 따라서 적합 조건 중 어느 하나도 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>색동원 사건 계기… 장애인 대상 범죄예방 조례, 상임위 통과</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275396</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:22:18.439685+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D80" t="inlineStr">
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>주한미군 및 미국 정부</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>수사심의위원회에서 성추행 혐의 송치 판단 및 2차 가해 혐의 보완수사 후 송치 의견</t>
+          <t>정부 공식 사과, 주한미군 대상 손해배상소송 지원 요구</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>장경태 의원에 대한 수사심의위원회가 성추행 혐의에 대해 송치 판단을 내렸습니다. 또한, 피해자 신원 노출에 따른 2차 가해 혐의에 대해서는 보완수사 후 송치해야 한다는 의견을 제시했습니다.</t>
+          <t>정부가 과거 기지촌 여성 인권침해에 대해 공식 사과했으나, 피해자들은 미군의 사과가 빠진 반쪽짜리라며 주한미군 및 미국 정부를 상대로 한 손해배상청구소송 지원을 요구하고 있다. 대법원은 2022년 국가의 책임을 인정하는 판결을 내린 바 있으며, 피해자 80명이 모여 향후 해결 방향을 제시했다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>수사심의위원회에서 성추행 혐의 송치 판단 및 2차 가해 혐의 보완수사 후 송치 의견을 내어 상대방 책임이 비교적 명확하고 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 피해 규모나 피해자 수가 명확하지 않고, 상대방의 자력은 대기업 수준은 아닙니다.</t>
+          <t>대법원 판결로 국가의 책임이 인정되었고 정부의 공식 사과가 있었으며 (공적 절차 진행 중), 피해자 80명이 조직적으로 활동하며 주한미군 및 미국 정부를 상대로 한 손해배상청구소송 지원을 요구하고 있어 집단소송 가능성이 높음 (집단적 피해). 상대방(미국 정부)의 자력이 충분하며 (상대방 자력 충분), 역사적 증거 확보가 용이함 (증거 확보 가능).</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>80명 이상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>장경태, 직접 해명에도…수심위  성추행 혐의 송치  판단</t>
+          <t>기지촌 피해자들  정부, 주한미군 대상 손해배상소송 지원해야</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290495?influxDiv=NAVER</t>
+          <t>https://www.yna.co.kr/view/AKR20260324154300530?input=1195m</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-20 00:30:09.941493+00:00</t>
+          <t>2026-03-24 13:05:21.317205+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>색동원 시설장 김 모 씨 및 색동원</t>
+          <t>색동원 (시설), 강화군</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>시설장 구속 기소, 추가 가해자 및 보조금 유용 의혹에 대한 경찰 수사 진행 중</t>
+          <t>강화군의 시설폐쇄 행정처분 진행 중, 피해자 전원 및 자립 지원 필요</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>중증장애인 거주시설 '색동원' 시설장 김 모 씨가 여성 입소자들을 성적으로 학대하고 폭행한 혐의로 구속 기소되었다. 경찰은 추가 가해자로 의심되는 종사자 12명과 보조금 유용 의혹에 대해서도 수사를 이어가고 있으며, 최소 19명의 피해 진술이 확보되었다. 피해자 측은 증거인멸 혐의로 시설장 등을 추가 고소했다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 성폭력과 학대가 지속적으로 발생하여 강화군이 시설폐쇄 처분을 내렸다. 시설장이 업무 배제 후에도 급여를 수령한 사실이 드러나 논란이 되고 있으며, 이는 사회적 약자 보호 제도의 허점을 드러냈다. 기사는 이번 사건을 계기로 제도 개선과 피해자 지원 강화를 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>시설장 김 모 씨가 구속 기소되었고 검찰이 추가 범행을 밝혀내 상대방 책임이 명확합니다. (적합 조건 1) 최소 19명의 피해 진술이 확보되었고 62명에 대한 조사가 진행 중으로 집단적 피해에 해당합니다. (적합 조건 3) 대학 연구기관 보고서, 진료기록, CCTV 등 증거가 확보되었으며 (적합 조건 5) 검찰 구속 기소 및 경찰 수사가 진행 중입니다. (적합 조건 6)</t>
+          <t>중증장애인 거주시설 '색동원'에서 성폭력 및 학대가 지속적으로 발생하여 강화군으로부터 시설폐쇄 처분이 내려진 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 다수의 중증장애인 입소자들이 피해를 입은 집단적 피해(적합 조건 3)에 해당한다. 이미 강화군의 시설폐쇄 행정처분(적합 조건 6)과 언론 보도(적합 조건 5)를 통해 증거가 확보되었거나 확보 가능하다. 관리감독 책임이 있는 강화군(공공기관)을 상대로 소송을 진행할 경우 자력이 충분하다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>최소 19명, 추가 피해자 다수 예상</t>
+          <t>다수의 중증장애인 입소자</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>장애인 입소자 성폭행…검찰, 색동원 시설장 구속기소[사건플러스]</t>
+          <t>[사설] 폐쇄조치 내려진 ‘색동원’ 비극 되풀이하지 않아야</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021776?ref=naver</t>
+          <t>https://www.kyeongin.com/article/1760765</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-20 00:24:04.400235+00:00</t>
+          <t>2026-03-24 12:35:32.933152+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 형사 재판 진행 예정</t>
+          <t>공식 조사 결과 발표</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>인천 중증장애인거주시설 '색동원' 시설장 A씨가 2012년부터 최근까지 중증장애인 3명을 성폭행하고 1명을 폭행한 혐의로 구속 기소되었다. 검찰은 전담수사팀을 꾸려 증거를 확보하고 피해자 지원에 나섰으며, A씨는 재판을 앞두고 있다. 이 사건은 사회적 약자를 대상으로 한 심각한 범죄로, 피해자들의 민사상 손해배상 청구 가능성이 높다.</t>
+          <t>장애인 거주시설 절반 이상에서 학대 사실이 발견되었으며, 가해자의 87.5%가 종사자로 나타났습니다. 특히 발달장애인이 피해자의 76.1%를 차지하며, 이들은 의사 표현이 어려워 피해 사실을 알리기 힘든 환경에 놓여있습니다. 이는 다수의 피해자가 발생한 심각한 인권침해 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>시설장 A씨가 중증장애인 3명 성폭행 및 1명 폭행 혐의로 구속 기소되어 상대방 책임이 명확하며(적합 조건 1), 검찰이 진료기록, CCTV 등 증거를 확보하고 수사 및 기소 절차를 진행 중이다(적합 조건 5, 6). 다수의 취약계층 피해자가 발생했고(적합 조건 3), 피해의 심각성이 매우 커(적합 조건 4) 소송금융 투자에 적합하다. 다만, 피고인 개인의 자력은 불분명하여 민사상 손해배상 집행에 어려움이 있을 수 있다.</t>
+          <t>가해자(종사자)가 명확하며, 시설의 관리 책임도 존재하여 상대방 책임이 비교적 명확합니다 (적합 조건 1). 다수의 발달장애인 피해자(140명 이상 추정)가 발생하여 집단적 피해에 해당하며 피해 규모가 큽니다 (적합 조건 3, 4). 학대 사실이 공식적으로 '발견'되었다는 점에서 증거가 확보되었거나 공적 조사가 진행되었음을 시사합니다 (적합 조건 5, 6). 상대방 자력은 불분명하나, 집단적 피해와 명확한 책임 소재, 증거 확보 가능성으로 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>최소 4명</t>
+          <t>140명 이상 추정</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>인천 색동원 ‘장애인 성폭행’ 시설장 재판행…강간 등 혐의로 구속 기...</t>
+          <t>장애인 거주시설 절반 이상서 학대 발견…가해자 87.5% 종사자</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260319580628</t>
+          <t>https://www.dailian.co.kr/news/view/1624562/?sc=Naver</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-19 12:27:40.812629+00:00</t>
+          <t>2026-03-24 00:23:23.045925+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A86" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>색동원 시설장 김모 씨</t>
+          <t>색동원 시설장 김모씨 및 색동원</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 형사 재판 진행 중</t>
+          <t>시설장 구속기소 및 재판 예정, 시설 폐쇄 행정처분 진행 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장 김모 씨가 입소자 3명을 성폭행하고 1명을 학대한 혐의로 구속 기소되었다. 검찰은 추가 수사를 통해 김씨의 추가 성폭행 정황을 확인했으며, 피해자들에게 정신과 치료 및 경제적 지원을 제공하고 있다. 이 사건은 사회적 약자인 중증장애인을 대상으로 한 중대한 인권침해 사건으로, 현재 형사 재판이 진행 중이다.</t>
+          <t>인천 강화군 장애인 거주시설 '색동원'에서 시설장 김모씨가 중증장애인 입소자들을 성폭행하고 학대한 혐의로 구속기소 되었습니다. 강화군은 경찰 수사 결과를 토대로 색동원에 시설 폐쇄 행정처분을 내렸으며, 다음 달부터 이용자 전원 절차를 시작할 예정입니다. 김씨의 재판은 다음 달 10일 시작됩니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>시설장 김모 씨의 책임이 검찰 구속 기소로 명확하며(적합 조건 1), 검찰 수사를 통해 증거가 확보되었고(적합 조건 5), 현재 형사 절차가 진행 중이다(적합 조건 6). 그러나 피고의 자력(적합 조건 2)이 불분명하고, 피해자 수가 소송금융의 일반적인 집단소송 기준에 미치지 못하는 점(적합 조건 3)은 투자 적합도를 낮추는 요인이다.</t>
+          <t>시설장 김모씨의 장애인 성폭력 및 학대 혐의가 경찰 수사로 명확히 드러나 구속기소 되었으며(적합 조건 1, 5), 강화군이 시설 폐쇄 처분을 내리는 등 공적 절차가 진행 중입니다(적합 조건 6). 중증장애인 다수(최소 4명)가 피해를 입어 집단적 피해의 성격이 강합니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>최소 4명 (성폭행 3명, 폭행 1명), 시설 입소자 다수</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>검찰, ‘장애인 성폭행·학대 의혹’ 색동원 시설장 구속기소</t>
+          <t>'장애인 성폭력' 색동원, 시설 폐쇄 처분…5월부터 전원 시작</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029552973&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.mt.co.kr/society/2026/03/24/2026032406254155418</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-19 12:24:26.880759+00:00</t>
+          <t>2026-03-24 00:22:32.869712+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>색동원 시설장 김 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>시설장 구속기소, 추가 범행 확인 중</t>
+          <t>대전지방법원에서 가해자에게 징역 15년 선고</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>색동원 시설장 김 씨가 중증 장애인 3명을 성폭행하고 폭행한 혐의로 검찰에 구속기소되었습니다. 검찰은 전담 수사팀을 구성하여 피해자 진술 분석 등 수사를 진행 중이며, 추가 범행 여부도 확인하고 있습니다.</t>
+          <t>친딸 성폭행 전력이 있는 남성이 출소 후 동거녀의 11살 지적장애 딸을 성폭행 및 강제추행한 혐의로 징역 15년을 선고받았습니다. 가해자는 과거에도 아동 성폭력으로 복역한 전력이 있으며, 재범 위험성이 높다고 판단되었습니다. 피해자는 친부에게도 성폭력을 당한 이력이 있어 극심한 고통을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(시설장 구속기소), 검찰 수사 및 구속기소로 증거 확보 및 공적 절차가 진행 중입니다. 다만, 현재까지 확인된 피해자 수가 3명으로 집단소송 요건에 미치지 못하며, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>가해자가 개인이며 과거 복역 이력이 있어 배상 능력이 현저히 부족할 것으로 예상되어 소송금융의 핵심인 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로, 소송금융 투자 대상으로서의 매력이 부족합니다. (적합 조건: 상대방에게 자력이 충분함 미충족, 집단적 피해 미충족)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>검찰, '입소자 성폭력' 색동원 시설장 구속기소…추가 범행 확인</t>
+          <t>'친딸 성폭행' 그놈, 출소 1년만 또…동거녀 11살 장애 딸에 몹쓸 짓</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484459&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mt.co.kr/society/2026/03/24/2026032323515737789</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-19 12:24:15.248352+00:00</t>
+          <t>2026-03-24 00:20:31.090405+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="3" t="inlineStr">
+      <c r="A88" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>미얀마 군부</t>
+          <t>알셰이크</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>미국에서 형사 재판 진행 및 판결 선고</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>시리아 고문 기술자 알셰이크가 미국에서 재판을 통해 죗값을 치르게 되었다. 피해자들은 알셰이크의 잔혹한 고문으로 인해 심각한 신체적, 정신적 고통을 겪었음을 증언했다. 이 사건은 국제적인 인권침해 사례로 주목받고 있다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>상대방(알셰이크)의 책임은 명확하고 피해 규모가 매우 크지만, 소송금융 투자에 필수적인 상대방의 자력에 대한 정보가 없으며, 시리아 고문 기술자라는 점에서 배상 능력이 낮을 가능성이 높다. 기사는 형사 재판에 초점을 맞추고 있어 민사상 손해배상 청구의 실현 가능성이 불확실하다.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>공포의 시리아 고문 기술자, 마침내 美서 죗값 치른다</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/mideast-africa-latin/2026/03/24/BJAAX2G6RJCJ7M2U7URHJPWQEY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:17:24.427164+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>제주도 간첩조작사건 종합보고서 발간, 6명 재심 청구 소송 진행 중</t>
+          <t>보완수사권 관련 정책 및 사법 시스템 개혁 논의 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>제주지역 간첩조작 사건의 공식 피해자가 90명으로 확인되었으며, 제주도가 4년간의 실태 조사를 거쳐 종합보고서를 발간했습니다. 피해자 중 49명은 재심을 통해 무죄 판결을 받았고, 6명은 현재 재심 청구 소송이 진행 중으로, 국가에 의한 중대한 인권 침해에 대한 추가적인 피해 구제 및 손해배상 소송 가능성이 있습니다.</t>
+          <t>전 청와대 민정수석실 선임행정관이 보완수사권을 둘러싼 논쟁을 비판하며, 검찰의 과잉 수사와 인권 침해 문제를 지적했습니다. 지난 20년간 검찰 수사를 받다 스스로 목숨을 끊은 이들이 163명에 달한다는 사실을 언급하며, 사법 시스템의 신뢰 회복과 권력 남용 통제의 중요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(간첩조작), 상대방(대한민국)의 자력이 충분하며, 90명에 달하는 집단적 피해가 발생했습니다. 제주도 종합보고서와 재심 무죄 판결 등 증거가 확보되었고, 6명은 현재 재심 소송이 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
+          <t>해당 기사는 보완수사권 관련 정책 논쟁과 사법 시스템의 구조적 문제점을 비판하는 칼럼으로, 특정 사건이나 구체적인 피해자들이 제기할 소송 기회를 직접적으로 제시하지 않습니다. 비록 국가/검찰이라는 자력 있는 상대방과 163명에 달하는 사망자 등 심각한 인권 침해 가능성을 언급하지만, 이는 소송금융 투자를 위한 구체적인 소송 대상이나 원고 집단이 명확하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>90명</t>
+          <t>163명 이상 (사망자 기준, 잠재적 피해자 다수)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>제주 간첩조작사건 공식 피해자 90명</t>
+          <t>보완수사, 사법개혁의 원칙대로 차단해야 [왜냐면]</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>jejumbc.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://jejumbc.com/NewsArticle/830298</t>
+          <t>https://www.hani.co.kr/arti/opinion/because/1250728.html</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-18 13:12:09.496253+00:00</t>
+          <t>2026-03-23 12:40:27.509807+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동 김병헌 대표</t>
+          <t>인도 우타르프라데시주 알리가르 경찰대</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 심사 진행 중</t>
+          <t>경찰관 직무 정지 및 성희롱·협박 혐의로 입건, 조사 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>위안부 피해자들을 모욕한 혐의를 받는 '위안부법폐지국민행동' 김병헌 대표가 경찰 조사를 받고 구속영장 심사를 앞두고 있다. 이 사건은 다수의 위안부 피해자에게 정신적 고통을 야기한 인권침해 및 명예훼손 사례로, 현재 경찰 수사가 진행 중이다. 향후 피해자들의 손해배상 청구 가능성이 있다.</t>
+          <t>인도 현직 경찰관이 성폭행 피해 신고 접수를 대가로 피해 여성에게 성관계를 요구하고 협박한 사건. 피해 여성의 통화 녹음으로 만행이 드러났으며, 해당 경찰관은 직무 정지 및 성희롱·협박 혐의로 입건되어 조사를 받고 있다. 인도에서는 과거에도 경찰의 2차 가해 사례가 종종 있었다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하게 특정되고(위안부법폐지국민행동 김병헌 대표), 위안부 피해자라는 다수의 피해자가 존재하여 집단적 피해에 해당합니다. 시위 내용 및 경찰 조사 등 객관적 증거가 존재하며, 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 통화 녹음으로 명확히 입증되며(조건 1, 5), 공공기관(경찰대/국가) 소속 경찰관의 직무상 불법행위이므로 기관을 상대로 한 손해배상 청구 가능성이 있어 자력이 충분하다고 판단됩니다(조건 2). 현재 해당 경찰관에 대한 직무 정지 및 수사가 진행 중입니다(조건 6).</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>'위안부 모욕 시위' 단체 대표 구속 기로…20일 영장심사</t>
+          <t>성폭행 피해 신고했더니 “호텔로 가자”…현직 경찰관, 통화내용 ‘경...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10700596?ref=naver</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:34:29.268289+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>인도 우타르프라데시주 경찰대</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>경찰관 직무 정지 및 성희롱·협박 혐의로 입건, 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>인도에서 성폭행 피해를 신고하러 온 여성에게 현직 경찰관이 성관계를 요구하고 협박한 사건이 발생했다. 해당 경찰관은 직무 정지 및 입건되어 조사를 받고 있으며, 피해 여성과 경찰관의 통화 녹음이 증거로 확보되었다. 이는 인도 공권력의 2차 가해 문제의 심각성을 보여주는 사례로, 유사 피해 사례가 다수 존재한다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>경찰관의 성폭행 피해자에 대한 성관계 요구 및 협박은 책임이 명확하며(적합 조건 1), 통화 녹음 등 객관적 증거가 존재합니다(적합 조건 5). 공권력에 의한 2차 가해는 인도 내에서 반복되는 문제로 집단적 피해 가능성이 높고(적합 조건 3), 상대방(국가/공공기관)의 자력이 충분합니다(적합 조건 2). 현재 해당 경찰관은 직무 정지 및 입건되어 조사가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>다수 (잠재적)</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>경찰, 성폭행 신고한 피해자에 성관계 요구…印 공권력 현실 [핫이슈]</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>nownews.seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260323601001&amp;wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:26:48.154471+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>인도 경찰관 및 인도 정부</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>경찰관 직무정지 및 내부 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>인도에서 성폭행 피해 여성이 경찰관에게 사건 접수를 대가로 성관계를 요구받았다고 폭로했습니다. 해당 경찰관은 직무정지 조치되었으며, 이는 공무원의 심각한 직권남용 및 인권침해 사례로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>경찰관의 성관계 요구 및 직무정지 조치로 상대방의 책임이 명확하며, 상대방(국가/공공기관)의 자력이 충분합니다. 이미 공적 절차(직무정지)가 진행 중이므로 증거 확보 가능성이 높고, 공무원의 직무상 불법행위로 인한 인권침해 사건으로 피해 규모가 클 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>성폭행 피해 여성  경찰이 성관계해 주면 사건 접수해 주겠다  폭로 발...</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L90" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35287</t>
+          <t>https://www.news1.kr/society/general-society/6109340</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-17 12:26:14.863210+00:00</t>
+          <t>2026-03-22 00:27:32.058201+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>전북의 한 정신요양시설</t>
+          <t>인도 우타르프라데시주 알리가르 경찰</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>가해자 검찰 송치, 시설의 회유 의혹 및 행정처분 미이행 문제 제기</t>
+          <t>해당 경찰관 정직 및 형사 입건, 수사 진행 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>전북의 한 정신요양시설에서 1년 새 세 차례 성폭력 사건이 발생했으며, 특히 한 피해자는 시설 직원으로부터 가해자를 용서하지 않으면 불이익을 받을 것이라는 회유를 당했다는 의혹이 제기되었다. 가해 남성 입소자는 검찰에 송치되었으나, 시설 측의 사건 축소 및 피해자 보호 미흡에 대한 비판이 커지고 있다. 해당 시설은 아직 행정처분을 받지 않은 상태이다.</t>
+          <t>인도에서 성폭행 피해 여성이 고소장 접수를 대가로 경찰관에게 성관계를 요구받고 협박당한 사건이 발생했습니다. 피해 여성이 통화 내용을 녹음해 제보했고, 해당 경찰관은 정직 처분 및 형사 입건되어 수사가 진행 중입니다. 이 사건은 인도 사회에 큰 공분을 사고 있습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (시설의 관리 소홀 및 회유 의혹, 가해자 검찰 송치), 집단적 피해 (1년 새 3건의 성폭력 사건 발생), 피해 규모가 큼 (정신장애인 대상 성폭력 및 회유는 중대한 인권 침해), 증거가 있거나 확보 가능함 (가해자 검찰 송치, 공익신고자 증언), 이미 공적 절차가 진행 중임 (가해자 검찰 송치). 부적합 조건에 해당하지 않으며, 사안의 중대성과 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
+          <t>경찰관의 성적 요구 및 협박 행위가 피해자의 녹음 증거로 명확히 드러나 상대방 책임이 비교적 명확합니다. 해당 경찰관이 정직 처분 및 형사 입건되어 공적 절차가 진행 중이며, 국가 또는 소속 기관을 상대로 한 손해배상 청구 가능성이 있어 상대방의 자력이 충분하다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>최소 3명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>[단독] 1년 새 ‘3번 성폭력’ 장애인시설…“용서 안 하면 사형” 회유...</t>
+          <t>“성관계해주면 사건 접수”…성폭행 피해 여성, 경찰 2차가해 폭로에 ...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11994555</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:19:50.825017+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>경찰 수사심의위 혐의 인정, 민주당 징계 검토 중</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>장경태 의원이 국회 여성 보좌진에 대한 성추행 및 2차 가해 혐의로 경찰 수사를 받던 중 더불어민주당을 탈당했습니다. 경찰 수사심의위는 일부 혐의를 인정했으며, 민주당은 탈당 후 '사후 제명'을 검토하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>경찰 수사심의위에서 일부 혐의를 인정하여 상대방 책임이 비교적 명확하며(적합 조건 1), 국회의원으로서 상대방의 자력이 충분합니다(적합 조건 2). 경찰 수사 결과라는 객관적 증거가 존재하고(적합 조건 5), 경찰 수사 및 당의 징계 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>‘성추행 의혹’ 장경태 탈당…민주당, ‘사후 제명’ 검토</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L93" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373925</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514595&amp;ref=A</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-16 13:15:29.801945+00:00</t>
+          <t>2026-03-21 00:26:18.813342+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>진실·화해를 위한 과거사정리위원회에 진실규명 신청서 제출</t>
+          <t>한국이주여성인권센터의 상담 및 지원 활동 지속, 제도 개선 요구, 강력 범죄 발생 시 경찰 수사 진행.</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>2013년 충북 제천의 한 아동복지시설에서 발생한 아동학대 및 감금 사건의 피해자 24명이 진실·화해를 위한 과거사정리위원회에 진실규명 신청서를 제출했습니다. 국가인권위원회 조사로 아동학대 사실이 확인되었고, 당시 원장은 아동복지법 위반 혐의로 벌금형이 확정된 바 있습니다. 피해자들은 인권단체를 통해 진상 규명을 요구하고 있습니다.</t>
+          <t>한국이주여성인권센터는 가정폭력, 성폭력 등 범죄에 노출된 이주여성을 지원하며, 지난해 상담 건수가 1만 2천 건을 넘어 역대 최고치를 기록했습니다. 이주여성들은 체류 자격 문제로 가정폭력 피해를 신고하지 못하거나 배우자의 협박에 시달리는 등 구조적 종속 상황에 놓여있습니다. 살인 등 강력 범죄도 끊이지 않아 이주여성 인권 보호를 위한 체계적인 지원과 실태 조사가 시급합니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>국가인권위원회 조사 및 형사 처벌로 아동학대 및 감금 사실이 명확히 확인되어 상대방 책임이 명확합니다 (적합 조건 1). 24명의 피해자가 진실규명 신청서를 제출하며 집단적 피해 양상을 보이고, 국가인권위 조사 결과 및 형사 판결 등 객관적 증거가 확보되어 있습니다 (적합 조건 3, 5). 현재 진실·화해를 위한 과거사정리위원회에 진실규명 신청이 진행 중으로, 이는 새로운 공적 절차의 시작이며 민사적 손해배상 청구로 이어질 가능성이 높습니다 (적합 조건 6).</t>
+          <t>한국이주여성인권센터의 연간 상담 건수가 1만 2천 건 이상으로 집단적 피해(적합 조건 3)가 명확하며, 가정폭력, 성폭력, 살인 등 피해 규모(적합 조건 4)가 매우 심각합니다. 인권센터의 상담 기록 및 강력 범죄에 대한 경찰 수사 등을 통해 증거 확보(적합 조건 5) 가능성이 높고, 과거 제도 개선 시도 및 현재 인권센터의 지원 활동 등 공적 절차(적합 조건 6)가 진행 중입니다. 다만, 개별 가해자의 자력은 불분명하나, 대규모 집단 소송 또는 국가의 제도적 책임에 대한 소송 가능성도 검토해볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>24명</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>`아동학대 논란' 제천 아동복지시설 피해자 진상규명 요구</t>
+          <t>말 안 들으면 쫓겨난다  맞고도 말 못한다...국내 '이주 여성' 인권 실...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=896612</t>
+          <t>https://www.mt.co.kr/society/2026/03/21/2026032014155799735</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-16 12:32:06.407306+00:00</t>
+          <t>2026-03-21 00:24:14.963487+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
-      <c r="A96" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A96" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr"/>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>장경태</t>
+        </is>
+      </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>고등학생 사망 사건 확정 후 추가 피해자 증언으로 문제 확산</t>
+          <t>수사심의위원회에서 성추행 혐의 송치 판단 및 2차 가해 혐의 보완수사 후 송치 의견</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>고등학생 사망 사건이 확정된 이후, 다른 피해자들이 입을 열면서 '학생 동원' 문제와 심각한 학대 사실이 세상에 드러났습니다. 피해자들은 온몸에 멍이 들고 밥을 제대로 먹지 못하는 등 심각한 학대를 겪은 것으로 확인되었습니다.</t>
+          <t>장경태 의원에 대한 수사심의위원회가 성추행 혐의에 대해 송치 판단을 내렸습니다. 또한, 피해자 신원 노출에 따른 2차 가해 혐의에 대해서는 보완수사 후 송치해야 한다는 의견을 제시했습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>고등학생 사망 사건이 확정된 후 다른 피해자들이 입을 열면서 '학생 동원' 문제와 심각한 학대 사실이 드러나 집단적 피해 가능성이 높습니다. 사망 및 심각한 학대라는 큰 피해 규모를 가지며, 사망 확정이라는 공적 절차가 진행되었고 추가 증거 확보 가능성도 높습니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 증거가 있거나 확보 가능함, 이미 공적 절차가 진행 중임)</t>
+          <t>수사심의위원회에서 성추행 혐의 송치 판단 및 2차 가해 혐의 보완수사 후 송치 의견을 내어 상대방 책임이 비교적 명확하고 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 피해 규모나 피해자 수가 명확하지 않고, 상대방의 자력은 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>다수 (최소 1명 사망)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>OOO는 인정 못 해  25개국 중 상위 6위 찍은 한국</t>
+          <t>장경태, 직접 해명에도…수심위  성추행 혐의 송치  판단</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400352</t>
+          <t>https://news.jtbc.co.kr/article/NB12290495?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-16 00:31:21.731553+00:00</t>
+          <t>2026-03-20 00:30:09.941493+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>색동원 시설장 김 모 씨 및 색동원</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>구속 기소, 형사 재판 진행 예정</t>
+          <t>시설장 구속 기소, 추가 가해자 및 보조금 유용 의혹에 대한 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 미성년자를 상대로 성매수 및 성착취물을 제작한 혐의로 구속 기소되었다. A씨는 피해자가 미성년자임을 인지하고 범행을 저지른 것으로 조사되었다. 현재 광주지검에서 관련 절차가 진행 중이다.</t>
+          <t>중증장애인 거주시설 '색동원' 시설장 김 모 씨가 여성 입소자들을 성적으로 학대하고 폭행한 혐의로 구속 기소되었다. 경찰은 추가 가해자로 의심되는 종사자 12명과 보조금 유용 의혹에 대해서도 수사를 이어가고 있으며, 최소 19명의 피해 진술이 확보되었다. 피해자 측은 증거인멸 혐의로 시설장 등을 추가 고소했다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 구속 기소되어 공적 절차가 진행 중임(적합 조건 6). 미성년자 성착취물 제작이라는 범죄의 중대성을 고려할 때 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 정신적 피해 규모가 클 것으로 예상되어 소송금융 투자 가치가 높음. 다만, 피고인의 자력에 대한 추가 확인이 필요함.</t>
+          <t>시설장 김 모 씨가 구속 기소되었고 검찰이 추가 범행을 밝혀내 상대방 책임이 명확합니다. (적합 조건 1) 최소 19명의 피해 진술이 확보되었고 62명에 대한 조사가 진행 중으로 집단적 피해에 해당합니다. (적합 조건 3) 대학 연구기관 보고서, 진료기록, CCTV 등 증거가 확보되었으며 (적합 조건 5) 검찰 구속 기소 및 경찰 수사가 진행 중입니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 19명, 추가 피해자 다수 예상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>미성년자 성매수·성취착물 제작 40대 구속 기소</t>
+          <t>장애인 입소자 성폭행…검찰, 색동원 시설장 구속기소[사건플러스]</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1773561563428802005</t>
+          <t>https://www.sedaily.com/article/20021776?ref=naver</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-15 12:22:53.168484+00:00</t>
+          <t>2026-03-20 00:24:04.400235+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>출판사</t>
+          <t>색동원 시설장 A씨</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>출판사 내부 은폐 의혹 제기, 합의금 제시</t>
+          <t>검찰 구속 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>한 피해자가 출판사 내부의 아동 성범죄 은폐 의혹과 관련하여 외상 후 스트레스 장애(PTSD) 진단을 받았습니다. 당시 출판사 편집부가 피해자에게 합의금을 제시하며 사건을 축소하려 했다는 의혹이 제기되었습니다.</t>
+          <t>인천 중증장애인거주시설 '색동원' 시설장 A씨가 2012년부터 최근까지 중증장애인 3명을 성폭행하고 1명을 폭행한 혐의로 구속 기소되었다. 검찰은 전담수사팀을 꾸려 증거를 확보하고 피해자 지원에 나섰으며, A씨는 재판을 앞두고 있다. 이 사건은 사회적 약자를 대상으로 한 심각한 범죄로, 피해자들의 민사상 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>출판사의 아동 성범죄 은폐 의혹과 피해자에게 합의금을 제시한 정황은 상대방의 책임이 명확하고 증거 확보 가능성이 높음을 시사합니다 (적합 조건 1, 5). 피해자가 PTSD 진단을 받을 정도로 피해 규모가 크며 (적합 조건 4), 출판사는 배상 능력이 있을 것으로 판단됩니다 (적합 조건 2). 이는 소송금융 투자에 적합한 조건들을 다수 충족합니다.</t>
+          <t>시설장 A씨가 중증장애인 3명 성폭행 및 1명 폭행 혐의로 구속 기소되어 상대방 책임이 명확하며(적합 조건 1), 검찰이 진료기록, CCTV 등 증거를 확보하고 수사 및 기소 절차를 진행 중이다(적합 조건 5, 6). 다수의 취약계층 피해자가 발생했고(적합 조건 3), 피해의 심각성이 매우 커(적합 조건 4) 소송금융 투자에 적합하다. 다만, 피고인 개인의 자력은 불분명하여 민사상 손해배상 집행에 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 4명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>기안84, 아동 성범죄 은폐 의혹 출판사 방문…‘나혼산’ 촬영지 논란 ...</t>
+          <t>인천 색동원 ‘장애인 성폭행’ 시설장 재판행…강간 등 혐의로 구속 기...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11988170</t>
+          <t>https://www.kyeonggi.com/article/20260319580628</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-14 12:33:09.262436+00:00</t>
+          <t>2026-03-19 12:27:40.812629+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr"/>
-      <c r="D99" t="inlineStr"/>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>색동원 시설장 김모 씨</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>일반적인 사회 문제에 대한 논평</t>
+          <t>검찰 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>이 기사는 학대 사건에서 아동, 노인, 장애인 등 취약계층 피해자들이 학대 사실을 명확히 진술하기 어려운 현실을 지적합니다. 이러한 어려움이 범죄 피해자와 가족에게 이중의 고통을 주고 가해자에게 면죄부를 주는 불합리한 결과로 이어진다고 비판하며, 피해자들의 목소리가 권리가 되는 세상의 필요성을 강조합니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장 김모 씨가 입소자 3명을 성폭행하고 1명을 학대한 혐의로 구속 기소되었다. 검찰은 추가 수사를 통해 김씨의 추가 성폭행 정황을 확인했으며, 피해자들에게 정신과 치료 및 경제적 지원을 제공하고 있다. 이 사건은 사회적 약자인 중증장애인을 대상으로 한 중대한 인권침해 사건으로, 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>본 기사는 특정 학대 사건이 아닌, 아동, 노인, 장애인 등 취약계층 피해자들이 학대 사실을 언어로 구성하기 어려운 현실과 그로 인해 가해자가 면죄부를 받는 불합리한 결과를 지적하는 일반적인 논평입니다. 소송금융 투자 대상으로서 특정 피고(상대방)가 불분명하고, 피해 규모나 피해자 수가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>시설장 김모 씨의 책임이 검찰 구속 기소로 명확하며(적합 조건 1), 검찰 수사를 통해 증거가 확보되었고(적합 조건 5), 현재 형사 절차가 진행 중이다(적합 조건 6). 그러나 피고의 자력(적합 조건 2)이 불분명하고, 피해자 수가 소송금융의 일반적인 집단소송 기준에 미치지 못하는 점(적합 조건 3)은 투자 적합도를 낮추는 요인이다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>공감이 권리가 되는 세상</t>
+          <t>검찰, ‘장애인 성폭행·학대 의혹’ 색동원 시설장 구속기소</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217590</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029552973&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-14 00:21:08.677332+00:00</t>
+          <t>2026-03-19 12:24:26.880759+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>색동원 시설장 김 씨</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>시설장 구속기소, 추가 범행 확인 중</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>색동원 시설장 김 씨가 중증 장애인 3명을 성폭행하고 폭행한 혐의로 검찰에 구속기소되었습니다. 검찰은 전담 수사팀을 구성하여 피해자 진술 분석 등 수사를 진행 중이며, 추가 범행 여부도 확인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(시설장 구속기소), 검찰 수사 및 구속기소로 증거 확보 및 공적 절차가 진행 중입니다. 다만, 현재까지 확인된 피해자 수가 3명으로 집단소송 요건에 미치지 못하며, 상대방의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>검찰, '입소자 성폭력' 색동원 시설장 구속기소…추가 범행 확인</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484459&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:24:15.248352+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D100" t="inlineStr">
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>미얀마 군부</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E100" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I100" t="inlineStr">
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>내전 중 전시 성폭력 지속, 사법 정의 공백</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>미얀마에서는 2021년 군부 쿠데타 이후 6년째 내전이 이어지며 여성을 대상으로 한 성폭력, 성고문, 성적 학대가 크게 늘고 있습니다. 군부가 성폭력을 무기로 사용하고 있으며, 행정력과 사법 정의의 공백으로 가해자들에 대한 처벌이 이루어지지 않고 있습니다. 현지 활동가들은 성폭력 문제를 '나중에' 해결할 문제가 아닌 지금 바로 처리해야 할 문제로 강조하며 여성 인권 교육과 상담 활동을 펼치고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>상대방 책임(미얀마 군부)이 명확하고, 집단적 피해(다수 여성 대상 성폭력)가 발생했으며, 피해 규모가 크고 증거 확보가 가능합니다. 그러나 내전 중인 군사정권을 상대로 한 소송은 승소하더라도 배상금 회수가 사실상 불가능하며, 사법 시스템의 공백으로 국내 소송 진행 자체가 어렵습니다. 따라서 소송금융 투자 대상으로서의 회수 가능성이 매우 낮아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J100" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A101" s="2" t="inlineStr">
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>전시 성폭력 해결, ‘나중에’는 안 된다 [플랫][#아시아여성]</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603190700011</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:22:30.745472+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C101" t="inlineStr">
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D101" t="inlineStr">
+      <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E101" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D102" t="inlineStr">
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>제주도 간첩조작사건 종합보고서 발간, 6명 재심 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>제주지역 간첩조작 사건의 공식 피해자가 90명으로 확인되었으며, 제주도가 4년간의 실태 조사를 거쳐 종합보고서를 발간했습니다. 피해자 중 49명은 재심을 통해 무죄 판결을 받았고, 6명은 현재 재심 청구 소송이 진행 중으로, 국가에 의한 중대한 인권 침해에 대한 추가적인 피해 구제 및 손해배상 소송 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>국가 책임이 명확하고(간첩조작), 상대방(대한민국)의 자력이 충분하며, 90명에 달하는 집단적 피해가 발생했습니다. 제주도 종합보고서와 재심 무죄 판결 등 증거가 확보되었고, 6명은 현재 재심 소송이 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>90명</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>제주 간첩조작사건 공식 피해자 90명</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>jejumbc.com</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>https://jejumbc.com/NewsArticle/830298</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:12:09.496253+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>위안부법폐지국민행동 김병헌 대표</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>의료법 개정안 국회 본회의 통과, 국가인권위 조사 강화</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>국회 본회의에서 정신의료기관 인권침해 사건에 대한 국가인권위의 신속한 기록 확보 및 조사 역량 강화를 위한 의료법 개정안이 통과되었습니다. 이는 피해자 보호와 권리구제를 위한 조사 체계를 강화하고, 조사 공백을 줄이는 데 목적이 있습니다. 해당 법안 통과로 향후 정신의료기관 내 인권침해 사건 조사가 더욱 활발해질 것으로 예상됩니다.</t>
+          <t>위안부 피해자들을 모욕한 혐의를 받는 '위안부법폐지국민행동' 김병헌 대표가 경찰 조사를 받고 구속영장 심사를 앞두고 있다. 이 사건은 다수의 위안부 피해자에게 정신적 고통을 야기한 인권침해 및 명예훼손 사례로, 현재 경찰 수사가 진행 중이다. 향후 피해자들의 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>해당 기사는 정신의료기관 인권침해 사건에 대한 국가인권위의 조사 역량을 강화하는 의료법 개정안 통과 소식을 다루고 있습니다. 이는 인권침해라는 명확한 잘못(적합 조건 1)과 공적 절차(국가인권위 조사, 적합 조건 6)가 진행 중임을 시사하지만, 특정 피해 사건이나 구체적인 피해자 집단, 소송 상대방이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵습니다. 즉각적인 투자 기회를 포착하기에는 구체성이 부족합니다.</t>
+          <t>상대방 책임이 명확하게 특정되고(위안부법폐지국민행동 김병헌 대표), 위안부 피해자라는 다수의 피해자가 존재하여 집단적 피해에 해당합니다. 시위 내용 및 경찰 조사 등 객관적 증거가 존재하며, 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>정신의료기관 인권침해 신속하게 조사  의료법개정안 국회 본회의 통과</t>
+          <t>'위안부 모욕 시위' 단체 대표 구속 기로…20일 영장심사</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>ablenews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229504</t>
+          <t>https://www.news1.kr/society/court-prosecution/6106130</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-12 12:17:42.905215+00:00</t>
+          <t>2026-03-18 12:31:29.602978+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>형사 재판 징역형 집행유예 선고</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>해병대 후임에게 가혹행위를 한 20대 가해자가 징역형의 집행유예를 선고받았습니다. 재판부는 일부 피해자가 처벌불원 의사를 밝혔음에도 군형법상 반의사불벌죄가 적용되지 않아 유죄를 인정했습니다. 가해자는 범행을 인정하고 초범인 점이 참작되었으나, 피해 회복이 충분히 이루어지지 않은 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 형사 재판을 통해 명확하게 인정되었고(적합 조건 1), 이미 법원 판결이 선고되어 증거 확보가 용이합니다(적합 조건 5). 그러나 가해자가 개인이며 자력에 대한 정보가 부족하고(적합 조건 2 불확실), 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(적합 조건 3, 4 불확실).</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>해병대 후임 가혹행위 20대, 법원 징역형 집행유예 선고</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>kyongbuk.co.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4067235</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:30:16.055367+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>피해자 식별 및 보호 절차 미흡 비판</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주 씨가 지난해 여성을 성폭행한 혐의로 검찰에 불구속 송치되었습니다. 피해자는 사건 당시 112에 신고했으며, 남 씨는 혐의를 강하게 부인하고 있습니다. 현재 이 사건은 검찰 수사 단계에 있습니다.</t>
+          <t>법조계는 온라인 스캠 가담자 중 인신매매 또는 강제노동 피해자가 존재할 수 있다고 지적하며, 이들에 대한 피해자 보호와 식별이 제대로 이뤄지지 않고 있다고 비판했다. 사기를 당한 직접적 피해자 외에 범죄 행위를 강요받은 피해자들을 위한 식별 절차 마련의 필요성을 강조하고 있다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰 수사 후 검찰에 송치되어 혐의가 상당 부분 소명되었을 가능성이 높고, 피해자의 112 신고 등 증거가 확보된 것으로 보입니다. 또한 적합 조건 4(피해 규모 큼)에 따라 성폭력 피해는 정신적 손해배상액이 높을 수 있습니다.</t>
+          <t>기사는 온라인 스캠 가담자가 인신매매 피해자일 수 있다는 가능성을 제기하며 피해자 식별 및 보호 절차의 미흡함을 비판하는 내용으로, '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함' 조건이 충족되지 않는다. 특정 가능한 소송 상대방이나 구체적인 손해배상 청구 대상이 명확하지 않아 소송금융 투자 대상으로서의 구체적인 사건이 형성되지 않은 단계이다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>'성폭력 혐의' 뮤지컬 배우 남경주 검찰 송치</t>
+          <t>온라인 스캠 가담자, 인신매매 피해자일 수도… '식별' 절차 필요</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806750_37012.html</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35287</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-12 00:18:48.092434+00:00</t>
+          <t>2026-03-17 12:26:14.863210+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>전북의 한 정신요양시설</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>경찰 직위해제 및 검찰 송치</t>
+          <t>가해자 검찰 송치, 시설의 회유 의혹 및 행정처분 미이행 문제 제기</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>제주 서귀포경찰서 소속 경감 A씨가 부하 여경을 성추행한 혐의로 직위해제되고 검찰에 불구속 송치되었습니다. 이 사건은 지난 1월 파출소 근무 중 발생했으며, 최근 경찰 내 성 비위 사건이 잇따르는 가운데 발생했습니다.</t>
+          <t>전북의 한 정신요양시설에서 1년 새 세 차례 성폭력 사건이 발생했으며, 특히 한 피해자는 시설 직원으로부터 가해자를 용서하지 않으면 불이익을 받을 것이라는 회유를 당했다는 의혹이 제기되었다. 가해 남성 입소자는 검찰에 송치되었으나, 시설 측의 사건 축소 및 피해자 보호 미흡에 대한 비판이 커지고 있다. 해당 시설은 아직 행정처분을 받지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 공무원 신분으로 국가배상 가능성이 있어 상대방 자력이 충분하며(적합 조건 2), 경찰 내부 조사 및 검찰 송치로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(직위해제, 검찰 송치)가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 크지 않고 집단적 피해가 아닌 점은 고려해야 합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (시설의 관리 소홀 및 회유 의혹, 가해자 검찰 송치), 집단적 피해 (1년 새 3건의 성폭력 사건 발생), 피해 규모가 큼 (정신장애인 대상 성폭력 및 회유는 중대한 인권 침해), 증거가 있거나 확보 가능함 (가해자 검찰 송치, 공익신고자 증언), 이미 공적 절차가 진행 중임 (가해자 검찰 송치). 부적합 조건에 해당하지 않으며, 사안의 중대성과 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 3명 이상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>제주 부하 여경 성추행 현직 경찰 직위 해제</t>
+          <t>[단독] 1년 새 ‘3번 성폭력’ 장애인시설…“용서 안 하면 사형” 회유...</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260312054614LMX</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510039&amp;ref=A</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-12 00:17:10.194936+00:00</t>
+          <t>2026-03-17 00:23:15.047179+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr"/>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>김정은 및 북한 정권</t>
+        </is>
+      </c>
       <c r="D107" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>김정은 상대 민사소송 승소 판결 선고, 향후 추가 소송 예정</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>탈북민 리소라 대표가 김정은을 상대로 제기한 민사소송에서 최근 승소한 사례를 언급하며 북한 정권의 반인도적 범죄에 대한 법적 책임을 지속적으로 묻겠다고 밝혔습니다. 북한인권법 제정 10주년 국민보고대회에서 북한 인권 문제 해결을 위한 한국 정부의 적극적인 역할을 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>김정은 및 북한 정권을 상대로 한 소송에서 승소 사례가 있어 상대방 책임은 명확하고(적합 조건 1), 탈북민 다수의 집단적 피해 가능성 및 증거 확보 가능성도 높으나(적합 조건 3, 5), 국제적 제재 및 외교적 문제로 인해 판결금 집행 및 실제 배상금 회수가 극히 어렵다는 점에서(부적합 조건: 상대방 자력 부족) 소송금융 투자 대상으로서의 실현 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>탈북민 다수</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>[크리스천투데이 영상] 김정은 상대 12년 소송 이긴 탈북민, 한국 정부 ...</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>christiantoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://www.christiantoday.co.kr/news/373925</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-03-16 13:15:29.801945+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>A 아동복지시설 및 전 원장 C씨</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>통일부 억류자 공식 분류 및 납북 피해자 위로금 지급 절차 진행 중</t>
+          <t>진실·화해를 위한 과거사정리위원회에 진실규명 신청서 제출</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>탈북민 언론인 함진우 씨가 실종 8년 만에 통일부에 의해 북한 내 억류자로 공식 분류되었습니다. 함 씨 가족은 납북 피해자 위로금 지급 대상이 되며, 통일부는 이미 다른 억류자 가족들에게 위로금을 지급하고 있습니다. 현재 함 씨를 포함해 총 7명의 우리 국민이 북한에 억류되어 있는 것으로 파악됩니다.</t>
+          <t>2013년 충북 제천의 한 아동복지시설에서 발생한 아동학대 및 감금 사건의 피해자 24명이 진실·화해를 위한 과거사정리위원회에 진실규명 신청서를 제출했습니다. 국가인권위원회 조사로 아동학대 사실이 확인되었고, 당시 원장은 아동복지법 위반 혐의로 벌금형이 확정된 바 있습니다. 피해자들은 인권단체를 통해 진상 규명을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>상대방 책임(북한 당국)이 명확하고 통일부의 공식 분류 및 위로금 지급 절차 진행으로 증거가 확보되며 공적 절차가 진행 중이라는 적합 조건이 있으나, 소송 상대방인 북한 당국은 자력 확보 및 판결 집행이 사실상 불가능하여 소송금융 투자 대상으로서의 회수 가능성이 극히 낮습니다. 또한, 기사에서 언급된 위로금 규모는 소송금융이 기대하는 수준의 배상액에 미치지 못합니다.</t>
+          <t>국가인권위원회 조사 및 형사 처벌로 아동학대 및 감금 사실이 명확히 확인되어 상대방 책임이 명확합니다 (적합 조건 1). 24명의 피해자가 진실규명 신청서를 제출하며 집단적 피해 양상을 보이고, 국가인권위 조사 결과 및 형사 판결 등 객관적 증거가 확보되어 있습니다 (적합 조건 3, 5). 현재 진실·화해를 위한 과거사정리위원회에 진실규명 신청이 진행 중으로, 이는 새로운 공적 절차의 시작이며 민사적 손해배상 청구로 이어질 가능성이 높습니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>7명 및 그 가족</t>
+          <t>24명</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>언론인 함진우씨 ‘북한 내 억류자’로 공식 분류…실종 8여년 만</t>
+          <t>`아동학대 논란' 제천 아동복지시설 피해자 진상규명 요구</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260311512918?OutUrl=naver</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=896612</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-11 12:26:04.845577+00:00</t>
+          <t>2026-03-16 12:32:06.407306+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>통일부의 납북 피해자 인정 및 위로금 지급 절차 진행 중</t>
+          <t>고등학생 사망 사건 확정 후 추가 피해자 증언으로 문제 확산</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>통일부가 8년 전 실종된 언론인 함진우씨를 북한 억류자로 파악하고, '납북피해자의 보상 및 지원에 관한 법률'에 따라 억류자 가족에게 위로금을 지급하고 있다. 현재까지 6명의 억류자가 확인되었으며, 이는 납북 피해자들에 대한 정부 차원의 지원 절차가 진행 중임을 보여준다.</t>
+          <t>고등학생 사망 사건이 확정된 이후, 다른 피해자들이 입을 열면서 '학생 동원' 문제와 심각한 학대 사실이 세상에 드러났습니다. 피해자들은 온몸에 멍이 들고 밥을 제대로 먹지 못하는 등 심각한 학대를 겪은 것으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 북한으로 명확히 특정되며, 통일부의 공식 파악 및 관련 법률에 따른 위로금 지급 절차 진행으로 증거가 확보 가능하고 공적 절차가 진행 중임. 6명의 억류자가 언급되어 집단적 피해 가능성이 있으며, 8년간의 억류는 피해 규모가 클 것으로 예상됨. 소송 상대방은 대한민국 정부가 될 수 있어 자력도 충분함.</t>
+          <t>고등학생 사망 사건이 확정된 후 다른 피해자들이 입을 열면서 '학생 동원' 문제와 심각한 학대 사실이 드러나 집단적 피해 가능성이 높습니다. 사망 및 심각한 학대라는 큰 피해 규모를 가지며, 사망 확정이라는 공적 절차가 진행되었고 추가 증거 확보 가능성도 높습니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 증거가 있거나 확보 가능함, 이미 공적 절차가 진행 중임)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>6명 이상</t>
+          <t>다수 (최소 1명 사망)</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>통일부,  8년전 실종된 언론인 함진우씨, 북한에 억류된 것으로 파악</t>
+          <t>OOO는 인정 못 해  25개국 중 상위 6위 찍은 한국</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225970</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400352</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-11 12:24:00.836277+00:00</t>
+          <t>2026-03-16 00:31:21.731553+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>재심 개시 결정 및 본안 심리 진행 중</t>
+          <t>구속 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>전두환 정권 시절 '10·28 건대 사건'으로 불법 연행·구속된 대학생 1,200여 명 중 박영일 씨에 대한 재심이 40년 만에 개시되었다. 진실화해위의 진실규명 결정과 법원의 재심 개시 결정으로 당시 불법 체포, 구금, 가혹행위 등 국가의 인권침해가 명확히 인정되었다. 이는 다수의 피해자가 국가를 상대로 손해배상을 청구할 수 있는 중요한 선례가 될 것으로 보인다.</t>
+          <t>40대 남성 A씨가 미성년자를 상대로 성매수 및 성착취물을 제작한 혐의로 구속 기소되었다. A씨는 피해자가 미성년자임을 인지하고 범행을 저지른 것으로 조사되었다. 현재 광주지검에서 관련 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>국가의 불법적인 인권침해 행위로 상대방 책임이 명확하며(조건 1), 대한민국이라는 충분한 자력의 상대방이 존재합니다(조건 2). 1,200여 명의 대규모 피해자가 발생했고(조건 3, 4), 진실화해위의 진실규명 결정 및 법원의 재심 개시 결정으로 객관적 증거가 확보되어 있습니다(조건 5, 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 구속 기소되어 공적 절차가 진행 중임(적합 조건 6). 미성년자 성착취물 제작이라는 범죄의 중대성을 고려할 때 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 정신적 피해 규모가 클 것으로 예상되어 소송금융 투자 가치가 높음. 다만, 피고인의 자력에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>1,200여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>전두환정권 당시 '대학생 1,200여명 구속' 건대사건 40년만에 재심</t>
+          <t>미성년자 성매수·성취착물 제작 40대 구속 기소</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603110851016599</t>
+          <t>http://www.jndn.com/article.php?aid=1773561563428802005</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-11 00:25:41.091470+00:00</t>
+          <t>2026-03-15 12:22:53.168484+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="3" t="inlineStr">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>출판사</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>출판사 내부 은폐 의혹 제기, 합의금 제시</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>한 피해자가 출판사 내부의 아동 성범죄 은폐 의혹과 관련하여 외상 후 스트레스 장애(PTSD) 진단을 받았습니다. 당시 출판사 편집부가 피해자에게 합의금을 제시하며 사건을 축소하려 했다는 의혹이 제기되었습니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>출판사의 아동 성범죄 은폐 의혹과 피해자에게 합의금을 제시한 정황은 상대방의 책임이 명확하고 증거 확보 가능성이 높음을 시사합니다 (적합 조건 1, 5). 피해자가 PTSD 진단을 받을 정도로 피해 규모가 크며 (적합 조건 4), 출판사는 배상 능력이 있을 것으로 판단됩니다 (적합 조건 2). 이는 소송금융 투자에 적합한 조건들을 다수 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>기안84, 아동 성범죄 은폐 의혹 출판사 방문…‘나혼산’ 촬영지 논란 ...</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11988170</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:33:09.262436+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>2기 진실화해위 진실규명 결정 및 국가 사과 권고, 국회 결의안 제출</t>
+          <t>일반적인 사회 문제에 대한 논평</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>1980년 사북광업소 광부들의 노동쟁의 과정에서 신군부가 광부 200여 명을 영장 없이 연행, 고문하고 28명에게 유죄 판결을 내린 '사북사건'에 대한 기사입니다. 2008년 진실화해위가 국가의 가혹 행위를 인정하고 사과와 보상을 권고했으며, 2024년 2기 진실화해위도 진실규명과 국가 사과를 권고했으나 정부는 이를 외면하고 있습니다. 영화 '1980 사북' 개봉을 계기로 재조명되며 국가의 공식 사과와 명예 회복을 촉구하는 움직임이 국내외에서 확산되고 있습니다.</t>
+          <t>이 기사는 학대 사건에서 아동, 노인, 장애인 등 취약계층 피해자들이 학대 사실을 명확히 진술하기 어려운 현실을 지적합니다. 이러한 어려움이 범죄 피해자와 가족에게 이중의 고통을 주고 가해자에게 면죄부를 주는 불합리한 결과로 이어진다고 비판하며, 피해자들의 목소리가 권리가 되는 세상의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>국가(신군부)의 불법적인 고문 및 유죄 판결로 인한 인권침해 사건으로 상대방 책임이 명확하며 자력이 충분합니다. 광부 등 200여 명의 집단적 피해가 발생했고, 진실화해위의 공식 조사 결과로 증거가 확보되어 있습니다. 2기 진실화해위의 진실규명 결정 및 국가 사과 권고, 국회 결의안 제출 등 공적 절차가 진행 중임에도 불구하고 국가의 공식 사과와 보상이 아직 이루어지지 않아 소송금융 투자 적합도가 높습니다.</t>
+          <t>본 기사는 특정 학대 사건이 아닌, 아동, 노인, 장애인 등 취약계층 피해자들이 학대 사실을 언어로 구성하기 어려운 현실과 그로 인해 가해자가 면죄부를 받는 불합리한 결과를 지적하는 일반적인 논평입니다. 소송금융 투자 대상으로서 특정 피고(상대방)가 불분명하고, 피해 규모나 피해자 수가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>200여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>‘왕사남’ 청령포 옆, ‘1980 사북’ [전국 프리즘]</t>
+          <t>공감이 권리가 되는 세상</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1248708.html</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217590</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-11 00:15:21.149743+00:00</t>
+          <t>2026-03-14 00:21:08.677332+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="3" t="inlineStr">
+      <c r="A113" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr"/>
-      <c r="D113" t="inlineStr"/>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>구원파</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>정부의 스토킹·교제폭력 피해자 지원 강화 방안 국무회의 보고</t>
+          <t>피해자 증언 및 모임 활동 시작</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>국무회의에서 스토킹 및 교제폭력 피해자 지원 강화 방안이 보고되었습니다. 정부는 온라인에 유포된 피해자의 인적사항과 사진 삭제를 지원하고, 재발 위험이 높은 피해자에게 추가적인 보호 조치를 제공할 예정입니다. 이는 피해자 보호를 위한 정책적 노력의 일환입니다.</t>
+          <t>구원파의 과거 정치 활동과 관련하여 폭행 피해자들이 증언을 시작하며 피해자 모임이 활동 중이다. JTBC 단독 보도를 통해 이들의 목소리가 세상에 알려지기 시작했다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>기사는 정부의 스토킹·교제폭력 피해자 지원 정책에 대한 것으로, 특정 가해 기업이나 기관이 존재하지 않아 소송금융 투자 대상으로서의 피고 특정 및 자력 확보가 어렵습니다. 또한 집단적 피해를 유발한 단일 원인이나 대규모 피해 금액이 명시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>집단적 피해 가능성(구원파 피해자 모임, 폭행 피해자들)은 있으나, 소송 상대방(구원파)의 자력 여부가 불분명하며, 폭행 피해에 대한 구체적인 법적 책임 주체 및 증거 확보 여부가 기사만으로는 파악하기 어렵다. 기사의 주된 내용은 종교 단체의 정치 활동에 대한 폭로로, 직접적인 손해배상 청구의 명확한 근거를 찾기 어렵다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>소득·연령 관계없이 공공시설서 무료 생리대 제공한다</t>
+          <t>[단독] 윤석열에  사랑하오 …잊혔던 '구원파'의 정치활동 / 풀버전</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603102066i</t>
+          <t>https://news.jtbc.co.kr/article/NB12289579?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-10 12:29:55.657965+00:00</t>
+          <t>2026-03-13 12:39:28.864473+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>일본정부, 포스코</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>강제동원 피해자 배상 관련 과거 소송 진행 및 기각 이력 존재, 현재 강제집행 문제 등 법적 쟁점 지속</t>
+          <t>과거 잘못된 기소유예 처분 시정 및 피해자 권리 구제 추진</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>고 이금주 태평양전쟁희생자 광주유족회장은 일제 강제동원 피해자들의 권리 회복을 위해 평생을 바쳤습니다. 일본정부를 상대로 7건의 소송을 제기하고 방대한 피해 기록을 남겼으며, 한일협정 문서 공개와 강제집행 문제 등을 공론화했습니다. 현재도 일제강제동원시민모임을 통해 피해자들의 정의 회복을 위한 노력이 이어지고 있습니다.</t>
+          <t>과거 수사 과정에서 불법 구금이나 고문을 당하고 기소유예 처분을 받아 범죄 기록이 남은 피해자들의 권리 구제에 나서겠다는 방침이 발표되었습니다. 이는 잘못된 기소유예 처분을 바로잡겠다는 취지로, 국가의 책임이 명확하며 다수의 피해자가 존재할 가능성이 있습니다. 현재 관련 공적 절차가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상대방(일본정부, 포스코)의 책임이 명확하고 자력이 충분하며, 일제 강제동원 피해자라는 집단적 피해가 존재합니다. 피해 규모가 크고, 고 이금주 회장이 남긴 방대한 기록물 등 객관적 증거가 확보되어 있습니다. 한일협정 문서 공개, 유네스코 등재 추진 등 공적 절차도 진행 중이며, 강제집행 문제 등 법적 쟁점이 여전히 활발하여 사건이 종결되지 않았습니다.</t>
+          <t>국가(대한민국)의 과거 수사 과정에서의 불법 구금 및 고문으로 인한 잘못된 기소유예 처분을 바로잡겠다는 공식적인 의지가 표명되어 상대방 책임이 명확하고 자력이 충분합니다. 또한, 다수의 피해자가 존재할 가능성이 높고, 피해 규모가 중대하며, 이미 공적 절차(잘못된 처분 시정)가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>일제 징용 군인·군무원·노무자·여자근로정신대·일본군위안부 등 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>(약수터) 고 이금주 회장이 남긴 역사와 기록</t>
+          <t>판사는 누가 수사 하나…혼선 빚는 법왜곡죄</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>mdilbo.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>http://www.mdilbo.com/detail/WYXZ2h/753694</t>
+          <t>https://www.hankyung.com/article/2026031399641</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-10 12:26:29.443923+00:00</t>
+          <t>2026-03-13 12:23:18.130393+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="2" t="inlineStr">
+      <c r="A115" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr"/>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>국가인권위원회 조사 체계 개선 및 신속 기록 확보 조치</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>국가인권위원회가 정신의료기관 내 인권침해 사건에 대한 조사 공백을 줄이고 피해자 보호를 강화하기 위해 기록 확보 절차를 신속화하는 조치를 발표했습니다. 이는 인권위의 조사 체계를 개선하고 필요한 제도 개선을 지속하겠다는 의지를 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>본 기사는 국가인권위원회가 정신의료기관 인권침해 사건에 대한 조사 역량을 강화하는 제도 개선에 관한 내용으로, 특정 사건이나 상대방이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 부재합니다. (적합 조건 1, 2, 3, 4 미충족) 다만, 인권위의 조사 체계 개선은 향후 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6)에 긍정적인 영향을 줄 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>인권위, 정신의료기관 인권침해 신속 조사 가능</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934616</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:22:09.455020+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>의료법 개정안 국회 본회의 통과, 국가인권위 조사 강화</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>국회 본회의에서 정신의료기관 인권침해 사건에 대한 국가인권위의 신속한 기록 확보 및 조사 역량 강화를 위한 의료법 개정안이 통과되었습니다. 이는 피해자 보호와 권리구제를 위한 조사 체계를 강화하고, 조사 공백을 줄이는 데 목적이 있습니다. 해당 법안 통과로 향후 정신의료기관 내 인권침해 사건 조사가 더욱 활발해질 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>해당 기사는 정신의료기관 인권침해 사건에 대한 국가인권위의 조사 역량을 강화하는 의료법 개정안 통과 소식을 다루고 있습니다. 이는 인권침해라는 명확한 잘못(적합 조건 1)과 공적 절차(국가인권위 조사, 적합 조건 6)가 진행 중임을 시사하지만, 특정 피해 사건이나 구체적인 피해자 집단, 소송 상대방이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵습니다. 즉각적인 투자 기회를 포착하기에는 구체성이 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>정신의료기관 인권침해 신속하게 조사  의료법개정안 국회 본회의 통과</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>ablenews.co.kr</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229504</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:17:42.905215+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr"/>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr"/>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>ENA 월화드라마 '아너: 그녀들의 법정'은 성폭력 피해 생존자들의 2차 가해, 피해자다움 강요 등 현실의 부조리에 맞서는 투쟁을 그린다. 세 여성 변호사가 '커넥트 인'으로 대표되는 가해자들에게 맞서 연대하며 정의를 찾아가는 과정을 담고 있으며, 드라마의 메시지와 배우들의 열연을 조명하는 기사이다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너: 그녀들의 법정'에 대한 리뷰로, 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>모든 살아남은 피해자에게 존경과 연대를…'아너: 그녀들의 법정'[노컷...</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6483425?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312080046</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:24:20.667437+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D115" t="inlineStr">
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E115" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>중국 스파이 매튜 지부리스 유죄 판결</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>미국 피겨 선수 알리사 리우는 중국 정보요원들의 스파이 공작으로 인해 외상 후 스트레스 장애를 겪고 선수 생활에 지장을 받았다. 관련 중국 스파이 매튜 지부리스는 유죄 판결을 받았다. 리우는 자신과 유사한 배경의 구아이링을 옹호하며 스포츠와 정치의 분리를 주장했다.</t>
+          <t>뮤지컬 배우 남경주 씨가 지난해 여성을 성폭행한 혐의로 검찰에 불구속 송치되었습니다. 피해자는 사건 당시 112에 신고했으며, 남 씨는 혐의를 강하게 부인하고 있습니다. 현재 이 사건은 검찰 수사 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>중국 정보요원의 스파이 행위로 인한 알리사 리우의 피해와 상대방 책임은 명확하며(상대방 책임 명확, 증거 확보 가능), 관련 형사 절차(유죄 판결)가 진행되었다. 그러나 소송금융 투자에 있어 가장 중요한 요소인 민사상 손해배상 청구 및 실제 배상금 회수 가능성이 매우 낮다. 외국 정부를 상대로 한 소송은 주권 면제 등의 법적 장애물이 크고, 유죄 판결을 받은 개인 요원의 자력 또한 불확실하여 투자 매력이 떨어진다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰 수사 후 검찰에 송치되어 혐의가 상당 부분 소명되었을 가능성이 높고, 피해자의 112 신고 등 증거가 확보된 것으로 보입니다. 또한 적합 조건 4(피해 규모 큼)에 따라 성폭력 피해는 정신적 손해배상액이 높을 수 있습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>1명 (알리사 리우)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>'충격' 中 스파이 피해자가 '조국 배신→1300억 잭팟' 중국 국가대표 두...</t>
+          <t>'성폭력 혐의' 뮤지컬 배우 남경주 검찰 송치</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/sports/2026/03/10/2026030921431544922</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806750_37012.html</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-10 00:18:44.040310+00:00</t>
+          <t>2026-03-12 00:18:48.092434+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>진실화해위 3기 출범 및 진실 규명 신청 진행 중, 법원 판결 승소자들의 진실 규명 사각지대 문제 제기</t>
+          <t>경찰 직위해제 및 검찰 송치</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>선감학원, 형제복지원 등 과거 국가 강제수용시설 인권침해 피해자들이 진실화해위 3기 출범에도 불구하고 진실 규명의 사각지대에 놓일 위기에 처했다. 이미 법원 판결로 피해가 확정된 이들은 진실화해위 조사 대상에서 제외될 수 있어, 명예회복과 정부의 공식 사과를 받기 어려운 상황이다. 이에 피해자들은 진실화해위의 적극적인 진실 규명을 촉구하고 있다.</t>
+          <t>제주 서귀포경찰서 소속 경감 A씨가 부하 여경을 성추행한 혐의로 직위해제되고 검찰에 불구속 송치되었습니다. 이 사건은 지난 1월 파출소 근무 중 발생했으며, 최근 경찰 내 성 비위 사건이 잇따르는 가운데 발생했습니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 선감학원, 형제복지원 등 다수의 피해자(수백 명 이상)가 존재하여 집단적 피해에 해당함(적합 조건 3). 심각한 인권침해로 인한 피해 규모가 크고(적합 조건 4), 법원 판결 및 아동인계부 등 증거가 명확함(적합 조건 5). 또한 진실화해위 3기가 출범하여 공적 절차가 진행 중임(적합 조건 6). 일부 피해자들의 손해배상 소송은 종결되었으나, 진실화해위의 공식적인 진실 규명 및 명예회복을 위한 새로운 법적/행정적 쟁점이 발생하여 소송금융 투자 기회가 있음.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 공무원 신분으로 국가배상 가능성이 있어 상대방 자력이 충분하며(적합 조건 2), 경찰 내부 조사 및 검찰 송치로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(직위해제, 검찰 송치)가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 크지 않고 집단적 피해가 아닌 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>진실화해위 3기 출범… “소송 후에도 위원회 진실규명 가능해야”</t>
+          <t>제주 부하 여경 성추행 현직 경찰 직위 해제</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759956</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260312054614LMX</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-09 13:01:20.724514+00:00</t>
+          <t>2026-03-12 00:17:10.194936+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A120" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>경찰 특별수사단 수사 중, 시설장 구속 및 일부 검찰 송치, 강화군 시설 폐쇄 행정처분 진행 중</t>
+          <t>조사 결과 보고서 공개 예정</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 시설장 등이 여성 장애인들을 성폭행하고 학대한 사건으로, 경찰 특별수사단이 시설 관계자 총 15명을 수사 중이며 25명의 피해자가 확인되었다. 강화군은 시설 폐쇄 행정처분을 진행하고 있다.</t>
+          <t>강화군이 '강화 색동원 사건' 피해자 측의 정보공개 청구에 따라 조사 결과 보고서를 순차적으로 공개할 예정이다. 당초 개인정보 유출 및 수사 방해 우려로 비공개였으나, 피해자 방어권 보장을 위해 공개를 결정했다. 이는 해당 사건에 대한 법적 대응의 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(시설장 구속, 경찰 수사, 강화군 행정처분), 25명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 크다. 경찰 특별수사단 수사 및 검찰 송치, 강화군 행정처분 등 공적 절차가 활발히 진행 중이므로 증거 확보가 용이하다. 다만, 피고의 자력은 대기업 수준은 아닐 수 있으나, 사건의 중대성과 공적 기관의 개입으로 소송금융 적합도가 높다.</t>
+          <t>피해자 측이 존재하여 집단적 피해 가능성이 있고(적합 조건 3), 이미 공적 조사가 진행되어 '조사 결과' 및 '결과보고서'가 존재하며 공개될 예정이므로 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 사건의 구체적인 내용, 상대방의 책임 범위, 피해 규모가 명확히 제시되지 않아 추가 정보 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>25명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>경찰, ‘색동원 사건’ 시설 관계자 8명 추가 내사</t>
+          <t>인천 강화 색동원 사건 조사 결과 순차적 공개한다</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603092052015</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016004</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-09 12:41:44.469673+00:00</t>
+          <t>2026-03-11 12:34:45.063889+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
-      <c r="A121" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A121" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>NHK</t>
+          <t>북한 당국</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포, 추가 피해자 수사 중</t>
+          <t>통일부 억류자 공식 분류 및 납북 피해자 위로금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>일본 공영 방송 NHK의 고위 간부가 20대 여성 성폭행 혐의로 체포되었으며, 경찰은 용의자의 스마트폰에서 다른 여성들과의 음란 영상 및 사진을 다수 발견하고 추가 피해 신고를 수사 중이다. NHK는 직원의 범행을 인정하고 사죄하며 엄정 대처를 약속했다.</t>
+          <t>탈북민 언론인 함진우 씨가 실종 8년 만에 통일부에 의해 북한 내 억류자로 공식 분류되었습니다. 함 씨 가족은 납북 피해자 위로금 지급 대상이 되며, 통일부는 이미 다른 억류자 가족들에게 위로금을 지급하고 있습니다. 현재 함 씨를 포함해 총 7명의 우리 국민이 북한에 억류되어 있는 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>NHK 고위 간부가 성폭행 혐의로 체포되었고 NHK가 사죄하며 엄정 대처를 약속하여 상대방 책임이 명확합니다 (적합 조건 1). NHK는 공영 방송국으로 자력이 충분하며 (적합 조건 2), 용의자의 스마트폰에서 다른 여성들의 음란 영상이 발견되고 추가 피해 신고가 접수되어 집단적 피해 가능성이 높습니다 (적합 조건 3, 4). 경찰 수사, CCTV, 스마트폰 증거 등 객관적 증거가 확보되었으며, 공적 절차가 진행 중입니다 (적합 조건 5, 6).</t>
+          <t>상대방 책임(북한 당국)이 명확하고 통일부의 공식 분류 및 위로금 지급 절차 진행으로 증거가 확보되며 공적 절차가 진행 중이라는 적합 조건이 있으나, 소송 상대방인 북한 당국은 자력 확보 및 판결 집행이 사실상 불가능하여 소송금융 투자 대상으로서의 회수 가능성이 극히 낮습니다. 또한, 기사에서 언급된 위로금 규모는 소송금융이 기대하는 수준의 배상액에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>7명 및 그 가족</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>공영 방송국 부장 성폭행 혐의로 체포…日 경찰 “음란 영상 다수 발견...</t>
+          <t>언론인 함진우씨 ‘북한 내 억류자’로 공식 분류…실종 8여년 만</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260309601001&amp;wlog_tag3=naver</t>
+          <t>https://www.segye.com/newsView/20260311512918?OutUrl=naver</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-09 00:28:45.567985+00:00</t>
+          <t>2026-03-11 12:26:04.845577+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 관련 가해자들</t>
+          <t>대한민국 정부 (통일부)</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>엡스타인 성범죄 관련 형사 절차 진행 및 민사 소송, 피해자들의 법안 개정 노력 등 지속</t>
+          <t>통일부의 납북 피해자 인정 및 위로금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>버지니아 주프레의 회고록 '노바디스 걸'은 아동 성폭력범 엡스타인과 맥스웰의 희생양이었던 그녀가 가해자들을 고발하고 법안 개정에 힘쓴 과정을 담고 있습니다. 이 사건은 명확한 가해자와 다수의 피해자, 그리고 상당한 피해 규모를 포함하며, 이미 공적 절차가 진행된 바 있어 소송금융 투자 대상으로 적합성이 높습니다.</t>
+          <t>통일부가 8년 전 실종된 언론인 함진우씨를 북한 억류자로 파악하고, '납북피해자의 보상 및 지원에 관한 법률'에 따라 억류자 가족에게 위로금을 지급하고 있다. 현재까지 6명의 억류자가 확인되었으며, 이는 납북 피해자들에 대한 정부 차원의 지원 절차가 진행 중임을 보여준다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>엡스타인 성범죄 사건은 명확한 가해자(엡스타인, 맥스웰)와 충분한 자력(부유한 가해자 및 관련자)을 갖추고 있습니다 (적합 조건 1, 2). 다수의 피해자가 발생했으며(적합 조건 3), 아동 성폭력이라는 심각한 피해 규모를 동반합니다(적합 조건 4). 이미 형사 절차 및 수많은 증언을 통해 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
+          <t>적합 조건: 상대방 책임이 북한으로 명확히 특정되며, 통일부의 공식 파악 및 관련 법률에 따른 위로금 지급 절차 진행으로 증거가 확보 가능하고 공적 절차가 진행 중임. 6명의 억류자가 언급되어 집단적 피해 가능성이 있으며, 8년간의 억류는 피해 규모가 클 것으로 예상됨. 소송 상대방은 대한민국 정부가 될 수 있어 자력도 충분함.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>6명 이상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>[새로 나온 책] 미국이 계속 전쟁하는 이유가 궁금하다면</t>
+          <t>통일부,  8년전 실종된 언론인 함진우씨, 북한에 억류된 것으로 파악</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502656&amp;ref=A</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225970</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-09 00:23:47.992466+00:00</t>
+          <t>2026-03-11 12:24:00.836277+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr"/>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D123" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>재심 개시 결정 및 본안 심리 진행 중</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>전두환 정권 시절 '10·28 건대 사건'으로 불법 연행·구속된 대학생 1,200여 명 중 박영일 씨에 대한 재심이 40년 만에 개시되었다. 진실화해위의 진실규명 결정과 법원의 재심 개시 결정으로 당시 불법 체포, 구금, 가혹행위 등 국가의 인권침해가 명확히 인정되었다. 이는 다수의 피해자가 국가를 상대로 손해배상을 청구할 수 있는 중요한 선례가 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>국가의 불법적인 인권침해 행위로 상대방 책임이 명확하며(조건 1), 대한민국이라는 충분한 자력의 상대방이 존재합니다(조건 2). 1,200여 명의 대규모 피해자가 발생했고(조건 3, 4), 진실화해위의 진실규명 결정 및 법원의 재심 개시 결정으로 객관적 증거가 확보되어 있습니다(조건 5, 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>1,200여 명</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>전두환정권 당시 '대학생 1,200여명 구속' 건대사건 40년만에 재심</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603110851016599</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:25:41.091470+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>북한</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E123" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>서울고법 2심 판결 확정 (국가 및 부산시 공동 배상 책임 인정), 다른 피해자들의 추가 소송 가능성 높음</t>
+          <t>정부의 납북 피해자 공식 인정 및 위로금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>형제복지원 피해자 한신예 씨가 국가와 부산시를 상대로 제기한 손해배상 소송에서, 서울고법은 시설 내 폭력으로 인한 퇴소 이후의 노동능력 상실 손해를 인정하며 3억 4897만원의 배상 판결을 내렸다. 이 판결은 집단수용시설 피해자의 퇴소 후 손해를 인정한 첫 사례로, 다른 형제복지원 피해자들의 추가 소송에 중요한 선례가 될 것으로 보인다. 진실화해위의 전수조사 요청 등 추가 피해자 발굴 가능성도 높다.</t>
+          <t>탈북민 언론인 함진우 씨가 북한 내 억류자로 정부에 의해 공식 인정받았습니다. 이로 인해 함 씨 가족은 납북 피해자 위로금 지급 대상이 될 예정이며, 정부는 2023년부터 관련 법령에 따라 억류자 가족에게 위로금을 지급해왔습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>국가와 부산시의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 피고의 자력이 충분하며(적합 조건 2), 형제복지원 사건은 다수의 피해자가 존재하는 집단적 피해 사례임(적합 조건 3). 피해 규모가 수억 원대로 크고(적합 조건 4), 법원 판결에 사용된 증거들이 충분히 확보되어 있음(적합 조건 5). 또한, 진실화해위 등 공적 절차를 통한 추가 피해자 발굴 가능성이 높음(적합 조건 6). 이 판결은 다른 형제복지원 피해자들의 소송에 중요한 선례가 될 수 있어 소송금융 투자 가능성이 매우 높음.</t>
+          <t>상대방(북한)의 책임은 명확하나, 소송금융 투자 대상으로서의 자력 확보가 불가능합니다. 기사는 정부의 납북 피해자 위로금 지급 절차를 다루고 있어, 소송을 통한 손해배상 청구 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>3억 4897만원 (개별 피해자 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>형제복지원 피해자 다수 (수천 명 추정)</t>
+          <t>6명 이상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>[단독] 법원 “형제복지원 탓 노동력 상실 손해배상” 첫 인정</t>
+          <t>탈북민 언론인 함진우 씨, 북한 내 억류자로 공식 인정</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1248195.html</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457478</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-08 12:32:17.382958+00:00</t>
+          <t>2026-03-11 00:22:02.456740+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>제3기 진실·화해를위한과거사정리위원회 출범, 과거사 진실 규명 및 피해 회복 절차 진행 중</t>
+          <t>2기 진실화해위 진실규명 결정 및 국가 사과 권고, 국회 결의안 제출</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>제3기 진실·화해를위한과거사정리위원회가 출범하며 과거 국가폭력에 희생된 불법 해외 입양 피해자 및 시설 수용 피해자들의 목소리를 듣기 시작했다. 이들은 국가폭력으로 인해 평생에 걸친 고통을 겪었으며, 위원회 활동을 통해 진실 규명과 회복적 정의 달성을 목표로 하고 있다. 이는 집단적 피해에 대한 국가의 책임을 묻는 중요한 과정이 될 것이다.</t>
+          <t>1980년 사북광업소 광부들의 노동쟁의 과정에서 신군부가 광부 200여 명을 영장 없이 연행, 고문하고 28명에게 유죄 판결을 내린 '사북사건'에 대한 기사입니다. 2008년 진실화해위가 국가의 가혹 행위를 인정하고 사과와 보상을 권고했으며, 2024년 2기 진실화해위도 진실규명과 국가 사과를 권고했으나 정부는 이를 외면하고 있습니다. 영화 '1980 사북' 개봉을 계기로 재조명되며 국가의 공식 사과와 명예 회복을 촉구하는 움직임이 국내외에서 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>국가폭력에 의한 피해로 상대방(국가)의 책임이 명확하며 자력이 충분합니다. 불법 해외 입양 및 시설 수용 피해자들은 집단적 피해를 입었으며, 피해 규모가 크고 장기적입니다. 제3기 진실·화해를위한과거사정리위원회가 출범하여 공적 절차가 진행 중이며, 이를 통해 증거 확보 및 진실 규명이 이루어질 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>국가(신군부)의 불법적인 고문 및 유죄 판결로 인한 인권침해 사건으로 상대방 책임이 명확하며 자력이 충분합니다. 광부 등 200여 명의 집단적 피해가 발생했고, 진실화해위의 공식 조사 결과로 증거가 확보되어 있습니다. 2기 진실화해위의 진실규명 결정 및 국가 사과 권고, 국회 결의안 제출 등 공적 절차가 진행 중임에도 불구하고 국가의 공식 사과와 보상이 아직 이루어지지 않아 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>200여명</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>[정동칼럼]당신의 목소리가 문득 들렸어</t>
+          <t>‘왕사남’ 청령포 옆, ‘1980 사북’ [전국 프리즘]</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603081952005</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1248708.html</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-08 12:27:44.084178+00:00</t>
+          <t>2026-03-11 00:15:21.149743+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A126" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
-          <t>2022년 대법원 판결로 국가 책임이 인정된 후 정부가 공식 사과했으며, 이는 개별 피해자들의 후속 배상 청구 가능성을 높입니다.</t>
+          <t>정부의 스토킹·교제폭력 피해자 지원 강화 방안 국무회의 보고</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>정부가 주한미군 기지촌 성매매 피해 여성들에게 처음으로 공식 사과했습니다. 이는 2022년 9월 대법원이 국가의 책임을 인정한 판결 이후 이루어진 것으로, 피해자들의 고통과 인권침해 역사를 인정하고 존엄한 삶을 위한 노력을 약속하는 의미를 담고 있습니다.</t>
+          <t>국무회의에서 스토킹 및 교제폭력 피해자 지원 강화 방안이 보고되었습니다. 정부는 온라인에 유포된 피해자의 인적사항과 사진 삭제를 지원하고, 재발 위험이 높은 피해자에게 추가적인 보호 조치를 제공할 예정입니다. 이는 피해자 보호를 위한 정책적 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가 책임이 명확해졌고, 정부의 공식 사과로 피해자들의 권리 구제 가능성이 높아졌습니다. (적합 조건 1, 5) 상대방(대한민국 정부)의 자력이 충분하며 (적합 조건 2), 다수의 피해자가 존재하여 집단적 구제 가능성이 있습니다. (적합 조건 3)</t>
+          <t>기사는 정부의 스토킹·교제폭력 피해자 지원 정책에 대한 것으로, 특정 가해 기업이나 기관이 존재하지 않아 소송금융 투자 대상으로서의 피고 특정 및 자력 확보가 어렵습니다. 또한 집단적 피해를 유발한 단일 원인이나 대규모 피해 금액이 명시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>정부, 주한미군 기지촌 성매매 피해 여성들에 첫 공식 사과</t>
+          <t>소득·연령 관계없이 공공시설서 무료 생리대 제공한다</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030818162565790</t>
+          <t>https://www.hankyung.com/article/202603102066i</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-08 12:25:25.256711+00:00</t>
+          <t>2026-03-10 12:29:55.657965+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>미국, 이스라엘</t>
+          <t>일본정부, 포스코</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>미국-이스라엘의 이란 공습 중 발생</t>
+          <t>강제동원 피해자 배상 관련 과거 소송 진행 및 기각 이력 존재, 현재 강제집행 문제 등 법적 쟁점 지속</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 이란 공습 첫날, 이란 호르모즈간 주의 여자 초등학교가 미사일 공격을 받아 다수의 어린이를 포함해 175명이 사망했습니다. 이 사건은 전쟁의 직접적인 피해가 민간인에게 미치는 참혹함을 보여주며, 저자는 피로 얼룩진 소녀의 책가방을 통해 비극을 직시할 것을 강조합니다.</t>
+          <t>고 이금주 태평양전쟁희생자 광주유족회장은 일제 강제동원 피해자들의 권리 회복을 위해 평생을 바쳤습니다. 일본정부를 상대로 7건의 소송을 제기하고 방대한 피해 기록을 남겼으며, 한일협정 문서 공개와 강제집행 문제 등을 공론화했습니다. 현재도 일제강제동원시민모임을 통해 피해자들의 정의 회복을 위한 노력이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 공습으로 초등학교가 공격받아 175명의 사망자가 발생하여 상대방 책임이 명확하고(적합 조건 1), 상대방(미국, 이스라엘)의 자력이 충분하며(적합 조건 2), 집단적이고 심각한 피해가 발생했습니다(적합 조건 3, 4). 언론 보도 및 현장 사진 등 객관적 증거도 존재합니다(적합 조건 5).</t>
+          <t>상대방(일본정부, 포스코)의 책임이 명확하고 자력이 충분하며, 일제 강제동원 피해자라는 집단적 피해가 존재합니다. 피해 규모가 크고, 고 이금주 회장이 남긴 방대한 기록물 등 객관적 증거가 확보되어 있습니다. 한일협정 문서 공개, 유네스코 등재 추진 등 공적 절차도 진행 중이며, 강제집행 문제 등 법적 쟁점이 여전히 활발하여 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>175명 (다수의 어린이 포함)</t>
+          <t>일제 징용 군인·군무원·노무자·여자근로정신대·일본군위안부 등 다수</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>시선:피로 얼룩진 소녀의 책가방</t>
+          <t>(약수터) 고 이금주 회장이 남긴 역사와 기록</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>mdilbo.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547739</t>
+          <t>http://www.mdilbo.com/detail/WYXZ2h/753694</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-08 12:16:10.883638+00:00</t>
+          <t>2026-03-10 12:26:29.443923+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="3" t="inlineStr">
+      <c r="A128" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>진실화해위원회 3기 신청 접수 및 진실 규명 진행 중, 향후 소송 가능성 열림</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>진실화해를 위한 과거사 정리위원회 3기가 출범하여 일제강점기부터 2001년 이전 국가 공권력에 의한 인권침해 사건의 진실 규명을 재개했습니다. 특히 경산 코발트광산 학살 사건 유족들은 고령으로 이번이 마지막 기회라며 적극적인 신청을 독려하고 있습니다. 3기 진화위는 진실 규명 후 소송 시효 연장 및 개별법 배상 기준 마련을 통해 피해 구제 기회를 확대할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>국가 공권력에 의한 인권침해 사건으로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 3천5백여 명의 희생자 유족이라는 집단적 피해 규모가 매우 크며, 진실화해위원회 3기 출범으로 공적 절차가 진행 중이고, 진실 규명 후 소송 시효 연장 및 개별법 배상 기준 마련으로 소송금융 투자 기회가 확대되었습니다.</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>3천5백여 명의 희생자 유족</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>생애 마지막 진실 규명 ...관할 지자체로 신청하세요</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>tbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://www.tbc.co.kr/news/view?pno=20260306153137AE06936&amp;id=204267</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-10 01:01:28.285984+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>조주빈</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>정부의 공식 사과</t>
+          <t>대법원 확정 판결</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>성평등부 장관이 '3·8 세계 여성의 날'을 맞아 미군 기지촌 여성들의 인권침해 피해에 대해 국가를 대표하여 처음으로 공식 사과했다. 이는 국가가 기지촌 여성들의 인권을 침해했음을 인정하는 것으로, 향후 피해자들의 권리 구제에 중요한 전환점이 될 수 있다.</t>
+          <t>미성년자 성 착취물 제작 및 유포 혐의로 징역 47년형을 확정받은 조주빈의 옥중 블로그가 다시 폐쇄되었습니다. 교도소에서 표창장을 받았다는 근황을 공개하며 2차 가해 논란이 불거진 데 따른 조치입니다. 조주빈은 과거에도 부친을 통해 블로그를 운영하다 차단된 바 있습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 다수의 기지촌 여성들이 피해를 입은 집단적 피해 사건임(적합 조건 3). 성평등부 장관의 공식 사과는 국가의 책임 인정 및 증거 확보에 유리하며(적합 조건 5, 6), 이는 향후 피해자들의 손해배상 청구에 긍정적인 영향을 미칠 것으로 예상됨.</t>
+          <t>이 기사는 미성년자 성 착취물 제작 및 유포 혐의로 이미 징역형이 확정된 조주빈의 옥중 블로그 폐쇄 논란에 대한 것으로, 핵심 범죄 사건은 이미 대법원 판결로 종결되었습니다. 소송금융은 진행 중이거나 발생 예정인 법적 분쟁을 대상으로 하므로, 이미 종결된 사건은 투자 부적합 조건에 해당합니다. 또한, 새로운 소송의 상대방이 특정되지 않으며, 피해자들의 추가적인 손해배상 청구 가능성은 있으나, 피고(조주빈)의 자력 확보가 어려울 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>기지촌 여성 다수</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>성평등부 장관, 기지촌 여성 인권침해 첫 공식 사과</t>
+          <t>조주빈, 옥중 '표창장 자랑' 논란에…블로그 결국 '또' 차단</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180257</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180717</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-07 12:24:14.948802+00:00</t>
+          <t>2026-03-10 00:31:27.210221+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>국가 및 지방자치단체</t>
+          <t>이란</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>시민단체 대책위 출범 및 피해 접수 예정, 제3기 진실화해위원회 조사 대상 확대</t>
+          <t>미 국무부, 이란을 '부당 억류 지원 국가'로 지정; FBI, 로버트 레빈슨 사건 진실 규명 노력 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>과거 집단수용시설에서 자행된 강제불임 수술 및 성폭력 등 인권 침해에 대한 진상 규명을 촉구하는 시민사회단체 대책위원회가 출범했습니다. 이들은 1999년 조사에서 170여명의 강제 불임 피해가 확인되었고, 최근 목포 동명원, 강화 색동원 등에서도 유사 사례가 드러나는 등 시설 내 성·재생산권 침해가 현재 진행형이라고 주장하며 국가의 전수조사를 요구하고 있습니다. 제3기 진실화해위원회의 조사 대상이 확대되어 진실 규명의 길이 열렸으며, 대책위는 피해 사례를 접수하여 신고 절차를 진행할 예정입니다.</t>
+          <t>미국 국무부는 이란을 '세계 최대 인질 납치국'으로 규정하고, '부당 억류 지원 국가'로 지정하며 해외 억류 미국인들의 귀환을 최우선 과제로 삼고 있다. 2007년 이란에서 실종 후 사망한 것으로 결론 난 전직 FBI 요원 로버트 레빈슨 사건은 FBI 역사상 가장 고통스러운 미해결 사건으로 언급되며, 그의 가족을 위한 진실 규명 노력이 계속되고 있다. 이는 다수의 미국인 피해자가 발생한 국가의 인권침해 사례로, 미국 정부의 적극적인 개입이 진행 중이다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 국가/지자체 관리감독 소홀), 2(상대방 자력 충분 - 국가/지자체), 3(집단적 피해 - 1999년 170여명, 동명원 9명 등 수많은 피해자 예상), 4(피해 규모 큼 - 강제 불임, 성폭력 등 심각한 인권 침해), 5(증거 확보 가능 - 과거 조사 결과, 진화위 결정), 6(공적 절차 진행 중 - 시민단체 대책위 활동, 제3기 진화위 조사 대상 확대) 등 다수의 적합 조건을 충족합니다. 특히 국가와 지자체의 관리·감독 소홀로 인한 인권 침해라는 점에서 국가배상 가능성이 높고, 피해자 수가 많아 집단소송으로 발전할 가능성이 큽니다.</t>
+          <t>이란이 '세계 최대 인질 납치국'으로 명확히 특정되었고, 미 국무부가 '부당 억류 지원 국가'로 지정하는 등 공적 절차가 진행 중이다. 100명 이상의 미국인 피해자가 발생한 집단적 피해이며, 로버트 레빈슨 사건처럼 사망에 이른 중대한 인권침해로 피해 규모가 크다. 다만, 국가를 상대로 한 소송의 특수성과 배상 집행의 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>수많은 피해자 (최소 170명 이상)</t>
+          <t>100명 이상 (미국인 억류 피해자), 로버트 레빈슨 가족</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>시설 강제불임 진상 규명 촉구...시민단체 “국가가 전수조사 나서야”</t>
+          <t>미국, ‘인질·부당 억류 피해자의 날’ 기념…루비오 “이란, 세계 최...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>voakorea.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260307506726?OutUrl=naver</t>
+          <t>https://www.voakorea.com/a/as-us-marks-hostage-detainee-day-rubio-calls-iran-world-s-leading-hostage-taker-russia-afghanistan-put-on-notice-20260309/8122963.html</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-07 12:23:58.911711+00:00</t>
+          <t>2026-03-10 00:18:57.367715+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr"/>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>중국 정부 (또는 중국 정보요원 매튜 지부리스)</t>
+        </is>
+      </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>스포츠윤리센터 신고 접수 및 조사 진행 중</t>
+          <t>중국 스파이 매튜 지부리스 유죄 판결</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>문화체육관광부 산하 스포츠윤리센터는 체육계 인권침해 및 스포츠 비리 근절을 위해 신고인 보호를 최우선으로 하며, 익명 신고도 가능하다고 강조했다. 2025년 한 해 동안 총 1536건의 신고가 접수되어 전년 대비 80.5% 증가했으며, 센터는 신속하고 공정하게 사건을 처리하고 있다. 신고인 또는 피해자에 대한 불이익 조치는 엄격히 금지된다.</t>
+          <t>미국 피겨 선수 알리사 리우는 중국 정보요원들의 스파이 공작으로 인해 외상 후 스트레스 장애를 겪고 선수 생활에 지장을 받았다. 관련 중국 스파이 매튜 지부리스는 유죄 판결을 받았다. 리우는 자신과 유사한 배경의 구아이링을 옹호하며 스포츠와 정치의 분리를 주장했다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>스포츠윤리센터를 통한 공적 절차(조사)가 진행 중이며(적합 조건 6), 2025년에만 1500건 이상의 신고가 접수되어 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한 센터의 조사를 통해 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 특정 가해자나 구체적인 피해 규모가 명시되지 않아 개별 사건의 투자 적합성을 추가 검토해야 합니다.</t>
+          <t>중국 정보요원의 스파이 행위로 인한 알리사 리우의 피해와 상대방 책임은 명확하며(상대방 책임 명확, 증거 확보 가능), 관련 형사 절차(유죄 판결)가 진행되었다. 그러나 소송금융 투자에 있어 가장 중요한 요소인 민사상 손해배상 청구 및 실제 배상금 회수 가능성이 매우 낮다. 외국 정부를 상대로 한 소송은 주권 면제 등의 법적 장애물이 크고, 유죄 판결을 받은 개인 요원의 자력 또한 불확실하여 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>1500명 이상</t>
+          <t>1명 (알리사 리우)</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>익명 신고도 가능합니다  스포츠윤리센터 '체육계 인권지킴이' 역할,  ...</t>
+          <t>'충격' 中 스파이 피해자가 '조국 배신→1300억 잭팟' 중국 국가대표 두...</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/sports/2026/03/07/2026030716282063341</t>
+          <t>https://www.starnewskorea.com/sports/2026/03/10/2026030921431544922</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-07 12:19:23.099148+00:00</t>
+          <t>2026-03-10 00:18:44.040310+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
-      <c r="A132" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>재심 무죄 확정</t>
+          <t>진실화해위 3기 출범 및 진실 규명 신청 진행 중, 법원 판결 승소자들의 진실 규명 사각지대 문제 제기</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>최씨는 1964년 성폭력 상황에서 남성의 혀를 깨물었다는 이유로 징역형을 선고받았으나, 지난해 재심을 통해 61년 만에 무죄가 확정된 성폭력 피해자이다. 이 사건은 과거 부당한 사법 절차로 인한 인권침해 사례로, 최씨는 여성 피해자들을 위해 목소리를 내고 있다.</t>
+          <t>선감학원, 형제복지원 등 과거 국가 강제수용시설 인권침해 피해자들이 진실화해위 3기 출범에도 불구하고 진실 규명의 사각지대에 놓일 위기에 처했다. 이미 법원 판결로 피해가 확정된 이들은 진실화해위 조사 대상에서 제외될 수 있어, 명예회복과 정부의 공식 사과를 받기 어려운 상황이다. 이에 피해자들은 진실화해위의 적극적인 진실 규명을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>이 사건은 재심을 통해 무죄가 확정되어 이미 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 진행 중이거나 발생 초기 단계의 사건에 투자하므로, 이미 법적 절차가 완료된 이 사건은 신규 투자 대상으로 적합하지 않다.</t>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 선감학원, 형제복지원 등 다수의 피해자(수백 명 이상)가 존재하여 집단적 피해에 해당함(적합 조건 3). 심각한 인권침해로 인한 피해 규모가 크고(적합 조건 4), 법원 판결 및 아동인계부 등 증거가 명확함(적합 조건 5). 또한 진실화해위 3기가 출범하여 공적 절차가 진행 중임(적합 조건 6). 일부 피해자들의 손해배상 소송은 종결되었으나, 진실화해위의 공식적인 진실 규명 및 명예회복을 위한 새로운 법적/행정적 쟁점이 발생하여 소송금융 투자 기회가 있음.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>“성평등 없이 민주주의 완성 어렵다”…원민경 장관, 여성의 날 집회서...</t>
+          <t>진실화해위 3기 출범… “소송 후에도 위원회 진실규명 가능해야”</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603070023</t>
+          <t>https://www.kyeongin.com/article/1759956</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-07 12:17:25.798978+00:00</t>
+          <t>2026-03-09 13:01:20.724514+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원 및 관계자</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>성평등부 장관의 국가 차원 사과</t>
+          <t>경찰 특별수사단 수사 중, 시설장 구속 및 일부 검찰 송치, 강화군 시설 폐쇄 행정처분 진행 중</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>성평등부 장관이 '세계 여성의 날'을 맞아 국가가 기지촌 여성들의 인권을 침해한 행위에 대해 공식 사과했다. 장관은 피해자들의 고통과 인권침해 역사가 잊히지 않고 존엄한 삶을 영위할 수 있도록 노력하겠다고 밝혔다. 이는 과거 국가의 인권침해 사실을 인정하고 사과한 것으로, 향후 피해자들의 추가적인 법적 구제 가능성을 시사한다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 시설장 등이 여성 장애인들을 성폭행하고 학대한 사건으로, 경찰 특별수사단이 시설 관계자 총 15명을 수사 중이며 25명의 피해자가 확인되었다. 강화군은 시설 폐쇄 행정처분을 진행하고 있다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>국가가 기지촌 여성 인권 침해에 대해 공식 사과하며 책임이 명확히 인정됨 (적합 조건 1). 상대방인 국가의 자력이 충분하며 (적합 조건 2), 다수의 기지촌 여성들이 피해를 입은 집단적 피해 사건임 (적합 조건 3). 장관의 사과는 관련 사실관계 및 증거가 어느 정도 확보되었음을 시사함 (적합 조건 5).</t>
+          <t>상대방 책임이 명확하고(시설장 구속, 경찰 수사, 강화군 행정처분), 25명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 크다. 경찰 특별수사단 수사 및 검찰 송치, 강화군 행정처분 등 공적 절차가 활발히 진행 중이므로 증거 확보가 용이하다. 다만, 피고의 자력은 대기업 수준은 아닐 수 있으나, 사건의 중대성과 공적 기관의 개입으로 소송금융 적합도가 높다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>기지촌 여성 다수</t>
+          <t>25명</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>'세계여성의 날' 성평등부 장관  차별 없는 사회 노력</t>
+          <t>경찰, ‘색동원 사건’ 시설 관계자 8명 추가 내사</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>newspost.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.newspost.kr/news/articleView.html?idxno=221584</t>
+          <t>https://www.khan.co.kr/article/202603092052015</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-07 12:15:56.832423+00:00</t>
+          <t>2026-03-09 12:41:44.469673+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A134" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>NHK</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>1심 기각 후 항소 진행 중</t>
+          <t>경찰 수사 및 체포, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>형제복지원 강제 수용 피해를 주장하며 국가를 상대로 1억 원의 손해배상을 청구한 60대 A씨가 1심에서 패소했습니다. 법원은 형제복지원 사건의 위법성과 가혹행위는 인정했으나, A씨가 제출한 증거만으로는 그가 형제복지원에 강제 수용됐다는 사실을 인정하기 어렵다고 판단했습니다. A씨는 현재 항소한 상태입니다.</t>
+          <t>일본 공영 방송 NHK의 고위 간부가 20대 여성 성폭행 혐의로 체포되었으며, 경찰은 용의자의 스마트폰에서 다른 여성들과의 음란 영상 및 사진을 다수 발견하고 추가 피해 신고를 수사 중이다. NHK는 직원의 범행을 인정하고 사죄하며 엄정 대처를 약속했다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>국가는 자력이 충분하고(적합 조건 2), 형제복지원 사건은 집단적 피해를 야기했으며(적합 조건 3), 진실·화해를 위한 과거사정리위원회 조사 등 공적 절차가 진행된 바 있으나(적합 조건 6), 원고가 형제복지원에 강제 수용되었다는 사실을 입증할 증거가 부족하여 1심에서 패소했습니다. 핵심 적합 조건인 '증거 확보 가능성'이 낮아 투자 적합도가 낮습니다.</t>
+          <t>NHK 고위 간부가 성폭행 혐의로 체포되었고 NHK가 사죄하며 엄정 대처를 약속하여 상대방 책임이 명확합니다 (적합 조건 1). NHK는 공영 방송국으로 자력이 충분하며 (적합 조건 2), 용의자의 스마트폰에서 다른 여성들의 음란 영상이 발견되고 추가 피해 신고가 접수되어 집단적 피해 가능성이 높습니다 (적합 조건 3, 4). 경찰 수사, CCTV, 스마트폰 증거 등 객관적 증거가 확보되었으며, 공적 절차가 진행 중입니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>'형제복지원 강제 수용' 1억 원 손배소 60대,  증거 부족  기각</t>
+          <t>공영 방송국 부장 성폭행 혐의로 체포…日 경찰 “음란 영상 다수 발견...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/07/2026030790001.html</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260309601001&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-07 00:41:56.851644+00:00</t>
+          <t>2026-03-09 00:28:45.567985+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
-      <c r="A135" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A135" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>제프리 엡스타인 관련 가해자들</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>1심 기각 후 항소</t>
+          <t>엡스타인 성범죄 관련 형사 절차 진행 및 민사 소송, 피해자들의 법안 개정 노력 등 지속</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>형제복지원에 강제 수용되었다고 주장하는 60대 A씨가 국가를 상대로 1억원의 손해배상을 청구했으나, 1심 법원은 A씨가 해당 시설에 수용됐다는 구체적 증거가 부족하다는 이유로 원고 청구를 기각했습니다. 법원은 당시 국가의 위법한 공권력 행사와 형제복지원 내 가혹행위 자체는 인정했으나, A씨의 증거 불충분으로 패소 판결했습니다. A씨는 현재 항소한 상태입니다.</t>
+          <t>버지니아 주프레의 회고록 '노바디스 걸'은 아동 성폭력범 엡스타인과 맥스웰의 희생양이었던 그녀가 가해자들을 고발하고 법안 개정에 힘쓴 과정을 담고 있습니다. 이 사건은 명확한 가해자와 다수의 피해자, 그리고 상당한 피해 규모를 포함하며, 이미 공적 절차가 진행된 바 있어 소송금융 투자 대상으로 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 소송으로 상대방의 자력은 충분하며(적합 조건 2), 형제복지원 사건은 집단적 피해를 야기한 중대한 인권침해 사건으로 과거사정리위원회의 공적 절차가 진행된 바 있습니다(적합 조건 3, 6). 그러나 원고가 형제복지원에 강제 수용되었다는 구체적인 증거가 부족하여 1심에서 기각되었으므로(적합 조건 5 미충족), 승소 가능성에 대한 불확실성이 높습니다.</t>
+          <t>엡스타인 성범죄 사건은 명확한 가해자(엡스타인, 맥스웰)와 충분한 자력(부유한 가해자 및 관련자)을 갖추고 있습니다 (적합 조건 1, 2). 다수의 피해자가 발생했으며(적합 조건 3), 아동 성폭력이라는 심각한 피해 규모를 동반합니다(적합 조건 4). 이미 형사 절차 및 수많은 증언을 통해 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>형제복지원에 강제수용  주장 60대, 1억원 손배 청구 기각</t>
+          <t>[새로 나온 책] 미국이 계속 전쟁하는 이유가 궁금하다면</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306104100065?input=1195m</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502656&amp;ref=A</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-07 00:41:34.341676+00:00</t>
+          <t>2026-03-09 00:23:47.992466+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>미주인권재판소 국가 배상 판결로 선례 확립, 후속 집단소송 가능성 높음</t>
+          <t>시민단체 주도로 84년 전 역사 관련 유골 수습 진행 중, 역사적 피해 배상 논의 가능성</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>미주인권재판소가 1990년대 페루 후지모리 정권의 강제 불임 수술 정책의 위법성을 인정하고 국가 배상을 명령했습니다. 이 판결은 강제 불임 수술 후 사망한 셀리아 에디트 라모스 두란드 여사의 유족에게 약 5억 원을 배상하라는 내용입니다. 당시 정책으로 여성 30만 명, 남성 2만 명 등 총 32만 명의 피해자가 발생한 것으로 추산되며, 이번 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것입니다.</t>
+          <t>84년 전 역사와 관련된 유골 수습이 작은 시민단체에게는 큰 과제로 남아있으며, 가해국의 시민이 피해자들의 소원을 실현하기 위해 노력해야 한다는 인식이 나타나고 있습니다. 이는 과거의 고통을 현재로 잇는 기억의 문제로, 역사적 피해에 대한 배상 및 진실 규명과 관련된 사안으로 보입니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>미주인권재판소의 국가 배상 판결로 상대방(페루 국가)의 책임이 명확하며(적합 조건 1), 자력도 충분합니다(적합 조건 2). 여성 30만 명, 남성 2만 명에 달하는 대규모 피해자가 존재하며(적합 조건 3), 개별 사건 배상액이 5억 원 규모로 피해 규모가 큽니다(적합 조건 4). 국제 재판소의 판결 자체가 강력한 증거가 되므로 증거 확보도 용이합니다(적합 조건 5). 이 판결은 다른 수십만 명의 피해자들에게 강력한 선례가 되어 후속 소송 가능성이 매우 높습니다.</t>
+          <t>기사에서 '가해국'이라는 표현을 통해 상대방 책임이 명확히 암시되며(적합 조건 1), 국가를 상대로 하므로 자력이 충분합니다(적합 조건 2). '유골 수습'은 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 나타내며, 84년 전 역사라는 점에서 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>개별 사건 약 5억 원, 전체 피해 규모 미상 (수십만 명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>여성 30만 명, 남성 2만 명 (총 32만 명 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>페루 ‘강제불임 수술 후 사망’ 피해 국가 배상 판결</t>
+          <t>“목숨을 거는 일” 84년 전 역사와 현재를 잇는 기억과 고통</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501960&amp;ref=A</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57457</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-07 00:19:24.214277+00:00</t>
+          <t>2026-03-09 00:22:22.135447+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>페루 국가</t>
+          <t>국가, 부산시</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>미주인권재판소에서 페루 국가의 배상 책임 인정 및 판결 선고</t>
+          <t>서울고법 2심 판결 확정 (국가 및 부산시 공동 배상 책임 인정), 다른 피해자들의 추가 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>1990년대 페루 후지모리 정권의 강제 불임 수술 정책으로 여성 30만명, 남성 2만명 등 총 32만명 가량이 피해를 입었다. 미주인권재판소는 강제 불임 수술 직후 사망한 셀리아 에디트 라모스 두란드 여사 사건에 대해 페루 국가의 위법성을 인정하고 유족에게 34만 달러(약 5억원) 배상을 명령했다. 이 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것으로 보인다.</t>
+          <t>형제복지원 피해자 한신예 씨가 국가와 부산시를 상대로 제기한 손해배상 소송에서, 서울고법은 시설 내 폭력으로 인한 퇴소 이후의 노동능력 상실 손해를 인정하며 3억 4897만원의 배상 판결을 내렸다. 이 판결은 집단수용시설 피해자의 퇴소 후 손해를 인정한 첫 사례로, 다른 형제복지원 피해자들의 추가 소송에 중요한 선례가 될 것으로 보인다. 진실화해위의 전수조사 요청 등 추가 피해자 발굴 가능성도 높다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>페루 국가의 책임이 미주인권재판소 판결로 명확히 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 32만 명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 미주인권재판소의 판결 자체가 강력한 증거입니다(적합 조건 5). 이 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것입니다.</t>
+          <t>국가와 부산시의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 피고의 자력이 충분하며(적합 조건 2), 형제복지원 사건은 다수의 피해자가 존재하는 집단적 피해 사례임(적합 조건 3). 피해 규모가 수억 원대로 크고(적합 조건 4), 법원 판결에 사용된 증거들이 충분히 확보되어 있음(적합 조건 5). 또한, 진실화해위 등 공적 절차를 통한 추가 피해자 발굴 가능성이 높음(적합 조건 6). 이 판결은 다른 형제복지원 피해자들의 소송에 중요한 선례가 될 수 있어 소송금융 투자 가능성이 매우 높음.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 4897만원 (개별 피해자 기준)</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>여성 30만명, 남성 2만명 가량 (총 32만명)</t>
+          <t>형제복지원 피해자 다수 (수천 명 추정)</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>페루의 '추악한 과거'…'강제불임 시술후 사망' 피해 배상</t>
+          <t>[단독] 법원 “형제복지원 탓 노동력 상실 손해배상” 첫 인정</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260307005400087?input=1195m</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248195.html</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-07 00:18:52.793821+00:00</t>
+          <t>2026-03-08 12:32:17.382958+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>국가 책임론 제기 및 법안 제·개정 촉구</t>
+          <t>제3기 진실·화해를위한과거사정리위원회 출범, 과거사 진실 규명 및 피해 회복 절차 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>지난해 남편이나 애인 등 친밀한 관계의 남성 파트너에 의해 살해되거나 살해될 위험에 처한 여성이 최소 389명에 달하며, 주변인 피해까지 포함하면 673명에 이르는 것으로 나타났다. 한국여성의전화는 이 통계가 언론 보도 기반의 최소치이며, 국가가 친밀한 관계 내 여성폭력을 중대한 사안으로 인식하고 개입해야 한다고 촉구했다. 특히 경찰 신고나 보호조치 이력이 있는 피해자도 다수 포함되어 국가의 보호 의무 소홀에 대한 문제 제기가 예상된다.</t>
+          <t>제3기 진실·화해를위한과거사정리위원회가 출범하며 과거 국가폭력에 희생된 불법 해외 입양 피해자 및 시설 수용 피해자들의 목소리를 듣기 시작했다. 이들은 국가폭력으로 인해 평생에 걸친 고통을 겪었으며, 위원회 활동을 통해 진실 규명과 회복적 정의 달성을 목표로 하고 있다. 이는 집단적 피해에 대한 국가의 책임을 묻는 중요한 과정이 될 것이다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>대규모 집단 피해(연간 수백 명)가 발생하고 있으며, 일부 피해자는 경찰 신고 및 보호조치 이력이 있음에도 피해를 입어 국가의 보호 의무 소홀에 대한 책임 추궁 가능성이 높음. 이는 상대방(국가)의 자력이 충분하고, 증거 확보가 용이하며, 집단적 피해 규모가 큰 적합 조건에 해당함.</t>
+          <t>국가폭력에 의한 피해로 상대방(국가)의 책임이 명확하며 자력이 충분합니다. 불법 해외 입양 및 시설 수용 피해자들은 집단적 피해를 입었으며, 피해 규모가 크고 장기적입니다. 제3기 진실·화해를위한과거사정리위원회가 출범하여 공적 절차가 진행 중이며, 이를 통해 증거 확보 및 진실 규명이 이루어질 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>연간 최소 389명 (살해 및 살인미수 피해자), 주변인 포함 673명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>2.6일에 1명씩 살해 …남편·애인에 살해된 여성, 작년 137명</t>
+          <t>[정동칼럼]당신의 목소리가 문득 들렸어</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1946324</t>
+          <t>https://www.khan.co.kr/article/202603081952005</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-06 12:22:00.783422+00:00</t>
+          <t>2026-03-08 12:27:44.084178+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>강제불임진상규명대책위원회 출범, 전수조사 및 학대 신고 예정</t>
+          <t>2022년 대법원 판결로 국가 책임이 인정된 후 정부가 공식 사과했으며, 이는 개별 피해자들의 후속 배상 청구 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>유신정권 시절 모자보건법에 근거한 장애인 강제불임수술의 진상규명과 피해자 구제를 요구하는 대책위원회가 출범했다. 이들은 국가의 책임과 전수조사를 촉구하며, 과거 동명원 사례의 생존자가 학대 신고를 진행할 예정이라고 밝혔다. 시대착오적인 모자보건법 개정도 요구하고 있다.</t>
+          <t>정부가 주한미군 기지촌 성매매 피해 여성들에게 처음으로 공식 사과했습니다. 이는 2022년 9월 대법원이 국가의 책임을 인정한 판결 이후 이루어진 것으로, 피해자들의 고통과 인권침해 역사를 인정하고 존엄한 삶을 위한 노력을 약속하는 의미를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>국가의 책임이 명확하고, 상대방(국가)의 자력이 충분합니다. 유신정권 시절부터 이어진 강제불임수술로 다수의 장애인 피해자가 발생했으며, 대책위 출범과 학대 신고를 통해 공적 절차가 시작되고 있어 증거 확보 가능성이 높습니다. 피해 규모가 크고 집단소송 가능성이 매우 높습니다.</t>
+          <t>대법원 판결로 국가 책임이 명확해졌고, 정부의 공식 사과로 피해자들의 권리 구제 가능성이 높아졌습니다. (적합 조건 1, 5) 상대방(대한민국 정부)의 자력이 충분하며 (적합 조건 2), 다수의 피해자가 존재하여 집단적 구제 가능성이 있습니다. (적합 조건 3)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>수십 년간 이어진 피해로 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>“취약한 몸에 자행된 폭력, 국가 책임 어디에”…강제불임수술 대책위...</t>
+          <t>정부, 주한미군 기지촌 성매매 피해 여성들에 첫 공식 사과</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1248036.html</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030818162565790</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-06 12:17:36.525213+00:00</t>
+          <t>2026-03-08 12:25:25.256711+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>대한민국 및 관련 집단수용시설</t>
+          <t>미국, 이스라엘</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>강제불임수술진상규명대책위원회 출범, 학대 신고 예정, 정부 전수조사 및 법제도 개선 촉구</t>
+          <t>미국-이스라엘의 이란 공습 중 발생</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>시민사회단체들이 과거 집단수용시설에서 자행된 강제불임수술에 대한 철저한 진상 규명과 정부 차원의 전수조사를 촉구하며 '강제불임수술진상규명대책위원회'를 출범했습니다. 이들은 1999년 공론화 이후 후속 조치가 없었음을 비판하며, 최근 드러난 동명원, 색동원 사례를 언급하며 전수조사를 요구하고 있습니다. 대책위는 목포 동명원 강제피임시술 피해생존자 3명에 대한 학대 신고를 진행할 예정입니다.</t>
+          <t>미국과 이스라엘의 이란 공습 첫날, 이란 호르모즈간 주의 여자 초등학교가 미사일 공격을 받아 다수의 어린이를 포함해 175명이 사망했습니다. 이 사건은 전쟁의 직접적인 피해가 민간인에게 미치는 참혹함을 보여주며, 저자는 피로 얼룩진 소녀의 책가방을 통해 비극을 직시할 것을 강조합니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>과거 집단수용시설에서 자행된 강제불임수술로 인한 중대한 인권침해 사건으로, 상대방 책임이 명확하고(집단수용시설 및 정부), 수많은 피해자가 발생한 집단적 피해에 해당합니다. 전라남도장애인권익옹호기관에 학대 신고가 예정되어 공적 절차가 진행 중이며, 정부 차원의 전수조사 및 보상 촉구가 이루어지고 있어 상대방 자력도 충분하다고 판단됩니다.</t>
+          <t>미국과 이스라엘의 공습으로 초등학교가 공격받아 175명의 사망자가 발생하여 상대방 책임이 명확하고(적합 조건 1), 상대방(미국, 이스라엘)의 자력이 충분하며(적합 조건 2), 집단적이고 심각한 피해가 발생했습니다(적합 조건 3, 4). 언론 보도 및 현장 사진 등 객관적 증거도 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>수많은 피해자</t>
+          <t>175명 (다수의 어린이 포함)</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>강제불임수술진상규명대책위 출범… 수용시설 피해 전수조사해야</t>
+          <t>시선:피로 얼룩진 소녀의 책가방</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306090500004?input=1195m</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547739</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-06 12:16:51.194768+00:00</t>
+          <t>2026-03-08 12:16:10.883638+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A141" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>강제불임대책위 출범, 정부 및 국회에 조사와 구제 요구</t>
+          <t>1심 패소 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>시설 내 장애인에 대한 국가의 강제불임 등 성·재생산권 침해 문제에 대응하기 위해 '강제불임대책위'가 출범했다. 대책위는 정부와 국회에 철저한 조사와 피해자 구제를 촉구하며, 더 이상의 피해 반복을 막기 위한 노력을 강조했다.</t>
+          <t>60대 A씨가 형제복지원 강제수용 피해를 주장하며 국가를 상대로 1억원의 손해배상 소송을 제기했으나 1심에서 패소했다. 법원은 국가의 위법행위는 인정했지만, A씨가 형제복지원에 수용됐다는 구체적인 증거가 부족하다고 판단했다. A씨는 현재 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>국가가 가해 주체로 명확히 특정되며 자력이 충분합니다. 시설 내 장애인에 대한 강제불임은 집단적이고 심각한 피해를 야기하며, 대책위 출범을 통해 조직적인 대응과 정부 및 국회에 대한 공적 절차 진행 요구가 시작되었습니다. 이는 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '공적 절차 진행 중'에 해당합니다.</t>
+          <t>법원이 국가의 위법한 공권력 행사와 형제복지원 가혹행위는 인정했으나, 원고가 해당 시설에 수용됐다는 구체적 증거가 부족하여 1심에서 패소했다. (적합 조건 5 미충족) 진실·화해를 위한 과거사정리위원회에서도 원고 관련 기록이 존재하지 않는다는 의견을 제출하여 증거 확보가 매우 어려워 소송 승소 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>시설 내 장애인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>강제불임대책위 출범  시설 내 장애인 성·재생산권 침해, 국가가 가해...</t>
+          <t>형제복지원 강제수용  주장 60대, 국가 상대 손배소 기각된 이유가…</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>beminor.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.beminor.com/news/articleView.html?idxno=29517</t>
+          <t>https://view.asiae.co.kr/article/2026030714592267274</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-06 12:15:40.329388+00:00</t>
+          <t>2026-03-07 12:37:14.226831+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>색동원 전 시설장 김 모 씨 외 관계자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 고소 접수</t>
+          <t>정부의 공식 사과</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>장애인 입소자들을 성폭행한 혐의로 수사받는 색동원 전 시설장이 CCTV 은폐 의혹으로 추가 피소되었습니다. 피해자 A씨 측은 전 시설장과 관계자들이 성폭행 시도 후 CCTV 영상을 보여주지 않았다며 권리행사방해죄 등으로 고소장을 제출했습니다. 색동원은 전 시설장 해임안을 의결했습니다.</t>
+          <t>성평등부 장관이 '3·8 세계 여성의 날'을 맞아 미군 기지촌 여성들의 인권침해 피해에 대해 국가를 대표하여 처음으로 공식 사과했다. 이는 국가가 기지촌 여성들의 인권을 침해했음을 인정하는 것으로, 향후 피해자들의 권리 구제에 중요한 전환점이 될 수 있다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>전 시설장의 성폭행 혐의 및 CCTV 은폐 의혹으로 상대방 책임이 명확하며(적합 조건 1), 장애인 입소자를 대상으로 한 중대한 인권침해로 피해 규모가 크고(적합 조건 4), '색동원 사태 피해자 중 한 명'이라는 언급으로 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 경찰 수사가 진행 중이며 추가 고소장이 제출되어 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성도 있습니다(적합 조건 5).</t>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 다수의 기지촌 여성들이 피해를 입은 집단적 피해 사건임(적합 조건 3). 성평등부 장관의 공식 사과는 국가의 책임 인정 및 증거 확보에 유리하며(적합 조건 5, 6), 이는 향후 피해자들의 손해배상 청구에 긍정적인 영향을 미칠 것으로 예상됨.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>미상이나 다수 가능성</t>
+          <t>기지촌 여성 다수</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>'장애인 성학대' 색동원 전 시설장, CCTV 은폐 의혹 추가 피소</t>
+          <t>성평등부 장관, 기지촌 여성 인권침해 첫 공식 사과</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603051931476045</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180257</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-06 01:19:24.220198+00:00</t>
+          <t>2026-03-07 12:24:14.948802+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>시설장 A씨, 색동원 법인</t>
+          <t>국가 및 지방자치단체</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>시설장 구속, 시설 폐쇄 예정, 추가 고소장 제출</t>
+          <t>시민단체 대책위 출범 및 피해 접수 예정, 제3기 진실화해위원회 조사 대상 확대</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>인천 색동원 시설장 A씨가 여성 중증장애인 19명 이상을 성적으로 학대한 혐의로 구속되었다. 강화군 심층보고서에서 다수의 피해 사실이 확인되었으며, 인천시는 A씨를 해임하고 색동원 시설 폐쇄를 추진 중이다. 피해자 측은 A씨 외 행정국장 등에 대해서도 추가 고소장을 제출하며 법적 대응을 이어가고 있다.</t>
+          <t>과거 집단수용시설에서 자행된 강제불임 수술 및 성폭력 등 인권 침해에 대한 진상 규명을 촉구하는 시민사회단체 대책위원회가 출범했습니다. 이들은 1999년 조사에서 170여명의 강제 불임 피해가 확인되었고, 최근 목포 동명원, 강화 색동원 등에서도 유사 사례가 드러나는 등 시설 내 성·재생산권 침해가 현재 진행형이라고 주장하며 국가의 전수조사를 요구하고 있습니다. 제3기 진실화해위원회의 조사 대상이 확대되어 진실 규명의 길이 열렸으며, 대책위는 피해 사례를 접수하여 신고 절차를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>시설장 A씨의 성폭력 및 학대 혐의가 경찰 수사 및 강화군 심층보고서를 통해 명확히 드러났고(적합 조건 1, 5), 19명 이상의 중증장애인 피해자가 발생하여 집단적 피해 규모가 크다(적합 조건 3, 4). 현재 경찰 수사, 시설장 해임, 시설 폐쇄 등 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확 - 국가/지자체 관리감독 소홀), 2(상대방 자력 충분 - 국가/지자체), 3(집단적 피해 - 1999년 170여명, 동명원 9명 등 수많은 피해자 예상), 4(피해 규모 큼 - 강제 불임, 성폭력 등 심각한 인권 침해), 5(증거 확보 가능 - 과거 조사 결과, 진화위 결정), 6(공적 절차 진행 중 - 시민단체 대책위 활동, 제3기 진화위 조사 대상 확대) 등 다수의 적합 조건을 충족합니다. 특히 국가와 지자체의 관리·감독 소홀로 인한 인권 침해라는 점에서 국가배상 가능성이 높고, 피해자 수가 많아 집단소송으로 발전할 가능성이 큽니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>최소 19명 이상</t>
+          <t>수많은 피해자 (최소 170명 이상)</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>‘성폭력 의혹’ 색동원 시설장 해임… 색동원도 이르면 20일 폐쇄</t>
+          <t>시설 강제불임 진상 규명 촉구...시민단체 “국가가 전수조사 나서야”</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=886543</t>
+          <t>https://www.segye.com/newsView/20260307506726?OutUrl=naver</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-06 01:14:44.689971+00:00</t>
+          <t>2026-03-07 12:23:58.911711+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="2" t="inlineStr">
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr"/>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>스포츠윤리센터 신고 접수 및 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>문화체육관광부 산하 스포츠윤리센터는 체육계 인권침해 및 스포츠 비리 근절을 위해 신고인 보호를 최우선으로 하며, 익명 신고도 가능하다고 강조했다. 2025년 한 해 동안 총 1536건의 신고가 접수되어 전년 대비 80.5% 증가했으며, 센터는 신속하고 공정하게 사건을 처리하고 있다. 신고인 또는 피해자에 대한 불이익 조치는 엄격히 금지된다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>스포츠윤리센터를 통한 공적 절차(조사)가 진행 중이며(적합 조건 6), 2025년에만 1500건 이상의 신고가 접수되어 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한 센터의 조사를 통해 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 특정 가해자나 구체적인 피해 규모가 명시되지 않아 개별 사건의 투자 적합성을 추가 검토해야 합니다.</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>1500명 이상</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>익명 신고도 가능합니다  스포츠윤리센터 '체육계 인권지킴이' 역할,  ...</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/sports/2026/03/07/2026030716282063341</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:19:23.099148+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>재심 무죄 확정</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>최씨는 1964년 성폭력 상황에서 남성의 혀를 깨물었다는 이유로 징역형을 선고받았으나, 지난해 재심을 통해 61년 만에 무죄가 확정된 성폭력 피해자이다. 이 사건은 과거 부당한 사법 절차로 인한 인권침해 사례로, 최씨는 여성 피해자들을 위해 목소리를 내고 있다.</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>이 사건은 재심을 통해 무죄가 확정되어 이미 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 진행 중이거나 발생 초기 단계의 사건에 투자하므로, 이미 법적 절차가 완료된 이 사건은 신규 투자 대상으로 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>“성평등 없이 민주주의 완성 어렵다”…원민경 장관, 여성의 날 집회서...</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202603070023</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:17:25.798978+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B144" t="inlineStr">
-[...138 lines deleted...]
-      <c r="A146" s="3" t="inlineStr">
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>성평등부 장관의 국가 차원 사과</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>성평등부 장관이 '세계 여성의 날'을 맞아 국가가 기지촌 여성들의 인권을 침해한 행위에 대해 공식 사과했다. 장관은 피해자들의 고통과 인권침해 역사가 잊히지 않고 존엄한 삶을 영위할 수 있도록 노력하겠다고 밝혔다. 이는 과거 국가의 인권침해 사실을 인정하고 사과한 것으로, 향후 피해자들의 추가적인 법적 구제 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>국가가 기지촌 여성 인권 침해에 대해 공식 사과하며 책임이 명확히 인정됨 (적합 조건 1). 상대방인 국가의 자력이 충분하며 (적합 조건 2), 다수의 기지촌 여성들이 피해를 입은 집단적 피해 사건임 (적합 조건 3). 장관의 사과는 관련 사실관계 및 증거가 어느 정도 확보되었음을 시사함 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>기지촌 여성 다수</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>'세계여성의 날' 성평등부 장관  차별 없는 사회 노력</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>newspost.kr</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>https://www.newspost.kr/news/articleView.html?idxno=221584</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:15:56.832423+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr"/>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>핵심 고발자의 회고록 출간을 통한 정의 구현 노력 및 추가 법적 조치 가능성</t>
+          <t>1심 기각 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>희대의 아동성범죄자 제프리 엡스타인 사건의 핵심 고발자가 회고록을 출간했습니다. 이 책은 피해자의 처절한 서사를 복원하고, 가해자에게 면죄부를 준 세상에 맞서 정의를 요구하는 투쟁의 기록이자 연대의 호소입니다. 이는 엡스타인 사건 관련 추가적인 법적 조치나 정의 구현 노력의 촉매제가 될 수 있습니다.</t>
+          <t>형제복지원 강제 수용 피해를 주장하며 국가를 상대로 1억 원의 손해배상을 청구한 60대 A씨가 1심에서 패소했습니다. 법원은 형제복지원 사건의 위법성과 가혹행위는 인정했으나, A씨가 제출한 증거만으로는 그가 형제복지원에 강제 수용됐다는 사실을 인정하기 어렵다고 판단했습니다. A씨는 현재 항소한 상태입니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 관련 거물급 인사들의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 피해 규모가 크고(적합 조건 4), 핵심 고발자의 회고록 출간은 증거 확보 가능성을 높이며(적합 조건 5), 이미 공적 절차가 진행되었던 사건으로 추가적인 법적 투쟁 가능성이 높습니다(적합 조건 6).</t>
+          <t>국가는 자력이 충분하고(적합 조건 2), 형제복지원 사건은 집단적 피해를 야기했으며(적합 조건 3), 진실·화해를 위한 과거사정리위원회 조사 등 공적 절차가 진행된 바 있으나(적합 조건 6), 원고가 형제복지원에 강제 수용되었다는 사실을 입증할 증거가 부족하여 1심에서 패소했습니다. 핵심 적합 조건인 '증거 확보 가능성'이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>[200자 읽기] 엡스타인 사건 고발자의 회고록</t>
+          <t>'형제복지원 강제 수용' 1억 원 손배소 60대,  증거 부족  기각</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772611097&amp;code=13150000&amp;cp=nv</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/07/2026030790001.html</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-06 00:15:51.610986+00:00</t>
+          <t>2026-03-07 00:41:56.851644+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
-      <c r="A148" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>대한민국 (수원지방검찰청)</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>서울고등검찰청 인권침해 점검 태스크포스 감찰 및 법무부 특별점검팀 조사 진행 중</t>
+          <t>1심 기각 후 항소</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>쌍방울 대북송금 사건 수사 당시 수원지검의 '연어·술 파티 회유 의혹'에 대해 서울고검이 감찰 중이며, 법무부 특별점검팀은 관련 녹취 물증과 조사 결과를 확보했습니다. 김성태 전 쌍방울 회장의 '술 반입' 암시 대화, 이화영 전 부지사의 '검사, 김성태 회장과 한잔했다'는 진술, 특혜 정황 등이 보고서에 담겼습니다. 검찰 고위직 출신 변호사의 회유 주장도 제기되었으나, 의혹 당사자들은 모두 부인하고 있습니다.</t>
+          <t>형제복지원에 강제 수용되었다고 주장하는 60대 A씨가 국가를 상대로 1억원의 손해배상을 청구했으나, 1심 법원은 A씨가 해당 시설에 수용됐다는 구체적 증거가 부족하다는 이유로 원고 청구를 기각했습니다. 법원은 당시 국가의 위법한 공권력 행사와 형제복지원 내 가혹행위 자체는 인정했으나, A씨의 증거 불충분으로 패소 판결했습니다. A씨는 현재 항소한 상태입니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(수원지검 검사 및 관련 공무원), 상대방에게 자력이 충분하며(국가기관), 법무부 특별점검팀의 조사 결과 보고서, 녹취록, 교도관 진술 등 객관적 증거가 다수 확보되어 있습니다. 또한, 서울고등검찰청의 감찰 등 공적 절차가 이미 진행 중입니다. 이는 소송금융 적합 조건 4가지 이상에 해당합니다.</t>
+          <t>국가를 상대로 한 소송으로 상대방의 자력은 충분하며(적합 조건 2), 형제복지원 사건은 집단적 피해를 야기한 중대한 인권침해 사건으로 과거사정리위원회의 공적 절차가 진행된 바 있습니다(적합 조건 3, 6). 그러나 원고가 형제복지원에 강제 수용되었다는 구체적인 증거가 부족하여 1심에서 기각되었으므로(적합 조건 5 미충족), 승소 가능성에 대한 불확실성이 높습니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>김성태 “결전의 날, 소주 한 잔 먹고가면”…‘술자리 회유’ 물증?</t>
+          <t>형제복지원에 강제수용  주장 60대, 1억원 손배 청구 기각</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499143&amp;ref=A</t>
+          <t>https://www.yna.co.kr/view/AKR20260306104100065?input=1195m</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-05 01:33:45.106748+00:00</t>
+          <t>2026-03-07 00:41:34.341676+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>이스라엘 정부</t>
+          <t>페루 국가</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>강제철거 관련 소송 진행 중이나 실효성 부족, 국제사회 관심 증대</t>
+          <t>미주인권재판소 국가 배상 판결로 선례 확립, 후속 집단소송 가능성 높음</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>이스라엘이 팔레스타인 자치정부 영역인 서안지구 마샤페르 야타 지역을 강점하고 주민들을 강제 이주시키며 폭력을 행사하는 상황을 다큐멘터리 &lt;노 어더 랜드&gt;가 기록했습니다. 천 명이 넘는 주민들이 집을 잃고 폭행, 구금, 심지어 사망 위협에 시달리고 있으며, 이스라엘군과 정착민의 책임이 명확하고 다큐멘터리 영상 등 증거가 풍부합니다. 현재 강제철거를 막기 위한 소송이 진행 중이나 실효성이 부족한 상태입니다.</t>
+          <t>미주인권재판소가 1990년대 페루 후지모리 정권의 강제 불임 수술 정책의 위법성을 인정하고 국가 배상을 명령했습니다. 이 판결은 강제 불임 수술 후 사망한 셀리아 에디트 라모스 두란드 여사의 유족에게 약 5억 원을 배상하라는 내용입니다. 당시 정책으로 여성 30만 명, 남성 2만 명 등 총 32만 명의 피해자가 발생한 것으로 추산되며, 이번 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것입니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 이스라엘군과 정착민에 의한 팔레스타인 주민들의 강제 이주 및 폭력 행위가 명확하며, 이스라엘 정부는 충분한 자력을 가집니다. 천 명 이상의 주민이 피해를 입고 있으며, 5년간의 다큐멘터리 기록을 통해 객관적인 증거가 풍부합니다.</t>
+          <t>미주인권재판소의 국가 배상 판결로 상대방(페루 국가)의 책임이 명확하며(적합 조건 1), 자력도 충분합니다(적합 조건 2). 여성 30만 명, 남성 2만 명에 달하는 대규모 피해자가 존재하며(적합 조건 3), 개별 사건 배상액이 5억 원 규모로 피해 규모가 큽니다(적합 조건 4). 국제 재판소의 판결 자체가 강력한 증거가 되므로 증거 확보도 용이합니다(적합 조건 5). 이 판결은 다른 수십만 명의 피해자들에게 강력한 선례가 되어 후속 소송 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 사건 약 5억 원, 전체 피해 규모 미상 (수십만 명)</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>천 명 이상</t>
+          <t>여성 30만 명, 남성 2만 명 (총 32만 명 추정)</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>이스라엘에 체포된 청년이 이례적으로 석방된 속사정</t>
+          <t>페루 ‘강제불임 수술 후 사망’ 피해 국가 배상 판결</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211622&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501960&amp;ref=A</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-05 01:23:38.030767+00:00</t>
+          <t>2026-03-07 00:19:24.214277+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
+          <t>페루 국가</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>미주인권재판소에서 페루 국가의 배상 책임 인정 및 판결 선고</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>1990년대 페루 후지모리 정권의 강제 불임 수술 정책으로 여성 30만명, 남성 2만명 등 총 32만명 가량이 피해를 입었다. 미주인권재판소는 강제 불임 수술 직후 사망한 셀리아 에디트 라모스 두란드 여사 사건에 대해 페루 국가의 위법성을 인정하고 유족에게 34만 달러(약 5억원) 배상을 명령했다. 이 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>페루 국가의 책임이 미주인권재판소 판결로 명확히 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 32만 명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 미주인권재판소의 판결 자체가 강력한 증거입니다(적합 조건 5). 이 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것입니다.</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>여성 30만명, 남성 2만명 가량 (총 32만명)</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>페루의 '추악한 과거'…'강제불임 시술후 사망' 피해 배상</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260307005400087?input=1195m</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:18:52.793821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D150" t="inlineStr">
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>국가 책임론 제기 및 법안 제·개정 촉구</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>지난해 남편이나 애인 등 친밀한 관계의 남성 파트너에 의해 살해되거나 살해될 위험에 처한 여성이 최소 389명에 달하며, 주변인 피해까지 포함하면 673명에 이르는 것으로 나타났다. 한국여성의전화는 이 통계가 언론 보도 기반의 최소치이며, 국가가 친밀한 관계 내 여성폭력을 중대한 사안으로 인식하고 개입해야 한다고 촉구했다. 특히 경찰 신고나 보호조치 이력이 있는 피해자도 다수 포함되어 국가의 보호 의무 소홀에 대한 문제 제기가 예상된다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>대규모 집단 피해(연간 수백 명)가 발생하고 있으며, 일부 피해자는 경찰 신고 및 보호조치 이력이 있음에도 피해를 입어 국가의 보호 의무 소홀에 대한 책임 추궁 가능성이 높음. 이는 상대방(국가)의 자력이 충분하고, 증거 확보가 용이하며, 집단적 피해 규모가 큰 적합 조건에 해당함.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>연간 최소 389명 (살해 및 살인미수 피해자), 주변인 포함 673명</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>2.6일에 1명씩 살해 …남편·애인에 살해된 여성, 작년 137명</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1946324</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:22:00.783422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E150" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K150" t="inlineStr">
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>강제불임진상규명대책위원회 출범, 전수조사 및 학대 신고 예정</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>유신정권 시절 모자보건법에 근거한 장애인 강제불임수술의 진상규명과 피해자 구제를 요구하는 대책위원회가 출범했다. 이들은 국가의 책임과 전수조사를 촉구하며, 과거 동명원 사례의 생존자가 학대 신고를 진행할 예정이라고 밝혔다. 시대착오적인 모자보건법 개정도 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>국가의 책임이 명확하고, 상대방(국가)의 자력이 충분합니다. 유신정권 시절부터 이어진 강제불임수술로 다수의 장애인 피해자가 발생했으며, 대책위 출범과 학대 신고를 통해 공적 절차가 시작되고 있어 증거 확보 가능성이 높습니다. 피해 규모가 크고 집단소송 가능성이 매우 높습니다.</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>수십 년간 이어진 피해로 다수</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>“취약한 몸에 자행된 폭력, 국가 책임 어디에”…강제불임수술 대책위...</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L150" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1342714</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248036.html</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-05 00:23:12.064201+00:00</t>
+          <t>2026-03-06 12:17:36.525213+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>엡스타인 파일에 언급된 유명 인사 및 권력층 (예: 빌 게이츠, 앤드루 전 영국 왕자, 로런스 서머스 등)</t>
+          <t>대한민국 및 관련 집단수용시설</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>미국 법무부의 '엡스타인 파일' 대중 공개로 인한 추가 법적 조치 예상</t>
+          <t>강제불임수술진상규명대책위원회 출범, 학대 신고 예정, 정부 전수조사 및 법제도 개선 촉구</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>투자은행 출신 억만장자 제프리 엡스타인이 수십 년간 미성년자 성착취를 저지르고 이를 유명 인사와 권력층에 제공한 사건입니다. 미국 법무부가 보관하던 '엡스타인 파일'이 지난 1월 30일 대중에 공개되면서 빌 게이츠, 앤드루 전 영국 왕자, 노엄 촘스키 등 수많은 유명 인사들의 연루 사실이 드러나 미국과 서구 사회에 큰 충격을 주고 있습니다.</t>
+          <t>시민사회단체들이 과거 집단수용시설에서 자행된 강제불임수술에 대한 철저한 진상 규명과 정부 차원의 전수조사를 촉구하며 '강제불임수술진상규명대책위원회'를 출범했습니다. 이들은 1999년 공론화 이후 후속 조치가 없었음을 비판하며, 최근 드러난 동명원, 색동원 사례를 언급하며 전수조사를 요구하고 있습니다. 대책위는 목포 동명원 강제피임시술 피해생존자 3명에 대한 학대 신고를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(엡스타인의 미성년자 성착취 및 유명 인사들의 연루), 상대방에게 자력이 충분하며(빌 게이츠, 앤드루 왕자 등 억만장자 및 권력층), 집단적 피해(수십 년간 다수의 미성년자 착취)가 발생했습니다. 또한 미국 법무부가 공개한 '엡스타인 파일'이라는 강력한 증거가 확보되었고, 이 파일 공개 자체가 공적 절차 진행 중인 상황입니다. 이는 대규모 집단소송으로 이어질 가능성이 매우 높습니다.</t>
+          <t>과거 집단수용시설에서 자행된 강제불임수술로 인한 중대한 인권침해 사건으로, 상대방 책임이 명확하고(집단수용시설 및 정부), 수많은 피해자가 발생한 집단적 피해에 해당합니다. 전라남도장애인권익옹호기관에 학대 신고가 예정되어 공적 절차가 진행 중이며, 정부 차원의 전수조사 및 보상 촉구가 이루어지고 있어 상대방 자력도 충분하다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>미성년자 다수</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>‘판도라 상자’ 엡스타인 파일 유출, 시민사회 기대 짓밟은 사건</t>
+          <t>강제불임수술진상규명대책위 출범… 수용시설 피해 전수조사해야</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6124681/1</t>
+          <t>https://www.yna.co.kr/view/AKR20260306090500004?input=1195m</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-05 00:21:59.923607+00:00</t>
+          <t>2026-03-06 12:16:51.194768+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>색동원 시설장 및 관계자 (색동원)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>시설장 성폭력 혐의로 구속 송치, 추가 증거인멸 등 혐의로 경찰 수사 진행 중</t>
+          <t>강제불임대책위 출범, 정부 및 국회에 조사와 구제 요구</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장이 입소자 성폭력 혐의로 구속 송치된 가운데, 피해자 측이 시설장 등 관계자들을 증거인멸, 권리행사방해, 개인정보보호법 위반 혐의로 추가 고소했습니다. 피해자 A씨 측은 시설장의 성폭행 시도 후 CCTV 열람을 방해하여 상해 사실 통보가 지연되었다고 주장하고 있습니다.</t>
+          <t>시설 내 장애인에 대한 국가의 강제불임 등 성·재생산권 침해 문제에 대응하기 위해 '강제불임대책위'가 출범했다. 대책위는 정부와 국회에 철저한 조사와 피해자 구제를 촉구하며, 더 이상의 피해 반복을 막기 위한 노력을 강조했다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(시설장 구속 송치), 중증장애인 시설 입소자를 대상으로 한 성폭력 사건으로 집단적 피해 가능성이 높음. 이미 공적 절차(검찰 수사)가 진행 중이며, 증거인멸 및 개인정보보호법 위반 혐의까지 추가되어 증거 확보 가능성이 높음.</t>
+          <t>국가가 가해 주체로 명확히 특정되며 자력이 충분합니다. 시설 내 장애인에 대한 강제불임은 집단적이고 심각한 피해를 야기하며, 대책위 출범을 통해 조직적인 대응과 정부 및 국회에 대한 공적 절차 진행 요구가 시작되었습니다. 이는 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '공적 절차 진행 중'에 해당합니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>다수 (중증장애인 입소자)</t>
+          <t>시설 내 장애인 다수</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>'성폭력 의혹' 색동원 시설장 증거인멸 혐의 추가 피소</t>
+          <t>강제불임대책위 출범  시설 내 장애인 성·재생산권 침해, 국가가 가해...</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260305063245oDw</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=29517</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-05 00:20:51.716666+00:00</t>
+          <t>2026-03-06 12:15:40.329388+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>해당 장애인거주시설</t>
+          <t>색동원 전 시설장 김 모 씨 외 관계자</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>정부 주도 합동점검 및 정밀 조사 진행 예정, 수사기관 고발 가능성</t>
+          <t>경찰 수사 진행 중, 추가 고소 접수</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>정부가 전국 장애인거주시설 57곳에 대한 합동점검을 실시하며 인권침해 및 학대 정황에 대해 무관용 대응 방침을 밝혔다. 점검 결과 인권침해가 확인될 경우 피해자와 가해자를 즉각 분리하고 장애인권익옹호기관에 정밀 조사를 의뢰하며, 사안의 중대성에 따라 수사기관 고발 등 강력한 법적 조치를 취할 예정이다.</t>
+          <t>장애인 입소자들을 성폭행한 혐의로 수사받는 색동원 전 시설장이 CCTV 은폐 의혹으로 추가 피소되었습니다. 피해자 A씨 측은 전 시설장과 관계자들이 성폭행 시도 후 CCTV 영상을 보여주지 않았다며 권리행사방해죄 등으로 고소장을 제출했습니다. 색동원은 전 시설장 해임안을 의결했습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>정부 주도의 57개 시설 합동점검을 통해 인권침해 및 학대 정황이 확인될 경우, 피해자와 가해자 분리 및 장애인권익옹호기관의 정밀 조사, 수사기관 고발 등 공적 절차가 진행될 예정입니다 (조건 6). 이는 집단적 피해 발생 가능성이 높고 (조건 3), 객관적 증거 확보가 용이하며 (조건 5), 상대방 책임이 명확해질 가능성이 크다는 점에서 소송금융 투자에 적합합니다 (조건 1).</t>
+          <t>전 시설장의 성폭행 혐의 및 CCTV 은폐 의혹으로 상대방 책임이 명확하며(적합 조건 1), 장애인 입소자를 대상으로 한 중대한 인권침해로 피해 규모가 크고(적합 조건 4), '색동원 사태 피해자 중 한 명'이라는 언급으로 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 경찰 수사가 진행 중이며 추가 고소장이 제출되어 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성도 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상이나 다수 가능성</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>장애인거주시설 인권침해 '무관용 대응'…57곳 합동점검</t>
+          <t>'장애인 성학대' 색동원 전 시설장, CCTV 은폐 의혹 추가 피소</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812883</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603051931476045</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-05 00:20:22.024848+00:00</t>
+          <t>2026-03-06 01:19:24.220198+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>OC 구치소</t>
+          <t>시설장 A씨, 색동원 법인</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>OC 법원에 집단소송 제기</t>
+          <t>시설장 구속, 시설 폐쇄 예정, 추가 고소장 제출</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>뮤직 OC 구치소 여성 수감자 최소 5명이 구치소 셰프로부터 성적 학대를 당했다며 OC 법원에 집단소송을 제기했다. 원고들은 지난달 26일 소장을 제출했으며, 크리스티나 곤잘레스 등이 원고 명단에 포함되었다.</t>
+          <t>인천 색동원 시설장 A씨가 여성 중증장애인 19명 이상을 성적으로 학대한 혐의로 구속되었다. 강화군 심층보고서에서 다수의 피해 사실이 확인되었으며, 인천시는 A씨를 해임하고 색동원 시설 폐쇄를 추진 중이다. 피해자 측은 A씨 외 행정국장 등에 대해서도 추가 고소장을 제출하며 법적 대응을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(셰프의 성적 학대), 공공기관인 OC 구치소를 상대로 하므로 자력이 충분하다. 최소 5명의 여성 수감자가 집단소송을 제기하여 집단적 피해이며, 성적 학대라는 점에서 피해 규모가 크다.</t>
+          <t>시설장 A씨의 성폭력 및 학대 혐의가 경찰 수사 및 강화군 심층보고서를 통해 명확히 드러났고(적합 조건 1, 5), 19명 이상의 중증장애인 피해자가 발생하여 집단적 피해 규모가 크다(적합 조건 3, 4). 현재 경찰 수사, 시설장 해임, 시설 폐쇄 등 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>최소 5명</t>
+          <t>최소 19명 이상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>“구치소 셰프가 성적 학대”…여성 재소자 집단소송 제기</t>
+          <t>‘성폭력 의혹’ 색동원 시설장 해임… 색동원도 이르면 20일 폐쇄</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260302190017412</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=886543</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-04 01:21:04.982245+00:00</t>
+          <t>2026-03-06 01:14:44.689971+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>주한미군</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>서울지방변호사회 사법경찰평가 결과 발표 및 관계기관에 개선 요청</t>
+          <t>국회 토론회 개최, 주한미군 성착취 규명 소송의 의의와 쟁점 논의</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>서울지방변호사회가 2025년도 사법경찰평가 결과를 발표하며, 강압적 수사, 인권침해, 사건 지연 등 부적절한 수사 관행을 보인 하위 사법경찰관 5인을 선정했다. 변호사들이 제출한 구체적 문제 사례들을 통해 피의자 인권 침해 및 절차적 위법성 문제가 제기되었으며, 서울변호사회는 평가 결과를 관계기관에 전달하여 수사 관행 개선을 요청할 예정이다.</t>
+          <t>2026년 3월 6일 국회에서 손솔 의원실 주최로 '주한미군 성착취 규명 국회 토론회'가 개최될 예정입니다. 이 토론회에서는 주한미군 성착취 규명 소송의 의의와 쟁점을 논의하며, '침묵을 깨고, 책임을 묻다'라는 주제로 진행됩니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>서울지방변호사회의 공식 평가를 통해 하위 사법경찰관들의 강압적 수사, 인권침해 등 책임이 명확히 지적되었고(적합 조건 1), 상대방인 국가 및 경찰 기관은 충분한 자력을 갖추고 있다(적합 조건 2). 변호사들이 제출한 구체적 사례들은 증거 확보 가능성을 높이며(적합 조건 5), 평가 결과가 관계기관에 전달되어 공적 절차가 진행 중이다(적합 조건 6). 다수의 변호사 참여와 하위 경찰관 선정은 집단적 피해 발생 가능성을 시사한다(적합 조건 3).</t>
+          <t>주한미군 성착취 규명이라는 명확한 책임 주체가 있으며(적합 조건 1), 상대방인 주한미군 또는 대한민국은 충분한 자력을 가집니다(적합 조건 2). 성착취 사건의 특성상 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), 피해 규모 또한 중대할 것으로 예상됩니다(적합 조건 4). 국회 토론회 개최는 문제의 공론화 및 증거 확보 노력이 진행 중임을 시사하며(적합 조건 5), 소송 외의 공적 절차(국회 토론회)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>'편파 수사' '사건 지연'...변호사들이 뽑은 나쁜 사법경찰관</t>
+          <t>【오늘의 국회일정】 2026년 3월 6일</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>lec.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.lec.co.kr/news/articleView.html?idxno=751615</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217308</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-04 01:02:45.155756+00:00</t>
+          <t>2026-03-06 00:43:45.350800+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A158" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>주한미군</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>검찰 불구속 기소</t>
+          <t>주한미군 성착취 규명 국회 토론회 진행 중, 소송 논의</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>‘식스센스’ PD A씨가 지난해 8월 회식 자리에서 강제추행 혐의로 검찰에 불구속 기소되었다. 피해자 측 법률대리인은 사건 발생 이후 피해자가 2차 가해를 당했다고 주장하고 있다.</t>
+          <t>손솔 의원실 주최로 '주한미군 성착취 규명 국회 토론회'가 개최됩니다. 이 토론회에서는 주한미군 성착취 규명 소송의 의의와 쟁점을 다루며, '침묵을 깨고, 책임을 묻다'라는 주제로 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>검찰이 강제추행 혐의로 A씨를 불구속 기소하여 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차(검찰 수사 및 기소)가 진행 중이며 증거가 확보되었음(적합 조건 5, 6). 그러나 피해자가 단수이고 피해 규모를 특정하기 어려워 투자 매력도가 낮음.</t>
+          <t>주한미군이라는 명확하고 자력 있는 상대방이 특정되며, 성착취라는 심각한 인권침해로 인한 집단적 피해 가능성이 높습니다. 국회 토론회를 통해 공론화되고 소송의 의의와 쟁점이 논의되는 등 공적 절차가 진행 중이며, 이는 증거 확보 및 소송 진행에 긍정적인 신호로 판단됩니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상 (다수 예상)</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>검찰, ‘식스센스’ PD 불구속 송치…피해자 측 “명백한 법리에 따른 ...</t>
+          <t>[오늘의 주요일정·6일] 행안부, 개학기 안전관리 현장점검</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11977473</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240249</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-04 01:00:03.514781+00:00</t>
+          <t>2026-03-06 00:41:04.262012+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="2" t="inlineStr">
+      <c r="A159" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr"/>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>현재 진행 중인 분쟁으로 인한 민간인 피해 발생</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>이란에서 전쟁으로 인해 1,097명 이상의 민간인이 사망했으며, 특히 초등학교 폭격으로 175명의 어린이가 희생되는 등 대규모 인명 피해가 발생했습니다. 병원, 구호시설 등 민간 시설도 공격받고 있으며, 정확한 피해 집계가 어려운 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>기사에서 폭격의 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어렵습니다. 또한, 국제 분쟁 상황에서의 민간인 피해는 일반적인 소송금융의 대상이 되는 민사 손해배상 소송으로 진행하기에 법적, 실질적 어려움이 매우 큽니다. (상대방 책임 불명확, 상대방 자력 불확실)</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>민간인 1,097명 사망, 초등학생 175명 포함</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>민간인 1,097명 숨져 …175명 숨진 이란 초교 통곡의 장례식</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179923</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:26:10.523951+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I159" t="inlineStr">
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr"/>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>핵심 고발자의 회고록 출간을 통한 정의 구현 노력 및 추가 법적 조치 가능성</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>희대의 아동성범죄자 제프리 엡스타인 사건의 핵심 고발자가 회고록을 출간했습니다. 이 책은 피해자의 처절한 서사를 복원하고, 가해자에게 면죄부를 준 세상에 맞서 정의를 요구하는 투쟁의 기록이자 연대의 호소입니다. 이는 엡스타인 사건 관련 추가적인 법적 조치나 정의 구현 노력의 촉매제가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 관련 거물급 인사들의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 피해 규모가 크고(적합 조건 4), 핵심 고발자의 회고록 출간은 증거 확보 가능성을 높이며(적합 조건 5), 이미 공적 절차가 진행되었던 사건으로 추가적인 법적 투쟁 가능성이 높습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J159" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>韓 활동 미스 이란 출신 모델 “4만 국민 죽인 정권이 핵 평화적으로 사...</t>
+          <t>[200자 읽기] 엡스타인 사건 고발자의 회고록</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571868?ref=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772611097&amp;code=13150000&amp;cp=nv</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-04 00:23:49.255912+00:00</t>
+          <t>2026-03-06 00:15:51.610986+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>색동원 시설장 김모씨 및 색동원</t>
+          <t>대한민국 (수원지방검찰청)</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>시설장 구속 송치, 경찰 수사 및 검찰 송치, 강화군 시설 폐쇄 절차 착수</t>
+          <t>서울고등검찰청 인권침해 점검 태스크포스 감찰 및 법무부 특별점검팀 조사 진행 중</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 시설장 김모씨가 입소자 19명 이상의 중증발달장애인 여성들에게 성폭력 및 학대를 가한 사건입니다. 김씨는 성폭력처벌법상 장애인피보호자 간음 등 혐의로 구속 송치되었으며, 경찰은 추가 피해 및 학대 의혹에 대해 수사를 확대하고 있습니다. 강화군은 시설 폐쇄 절차에 착수했습니다.</t>
+          <t>쌍방울 대북송금 사건 수사 당시 수원지검의 '연어·술 파티 회유 의혹'에 대해 서울고검이 감찰 중이며, 법무부 특별점검팀은 관련 녹취 물증과 조사 결과를 확보했습니다. 김성태 전 쌍방울 회장의 '술 반입' 암시 대화, 이화영 전 부지사의 '검사, 김성태 회장과 한잔했다'는 진술, 특혜 정황 등이 보고서에 담겼습니다. 검찰 고위직 출신 변호사의 회유 주장도 제기되었으나, 의혹 당사자들은 모두 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>시설장 김모씨의 성폭력 및 학대 책임이 명확하며(적합 조건 1), 중증발달장애인 여성 19명 이상이 피해를 입은 집단적 피해 사건(적합 조건 3, 4)입니다. 우석대 심층조사 보고서, 피해자 진술 등 객관적 증거가 확보되어 있고(적합 조건 5), 시설장 구속 송치, 경찰 수사, 검찰 송치, 강화군 시설 폐쇄 절차 착수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 비교적 명확하고(수원지검 검사 및 관련 공무원), 상대방에게 자력이 충분하며(국가기관), 법무부 특별점검팀의 조사 결과 보고서, 녹취록, 교도관 진술 등 객관적 증거가 다수 확보되어 있습니다. 또한, 서울고등검찰청의 감찰 등 공적 절차가 이미 진행 중입니다. 이는 소송금융 적합 조건 4가지 이상에 해당합니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>최소 19명 (여성 중증발달장애인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>[단독]  흉기 협박…CCTV 앞서도 추행  입소자 19명 '색동원 악몽'</t>
+          <t>김성태 “결전의 날, 소주 한 잔 먹고가면”…‘술자리 회유’ 물증?</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408649</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499143&amp;ref=A</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-03 00:23:41.770137+00:00</t>
+          <t>2026-03-05 01:33:45.106748+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>색동원 (전 시설장 김모씨 및 관련 종사자)</t>
+          <t>이스라엘 정부</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>전 시설장 검찰 송치, 종사자 수사 중, 강화군 시설 폐쇄 절차 착수 예고</t>
+          <t>강제철거 관련 소송 진행 중이나 실효성 부족, 국제사회 관심 증대</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>중증장애인 거주시설 '색동원'의 전 시설장 김모씨가 여성 장애인 19명에게 성폭력을 저지른 혐의 등으로 검찰에 송치되었습니다. 경찰은 추가로 8명의 장애인 피해자를 확인했으며, 강화군은 시설 폐쇄 절차를 예고하고 입소자들의 자립 및 전원 수요를 파악 중입니다. 현재 종사자 2명도 장애인복지법 위반 혐의로 수사 대상입니다.</t>
+          <t>이스라엘이 팔레스타인 자치정부 영역인 서안지구 마샤페르 야타 지역을 강점하고 주민들을 강제 이주시키며 폭력을 행사하는 상황을 다큐멘터리 &lt;노 어더 랜드&gt;가 기록했습니다. 천 명이 넘는 주민들이 집을 잃고 폭행, 구금, 심지어 사망 위협에 시달리고 있으며, 이스라엘군과 정착민의 책임이 명확하고 다큐멘터리 영상 등 증거가 풍부합니다. 현재 강제철거를 막기 위한 소송이 진행 중이나 실효성이 부족한 상태입니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 전 시설장의 성폭력 혐의가 경찰 수사 및 검찰 송치로 명확해지고, 다수의 장애인 피해자가 발생했으며, 공적 조사 보고서 등 증거가 확보되어 있음. 강화군이 시설 폐쇄 절차를 진행 중인 점도 긍정적이나, 피고의 자력 문제가 쟁점이 될 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 이스라엘군과 정착민에 의한 팔레스타인 주민들의 강제 이주 및 폭력 행위가 명확하며, 이스라엘 정부는 충분한 자력을 가집니다. 천 명 이상의 주민이 피해를 입고 있으며, 5년간의 다큐멘터리 기록을 통해 객관적인 증거가 풍부합니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>최소 19명 이상 (총 33명 입소자 중 다수)</t>
+          <t>천 명 이상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>색동원 폐쇄 가닥… 인천시, 입소자 거취 조사한다</t>
+          <t>이스라엘에 체포된 청년이 이례적으로 석방된 속사정</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759659</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211622&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-02 12:57:34.929712+00:00</t>
+          <t>2026-03-05 01:23:38.030767+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>진실화해위원회 조사 진행 중</t>
+          <t>진실화해위 3기 출범 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>송상교 전 진실화해위 사무처장이 3기 진실화해위 위원장으로 임명되었습니다. 그는 유서대필 조작사건, 재일동포 간첩조작사건, 경찰의 불법체포 국가배상 청구소송 등 과거 국가에 의한 인권 침해 사건의 진실 규명과 국가배상 소송 변론에 앞장서 왔습니다. 진실화해위는 과거사 인권 침해 사건의 진실을 규명하는 공적 절차를 담당합니다.</t>
+          <t>송상교 신임 진실화해위원장이 취임하며 과거사 피해자들의 명예회복과 진실규명을 위한 '피해자에게 열린 위원회' 운영을 다짐했다. 2기 위원회에서 미진했던 조사와 편향성 논란을 극복하고, 한국전쟁 전후 민간인 희생, 시설 및 해외입양 인권침해 등 다수의 미규명 사건에 대한 적극적인 직권조사와 조사 역량 강화를 약속했다. 특히 조사3국 신설을 통해 민간 입양알선기관 및 집단수용시설 관련 진실규명 범위를 확대할 예정이다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>국가 책임이 명확한 과거사 인권 침해 사건으로, 진실화해위원회라는 공적 절차가 진행 중입니다. 상대방(국가)의 자력이 충분하며, 유서대필 조작사건, 간첩조작사건 등 다수의 피해자가 존재하여 집단적 피해 규모가 클 것으로 예상됩니다. 진실화해위의 조사를 통해 증거 확보도 용이할 것으로 보입니다.</t>
+          <t>국가 책임의 과거사 진실 규명 및 피해자 명예 회복을 목적으로 하는 공적 절차(진실화해위)가 진행 중이며 (6), 국가를 상대로 하는 소송으로 이어질 경우 충분한 자력 확보 가능 (2). 한국전쟁 전후 민간인 희생, 인권침해 등 다수의 피해자가 존재하며 (3, 4), 진실화해위의 적극적인 조사를 통해 증거 확보 및 피해 규모 구체화 가능성이 높음 (1, 5).</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>유서대필 조작 변론… 인권침해 규명 앞장 [송상교 3기 진실화해위원장...</t>
+          <t>송상교 진화위원장 취임…“피해자에게 열린 위원회” 다짐</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302510553?OutUrl=naver</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1247714.html</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-02 12:56:56.341559+00:00</t>
+          <t>2026-03-05 01:14:40.635125+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
-      <c r="A164" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A164" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>유네스코 등 국제기구 규탄 및 시민단체 비판</t>
+          <t>민·관·경 합동점검 진행 중, 수사기관 고발 예정</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 이란 공습으로 이란 최고 지도자뿐 아니라 초등학생을 포함한 민간인 최소 555명이 사망했다. 국내외 시민단체들은 이를 '침략 전쟁'이자 '국제법상 침략 범죄'로 규탄하고 있으며, 유네스코 또한 학교에 대한 공격을 국제인도법 위반으로 지적했다. 이란 당국은 사망자 수가 더 늘어날 것으로 보고 있다.</t>
+          <t>충남도가 31일까지 장애인 거주시설에 대한 민·관·경 합동점검을 실시합니다. 인권침해나 학대 정황 포착 시 즉각 피해자-가해자 분리 및 수사기관 고발 등 강력한 법적 조치를 취할 방침이며, 위반 시설은 관련 법령에 따라 처벌될 예정입니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 공습으로 이란 민간인 및 초등학생 다수가 사망하여 상대방 책임이 명확하고(조건 1) 국가로서 자력이 충분하다(조건 2). 수백 명의 사망자가 발생한 집단적 피해(조건 3, 4)이며, 유네스코 등 국제기구의 규탄 성명과 이란 당국의 발표 등 객관적 증거가 존재하여(조건 5) 소송금융 적합도가 높다. 국제법상 소송 진행의 복잡성은 추가 검토가 필요하다.</t>
+          <t>민·관·경 합동점검이라는 공적 절차가 진행 중이며(적합 조건 6), 인권침해 발견 시 수사기관 고발 등 강력한 법적 조치가 예고되어 있습니다. 장애인 거주시설의 특성상 집단적 피해 발생 가능성이 높고(적합 조건 3), 점검을 통해 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 현재 특정 피해 사례나 상대방이 명확히 확인되지 않아 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>최소 555명 사망 (초등학생 및 교사 최소 165명 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>이란 초등학교까지 공습한 미-이스라엘에 시민단체  전쟁 최대 피해자 ...</t>
+          <t>충남도 31일까지 장애인 거주시설 점검… 인권침해 무관용</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030215024563330?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6090638</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-02 12:27:04.272692+00:00</t>
+          <t>2026-03-05 00:25:21.041542+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A165" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C165" t="inlineStr"/>
+      <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
-          <t>제3기 진실화해위원회 진실규명 신청 접수 중</t>
+          <t>충남도 인권침해 예방 및 대응 정책 발표</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>제3기 진실·화해를위한과거사정리위원회가 출범하여 과거사 사건 피해자들의 진실규명 신청을 2028년 2월 25일까지 접수한다. 항일독립운동, 한국전쟁 전후 민간인 집단 희생, 권위주의 통치기 인권침해 사건 등이 대상이며, 제주도와 양 행정시에서 전담 창구를 운영한다. 위원회의 조사 권한이 강화되어 실질적인 진실 규명이 기대된다.</t>
+          <t>충청남도가 장애인거주시설 내 인권침해 예방을 위한 총력 대응 방침을 발표했습니다. 점검을 통해 인권침해나 학대 정황이 포착될 경우, 즉각적인 피해자-가해자 분리 조치와 함께 장애인권익옹호기관의 정밀 조사 의뢰, 사안의 경중에 따른 수사기관 고발 등 강력한 법적 조치를 취할 예정입니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>국가(대한민국)가 상대방으로 책임이 명확하고 자력이 충분하며, 민간인 집단 희생 등 다수의 피해자가 발생한 대규모 사건입니다. 제3기 진실화해위원회를 통한 공적 절차가 진행 중이며, 위원회의 강화된 조사 권한으로 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+          <t>이 기사는 특정 인권침해 사건에 대한 보도가 아닌, 충청남도의 장애인거주시설 인권침해 예방 및 대응 정책에 대한 내용입니다. 특정 피고, 피해 규모, 진행 중인 공적 절차 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>3기 진실화해위 출범...제주도, 전담 창구 운영</t>
+          <t>충남도, 장애인거주시설 인권침해 예방 총력</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>jejunews.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>http://www.jejunews.com/news/articleView.html?idxno=2223780</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1342714</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-02 12:23:10.463828+00:00</t>
+          <t>2026-03-05 00:23:12.064201+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨 유산관리재단</t>
+          <t>엡스타인 파일에 언급된 유명 인사 및 권력층 (예: 빌 게이츠, 앤드루 전 영국 왕자, 로런스 서머스 등)</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>로스앤젤레스 연방법원에 소장 접수, 금전적 합의 무효 주장 및 후속 심리 예정</t>
+          <t>미국 법무부의 '엡스타인 파일' 대중 공개로 인한 추가 법적 조치 예상</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨의 유산관리재단이 아동 성학대 혐의로 피소되었다. 캐시오 형제자매는 잭슨이 어린 시절부터 자신들을 그루밍하고 약물과 술을 이용해 성적 학대를 일삼았다고 주장하며, 재단 측은 이를 '돈벌이 시도'라고 반박하고 있다. 법원은 금전적 합의 무효 주장에 대한 후속 심리를 진행할 예정이다.</t>
+          <t>투자은행 출신 억만장자 제프리 엡스타인이 수십 년간 미성년자 성착취를 저지르고 이를 유명 인사와 권력층에 제공한 사건입니다. 미국 법무부가 보관하던 '엡스타인 파일'이 지난 1월 30일 대중에 공개되면서 빌 게이츠, 앤드루 전 영국 왕자, 노엄 촘스키 등 수많은 유명 인사들의 연루 사실이 드러나 미국과 서구 사회에 큰 충격을 주고 있습니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (아동 성학대 혐의 구체적 주장), 상대방에게 자력이 충분함 (故 마이클 잭슨 유산관리재단), 다수 피해자 (형제자매 4명, '연쇄 아동 포식자' 주장으로 추가 피해자 가능성), 피해 규모가 큼 (성학대 사건의 위자료는 상당할 수 있음). 현재 소송이 진행 중이며, 과거 금전적 합의 시도도 있었던 점을 고려할 때 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 명확하고(엡스타인의 미성년자 성착취 및 유명 인사들의 연루), 상대방에게 자력이 충분하며(빌 게이츠, 앤드루 왕자 등 억만장자 및 권력층), 집단적 피해(수십 년간 다수의 미성년자 착취)가 발생했습니다. 또한 미국 법무부가 공개한 '엡스타인 파일'이라는 강력한 증거가 확보되었고, 이 파일 공개 자체가 공적 절차 진행 중인 상황입니다. 이는 대규모 집단소송으로 이어질 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>4명 (형제자매)</t>
+          <t>미성년자 다수</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨, 아동 성학대 혐의 피소.. 돈벌이 시도  반박 [★할리우...</t>
+          <t>‘판도라 상자’ 엡스타인 파일 유출, 시민사회 기대 짓밟은 사건</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/01/2026030122020167119</t>
+          <t>https://shindonga.donga.com/3/all/13/6124681/1</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-02 00:29:51.649045+00:00</t>
+          <t>2026-03-05 00:21:59.923607+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A167" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr"/>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>색동원 시설장 및 관계자 (색동원)</t>
+        </is>
+      </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>방송을 통해 사건 조명 중</t>
+          <t>시설장 성폭력 혐의로 구속 송치, 추가 증거인멸 등 혐의로 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>44세 박성범 씨가 10년 동안 노예와 다름없는 생활을 견뎌왔다는 내용이 방송을 통해 조명되었습니다. 유족들은 숨져 있던 박 씨의 억울한 죽음과 10년간의 일을 알리기 위해 노력하고 있습니다. 사건의 심각성으로 미루어 볼 때 피해 규모는 상당할 것으로 예상됩니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장이 입소자 성폭력 혐의로 구속 송치된 가운데, 피해자 측이 시설장 등 관계자들을 증거인멸, 권리행사방해, 개인정보보호법 위반 혐의로 추가 고소했습니다. 피해자 A씨 측은 시설장의 성폭행 시도 후 CCTV 열람을 방해하여 상해 사실 통보가 지연되었다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확히 특정되지 않았고, 소송 상대방의 자력 또한 파악할 수 없어 소송금융 투자 대상으로서의 기본적인 요건을 충족하기 어렵습니다. 다만, '10년 노예와 다름없는 생활'이라는 피해 내용으로 미루어 볼 때 피해 규모는 매우 클 것으로 추정되며, 방송을 통해 사건이 조명되고 있어 증거 확보 가능성은 높습니다.</t>
+          <t>상대방 책임이 명확하고(시설장 구속 송치), 중증장애인 시설 입소자를 대상으로 한 성폭력 사건으로 집단적 피해 가능성이 높음. 이미 공적 절차(검찰 수사)가 진행 중이며, 증거인멸 및 개인정보보호법 위반 혐의까지 추가되어 증거 확보 가능성이 높음.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>1명 (박성범 씨) 및 유족</t>
+          <t>다수 (중증장애인 입소자)</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>유이,  방구석 경찰 수준 …'히든아이'서 추리력 활약</t>
+          <t>'성폭력 의혹' 색동원 시설장 증거인멸 혐의 추가 피소</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987949</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260305063245oDw</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-02 00:25:56.132900+00:00</t>
+          <t>2026-03-05 00:20:51.716666+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>빌 게이츠</t>
+          <t>해당 장애인거주시설</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>엡스타인 파일 공개 및 관련 의혹 제기</t>
+          <t>정부 주도 합동점검 및 정밀 조사 진행 예정, 수사기관 고발 가능성</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>빌 게이츠가 '엡스타인 파일'과 관련하여 외도 사실을 인정했으나, 외도 상대가 엡스타인의 성 착취 피해자라는 의혹은 부인했습니다. 이 사건은 엡스타인 네트워크와 관련된 성 착취 피해자들의 추가적인 법적 조치 가능성을 시사합니다.</t>
+          <t>정부가 전국 장애인거주시설 57곳에 대한 합동점검을 실시하며 인권침해 및 학대 정황에 대해 무관용 대응 방침을 밝혔다. 점검 결과 인권침해가 확인될 경우 피해자와 가해자를 즉각 분리하고 장애인권익옹호기관에 정밀 조사를 의뢰하며, 사안의 중대성에 따라 수사기관 고발 등 강력한 법적 조치를 취할 예정이다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>빌 게이츠는 막대한 자력을 가진 상대방이며(적합 조건 2), '엡스타인 파일'은 집단적 성 착취 피해의 증거가 될 수 있습니다(적합 조건 3, 5). 피해 규모가 클 것으로 예상되며(적합 조건 4), 관련 파일의 존재로 증거 확보 가능성이 높습니다. 빌 게이츠가 외도 상대가 피해자가 아니라고 부인했으나, '엡스타인 파일'의 추가 공개 여부에 따라 소송금융 투자 기회가 충분히 발생할 수 있습니다.</t>
+          <t>정부 주도의 57개 시설 합동점검을 통해 인권침해 및 학대 정황이 확인될 경우, 피해자와 가해자 분리 및 장애인권익옹호기관의 정밀 조사, 수사기관 고발 등 공적 절차가 진행될 예정입니다 (조건 6). 이는 집단적 피해 발생 가능성이 높고 (조건 3), 객관적 증거 확보가 용이하며 (조건 5), 상대방 책임이 명확해질 가능성이 크다는 점에서 소송금융 투자에 적합합니다 (조건 1).</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>'엡스타인 파일' 빌게이츠 외도 인정</t>
+          <t>장애인거주시설 인권침해 '무관용 대응'…57곳 합동점검</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143736</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812883</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-02 00:17:29.563722+00:00</t>
+          <t>2026-03-05 00:20:22.024848+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr"/>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>OC 구치소</t>
+        </is>
+      </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>MBC 탐사기획 &lt;스트레이트&gt; 방송을 통한 공론화 예정</t>
+          <t>OC 법원에 집단소송 제기</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>MBC 탐사기획 &lt;스트레이트&gt;가 중증장애인시설에서 발생한 충격적인 성폭력 사건을 단독 입수한 면담보고서와 피해자 인터뷰를 통해 고발할 예정입니다. '도가니' 악몽 재현이라는 표현으로 사건의 심각성을 암시하며, 사회적 파장이 예상됩니다.</t>
+          <t>뮤직 OC 구치소 여성 수감자 최소 5명이 구치소 셰프로부터 성적 학대를 당했다며 OC 법원에 집단소송을 제기했다. 원고들은 지난달 26일 소장을 제출했으며, 크리스티나 곤잘레스 등이 원고 명단에 포함되었다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>중증장애인시설 내 성폭력 사건으로, 시설 운영 주체의 책임이 명확할 가능성이 높고(상대방 책임 명확), 성폭력 피해의 특성상 피해 규모가 클 것으로 예상됩니다(피해 규모 큼). MBC 탐사기획 &lt;스트레이트&gt;가 '단독 입수한 면담보고서'와 '피해자 인터뷰'를 확보했다고 명시하여 증거가 충분할 것으로 보입니다(증거 확보 가능). '도가니' 악몽 재현이라는 표현은 사회적 파장이 크고, 중증장애인 대상 범죄의 심각성을 고려할 때 공론화 및 법적 대응 가능성이 매우 높아 소송금융 투자 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(셰프의 성적 학대), 공공기관인 OC 구치소를 상대로 하므로 자력이 충분하다. 최소 5명의 여성 수감자가 집단소송을 제기하여 집단적 피해이며, 성적 학대라는 점에서 피해 규모가 크다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 5명</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>[스트레이트 예고] 재현된 '도가니' 악몽 / 개혁‥그 마지막 '장벽'</t>
+          <t>“구치소 셰프가 성적 학대”…여성 재소자 집단소송 제기</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804178_37004.html</t>
+          <t>https://www.koreadaily.com/article/20260302190017412</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-01 12:33:38.740290+00:00</t>
+          <t>2026-03-04 01:21:04.982245+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>경찰관 면직 처분</t>
+          <t>서울지방변호사회 사법경찰평가 결과 발표 및 관계기관에 개선 요청</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>일본 아야세경찰서 소속 감식반 경찰관이 13년간 영안실에서 여성 시신 수백 장을 불법 촬영한 사실이 드러나 면직 처분되었습니다. 이는 사망자의 존엄성을 침해하고 유족들에게 심각한 정신적 피해를 야기한 사건입니다. 피해 유족들은 일본 정부를 상대로 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>서울지방변호사회가 2025년도 사법경찰평가 결과를 발표하며, 강압적 수사, 인권침해, 사건 지연 등 부적절한 수사 관행을 보인 하위 사법경찰관 5인을 선정했다. 변호사들이 제출한 구체적 문제 사례들을 통해 피의자 인권 침해 및 절차적 위법성 문제가 제기되었으며, 서울변호사회는 평가 결과를 관계기관에 전달하여 수사 관행 개선을 요청할 예정이다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>일본 경찰관의 13년간 영안실 시신 불법 촬영 사건으로, 상대방(일본 정부/경찰)의 책임이 명확하고 자력이 충분합니다. 수백 명의 피해자(사망자 유족)가 발생한 집단적 피해이며, 경찰관 면직 처분이라는 공적 절차가 진행되어 증거 확보가 용이합니다. 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>서울지방변호사회의 공식 평가를 통해 하위 사법경찰관들의 강압적 수사, 인권침해 등 책임이 명확히 지적되었고(적합 조건 1), 상대방인 국가 및 경찰 기관은 충분한 자력을 갖추고 있다(적합 조건 2). 변호사들이 제출한 구체적 사례들은 증거 확보 가능성을 높이며(적합 조건 5), 평가 결과가 관계기관에 전달되어 공적 절차가 진행 중이다(적합 조건 6). 다수의 변호사 참여와 하위 경찰관 선정은 집단적 피해 발생 가능성을 시사한다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>수백 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>13년간 영안실서 女 나체 시신 수백장 찍은 日경찰… 성욕 채우려</t>
+          <t>'편파 수사' '사건 지연'...변호사들이 뽑은 나쁜 사법경찰관</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lec.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/general-world/6086906</t>
+          <t>http://www.lec.co.kr/news/articleView.html?idxno=751615</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-01 12:19:15.564377+00:00</t>
+          <t>2026-03-04 01:02:45.155756+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A171" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>김 모 씨 (색동원 원장/이사장)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 언론 보도를 통한 추가 피해자 확인</t>
+          <t>검찰 불구속 기소</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>인천 강화군의 장애인복지시설 '색동원'에서 원장 김 모 씨에 의한 중증장애인 성폭행 등 성적 학대가 오랜 기간 자행된 사실이 드러났다. '스트레이트'가 입수한 면담보고서에 따르면 의사소통이 어려운 피해자들이 구체적인 피해 사실을 진술했으며, 경찰이 특정한 3명을 넘어 20명에 달하는 피해자가 확인되었다. 언론 보도를 통해 사건의 심각성이 알려지고 있다.</t>
+          <t>‘식스센스’ PD A씨가 지난해 8월 회식 자리에서 강제추행 혐의로 검찰에 불구속 기소되었다. 피해자 측 법률대리인은 사건 발생 이후 피해자가 2차 가해를 당했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>가해자(원장/이사장 김 모 씨)가 명확히 특정되었고, 피해 여성들의 면담보고서 및 경찰 특정 등 객관적 증거가 존재합니다 (적합 조건 1, 5). 20명에 달하는 다수의 피해자가 발생하여 집단적 피해에 해당하며 (적합 조건 3, 4), 경찰 수사 등 공적 절차가 진행 중인 것으로 보입니다 (적합 조건 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>검찰이 강제추행 혐의로 A씨를 불구속 기소하여 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차(검찰 수사 및 기소)가 진행 중이며 증거가 확보되었음(적합 조건 5, 6). 그러나 피해자가 단수이고 피해 규모를 특정하기 어려워 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>최소 20명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>'스트레이트' 재현된 '도가니' 악몽</t>
+          <t>검찰, ‘식스센스’ PD 불구속 송치…피해자 측 “명백한 법리에 따른 ...</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496283</t>
+          <t>https://www.mk.co.kr/article/11977473</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-01 00:25:18.298004+00:00</t>
+          <t>2026-03-04 01:00:03.514781+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr"/>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>고위층 카르텔 및 해일 조직</t>
+        </is>
+      </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>MBC '스트레이트' 보도 및 취재 진행 중</t>
+          <t>살인 혐의로 구속된 윤라영의 재판 진행 중, 백태주가 증거 영상 제출</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>MBC '스트레이트'가 장애인시설 내 성폭력 의혹을 보도했다. 다수의 피해자들이 몸짓을 섞어가며 피해 사실을 세세하게 설명했으며, 범행 장소, 시간대, 사용된 도구 등이 서로 다른 피해자들의 진술 사이에서도 일치하는 것으로 파악됐다.</t>
+          <t>ENA 드라마 '아너: 그녀들의 법정'은 IT기업 '더 프라임' 대표 백태주가 고위층의 성상납 및 성착취 카르텔을 폭로하기 위해 '커넥트인' 앱을 설계하며 벌어지는 비극을 다룬다. 과거 신인배우 성상납 리스트 은폐와 아동학대 사망 사건이 얽혀 있으며, 현재 윤라영 변호사가 살인 혐의로 재판을 받고 있다. 백태주는 카르텔을 심판하기 위해 피해자들의 고통까지 도구로 삼는 위험한 선택을 한다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>다수의 피해자가 존재하며(적합 조건 3), 서로 다른 피해자들의 진술이 일치하여 범행 사실이 구체적으로 특정되고 책임이 명확해 보입니다(적합 조건 1, 5). 성폭력 피해는 중대한 인권침해로 피해 규모가 크며(적합 조건 4), MBC '스트레이트' 보도를 통해 사건이 공론화되고 조사 단계에 있습니다(적합 조건 6).</t>
+          <t>상대방(고위층 카르텔, 해일 조직)의 책임이 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 성착취 및 아동학대 등 집단적(적합 조건 3)이고 심각한 피해(적합 조건 4)가 발생했다. 백태주가 확보한 영상 증거가 존재하며(적합 조건 5), 살인 사건 수사 및 재판이 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>MBC '스트레이트', 장애인시설 성폭력 의혹과 검찰개혁 쟁점 짚는다</t>
+          <t>'아너' 정은채, 이나영 위해 '커넥트인' 설계자 연우진과 손잡았다…시...</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987337</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02919206645380040</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-01 00:24:27.778445+00:00</t>
+          <t>2026-03-04 00:29:52.528422+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A173" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr"/>
-      <c r="D173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>강제동원 피해 진상규명 노력 진행 중</t>
+          <t>이란 최고 지도자 사망 관련 과거 인권침해 사실 보도</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>강제동원 피해자들의 유골이 뒤섞여 있는 안타까운 상황과 이들의 진상규명을 위한 한국 시민사회 및 불교계의 노력을 다루고 있다. 특히 조세이탄광 관련 징용 피해자 문제와 무연고자 유골 수습에 대한 활동이 언급된다.</t>
+          <t>한국에서 활동 중인 이란 출신 모델이 이란 최고 지도자 사망에 대해 이란 국민들이 기뻐하고 있으며, 이란 정부가 4만명 이상의 비무장 민간인을 살해하고 국민들을 잔혹하게 탄압했다고 주장했습니다. 이란 정부의 인권 침해 및 폭력 진압 사실이 보도되었습니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>강제동원 피해라는 역사적 사실에 기반한 다수의 피해자(적합 조건 3, 4)가 존재하며, 상대방(일본 기업 또는 정부)의 자력이 충분할 것으로 예상(적합 조건 2). 진상규명 노력(적합 조건 5)이 있었고, 피해자 유골 문제 등 구체적인 피해 사실이 언급되어 소송금융 투자에 적합성이 높음.</t>
+          <t>이란 정부의 대규모 인권 침해 및 민간인 살해 책임은 명확하나(적합 조건 1), 주권 면제 문제와 판결 집행의 현실적 어려움으로 인해 소송금융 투자 대상으로서의 자력(적합 조건 2) 및 실현 가능성이 매우 낮습니다. 또한, 국내 법원에서 소송을 진행하기 어렵고, 국제법적 절차는 소송금융의 일반적인 투자 범위에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4만명 이상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>[인터뷰]  박씨·김씨 뒤섞여 조그마한 뼛가루 …강제동원 피해 알린 홍...</t>
+          <t>韓 활동 미스 이란 출신 모델 “4만 국민 죽인 정권이 핵 평화적으로 사...</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49200</t>
+          <t>https://www.munhwa.com/article/11571868?ref=naver</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-01 00:22:18.541616+00:00</t>
+          <t>2026-03-04 00:23:49.255912+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>분대장 A씨 및 국가(군)</t>
+          <t>색동원 시설장 김모씨 및 색동원</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>형사 재판에서 가혹행위 및 모욕죄 유죄(벌금 300만원), 직권남용 무죄 판결 선고. 민사 소송 가능성 있음.</t>
+          <t>시설장 구속 송치, 경찰 수사 및 검찰 송치, 강화군 시설 폐쇄 절차 착수</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>분대장 A씨가 후임 병사 B씨에게 지속적인 가혹행위와 모욕을 가해 B씨가 손목 부상 악화로 수술이 필요하게 되었습니다. 형사 재판에서 A씨는 가혹행위 및 모욕죄로 벌금 300만원을 선고받았으나, 직권남용 혐의는 무죄 판결을 받았습니다. 기사는 법원의 직권남용 무죄 판단에 대해 피해자 관점에서 비판적인 시각을 제시하며 군 지휘부의 관리 소홀 문제도 지적하고 있습니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 시설장 김모씨가 입소자 19명 이상의 중증발달장애인 여성들에게 성폭력 및 학대를 가한 사건입니다. 김씨는 성폭력처벌법상 장애인피보호자 간음 등 혐의로 구속 송치되었으며, 경찰은 추가 피해 및 학대 의혹에 대해 수사를 확대하고 있습니다. 강화군은 시설 폐쇄 절차에 착수했습니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>분대장 A씨의 가혹행위 및 모욕죄는 형사 재판에서 유죄 판결을 받아 책임이 명확하고(적합 조건 1), 관련 증거가 이미 확보되어 있으며(적합 조건 5), 형사 절차가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 또한, 군 지휘부의 관리 소홀(피해자와 가해자 분리 미흡)에 대한 국가배상 가능성이 있어 상대방(국가)의 자력이 충분하다고 볼 수 있습니다(적합 조건 2). 다만, 직권남용 혐의가 무죄로 판단된 점은 민사 소송 시 쟁점이 될 수 있습니다.</t>
+          <t>시설장 김모씨의 성폭력 및 학대 책임이 명확하며(적합 조건 1), 중증발달장애인 여성 19명 이상이 피해를 입은 집단적 피해 사건(적합 조건 3, 4)입니다. 우석대 심층조사 보고서, 피해자 진술 등 객관적 증거가 확보되어 있고(적합 조건 5), 시설장 구속 송치, 경찰 수사, 검찰 송치, 강화군 시설 폐쇄 절차 착수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 19명 (여성 중증발달장애인)</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>[법정B컷]분대장 괴롭힘이 '사적 제재'?…직권남용 또 무죄</t>
+          <t>[단독]  흉기 협박…CCTV 앞서도 추행  입소자 19명 '색동원 악몽'</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477917?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050034</t>
+          <t>https://www.joongang.co.kr/article/25408649</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-01 00:20:34.086174+00:00</t>
+          <t>2026-03-03 00:23:41.770137+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>일본 정부, 구마가이구미, 미쓰비시중공업</t>
+          <t>색동원 (전 시설장 김모씨 및 관련 종사자)</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>항소심 승소, 일본의 공식 사죄 등 근본적 해결 미진</t>
+          <t>전 시설장 검찰 송치, 종사자 수사 중, 강화군 시설 폐쇄 절차 착수 예고</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 및 강제동원 피해자들이 일본 정부와 기업들을 상대로 한 소송에서 항소심 승소 등 긍정적인 판결을 얻었다. 그러나 기사는 일본의 공식 사죄와 같은 근본적인 문제 해결이 아직 이루어지지 않았음을 지적하며, 역사 정의 실현을 위한 노력이 지속되어야 함을 강조한다.</t>
+          <t>중증장애인 거주시설 '색동원'의 전 시설장 김모씨가 여성 장애인 19명에게 성폭력을 저지른 혐의 등으로 검찰에 송치되었습니다. 경찰은 추가로 8명의 장애인 피해자를 확인했으며, 강화군은 시설 폐쇄 절차를 예고하고 입소자들의 자립 및 전원 수요를 파악 중입니다. 현재 종사자 2명도 장애인복지법 위반 혐의로 수사 대상입니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 및 강제동원 피해자 사건은 상대방 책임이 명확하고(적합 조건 1), 일본 정부 및 대기업으로 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해이고(적합 조건 3), 피해 규모가 매우 크며(적합 조건 4), 이미 소송에서 승소한 바 있어 증거가 충분히 확보된 상태입니다(적합 조건 5). 이미 항소심 승소 등 긍정적 판결이 있었으나, 일본의 공식 사죄 등 근본적 해결이 미진하여 추가적인 법적 조치 또는 집행 관련 기회가 있을 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 전 시설장의 성폭력 혐의가 경찰 수사 및 검찰 송치로 명확해지고, 다수의 장애인 피해자가 발생했으며, 공적 조사 보고서 등 증거가 확보되어 있음. 강화군이 시설 폐쇄 절차를 진행 중인 점도 긍정적이나, 피고의 자력 문제가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 19명 이상 (총 33명 입소자 중 다수)</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>3.1혁명 107주년 615개 단체 시민선언,  역사정의가 바로 서야 평화도 가...</t>
+          <t>색동원 폐쇄 가닥… 인천시, 입소자 거취 조사한다</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>tongilnews.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>http://www.tongilnews.com/news/articleView.html?idxno=215915</t>
+          <t>https://www.kyeongin.com/article/1759659</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-02-28 12:51:31.116250+00:00</t>
+          <t>2026-03-02 12:57:34.929712+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>일본 경시청</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>경찰관 면직 처분, 검찰 송치 및 재판 진행 중</t>
+          <t>진실화해위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>일본 경찰관이 13년간 여성 시신 20여구와 부상 여성의 환부를 불법 촬영하고 500점 이상의 사진과 영상을 소지한 사실이 드러나 면직 처분되었습니다. 그는 성적 욕구를 채우기 위함이었다고 진술했으며, 다른 불법 촬영 혐의로 재판을 받고 있고 시신 불법 촬영 혐의로 검찰에 송치되었습니다. 다수의 피해자가 발생했으며 명확한 증거와 공적 절차가 진행 중입니다.</t>
+          <t>송상교 전 진실화해위 사무처장이 3기 진실화해위 위원장으로 임명되었습니다. 그는 유서대필 조작사건, 재일동포 간첩조작사건, 경찰의 불법체포 국가배상 청구소송 등 과거 국가에 의한 인권 침해 사건의 진실 규명과 국가배상 소송 변론에 앞장서 왔습니다. 진실화해위는 과거사 인권 침해 사건의 진실을 규명하는 공적 절차를 담당합니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>상대방(경찰관)의 불법 행위가 명확하고 본인도 시인했으며, 소속 기관인 일본 경시청을 상대로 한 손해배상 청구 가능성 고려 시 자력 충분. 20여 명의 여성 시신 피해자 및 부상 여성 피해자 다수로 집단적 피해에 해당하며, 500점 이상의 불법 촬영물 등 객관적 증거가 명확하고 공적 절차(면직, 검찰 송치, 재판)가 진행 중이므로 소송금융 투자 적합도가 높음.</t>
+          <t>국가 책임이 명확한 과거사 인권 침해 사건으로, 진실화해위원회라는 공적 절차가 진행 중입니다. 상대방(국가)의 자력이 충분하며, 유서대필 조작사건, 간첩조작사건 등 다수의 피해자가 존재하여 집단적 피해 규모가 클 것으로 예상됩니다. 진실화해위의 조사를 통해 증거 확보도 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>20여 명의 여성 시신 피해자 및 부상 여성 피해자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>“성적 욕구 채우려고” 13년간 ‘女시신 나체’ 수백장 모은 경찰…日...</t>
+          <t>유서대필 조작 변론… 인권침해 규명 앞장 [송상교 3기 진실화해위원장...</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/japan/2026/02/28/20260228500045?wlog_tag3=naver</t>
+          <t>https://www.segye.com/newsView/20260302510553?OutUrl=naver</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-02-28 12:28:35.501906+00:00</t>
+          <t>2026-03-02 12:56:56.341559+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
-      <c r="A177" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A177" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>최룡해</t>
+          <t>미국, 이스라엘</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>사건 발생 및 피해 종결</t>
+          <t>유네스코 등 국제기구 규탄 및 시민단체 비판</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>북한 최고인민회의 상임위원장 최룡해의 퇴진 소식을 전하며 그의 과거 부패와 부화방탕한 생활을 조명하는 기사입니다. 특히 젊은 여성들의 치아를 뽑아 변태적 성욕을 충족시켰다는 내용이 포함되어 있습니다. 이 사건은 북한이라는 특수한 환경에서 발생한 인권침해 사례로, 소송금융의 투자 대상으로는 적합하지 않습니다.</t>
+          <t>미국과 이스라엘의 이란 공습으로 이란 최고 지도자뿐 아니라 초등학생을 포함한 민간인 최소 555명이 사망했다. 국내외 시민단체들은 이를 '침략 전쟁'이자 '국제법상 침략 범죄'로 규탄하고 있으며, 유네스코 또한 학교에 대한 공격을 국제인도법 위반으로 지적했다. 이란 당국은 사망자 수가 더 늘어날 것으로 보고 있다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>북한 내에서 발생한 사건으로, 소송금융이 가능한 법적 절차나 독립적인 사법 시스템이 존재하지 않아 투자 대상으로서 부적합합니다. 또한, 피해 발생 시점이 오래되었고 피해자들이 사망하는 등 사실상 종결된 사건으로 판단됩니다.</t>
+          <t>미국과 이스라엘의 공습으로 이란 민간인 및 초등학생 다수가 사망하여 상대방 책임이 명확하고(조건 1) 국가로서 자력이 충분하다(조건 2). 수백 명의 사망자가 발생한 집단적 피해(조건 3, 4)이며, 유네스코 등 국제기구의 규탄 성명과 이란 당국의 발표 등 객관적 증거가 존재하여(조건 5) 소송금융 적합도가 높다. 국제법상 소송 진행의 복잡성은 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 555명 사망 (초등학생 및 교사 최소 165명 포함)</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>‘부화방탕 대명사’ 북한 2인자 최룡해의 퇴장 [주성하의 ‘北토크’]</t>
+          <t>이란 초등학교까지 공습한 미-이스라엘에 시민단체  전쟁 최대 피해자 ...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260227/133413983/1</t>
+          <t>https://www.pressian.com/pages/articles/2026030215024563330?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-02-28 12:23:25.961395+00:00</t>
+          <t>2026-03-02 12:27:04.272692+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>대한민국, 부산시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>국가와 부산시의 공동 책임을 인정하는 판결이 잇따름</t>
+          <t>제3기 진실화해위원회 진실규명 신청 접수 중</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>형제복지원 사건과 관련하여 국가와 부산시가 공동으로 손해배상 책임을 져야 한다는 법원 판결이 계속 나오고 있다. 이는 과거 인권침해 사건에 대한 국가 및 지자체의 책임을 인정한 것으로, 피해자들의 추가적인 손해배상 청구가 이어질 가능성이 높다.</t>
+          <t>제3기 진실·화해를위한과거사정리위원회가 출범하여 과거사 사건 피해자들의 진실규명 신청을 2028년 2월 25일까지 접수한다. 항일독립운동, 한국전쟁 전후 민간인 집단 희생, 권위주의 통치기 인권침해 사건 등이 대상이며, 제주도와 양 행정시에서 전담 창구를 운영한다. 위원회의 조사 권한이 강화되어 실질적인 진실 규명이 기대된다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>상대방 책임이 국가와 부산시로 명확하며(1), 이들은 충분한 자력을 가집니다(2). 형제복지원 사건은 집단적 피해를 야기했으며(3), 이미 법원의 판결이 잇따르고 있어 증거 확보 및 책임 입증이 용이합니다(5).</t>
+          <t>국가(대한민국)가 상대방으로 책임이 명확하고 자력이 충분하며, 민간인 집단 희생 등 다수의 피해자가 발생한 대규모 사건입니다. 제3기 진실화해위원회를 통한 공적 절차가 진행 중이며, 위원회의 강화된 조사 권한으로 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>부산시  형제복지원 배상, 정부가 더 부담해야 …정부 전액 부담은 '난...</t>
+          <t>3기 진실화해위 출범...제주도, 전담 창구 운영</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>jejunews.com</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=197566</t>
+          <t>http://www.jejunews.com/news/articleView.html?idxno=2223780</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-02-28 01:35:16.581466+00:00</t>
+          <t>2026-03-02 12:23:10.463828+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>부산구치소</t>
+          <t>故 마이클 잭슨 유산관리재단</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>구치소 내부 조사 및 징벌 처분 완료, 추가 법적 조치 가능성</t>
+          <t>로스앤젤레스 연방법원에 소장 접수, 금전적 합의 무효 주장 및 후속 심리 예정</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>부산구치소에서 30대 재소자 A씨가 두 달간 같은 방 재소자들에게 집단 폭행과 성추행을 당한 사건이 발생했습니다. 구치소 측은 옆 방 재소자 신고로 뒤늦게 인지하고 가해자들에게 징벌 처분을 내렸습니다. 지난해 집단폭행 사망 사건 등 잇따른 사고로 부산구치소의 재소자 관리 부실에 대한 비판이 커지고 있습니다.</t>
+          <t>故 마이클 잭슨의 유산관리재단이 아동 성학대 혐의로 피소되었다. 캐시오 형제자매는 잭슨이 어린 시절부터 자신들을 그루밍하고 약물과 술을 이용해 성적 학대를 일삼았다고 주장하며, 재단 측은 이를 '돈벌이 시도'라고 반박하고 있다. 법원은 금전적 합의 무효 주장에 대한 후속 심리를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>부산구치소의 관리 부실로 인한 재소자 인권 침해 사건으로, 상대방(공공기관)의 책임이 명확하고 배상 능력이 충분합니다. 두 달간의 집단 폭행 및 성추행이라는 심각한 피해가 발생했으며, 구치소 자체 조사 및 징벌 처분으로 증거 확보 및 공적 절차가 진행된 점이 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (아동 성학대 혐의 구체적 주장), 상대방에게 자력이 충분함 (故 마이클 잭슨 유산관리재단), 다수 피해자 (형제자매 4명, '연쇄 아동 포식자' 주장으로 추가 피해자 가능성), 피해 규모가 큼 (성학대 사건의 위자료는 상당할 수 있음). 현재 소송이 진행 중이며, 과거 금전적 합의 시도도 있었던 점을 고려할 때 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>1명 (A 씨), 다만 유사 피해자 발생 가능성 있음</t>
+          <t>4명 (형제자매)</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>폭행에 성추행 의혹, 부산구치소 또 물의</t>
+          <t>故 마이클 잭슨, 아동 성학대 혐의 피소.. 돈벌이 시도  반박 [★할리우...</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184381</t>
+          <t>https://www.starnewskorea.com/star/2026/03/01/2026030122020167119</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-02-28 01:07:57.088977+00:00</t>
+          <t>2026-03-02 00:29:51.649045+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" s="2" t="inlineStr">
+      <c r="A180" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr"/>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>방송을 통해 사건 조명 중</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>44세 박성범 씨가 10년 동안 노예와 다름없는 생활을 견뎌왔다는 내용이 방송을 통해 조명되었습니다. 유족들은 숨져 있던 박 씨의 억울한 죽음과 10년간의 일을 알리기 위해 노력하고 있습니다. 사건의 심각성으로 미루어 볼 때 피해 규모는 상당할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확히 특정되지 않았고, 소송 상대방의 자력 또한 파악할 수 없어 소송금융 투자 대상으로서의 기본적인 요건을 충족하기 어렵습니다. 다만, '10년 노예와 다름없는 생활'이라는 피해 내용으로 미루어 볼 때 피해 규모는 매우 클 것으로 추정되며, 방송을 통해 사건이 조명되고 있어 증거 확보 가능성은 높습니다.</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>1명 (박성범 씨) 및 유족</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>유이,  방구석 경찰 수준 …'히든아이'서 추리력 활약</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987949</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:25:56.132900+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B180" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E181" t="inlineStr"/>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>엡스타인 파일 공개 및 관련 의혹 제기</t>
+        </is>
+      </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>이 기사는 영화 '나의 이름은 마리아'가 영화 산업에서 발생한 폭력의 피해자들을 다루고 있으며, 이들이 세상에 나서는 모습을 묘사한다고 전한다. 특정 사건이나 가해자, 구체적인 피해 상황에 대한 정보는 포함되어 있지 않다.</t>
+          <t>빌 게이츠가 '엡스타인 파일'과 관련하여 외도 사실을 인정했으나, 외도 상대가 엡스타인의 성 착취 피해자라는 의혹은 부인했습니다. 이 사건은 엡스타인 네트워크와 관련된 성 착취 피해자들의 추가적인 법적 조치 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 사건이 아닌 영화의 주제를 다루고 있어, 소송금융 투자 검토에 필요한 구체적인 정보(상대방 특정, 피해 규모, 증거 유무, 진행 단계 등)가 전무합니다. 따라서 적합도 판단이 어렵습니다.</t>
+          <t>빌 게이츠는 막대한 자력을 가진 상대방이며(적합 조건 2), '엡스타인 파일'은 집단적 성 착취 피해의 증거가 될 수 있습니다(적합 조건 3, 5). 피해 규모가 클 것으로 예상되며(적합 조건 4), 관련 파일의 존재로 증거 확보 가능성이 높습니다. 빌 게이츠가 외도 상대가 피해자가 아니라고 부인했으나, '엡스타인 파일'의 추가 공개 여부에 따라 소송금융 투자 기회가 충분히 발생할 수 있습니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>[Project 당신] 아카이빙은 핑계고 [셀프 큐레이션]</t>
+          <t>'엡스타인 파일' 빌게이츠 외도 인정</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>artinsight.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.artinsight.co.kr/news/view.php?no=79725</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143736</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-02-28 00:58:41.293790+00:00</t>
+          <t>2026-03-02 00:17:29.563722+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>아동 성폭행범 체포, 응급 소송 진행, 가정법원 결정</t>
+          <t>MBC 탐사기획 &lt;스트레이트&gt; 방송을 통한 공론화 예정</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>아르헨티나에서 11세 아동이 성폭행으로 임신했음에도 불구하고 병원과 당국의 지연 및 강제 제왕절개로 출산하게 된 비극적인 사건입니다. 아동은 낙태를 원했으나 거부되었고, 결국 출산한 아기는 사망했습니다. 이 사건은 아르헨티나의 낙태 합법화 논란에 큰 영향을 미쳤습니다.</t>
+          <t>MBC 탐사기획 &lt;스트레이트&gt;가 중증장애인시설에서 발생한 충격적인 성폭력 사건을 단독 입수한 면담보고서와 피해자 인터뷰를 통해 고발할 예정입니다. '도가니' 악몽 재현이라는 표현으로 사건의 심각성을 암시하며, 사회적 파장이 예상됩니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>병원과 당국이 법률상 허용되는 낙태를 지연시키고 11세 아동에게 강제 제왕절개를 시행하여 극심한 피해를 입힌 책임이 명확합니다. 병원 및 주 보건 당국은 배상 능력이 충분한 기관이며, 아동의 신체적, 정신적 피해 규모가 매우 크고 아기가 사망하는 비극적인 결과가 발생했습니다. 사건이 언론에 널리 보도되었고 변호인단이 활동하는 등 객관적 증거 확보 가능성이 높습니다.</t>
+          <t>중증장애인시설 내 성폭력 사건으로, 시설 운영 주체의 책임이 명확할 가능성이 높고(상대방 책임 명확), 성폭력 피해의 특성상 피해 규모가 클 것으로 예상됩니다(피해 규모 큼). MBC 탐사기획 &lt;스트레이트&gt;가 '단독 입수한 면담보고서'와 '피해자 인터뷰'를 확보했다고 명시하여 증거가 충분할 것으로 보입니다(증거 확보 가능). '도가니' 악몽 재현이라는 표현은 사회적 파장이 크고, 중증장애인 대상 범죄의 심각성을 고려할 때 공론화 및 법적 대응 가능성이 매우 높아 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>성폭행당한 11세에 '제왕절개'... 안 낳고 싶어요  [그해 오늘]</t>
+          <t>[스트레이트 예고] 재현된 '도가니' 악몽 / 개혁‥그 마지막 '장벽'</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01085686645355112</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804178_37004.html</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-02-28 00:34:08.717841+00:00</t>
+          <t>2026-03-01 12:33:38.740290+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>대한민국, 대구시</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>국가 항소 포기로 1심 판결 확정. 대구시 대상 추가 진상규명 및 피해자 지원 요구 중.</t>
+          <t>경찰관 면직 처분</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>대구시립희망원에 24년간 강제수용된 피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 법원이 국가의 인권 침해를 인정하며 13억 원 배상 판결. 국가가 항소를 포기하여 1심 판결이 확정됨. 장애인인권단체는 희망원 위탁 운영 주체인 대구시에도 진상규명 및 피해자 지원을 요구하고 있어 추가적인 법적 조치 가능성이 있습니다.</t>
+          <t>일본 아야세경찰서 소속 감식반 경찰관이 13년간 영안실에서 여성 시신 수백 장을 불법 촬영한 사실이 드러나 면직 처분되었습니다. 이는 사망자의 존엄성을 침해하고 유족들에게 심각한 정신적 피해를 야기한 사건입니다. 피해 유족들은 일본 정부를 상대로 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>국가가 1심 패소 후 항소를 포기하여 책임이 명확하며(적합 조건 1), 국가 및 대구시(공공기관)는 충분한 자력을 가집니다(적합 조건 2). 1인당 13억 원의 배상액은 피해 규모가 크며(적합 조건 4), 법원 판결로 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 또한, 장애인인권단체의 진상규명 요구 등 추가적인 집단소송 가능성이 있습니다(적합 조건 3).</t>
+          <t>일본 경찰관의 13년간 영안실 시신 불법 촬영 사건으로, 상대방(일본 정부/경찰)의 책임이 명확하고 자력이 충분합니다. 수백 명의 피해자(사망자 유족)가 발생한 집단적 피해이며, 경찰관 면직 처분이라는 공적 절차가 진행되어 증거 확보가 용이합니다. 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>13억 원 (1인 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>다수 (전봉수 씨 외 추가 피해자 존재 가능성)</t>
+          <t>수백 명</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>국가, 희망원 강제수용 소송 항소 포기...패소 확정</t>
+          <t>13년간 영안실서 女 나체 시신 수백장 찍은 日경찰… 성욕 채우려</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260227165436AE06678&amp;id=203970</t>
+          <t>https://www.news1.kr/world/general-world/6086906</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-02-28 00:30:26.064479+00:00</t>
+          <t>2026-03-01 12:19:15.564377+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>빌 클린턴</t>
+          <t>김 모 씨 (색동원 원장/이사장)</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>의회 증언 및 법무부 주장 제기</t>
+          <t>경찰 수사 진행 중, 언론 보도를 통한 추가 피해자 확인</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>클린턴 전 대통령이 엡스타인 성범죄 사건과 관련하여 의회에 증언했으며, 법무부는 클린턴 전 대통령의 온수 욕조 사진 속 얼굴이 가려진 여성이 엡스타인의 성범죄 피해자라고 주장했습니다. 이는 클린턴 전 대통령이 엡스타인 사건의 피해자들과 연루되었을 가능성을 시사합니다.</t>
+          <t>인천 강화군의 장애인복지시설 '색동원'에서 원장 김 모 씨에 의한 중증장애인 성폭행 등 성적 학대가 오랜 기간 자행된 사실이 드러났다. '스트레이트'가 입수한 면담보고서에 따르면 의사소통이 어려운 피해자들이 구체적인 피해 사실을 진술했으며, 경찰이 특정한 3명을 넘어 20명에 달하는 피해자가 확인되었다. 언론 보도를 통해 사건의 심각성이 알려지고 있다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(법무부 주장), 상대방(클린턴 전 대통령)에게 자력이 충분합니다. 엡스타인 사건은 집단적 피해를 야기했고, 사진 및 법무부 주장을 통해 증거 확보 가능성이 높으며, 의회 증언 등 공적 절차가 진행 중입니다.</t>
+          <t>가해자(원장/이사장 김 모 씨)가 명확히 특정되었고, 피해 여성들의 면담보고서 및 경찰 특정 등 객관적 증거가 존재합니다 (적합 조건 1, 5). 20명에 달하는 다수의 피해자가 발생하여 집단적 피해에 해당하며 (적합 조건 3, 4), 경찰 수사 등 공적 절차가 진행 중인 것으로 보입니다 (적합 조건 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 20명</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>클린턴 부부 엡스타인 사건 의회 증언... 엡스타인 몰랐다·범죄 몰랐다...</t>
+          <t>'스트레이트' 재현된 '도가니' 악몽</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274288</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496283</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-02-28 00:25:13.379606+00:00</t>
+          <t>2026-03-01 00:25:18.298004+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>연방 하원 감독위원회 비공개 조사 진행 중, 법무부 문건 공개</t>
+          <t>MBC '스트레이트' 보도 및 취재 진행 중</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>빌 클린턴 전 미국 대통령이 미성년자 성착취범 제프리 엡스타인과의 연루 의혹을 부인하며, 그의 범죄를 몰랐다고 주장했습니다. 법무부는 클린턴 전 대통령과 함께 찍힌 사진 속 얼굴이 가려진 여성이 엡스타인의 성범죄 피해자라고 밝힌 바 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중입니다.</t>
+          <t>MBC '스트레이트'가 장애인시설 내 성폭력 의혹을 보도했다. 다수의 피해자들이 몸짓을 섞어가며 피해 사실을 세세하게 설명했으며, 범행 장소, 시간대, 사용된 도구 등이 서로 다른 피해자들의 진술 사이에서도 일치하는 것으로 파악됐다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>엡스타인 사건은 집단적 피해(다수 미성년자 성착취 피해자)와 큰 피해 규모를 동반합니다. 법무부 공개 문건 및 사진, DOJ의 피해자 특정 발언 등 객관적 증거가 확보되어 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중인 공적 절차 진행 단계입니다. 다만 빌 클린턴의 직접적인 책임 입증은 쟁점이 될 수 있습니다.</t>
+          <t>다수의 피해자가 존재하며(적합 조건 3), 서로 다른 피해자들의 진술이 일치하여 범행 사실이 구체적으로 특정되고 책임이 명확해 보입니다(적합 조건 1, 5). 성폭력 피해는 중대한 인권침해로 피해 규모가 크며(적합 조건 4), MBC '스트레이트' 보도를 통해 사건이 공론화되고 조사 단계에 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>빌 클린턴, 엡스타인 연루의혹 부인…“그의 범죄 그땐 몰랐다”</t>
+          <t>MBC '스트레이트', 장애인시설 성폭력 의혹과 검찰개혁 쟁점 짚는다</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496190&amp;ref=A</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987337</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-02-28 00:23:12.187594+00:00</t>
+          <t>2026-03-01 00:24:27.778445+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C186" t="inlineStr"/>
+      <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
-          <t>교정 당국 조사 진행 중</t>
+          <t>강제동원 피해 진상규명 노력 진행 중</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>부산구치소에서 30대 수용자 A씨가 같은 방 수용자 4명에게 지속적인 폭행과 가혹 행위를 당했다는 신고가 접수되어 교정 당국이 조사에 나섰다. 이는 지난해 수용자 사망 사건 이후 5개월 만에 발생한 유사 사건으로, 당시 구치소의 관리 미흡이 드러난 바 있어 이번에도 수용자 안전 관리 책임 문제가 쟁점이 될 것으로 보인다.</t>
+          <t>강제동원 피해자들의 유골이 뒤섞여 있는 안타까운 상황과 이들의 진상규명을 위한 한국 시민사회 및 불교계의 노력을 다루고 있다. 특히 조세이탄광 관련 징용 피해자 문제와 무연고자 유골 수습에 대한 활동이 언급된다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>부산구치소라는 공공기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 수용자 관리 소홀에 대한 책임이 명확하고 과거 유사 사건에서 관리 미흡이 드러난 전례가 있어 증거 확보에 유리함(적합 조건 1, 5). 현재 교정 당국의 조사가 진행 중이므로 소송 전 추가 증거 확보가 가능함(적합 조건 6).</t>
+          <t>강제동원 피해라는 역사적 사실에 기반한 다수의 피해자(적합 조건 3, 4)가 존재하며, 상대방(일본 기업 또는 정부)의 자력이 충분할 것으로 예상(적합 조건 2). 진상규명 노력(적합 조건 5)이 있었고, 피해자 유골 문제 등 구체적인 피해 사실이 언급되어 소송금융 투자에 적합성이 높음.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>5개월 만에 또···부산구치소, 수용자 집단 폭행 발생</t>
+          <t>[인터뷰]  박씨·김씨 뒤섞여 조그마한 뼛가루 …강제동원 피해 알린 홍...</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602272237001</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49200</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-02-28 00:18:03.460612+00:00</t>
+          <t>2026-03-01 00:22:18.541616+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>분대장 A씨 및 국가(군)</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>제3차 정신건강복지기본계획 논의, 정신건강복지법 개정안 계류, 국가인권위원회 시정 권고</t>
+          <t>형사 재판에서 가혹행위 및 모욕죄 유죄(벌금 300만원), 직권남용 무죄 판결 선고. 민사 소송 가능성 있음.</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>정신질환자의 강제입원 과정에서 국가의 공적 책임 회피로 인해 환자 인권 침해 및 불법 이송, 격리·강박 문제가 만연함. 유엔, 헌법재판소, 국가인권위원회 등에서 지속적으로 문제 제기 및 시정 권고가 있었으며, 관련 법 개정안이 발의되는 등 제도 개선 논의가 활발히 진행 중임. 다수의 피해자가 발생하고 있어 국가를 상대로 한 집단 손해배상 소송 가능성이 높음.</t>
+          <t>분대장 A씨가 후임 병사 B씨에게 지속적인 가혹행위와 모욕을 가해 B씨가 손목 부상 악화로 수술이 필요하게 되었습니다. 형사 재판에서 A씨는 가혹행위 및 모욕죄로 벌금 300만원을 선고받았으나, 직권남용 혐의는 무죄 판결을 받았습니다. 기사는 법원의 직권남용 무죄 판단에 대해 피해자 관점에서 비판적인 시각을 제시하며 군 지휘부의 관리 소홀 문제도 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>국가의 공적 책임 회피로 인한 정신질환자 강제입원 과정에서의 인권 침해 및 불법 행위가 광범위하게 발생하고 있음 (상대방 책임 명확, 집단적 피해). 유엔, 헌재, 인권위 등 공적 기관의 문제 제기 및 조사 결과가 명확한 증거로 존재하며 (증거 확보 가능), 국가를 상대로 한 손해배상 청구 가능성이 높음 (상대방 자력 충분). 관련 법 개정안 발의 및 기본계획 논의 등 공적 절차도 진행 중임.</t>
+          <t>분대장 A씨의 가혹행위 및 모욕죄는 형사 재판에서 유죄 판결을 받아 책임이 명확하고(적합 조건 1), 관련 증거가 이미 확보되어 있으며(적합 조건 5), 형사 절차가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 또한, 군 지휘부의 관리 소홀(피해자와 가해자 분리 미흡)에 대한 국가배상 가능성이 있어 상대방(국가)의 자력이 충분하다고 볼 수 있습니다(적합 조건 2). 다만, 직권남용 혐의가 무죄로 판단된 점은 민사 소송 시 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>정신질환자 및 그 가족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>[정신건강 사각지대] ② 가족에 떠넘겨진 이송·강제입원…국가 책임은</t>
+          <t>[법정B컷]분대장 괴롭힘이 '사적 제재'?…직권남용 또 무죄</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260226179600530?input=1195m</t>
+          <t>https://www.nocutnews.co.kr/news/6477917?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050034</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-02-27 00:40:29.541686+00:00</t>
+          <t>2026-03-01 00:20:34.086174+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>전 시설 책임자 및 부산시</t>
+          <t>일본 정부, 구마가이구미, 미쓰비시중공업</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>항소심 승소, 일본의 공식 사죄 등 근본적 해결 미진</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>일본군 '위안부' 및 강제동원 피해자들이 일본 정부와 기업들을 상대로 한 소송에서 항소심 승소 등 긍정적인 판결을 얻었다. 그러나 기사는 일본의 공식 사죄와 같은 근본적인 문제 해결이 아직 이루어지지 않았음을 지적하며, 역사 정의 실현을 위한 노력이 지속되어야 함을 강조한다.</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>일본군 '위안부' 및 강제동원 피해자 사건은 상대방 책임이 명확하고(적합 조건 1), 일본 정부 및 대기업으로 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해이고(적합 조건 3), 피해 규모가 매우 크며(적합 조건 4), 이미 소송에서 승소한 바 있어 증거가 충분히 확보된 상태입니다(적합 조건 5). 이미 항소심 승소 등 긍정적 판결이 있었으나, 일본의 공식 사죄 등 근본적 해결이 미진하여 추가적인 법적 조치 또는 집행 관련 기회가 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>3.1혁명 107주년 615개 단체 시민선언,  역사정의가 바로 서야 평화도 가...</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>tongilnews.com</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>http://www.tongilnews.com/news/articleView.html?idxno=215915</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:51:31.116250+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>일본 경시청</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E188" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A189" s="3" t="inlineStr">
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>경찰관 면직 처분, 검찰 송치 및 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>일본 경찰관이 13년간 여성 시신 20여구와 부상 여성의 환부를 불법 촬영하고 500점 이상의 사진과 영상을 소지한 사실이 드러나 면직 처분되었습니다. 그는 성적 욕구를 채우기 위함이었다고 진술했으며, 다른 불법 촬영 혐의로 재판을 받고 있고 시신 불법 촬영 혐의로 검찰에 송치되었습니다. 다수의 피해자가 발생했으며 명확한 증거와 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>상대방(경찰관)의 불법 행위가 명확하고 본인도 시인했으며, 소속 기관인 일본 경시청을 상대로 한 손해배상 청구 가능성 고려 시 자력 충분. 20여 명의 여성 시신 피해자 및 부상 여성 피해자 다수로 집단적 피해에 해당하며, 500점 이상의 불법 촬영물 등 객관적 증거가 명확하고 공적 절차(면직, 검찰 송치, 재판)가 진행 중이므로 소송금융 투자 적합도가 높음.</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>20여 명의 여성 시신 피해자 및 부상 여성 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>“성적 욕구 채우려고” 13년간 ‘女시신 나체’ 수백장 모은 경찰…日...</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/japan/2026/02/28/20260228500045?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:28:35.501906+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B189" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A190" s="2" t="inlineStr">
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>최룡해</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>사건 발생 및 피해 종결</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>북한 최고인민회의 상임위원장 최룡해의 퇴진 소식을 전하며 그의 과거 부패와 부화방탕한 생활을 조명하는 기사입니다. 특히 젊은 여성들의 치아를 뽑아 변태적 성욕을 충족시켰다는 내용이 포함되어 있습니다. 이 사건은 북한이라는 특수한 환경에서 발생한 인권침해 사례로, 소송금융의 투자 대상으로는 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>북한 내에서 발생한 사건으로, 소송금융이 가능한 법적 절차나 독립적인 사법 시스템이 존재하지 않아 투자 대상으로서 부적합합니다. 또한, 피해 발생 시점이 오래되었고 피해자들이 사망하는 등 사실상 종결된 사건으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>‘부화방탕 대명사’ 북한 2인자 최룡해의 퇴장 [주성하의 ‘北토크’]</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Politics/article/all/20260227/133413983/1</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:23:25.961395+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>경계선지능인 지원단체 대표 A씨 및 활동지원사 2명</t>
+          <t>대한민국, 부산시</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 구속 송치</t>
+          <t>국가와 부산시의 공동 책임을 인정하는 판결이 잇따름</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>경계선지능인 지원단체 대표 A씨가 무인가 시설에서 경계선지능인 4명을 홍두깨로 폭행하고 강제추행한 혐의로 경찰에 구속 송치되었습니다. 경찰은 지난해 10월 고발장을 접수하고 수사에 착수하여 A씨 등의 혐의를 밝혀냈으며, 피해자들은 상당 기간 학대를 당한 것으로 조사되었습니다.</t>
+          <t>형제복지원 사건과 관련하여 국가와 부산시가 공동으로 손해배상 책임을 져야 한다는 법원 판결이 계속 나오고 있다. 이는 과거 인권침해 사건에 대한 국가 및 지자체의 책임을 인정한 것으로, 피해자들의 추가적인 손해배상 청구가 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>시설 대표 및 활동지원사들의 학대 혐의가 경찰 수사로 명확히 밝혀져 검찰에 송치되었고(적합 조건 1, 5, 6), 공적 절차가 진행 중입니다. 다만, 상대방의 자력이 불분명하고 피해자 수가 4명으로 적어 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>상대방 책임이 국가와 부산시로 명확하며(1), 이들은 충분한 자력을 가집니다(2). 형제복지원 사건은 집단적 피해를 야기했으며(3), 이미 법원의 판결이 잇따르고 있어 증거 확보 및 책임 입증이 용이합니다(5).</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>경계선지능인 홍두깨로 폭행..무인가 시설 대표 구속 송치</t>
+          <t>부산시  형제복지원 배상, 정부가 더 부담해야 …정부 전액 부담은 '난...</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02332086645354784</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=197566</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-02-27 00:22:34.793657+00:00</t>
+          <t>2026-02-28 01:35:16.581466+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr"/>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>부산구치소</t>
+        </is>
+      </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>미 하원 감독위원회의 엡스타인 관련 비공개 조사 진행 중</t>
+          <t>구치소 내부 조사 및 징벌 처분 완료, 추가 법적 조치 가능성</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>힐러리 클린턴 전 국무장관이 사망한 성착취범 엡스타인과의 연루 의혹으로 미 하원 감독위원회의 비공개 조사에 출석했습니다. 클린턴 부부는 엡스타인을 만난 기억이 없고 비행기나 섬을 방문한 적도 없다며 정치적 의도라고 반발하고 있으나, 미 법무부가 공개한 엡스타인 문건에는 빌 클린턴 전 대통령의 여행 기록과 여성들과 함께 찍힌 사진이 포함되어 있습니다. 민주당은 트럼프 대통령도 조사 대상이라고 반격하며, 엡스타인 사건의 수많은 피해자들을 위한 진실 규명을 요구하고 있습니다.</t>
+          <t>부산구치소에서 30대 재소자 A씨가 두 달간 같은 방 재소자들에게 집단 폭행과 성추행을 당한 사건이 발생했습니다. 구치소 측은 옆 방 재소자 신고로 뒤늦게 인지하고 가해자들에게 징벌 처분을 내렸습니다. 지난해 집단폭행 사망 사건 등 잇따른 사고로 부산구치소의 재소자 관리 부실에 대한 비판이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모가 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 엡스타인 사건은 전국적으로 수많은 성착취 피해자를 발생시켰고, 미 법무부 문건 등 객관적 증거가 존재하며, 미 하원 감독위원회의 비공개 조사가 진행 중입니다. 클린턴 부부의 직접적인 책임은 현재 조사 중이나, 사건의 심각성과 공적 절차 진행은 소송금융 투자에 적합한 요소를 제공합니다.</t>
+          <t>부산구치소의 관리 부실로 인한 재소자 인권 침해 사건으로, 상대방(공공기관)의 책임이 명확하고 배상 능력이 충분합니다. 두 달간의 집단 폭행 및 성추행이라는 심각한 피해가 발생했으며, 구치소 자체 조사 및 징벌 처분으로 증거 확보 및 공적 절차가 진행된 점이 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>수많은 피해자</t>
+          <t>1명 (A 씨), 다만 유사 피해자 발생 가능성 있음</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>힐러리, 엡스타인 조사위 출석... 트럼프가 나와야</t>
+          <t>폭행에 성추행 의혹, 부산구치소 또 물의</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202602270601435785</t>
+          <t>https://news.knn.co.kr/news/article/184381</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-02-27 00:21:46.239271+00:00</t>
+          <t>2026-02-28 01:07:57.088977+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>진실화해위 조사 진행 중, 조사3국 출범 준비</t>
+          <t>경찰 수사 진행 중, 심층조사 결과와 경찰의 피해자 인정 수에 차이 발생</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>제3기 진실화해위원회가 출범하며 해외입양 사건 300여 건이 신규 접수되었고, 기존 2기에서 이관된 311건을 포함해 총 600여 건의 사건이 다뤄질 예정입니다. 1954년부터 2000년까지 약 16만 명의 해외입양인이 발생한 것으로 추산되며, 이들은 입양 과정에서의 서류 조작 등으로 정체성을 알 권리를 침해당했다고 주장합니다. 해외입양 사건을 전담할 조사3국은 아직 인력 및 예산 문제로 본격 가동되지 못하고 있습니다.</t>
+          <t>색동원에서 심층조사 결과 19명의 성폭력 피해자가 확인되었으나, 경찰은 이 중 3명만을 피해자로 인정하고 있습니다. 경찰은 심층조사 결과를 신뢰하기 어렵다는 입장을 밝혀, 피해자 인정 범위와 관련하여 논란이 예상됩니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>해외입양인들의 정체성 알 권리 침해 사건으로, 국가의 관리감독 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가집니다(적합 조건 2). 16만명에 달하는 해외입양인 추산과 300건 이상의 신규 접수에서 보듯이 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 진실화해위 조사를 통해 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>적합 조건 3 (집단적 피해): 심층조사 결과 19명의 성폭력 피해자가 확인되어 집단소송 가능성이 높습니다. 적합 조건 4 (피해 규모가 큼): 성폭력이라는 중대한 인권침해 사건으로 피해의 심각성이 큽니다. 적합 조건 5 (증거가 있거나 확보 가능함): 심층조사 결과라는 객관적 자료가 존재하며, 경찰 수사 과정에서 추가 증거 확보 가능성이 있습니다. 적합 조건 6 (이미 공적 절차 진행 중): 경찰 수사가 진행 중인 사건입니다. 다만, 경찰이 심층조사 결과를 신뢰하지 않는다는 점이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>16만명 추산 (해외입양인 전체), 300여건 (신규 접수)</t>
+          <t>19명</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>해외입양 300건 접수…전담 '조사3국'은 정원·예산 미확정</t>
+          <t>색동원 심층조사 결과 성폭력 피해자 19명, 경찰은 왜 3명만 인정했나</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260226_0003528290</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=29487</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-02-27 00:21:30.120919+00:00</t>
+          <t>2026-02-28 01:01:01.706585+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
-      <c r="A194" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A194" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C194" t="inlineStr"/>
+      <c r="D194" t="inlineStr"/>
+      <c r="E194" t="inlineStr"/>
       <c r="F194" t="inlineStr">
         <is>
-          <t>중증장애인 거주시설 '색동원'에서 남성 입소자 6명이 시설 종사자 6명으로부터 폭행 피해를 본 정황이 2차 심층조사 결과 드러났습니다. 강화군은 경찰에 조사 보고서를 전달하고 장애인권익옹호기관에 학대 신고를 하는 등 공적 절차를 진행 중입니다. 피해자 측의 정보 공개 요청 시 자료 분석 후 부분 공개될 예정입니다.</t>
+          <t>이 기사는 영화 '나의 이름은 마리아'가 영화 산업에서 발생한 폭력의 피해자들을 다루고 있으며, 이들이 세상에 나서는 모습을 묘사한다고 전한다. 특정 사건이나 가해자, 구체적인 피해 상황에 대한 정보는 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>2차 심층조사 결과로 시설 종사자들의 폭행 책임이 명확하며(상대방 책임 명확), 남성 입소자 6명이 피해를 입어 집단적 피해에 해당합니다(집단적 피해). 대학 기관의 조사 보고서라는 객관적 증거가 확보되었고(증거 확보 가능), 경찰 및 장애인권익옹호기관에 신고되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 피해자 수가 명확하고, 중증장애인 대상 학대라는 점에서 사회적 파장이 커 소송금융 투자 적합도가 높습니다.</t>
+          <t>기사 내용이 특정 사건이 아닌 영화의 주제를 다루고 있어, 소송금융 투자 검토에 필요한 구체적인 정보(상대방 특정, 피해 규모, 증거 유무, 진행 단계 등)가 전무합니다. 따라서 적합도 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>남자 입소자도 폭행당한 정황…색동원 2차 보고서</t>
+          <t>[Project 당신] 아카이빙은 핑계고 [셀프 큐레이션]</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>artinsight.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260227054809v6i</t>
+          <t>https://www.artinsight.co.kr/news/view.php?no=79725</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-02-27 00:21:02.408037+00:00</t>
+          <t>2026-02-28 00:58:41.293790+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>병원 및 투쿠만주 보건 당국</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회에 진실규명 신청서 접수</t>
+          <t>아동 성폭행범 체포, 응급 소송 진행, 가정법원 결정</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>해외입양인들이 한국 정부에 출생정보 조작·삭제로 인한 인권침해 진실규명을 요구하며 3기 진실화해위원회에 300건의 사건을 접수했습니다. 이들은 입양 과정에서 가족 정보가 삭제되는 등 피해를 입었으며, 일부는 평생 고통 속에 살다 생을 마감하기도 했습니다. 진실화해위는 향후 2년간 진실규명 신청을 받을 예정입니다.</t>
+          <t>아르헨티나에서 11세 아동이 성폭행으로 임신했음에도 불구하고 병원과 당국의 지연 및 강제 제왕절개로 출산하게 된 비극적인 사건입니다. 아동은 낙태를 원했으나 거부되었고, 결국 출산한 아기는 사망했습니다. 이 사건은 아르헨티나의 낙태 합법화 논란에 큰 영향을 미쳤습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>국가 책임이 비교적 명확하고(적합 조건 1), 대한민국이라는 충분한 자력을 가진 상대방(적합 조건 2)이 존재합니다. 해외입양 300건이 접수되어 집단적 피해(적합 조건 3)이며, 출생정보 조작·삭제로 인한 평생의 고통과 자살 사례는 피해 규모가 큼(적합 조건 4)을 시사합니다. 진실화해위 조사를 통해 증거 확보가 가능하며(적합 조건 5), 이미 진실화해위에 진실규명 신청이 접수되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>병원과 당국이 법률상 허용되는 낙태를 지연시키고 11세 아동에게 강제 제왕절개를 시행하여 극심한 피해를 입힌 책임이 명확합니다. 병원 및 주 보건 당국은 배상 능력이 충분한 기관이며, 아동의 신체적, 정신적 피해 규모가 매우 크고 아기가 사망하는 비극적인 결과가 발생했습니다. 사건이 언론에 널리 보도되었고 변호인단이 활동하는 등 객관적 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>최소 300명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>“이름·생일 전부 지워진 채 입양” 3기 진실화해위 ‘1호 사건’은 해...</t>
+          <t>성폭행당한 11세에 '제왕절개'... 안 낳고 싶어요  [그해 오늘]</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772096259&amp;code=11131100&amp;cp=nv</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01085686645355112</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-02-27 00:17:42.987403+00:00</t>
+          <t>2026-02-28 00:34:08.717841+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
-      <c r="A196" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A196" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>경기 광주시 경계선 지능인 지원 단체</t>
+          <t>대한민국, 대구시</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치</t>
+          <t>국가 항소 포기로 1심 판결 확정. 대구시 대상 추가 진상규명 및 피해자 지원 요구 중.</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>경기 광주의 경계선 지능인 지원 단체 대표 A씨가 대안 가정 시설에서 경계선 지능인 피해자들을 학대한 혐의로 구속 송치되었습니다. A씨의 지시를 받아 학대에 가담한 활동지원사 2명도 불구속 송치되었습니다. 현재 경찰 수사가 완료되어 검찰로 사건이 넘어간 상태입니다.</t>
+          <t>대구시립희망원에 24년간 강제수용된 피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 법원이 국가의 인권 침해를 인정하며 13억 원 배상 판결. 국가가 항소를 포기하여 1심 판결이 확정됨. 장애인인권단체는 희망원 위탁 운영 주체인 대구시에도 진상규명 및 피해자 지원을 요구하고 있어 추가적인 법적 조치 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>경계선 지능인 피해자들을 대상으로 한 학대 사건으로, 경찰 수사를 통해 대표가 구속 송치되고 활동지원사들도 불구속 송치되어 상대방 책임이 명확하고(적합 조건 1) 객관적 증거가 확보되었으며 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해자가 다수 발생한 집단적 피해의 가능성이 있습니다(적합 조건 3). 다만, 상대방 단체의 자력 여부가 불분명하여 배상 능력에 대한 추가 확인이 필요합니다(적합 조건 2 미흡).</t>
+          <t>국가가 1심 패소 후 항소를 포기하여 책임이 명확하며(적합 조건 1), 국가 및 대구시(공공기관)는 충분한 자력을 가집니다(적합 조건 2). 1인당 13억 원의 배상액은 피해 규모가 크며(적합 조건 4), 법원 판결로 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 또한, 장애인인권단체의 진상규명 요구 등 추가적인 집단소송 가능성이 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13억 원 (1인 기준)</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (전봉수 씨 외 추가 피해자 존재 가능성)</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>경계선지능인 지원 단체서 학대…30대 대표 구속 송치</t>
+          <t>국가, 희망원 강제수용 소송 항소 포기...패소 확정</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457477&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260227165436AE06678&amp;id=203970</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-02-27 00:17:19.388237+00:00</t>
+          <t>2026-02-28 00:30:26.064479+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>빌 클린턴</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>국가 항소 포기로 1심 판결 확정</t>
+          <t>의회 증언 및 법무부 주장 제기</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>대구희망원 강제수용 피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 승소 후, 국가가 항소를 포기하며 인권침해 사실을 인정했다. 이에 따라 국가는 피해자에게 13억 원의 배상금을 지급하게 되었다. 이 판결은 유사 피해를 입은 다른 피해자들의 소송에 중요한 선례가 될 것으로 보인다.</t>
+          <t>클린턴 전 대통령이 엡스타인 성범죄 사건과 관련하여 의회에 증언했으며, 법무부는 클린턴 전 대통령의 온수 욕조 사진 속 얼굴이 가려진 여성이 엡스타인의 성범죄 피해자라고 주장했습니다. 이는 클린턴 전 대통령이 엡스타인 사건의 피해자들과 연루되었을 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>국가가 항소를 포기하며 인권침해 사실을 인정하고 13억 원 배상을 결정하여 상대방 책임이 명확하고 자력이 충분함 (적합 조건 1, 2). 단일 피해자에게 큰 금액이 배상되어 피해 규모가 크며 (적합 조건 4), 국가의 항소 포기로 증거가 충분히 입증되었음 (적합 조건 5). 이 판결은 '대구희망원 강제수용 사건'의 다른 피해자들에게 강력한 선례가 되어 추가 소송 발굴 가능성이 높음.</t>
+          <t>상대방 책임이 비교적 명확하며(법무부 주장), 상대방(클린턴 전 대통령)에게 자력이 충분합니다. 엡스타인 사건은 집단적 피해를 야기했고, 사진 및 법무부 주장을 통해 증거 확보 가능성이 높으며, 의회 증언 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>13억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>대구희망원 강제수용 사건, 국가 '항소 포기'...피해자에 13억 배상한다</t>
+          <t>클린턴 부부 엡스타인 사건 의회 증언... 엡스타인 몰랐다·범죄 몰랐다...</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>pn.or.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.pn.or.kr/news/articleView.html?idxno=33281</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274288</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-02-26 13:04:34.099516+00:00</t>
+          <t>2026-02-28 00:25:13.379606+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>빌 클린턴</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>진실화해위원회 조사 진행 중</t>
+          <t>연방 하원 감독위원회 비공개 조사 진행 중, 법무부 문건 공개</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회가 출범하며 해외입양 국가폭력 사건 300건이 1호 신청 사건으로 접수되었습니다. '가짜 기록'으로 인한 국제입양 피해자가 16만 명에 달할 것으로 추정되며, 국가폭력 피해자 단체들이 기자회견을 열고 진실규명을 촉구하고 있습니다.</t>
+          <t>빌 클린턴 전 미국 대통령이 미성년자 성착취범 제프리 엡스타인과의 연루 의혹을 부인하며, 그의 범죄를 몰랐다고 주장했습니다. 법무부는 클린턴 전 대통령과 함께 찍힌 사진 속 얼굴이 가려진 여성이 엡스타인의 성범죄 피해자라고 밝힌 바 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>상대방 책임이 국가폭력으로 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), '16만명'이라는 잠재적 피해자 규모는 집단적 피해(적합 조건 3)이자 매우 큰 피해 규모(적합 조건 4)에 해당합니다. 진실화해위원회의 조사를 통해 증거 확보가 용이하고(적합 조건 5), 이미 진실화해위원회라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>엡스타인 사건은 집단적 피해(다수 미성년자 성착취 피해자)와 큰 피해 규모를 동반합니다. 법무부 공개 문건 및 사진, DOJ의 피해자 특정 발언 등 객관적 증거가 확보되어 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중인 공적 절차 진행 단계입니다. 다만 빌 클린턴의 직접적인 책임 입증은 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>잠재적 16만명, 현재 300건 접수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>3기 진실화해위 출범…1호 신청 사건은 해외입양 국가폭력 300건</t>
+          <t>빌 클린턴, 엡스타인 연루의혹 부인…“그의 범죄 그땐 몰랐다”</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6083782</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496190&amp;ref=A</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-02-26 12:51:31.531061+00:00</t>
+          <t>2026-02-28 00:23:12.187594+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 (또는 그의 유산)</t>
+          <t>부산구치소</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>새로운 증거(사진) 공개로 인한 재조명 및 추가 피해 주장 제기</t>
+          <t>교정 당국 조사 진행 중</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>스티븐 호킹 박사가 비키니를 입은 여성들 사이에 있는 사진이 공개되며 파장이 일고 있습니다. 이 사진 속 여성들이 제프리 엡스타인에 의해 성 착취를 당한 피해자일 수 있다는 주장이 제기되었으며, 이는 엡스타인의 성 착취 네트워크와 관련된 새로운 논란을 불러일으키고 있습니다. 당시 심포지엄 후원자가 엡스타인과 연관된 것으로 보입니다.</t>
+          <t>부산구치소에서 30대 수용자 A씨가 같은 방 수용자 4명에게 지속적인 폭행과 가혹 행위를 당했다는 신고가 접수되어 교정 당국이 조사에 나섰다. 이는 지난해 수용자 사망 사건 이후 5개월 만에 발생한 유사 사건으로, 당시 구치소의 관리 미흡이 드러난 바 있어 이번에도 수용자 안전 관리 책임 문제가 쟁점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>제프리 엡스타인이 성 착취의 가해자로 명확히 특정되며, 사진 공개로 인해 다수의 피해자일 수 있는 여성들에 대한 집단적 피해 주장이 제기되었습니다. 성 착취 사건의 특성상 피해 규모가 매우 클 것으로 예상되며, 문제의 사진 자체가 중요한 증거가 될 수 있습니다. 엡스타인의 막대한 자산을 고려할 때 배상 능력도 충분합니다.</t>
+          <t>부산구치소라는 공공기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 수용자 관리 소홀에 대한 책임이 명확하고 과거 유사 사건에서 관리 미흡이 드러난 전례가 있어 증거 확보에 유리함(적합 조건 1, 5). 현재 교정 당국의 조사가 진행 중이므로 소송 전 추가 증거 확보가 가능함(적합 조건 6).</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>비키니女 사이에 호킹 박사…사진 공개 '파장'</t>
+          <t>5개월 만에 또···부산구치소, 수용자 집단 폭행 발생</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202602272237001</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:18:03.460612+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>제3차 정신건강복지기본계획 논의, 정신건강복지법 개정안 계류, 국가인권위원회 시정 권고</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>정신질환자의 강제입원 과정에서 국가의 공적 책임 회피로 인해 환자 인권 침해 및 불법 이송, 격리·강박 문제가 만연함. 유엔, 헌법재판소, 국가인권위원회 등에서 지속적으로 문제 제기 및 시정 권고가 있었으며, 관련 법 개정안이 발의되는 등 제도 개선 논의가 활발히 진행 중임. 다수의 피해자가 발생하고 있어 국가를 상대로 한 집단 손해배상 소송 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>국가의 공적 책임 회피로 인한 정신질환자 강제입원 과정에서의 인권 침해 및 불법 행위가 광범위하게 발생하고 있음 (상대방 책임 명확, 집단적 피해). 유엔, 헌재, 인권위 등 공적 기관의 문제 제기 및 조사 결과가 명확한 증거로 존재하며 (증거 확보 가능), 국가를 상대로 한 손해배상 청구 가능성이 높음 (상대방 자력 충분). 관련 법 개정안 발의 및 기본계획 논의 등 공적 절차도 진행 중임.</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>정신질환자 및 그 가족 다수</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>[정신건강 사각지대] ② 가족에 떠넘겨진 이송·강제입원…국가 책임은</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M199" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1341101</t>
+          <t>https://www.yna.co.kr/view/AKR20260226179600530?input=1195m</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-02-26 12:46:55.361391+00:00</t>
+          <t>2026-02-27 00:40:29.541686+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>A 씨 (장애인 보호시설 전 대표)</t>
+          <t>전 시설 책임자 및 부산시</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>관련 기관 조사 결과 학대 사실 확인</t>
+          <t>경찰 고발 및 장애인권익옹호기관 조사 진행 중, 부산시 긴급 실태조사 예정</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>장애인 보호시설의 전 대표 A 씨가 피해자들을 홍두깨로 폭행하고 마사지를 요구하며 성추행하는 등 학대한 사실이 드러났다. 피해자 지인의 신고로 시작된 조사 결과, A 씨의 학대 행위가 확인되었다.</t>
+          <t>부산의 한 장애인 주간보호시설에서 1년 이상 지속적인 학대가 발생하여 11명의 장애인이 피해를 입었다. 부산시가 정기 점검에도 불구하고 학대 사실을 파악하지 못해 관리 감독 소홀 책임이 제기되고 있으며, 장애인권익옹호기관은 전 시설 책임자를 경찰에 고발했다. 현재 경찰 수사 및 부산시의 긴급 실태조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>상대방(전 대표 A 씨)의 책임이 조사 결과로 명확하게 드러났으며(적합 조건 1), '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해로 판단됩니다(적합 조건 3). 또한, '조사 결과'라는 언급을 통해 이미 공적 절차가 진행되었고 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 가해자 개인의 자력은 추가 확인이 필요합니다.</t>
+          <t>전 시설 책임자의 학대 행위가 명확하며, 부산시의 관리 감독 소홀 책임도 제기될 수 있어 상대방 책임이 비교적 명확합니다. 11명의 장애인이 1년 이상 지속적인 학대를 당한 집단적 피해 사건으로, 경찰 고발 및 장애인권익옹호기관의 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건이 충족됩니다. 특히 부산시를 상대로 한 소송 시 충분한 자력 확보가 가능하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>11명</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>홍두깨 폭행에 성추행까지…'장애인 보호시설' 전 대표의 두 얼굴</t>
+          <t>정기 점검했지만…“지속적 학대 몰랐다”</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6084765</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495312&amp;ref=A</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-02-26 12:46:02.135649+00:00</t>
+          <t>2026-02-27 00:29:20.249728+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
-      <c r="A202" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A202" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C202" t="inlineStr"/>
+      <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 보건복지부 및 인천시 보고서 제공</t>
+          <t>과거 사건에 대한 사회적 논의</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>색동원 내 남성 입소자들에 대한 성폭력 및 학대 의혹이 제기되어 경찰 수사가 진행 중입니다. 보건복지부와 인천시에도 관련 보고서가 제공되었으며, 피해자 측의 정보 공개 요청 시 자료 분석 후 부분 공개될 예정입니다. 경찰 수사 결과에 따라 의혹이 사실로 확인될 경우 법적 조치가 예상됩니다.</t>
+          <t>'꼬꼬무'는 영주에서 발생한 연쇄 성폭행과 8세 조카 폭행 살해 사건을 통해 '악의 대물림' 문제를 조명했다. 방송은 학대 피해자들이 스스로 노력하는 것 외에 도움받을 시스템이 부족하여 비극이 되풀이된다는 점을 지적하며 사회적 관심을 촉구했다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이며 보건복지부와 인천시에도 보고서가 제공되는 등 공적 절차가 활발히 진행 중입니다 (적합 조건 6). '男 입소자도'라는 표현에서 다수의 입소자가 피해를 입었을 가능성이 높고 (적합 조건 3), 경찰 수사 결과 및 정부 보고서를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다 (적합 조건 5).</t>
+          <t>기사는 과거에 발생한 연쇄 성폭행 및 폭행 살해 사건을 다루고 있으며, 이는 이미 형사적으로 종결되었을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건) 또한, 가해자가 개인으로 추정되어 소송금융 투자에 필요한 충분한 자력을 갖추지 못했을 가능성이 큽니다. (부적합 조건: 상대방에게 자력이 충분함) 사건의 심각성에도 불구하고, 새로운 민사 소송 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>'성폭력 색동원' 男 입소자도 폭행 피해 정황</t>
+          <t>'꼬꼬무' 영주 연쇄 성폭행→8세 조카 폭행 살해…악의 대물림 충격</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014678</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=719823</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-02-26 12:40:29.495171+00:00</t>
+          <t>2026-02-27 00:27:33.099590+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>해당 장애인 주간보호시설 및 전 시설 책임자</t>
+          <t>제프리 엡스타인 재단 및 연루자</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>장애인권익옹호기관의 경찰 고발, 부산시 긴급 실태조사 진행 중</t>
+          <t>미 법무부 '엡스타인 파일' 공개, 추가 피해자 및 연루자 특정 가능성</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>부산의 한 장애인 주간보호시설에서 이용자 14명 중 11명이 1년 이상 학대당한 사실이 드러났다. 장애인권익옹호기관의 조사로 피해 사실이 확인되었으며, 전 시설 책임자는 특수폭행 및 장애인복지법 위반 혐의로 경찰에 고발되었다. 부산시도 뒤늦게 긴급 실태조사에 착수했다.</t>
+          <t>미국 억만장자 성범죄자 제프리 엡스타인 사건 관련 수사 기록이 대거 공개되며 스티븐 호킹이 엡스타인 파티에서 비키니 차림 여성들과 찍은 사진이 논란이 되고 있습니다. 미 법무부는 공개된 여성들을 피해자로 간주해 얼굴을 가렸으며, 엡스타인은 대규모 미성년자 성매매 및 성 착취 혐의로 기소된 바 있습니다. 이번 파일 공개로 추가 피해자들의 민사 소송 가능성이 제기됩니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 전 시설 책임자가 특수폭행 및 장애인복지법 위반 혐의로 경찰에 고발되었고, 11명의 장애인이 1년 이상 학대당한 사실이 기관 조사를 통해 확인되었다. 상대방의 자력은 추가 확인이 필요하나, 사건의 중대성과 피해자 수를 고려할 때 소송금융 투자 가치가 높다.</t>
+          <t>제프리 엡스타인은 미성년자 성매매 및 성 착취 혐의로 기소된 성범죄자이며, 미 법무부가 공개한 파일에서 여성들을 피해자로 간주하여 얼굴을 가린 점은 그의 책임이 명확함을 보여줍니다. 엡스타인은 억만장자로 그의 재단이나 연루된 거물들은 충분한 배상 능력을 가질 것으로 예상됩니다. '대규모 미성년자 성매매 및 성 착취'라는 기사 내용과 미 법무부의 피해자 보호 조치는 다수의 피해자가 존재함을 시사하며, 미 법무부가 공개한 '엡스타인 파일'은 강력한 객관적 증거가 됩니다. 파일 공개는 정부 조사의 연장선상에 있으며, 이를 통해 추가적인 법적 절차가 진행될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>11명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>장애인 14명 중 11명 학대…조사도 무용지물</t>
+          <t>스티븐 호킹, 엡스타인 파티서 양옆에 비키니女…유족 “간병인들”</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494728&amp;ref=A</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260227/133434086/2</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-02-26 12:38:56.880440+00:00</t>
+          <t>2026-02-27 00:25:16.766425+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
-      <c r="A204" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A204" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>경계선지능인 지원단체 대표 A씨 및 활동지원사 2명</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>부산시와 정부 간 배상금 분담 논의 및 검토 진행 중</t>
+          <t>경찰 수사 완료 후 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>형제복지원 사건 피해자가 3만 8천명 이상으로 추산되며, 1조 원대 배상금 지급이 논의되고 있다. 부산시는 시 재정 부담을 우려하며 정부에 배상금 분담을 요구하고 있으며, 관련 부처에서 이를 검토 중이다.</t>
+          <t>경계선지능인 지원단체 대표 A씨가 무인가 시설에서 경계선지능인 4명을 홍두깨로 폭행하고 강제추행한 혐의로 경찰에 구속 송치되었습니다. 경찰은 지난해 10월 고발장을 접수하고 수사에 착수하여 A씨 등의 혐의를 밝혀냈으며, 피해자들은 상당 기간 학대를 당한 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>이 사건은 국가 및 지자체의 책임이 명확하고(상대방 책임 명확), 부산시와 정부라는 충분한 자력을 가진 상대방이 존재합니다(상대방 자력 충분). 3만 8천명 이상의 대규모 피해자와 1조 원대의 막대한 피해 규모를 가지며(집단적 피해, 피해 규모 큼), 현재 정부 부처에서 배상금 분담을 검토하는 공적 절차가 진행 중입니다(공적 절차 진행 중). 이는 소송금융 투자에 매우 적합한 조건을 다수 충족합니다.</t>
+          <t>시설 대표 및 활동지원사들의 학대 혐의가 경찰 수사로 명확히 밝혀져 검찰에 송치되었고(적합 조건 1, 5, 6), 공적 절차가 진행 중입니다. 다만, 상대방의 자력이 불분명하고 피해자 수가 4명으로 적어 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>1조 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>3만 8000명 이상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>부산시  1조 원대 형제복지원 배상금, 정부 분담을</t>
+          <t>경계선지능인 홍두깨로 폭행..무인가 시설 대표 구속 송치</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026022618330571030</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02332086645354784</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-02-26 12:36:08.998717+00:00</t>
+          <t>2026-02-27 00:22:34.793657+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>'5·18열매' 단체 출범, 과거사 젠더폭력 진실규명, 공동체 치유, 제도 개선 추진 예정</t>
+          <t>미 하원 감독위원회의 엡스타인 관련 비공개 조사 진행 중</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 당시 성폭력 피해자들의 자조모임이 '5·18열매'라는 비영리민간단체로 공식 출범했다. 이 단체는 과거사 젠더폭력에 대한 사회적 관심을 높이고 피해자 회복을 위한 활동을 펼치며, 증언대회, 토론회, 정책 제안 등을 통해 기록 작업과 제도 개선에 나설 방침이다.</t>
+          <t>힐러리 클린턴 전 국무장관이 사망한 성착취범 엡스타인과의 연루 의혹으로 미 하원 감독위원회의 비공개 조사에 출석했습니다. 클린턴 부부는 엡스타인을 만난 기억이 없고 비행기나 섬을 방문한 적도 없다며 정치적 의도라고 반발하고 있으나, 미 법무부가 공개한 엡스타인 문건에는 빌 클린턴 전 대통령의 여행 기록과 여성들과 함께 찍힌 사진이 포함되어 있습니다. 민주당은 트럼프 대통령도 조사 대상이라고 반격하며, 엡스타인 사건의 수많은 피해자들을 위한 진실 규명을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 당시 국가폭력에 의한 성폭력 피해로 상대방(국가)의 책임이 명확하고 자력이 충분하다. 다수의 피해자가 존재하며, '5·18열매' 단체 출범을 통해 진실규명 및 제도 개선 활동이 진행될 예정으로 향후 소송으로 이어질 가능성이 높다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모가 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 엡스타인 사건은 전국적으로 수많은 성착취 피해자를 발생시켰고, 미 법무부 문건 등 객관적 증거가 존재하며, 미 하원 감독위원회의 비공개 조사가 진행 중입니다. 클린턴 부부의 직접적인 책임은 현재 조사 중이나, 사건의 심각성과 공적 절차 진행은 소송금융 투자에 적합한 요소를 제공합니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 당시 성폭력 피해자 다수</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>5·18 성폭력 피해자 연대 '5·18열매' 출범…과거사 젠더폭력 치유 나선...</t>
+          <t>힐러리, 엡스타인 조사위 출석... 트럼프가 나와야</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477195?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226060349</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202602270601435785</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-02-26 12:33:05.416893+00:00</t>
+          <t>2026-02-27 00:21:46.239271+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>3기 진실화해위 진실규명 신청 접수 중</t>
+          <t>진실화해위 조사 진행 중, 조사3국 출범 준비</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>3기 진실화해위가 출범하며 해외입양 피해자 311명과 시설수용 피해자 약 100명이 진실규명 신청을 접수했습니다. 피해자들은 출생 정보 조작 및 인권침해를 주장하며, 진실화해위의 강화된 조사 권한과 소멸시효 특례 신설에 기대를 걸고 있습니다. 이는 과거사 피해자들의 진상규명과 구제를 위한 중요한 첫걸음입니다.</t>
+          <t>제3기 진실화해위원회가 출범하며 해외입양 사건 300여 건이 신규 접수되었고, 기존 2기에서 이관된 311건을 포함해 총 600여 건의 사건이 다뤄질 예정입니다. 1954년부터 2000년까지 약 16만 명의 해외입양인이 발생한 것으로 추산되며, 이들은 입양 과정에서의 서류 조작 등으로 정체성을 알 권리를 침해당했다고 주장합니다. 해외입양 사건을 전담할 조사3국은 아직 인력 및 예산 문제로 본격 가동되지 못하고 있습니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>국가폭력 및 인권침해 사건으로 피고가 '국가'로 예상되어 자력이 충분합니다 (적합 조건 2). 해외입양 피해자 311명, 시설수용 피해자 약 100명 등 다수의 피해자가 존재하여 집단적 피해에 해당합니다 (적합 조건 3, 4). 3기 진실화해위가 출범하여 진실규명 신청을 접수 중이며, 조사권한이 강화되어 객관적 증거 확보 가능성이 높습니다 (적합 조건 5, 6).</t>
+          <t>해외입양인들의 정체성 알 권리 침해 사건으로, 국가의 관리감독 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가집니다(적합 조건 2). 16만명에 달하는 해외입양인 추산과 300건 이상의 신규 접수에서 보듯이 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 진실화해위 조사를 통해 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>최소 400명 이상</t>
+          <t>16만명 추산 (해외입양인 전체), 300여건 (신규 접수)</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>3기 진실화해위 출범…해외입양 피해자 311명 ‘진실규명 1호 접수’</t>
+          <t>해외입양 300건 접수…전담 '조사3국'은 정원·예산 미확정</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1246710.html</t>
+          <t>https://www.newsis.com/view/NISX20260226_0003528290</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-02-26 12:25:56.399880+00:00</t>
+          <t>2026-02-27 00:21:30.120919+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
-      <c r="A207" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A207" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>엡스타인 유산</t>
+          <t>색동원 (시설 운영 주체 및 종사자)</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>2차 심층조사 결과 경찰 전달, 장애인권익옹호기관 신고 및 긴급 분리/전원 조치 협의 중</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>중증장애인 거주시설 '색동원'에서 남성 입소자 6명이 시설 종사자 6명으로부터 폭행 피해를 본 정황이 2차 심층조사 결과 드러났습니다. 강화군은 경찰에 조사 보고서를 전달하고 장애인권익옹호기관에 학대 신고를 하는 등 공적 절차를 진행 중입니다. 피해자 측의 정보 공개 요청 시 자료 분석 후 부분 공개될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>2차 심층조사 결과로 시설 종사자들의 폭행 책임이 명확하며(상대방 책임 명확), 남성 입소자 6명이 피해를 입어 집단적 피해에 해당합니다(집단적 피해). 대학 기관의 조사 보고서라는 객관적 증거가 확보되었고(증거 확보 가능), 경찰 및 장애인권익옹호기관에 신고되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 피해자 수가 명확하고, 중증장애인 대상 학대라는 점에서 사회적 파장이 커 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>6명</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>남자 입소자도 폭행당한 정황…색동원 2차 보고서</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260227054809v6i</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:21:02.408037+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>3기 진실화해위원회에 진실규명 신청서 접수</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>해외입양인들이 한국 정부에 출생정보 조작·삭제로 인한 인권침해 진실규명을 요구하며 3기 진실화해위원회에 300건의 사건을 접수했습니다. 이들은 입양 과정에서 가족 정보가 삭제되는 등 피해를 입었으며, 일부는 평생 고통 속에 살다 생을 마감하기도 했습니다. 진실화해위는 향후 2년간 진실규명 신청을 받을 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>국가 책임이 비교적 명확하고(적합 조건 1), 대한민국이라는 충분한 자력을 가진 상대방(적합 조건 2)이 존재합니다. 해외입양 300건이 접수되어 집단적 피해(적합 조건 3)이며, 출생정보 조작·삭제로 인한 평생의 고통과 자살 사례는 피해 규모가 큼(적합 조건 4)을 시사합니다. 진실화해위 조사를 통해 증거 확보가 가능하며(적합 조건 5), 이미 진실화해위에 진실규명 신청이 접수되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>최소 300명 이상</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>“이름·생일 전부 지워진 채 입양” 3기 진실화해위 ‘1호 사건’은 해...</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772096259&amp;code=11131100&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:17:42.987403+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>경기 광주시 경계선 지능인 지원 단체</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 및 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>경기 광주의 경계선 지능인 지원 단체 대표 A씨가 대안 가정 시설에서 경계선 지능인 피해자들을 학대한 혐의로 구속 송치되었습니다. A씨의 지시를 받아 학대에 가담한 활동지원사 2명도 불구속 송치되었습니다. 현재 경찰 수사가 완료되어 검찰로 사건이 넘어간 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>경계선 지능인 피해자들을 대상으로 한 학대 사건으로, 경찰 수사를 통해 대표가 구속 송치되고 활동지원사들도 불구속 송치되어 상대방 책임이 명확하고(적합 조건 1) 객관적 증거가 확보되었으며 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해자가 다수 발생한 집단적 피해의 가능성이 있습니다(적합 조건 3). 다만, 상대방 단체의 자력 여부가 불분명하여 배상 능력에 대한 추가 확인이 필요합니다(적합 조건 2 미흡).</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>경계선지능인 지원 단체서 학대…30대 대표 구속 송치</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457477&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:17:19.388237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E207" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>미 행정부 엡스타인 수사 기록 공개 및 관련자 조치 진행 중</t>
+          <t>국가 항소 포기로 1심 판결 확정</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>빌 게이츠 마이크로소프트 창업자가 성범죄자 제프리 엡스타인과의 과거 친분을 인정하고 사과했으며, 래리 서머스 전 미국 재무장관은 엡스타인 스캔들 연루 의혹으로 하버드대 교수직에서 사임했습니다. 게이츠는 엡스타인 유죄 판결 이후에도 그와 만남을 가졌음을 시인했으나, 엡스타인 관련 피해 여성들과의 접촉은 부인했습니다. 서머스는 엡스타인과 이메일을 주고받은 사실이 드러나 하버드대 검토 후 사임했으며, 다른 직책에서도 물러났습니다.</t>
+          <t>대구희망원 강제수용 피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 승소 후, 국가가 항소를 포기하며 인권침해 사실을 인정했다. 이에 따라 국가는 피해자에게 13억 원의 배상금을 지급하게 되었다. 이 판결은 유사 피해를 입은 다른 피해자들의 소송에 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>이 기사는 빌 게이츠와 래리 서머스가 성범죄자 제프리 엡스타인과의 과거 친분으로 인해 겪는 평판 및 경력상 문제에 초점을 맞추고 있습니다. 상대방의 자력은 충분하나, 기사 내용만으로는 이들의 행위가 엡스타인 피해자들에게 직접적인 새로운 금전적 손해를 발생시켰다는 명확한 소송금융 투자 기회를 파악하기 어렵습니다. 피해자들의 구체적인 손해배상 청구권 및 그 규모가 불분명하여 소송금융 적합 조건 중 '상대방 책임 명확성' 및 '피해 규모'가 충족되지 않습니다.</t>
+          <t>국가가 항소를 포기하며 인권침해 사실을 인정하고 13억 원 배상을 결정하여 상대방 책임이 명확하고 자력이 충분함 (적합 조건 1, 2). 단일 피해자에게 큰 금액이 배상되어 피해 규모가 크며 (적합 조건 4), 국가의 항소 포기로 증거가 충분히 입증되었음 (적합 조건 5). 이 판결은 '대구희망원 강제수용 사건'의 다른 피해자들에게 강력한 선례가 되어 추가 소송 발굴 가능성이 높음.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13억 원</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>'엡스타인 스캔들' 빌 게이츠 불륜 사과…서머스는 하버드대 사임</t>
+          <t>대구희망원 강제수용 사건, 국가 '항소 포기'...피해자에 13억 배상한다</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>pn.or.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02361606645354456</t>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33281</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-02-26 00:32:04.072235+00:00</t>
+          <t>2026-02-26 13:04:34.099516+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>유엔 고문 방지위원회, 국제사법재판소(ICJ) 회부 모색 중; 국내 관련 법률 개정</t>
+          <t>진실화해위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자인 이용수 할머니(98세)가 마지막으로 일본의 공식 사죄와 문제 해결을 촉구하고 있습니다. 할머니는 유엔 고문 방지위원회나 국제사법재판소(ICJ)를 통한 해결을 주장하며, 소녀상에 대한 공격에 깊은 상처를 표현했습니다. 이 사건은 아직 해결되지 않은 채 국제적 논의와 국내 법적 노력이 진행 중입니다.</t>
+          <t>3기 진실화해위원회가 출범하며 해외입양 국가폭력 사건 300건이 1호 신청 사건으로 접수되었습니다. '가짜 기록'으로 인한 국제입양 피해자가 16만 명에 달할 것으로 추정되며, 국가폭력 피해자 단체들이 기자회견을 열고 진실규명을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(일본 정부), 자력이 충분하며, 집단적 피해(일본군 위안부 피해자 다수)이고, 피해 규모가 매우 큽니다. 피해자들의 증언과 기록 등 증거가 충분하며, 유엔 고문 방지위원회, ICJ 회부 등 국제적 공적 절차를 통한 해결이 모색되고 있습니다. 아직 종결되지 않은 사건입니다.</t>
+          <t>상대방 책임이 국가폭력으로 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), '16만명'이라는 잠재적 피해자 규모는 집단적 피해(적합 조건 3)이자 매우 큰 피해 규모(적합 조건 4)에 해당합니다. 진실화해위원회의 조사를 통해 증거 확보가 용이하고(적합 조건 5), 이미 진실화해위원회라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>잠재적 16만명, 현재 300건 접수</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>이재명, 마지막으로 만나고 싶다 …98세 이용수 할머니의 바람</t>
+          <t>3기 진실화해위 출범…1호 신청 사건은 해외입양 국가폭력 300건</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476568?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226063144</t>
+          <t>https://www.news1.kr/society/incident-accident/6083782</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-02-26 00:20:12.860620+00:00</t>
+          <t>2026-02-26 12:51:31.531061+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>후지코시</t>
-[...2 lines deleted...]
-      <c r="D212" t="inlineStr"/>
+          <t>제프리 엡스타인 (또는 그의 유산)</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>과거 일본 법원에 손해배상 소송 제기</t>
+          <t>새로운 증거(사진) 공개로 인한 재조명 및 추가 피해 주장 제기</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>강제동원 피해자가 2003년 일본 후지코시를 상대로 손해배상 소송을 제기했으나, 사죄를 받지 못하고 사망했다. 이 기사는 과거의 미해결된 강제동원 피해 사례를 조명하며, 현재도 관련 소송이 이어지고 있는 사회적 이슈임을 보여준다.</t>
+          <t>스티븐 호킹 박사가 비키니를 입은 여성들 사이에 있는 사진이 공개되며 파장이 일고 있습니다. 이 사진 속 여성들이 제프리 엡스타인에 의해 성 착취를 당한 피해자일 수 있다는 주장이 제기되었으며, 이는 엡스타인의 성 착취 네트워크와 관련된 새로운 논란을 불러일으키고 있습니다. 당시 심포지엄 후원자가 엡스타인과 연관된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>후지코시는 대기업으로 자력이 충분하며(적합 조건 2), 강제동원 피해는 다수에게 발생한 집단적 피해(적합 조건 3)이다. 이미 과거에 손해배상 소송이 제기된 바 있어 책임 소재가 명확하고(적합 조건 1), 관련 증거 확보 가능성이 높다(적합 조건 5). 비록 기사 속 피해자의 소송은 종결되었을 가능성이 높지만, 강제동원 피해자 소송은 현재도 진행 중인 경우가 많아 새로운 소송 제기 가능성이 높다.</t>
+          <t>제프리 엡스타인이 성 착취의 가해자로 명확히 특정되며, 사진 공개로 인해 다수의 피해자일 수 있는 여성들에 대한 집단적 피해 주장이 제기되었습니다. 성 착취 사건의 특성상 피해 규모가 매우 클 것으로 예상되며, 문제의 사진 자체가 중요한 증거가 될 수 있습니다. 엡스타인의 막대한 자산을 고려할 때 배상 능력도 충분합니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>강제동원 피해자 95세 남편의 절규에  조센진 돌아가라  우익 단체 방해</t>
+          <t>비키니女 사이에 호킹 박사…사진 공개 '파장'</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022508480001891?did=NA</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602260691&amp;t=NN</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-02-25 13:08:50.105247+00:00</t>
+          <t>2026-02-26 12:47:07.831419+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
-      <c r="A213" s="4" t="inlineStr">
+      <c r="A213" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>경계선지능인 지원단체 대표 A씨 및 해당 단체</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>변 하사 강제 전역 처분 부당 판결 및 국가 책임 인정. 변희수재단 법인설립허가 지연에 대한 서울행정법원 위법 판단.</t>
+          <t>경찰 수사 완료, 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>성확정 수술을 이유로 강제 전역 당한 변희수 하사가 사망한 지 5주기를 맞아 추모 행사가 열렸다. 육군의 강제 전역 처분이 부당하며 국가 책임이 인정되었다는 판결이 있었고, 최근에는 변희수재단 설립 허가 지연에 대한 국가인권위의 조치가 위법하다는 법원 판단이 나왔다. 이 사건은 성소수자 인권과 군 복무 관련 중요한 선례를 남겼다.</t>
+          <t>경기 광주 경계선지능인 지원시설 대표 A씨와 활동지원사 2명이 10대, 20대 경계선지능인 4명을 상대로 상습적인 폭행과 성추행을 저지른 혐의로 경찰에 구속 송치되었다. 경찰은 지난해 10월 고발장을 접수해 수사를 진행했으며, A씨는 홍두깨 폭행 및 원치 않는 신체 접촉 등의 학대 행위를 한 것으로 조사되었다. 피해자들은 장기간 학대를 당했음에도 신고하지 못한 채 생활해온 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>국가(육군)의 책임이 법적으로 인정된 강력한 선례가 존재하며, 상대방의 자력이 충분함. 변 하사 개인의 행정소송은 이미 판결이 선고되어 종결되었으나, 이 판결은 유족의 손해배상 청구 등 새로운 소송의 강력한 근거가 될 수 있음. (적합 조건 1, 2, 5 해당)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 혐의가 상당 부분 확인되어 증거가 확보되었으며(적합 조건 5), 현재 검찰 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자 수가 4명으로 집단적 피해 규모가 크지 않고, 상대방인 지원단체의 자력 여부가 불확실하여 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>‘기갑의 전투력’으로 차별 깨던 변희수 하사 5주기···“변희수 재단...</t>
+          <t>경계선지능인 지원시설서 학대 일삼은 30대 대표, 구속 송치</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602251626001</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1341101</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-02-25 12:58:36.117745+00:00</t>
+          <t>2026-02-26 12:46:55.361391+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
-      <c r="A214" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A214" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>유행열</t>
+          <t>A 씨 (장애인 보호시설 전 대표)</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>이전 미투 의혹은 2022년 증거 불충분으로 무혐의 종결. 현재 피해자 측은 유 예비후보의 공직 출마 배제를 요구하며 기자회견 및 공식 입장문 제출.</t>
+          <t>관련 기관 조사 결과 학대 사실 확인</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>유행열 청주시장 예비후보가 과거 '미투' 의혹에 대해 무혐의 처분을 받았음에도 불구하고, 피해를 주장하는 A씨와 가족들이 공직 출마 배제를 요구하며 의혹을 재점화했습니다. A씨 측은 명예훼손 무혐의 판결이 성범죄 재판 결과로 호도되고 있다고 주장하며 공익을 위해 다시 용기를 냈다고 밝혔습니다. 반면 유 예비후보 측은 법적으로 종결된 사안이며 선거를 앞둔 정치 공작이라고 반박하고 있습니다.</t>
+          <t>장애인 보호시설의 전 대표 A 씨가 피해자들을 홍두깨로 폭행하고 마사지를 요구하며 성추행하는 등 학대한 사실이 드러났다. 피해자 지인의 신고로 시작된 조사 결과, A 씨의 학대 행위가 확인되었다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>이전 미투 의혹이 증거 불충분으로 무혐의 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 부족합니다 (부적합 조건: 이미 종결된 사건). 현재는 법적 절차보다는 정치적 공방 및 출마 배제 요구에 초점이 맞춰져 있으며, 새로운 법적 소송 제기 여부나 명확한 증거 확보 가능성이 불분명합니다 (적합 조건 5 불충족).</t>
+          <t>상대방(전 대표 A 씨)의 책임이 조사 결과로 명확하게 드러났으며(적합 조건 1), '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해로 판단됩니다(적합 조건 3). 또한, '조사 결과'라는 언급을 통해 이미 공적 절차가 진행되었고 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 가해자 개인의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>유행열 청주시장 예비후보 '미투' 재점화 …  출마 배제  vs  정치 공작</t>
+          <t>홍두깨 폭행에 성추행까지…'장애인 보호시설' 전 대표의 두 얼굴</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=893431</t>
+          <t>https://www.news1.kr/local/gyeonggi/6084765</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-02-25 12:49:59.659344+00:00</t>
+          <t>2026-02-26 12:46:02.135649+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
-      <c r="A215" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A215" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>빌 게이츠</t>
+          <t>색동원</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>엡스타인 파일 공개 및 관련 논란 진행 중</t>
+          <t>경찰 수사 진행 중, 보건복지부 및 인천시 보고서 제공</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>빌 게이츠가 두 차례 불륜을 인정했으나, 엡스타인 피해자들과의 연루설은 부인했습니다. '엡스타인 파일' 추가 공개와 빌 게이츠의 성병 은폐 의혹이 제기되며 관련 논란이 지속되고 있으며, 그의 전 부인은 이에 대해 깊은 슬픔을 표했습니다.</t>
+          <t>색동원 내 남성 입소자들에 대한 성폭력 및 학대 의혹이 제기되어 경찰 수사가 진행 중입니다. 보건복지부와 인천시에도 관련 보고서가 제공되었으며, 피해자 측의 정보 공개 요청 시 자료 분석 후 부분 공개될 예정입니다. 경찰 수사 결과에 따라 의혹이 사실로 확인될 경우 법적 조치가 예상됩니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>빌 게이츠는 마이크로소프트 창업자로 자력이 충분하며(적합 조건 2), '엡스타인 피해자들'이 언급되어 집단적 피해 가능성이 있고(적합 조건 3), '엡스타인 파일' 공개로 추가 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 기사 내용은 빌 게이츠의 불륜 인정과 엡스타인 피해자 연루설 부인에 초점을 맞추고 있어, 직접적인 법적 책임이 명확히 드러나지 않으며 '성병 은폐 의혹' 등은 아직 의혹 단계입니다.</t>
+          <t>경찰 수사가 진행 중이며 보건복지부와 인천시에도 보고서가 제공되는 등 공적 절차가 활발히 진행 중입니다 (적합 조건 6). '男 입소자도'라는 표현에서 다수의 입소자가 피해를 입었을 가능성이 높고 (적합 조건 3), 경찰 수사 결과 및 정부 보고서를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>빌 게이츠  두 차례 불륜 인정 …엡스타인 연루설은 부인</t>
+          <t>'성폭력 색동원' 男 입소자도 폭행 피해 정황</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6083190</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014678</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-02-25 12:47:07.392861+00:00</t>
+          <t>2026-02-26 12:40:29.495171+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>해당 장애인 주간보호시설 및 전 시설 책임자</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>3기 진실·화해를 위한 과거사정리위원회 출범 및 진실규명 재개, 소멸시효 특례 신설</t>
+          <t>장애인권익옹호기관의 경찰 고발, 부산시 긴급 실태조사 진행 중</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>3기 진실·화해를 위한 과거사정리위원회가 출범하며 진실규명 대상과 범위가 확대되고 조사권한이 강화되었습니다. 이에 따라 형제복지원 사건 등 과거 집단수용시설 인권침해 사건에 대한 진실규명이 재개되며, 국가폭력 피해자들의 배상에 대한 소멸시효 특례가 신설되어 피해자들의 구제 가능성이 높아졌습니다.</t>
+          <t>부산의 한 장애인 주간보호시설에서 이용자 14명 중 11명이 1년 이상 학대당한 사실이 드러났다. 장애인권익옹호기관의 조사로 피해 사실이 확인되었으며, 전 시설 책임자는 특수폭행 및 장애인복지법 위반 혐의로 경찰에 고발되었다. 부산시도 뒤늦게 긴급 실태조사에 착수했다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 집단적이고 대규모의 피해가 발생한 사건(적합 조건 3, 4)입니다. 또한, 3기 진실·화해를 위한 과거사정리위원회가 출범하여 진실규명 절차가 재개되고 조사권한이 강화되었으며(적합 조건 5, 6), 소멸시효 특례 신설로 피해자들의 배상 청구 가능성이 높아졌습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 전 시설 책임자가 특수폭행 및 장애인복지법 위반 혐의로 경찰에 고발되었고, 11명의 장애인이 1년 이상 학대당한 사실이 기관 조사를 통해 확인되었다. 상대방의 자력은 추가 확인이 필요하나, 사건의 중대성과 피해자 수를 고려할 때 소송금융 투자 가치가 높다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>다수 (수천 명 이상 추정)</t>
+          <t>11명</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>형제복지원 사건의 진실규명을 위한 법적 근거 마련돼</t>
+          <t>장애인 14명 중 11명 학대…조사도 무용지물</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682163?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494728&amp;ref=A</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-02-25 12:19:41.604964+00:00</t>
+          <t>2026-02-26 12:38:56.880440+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>대한민국, 부산시</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>국가배상소송 1심 승소 판결 확정, 추가 피해자 소송 가능성 높음</t>
+          <t>부산시와 정부 간 배상금 분담 논의 및 검토 진행 중</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>한국전쟁 이후 60~70년대 부산 '영화숙', '재생원'에 강제 수용되어 중대한 인권침해를 당한 피해자들이 국가와 부산시를 상대로 제기한 소송에서 1심 승소 판결을 받았습니다. 과거사위 진상규명 결정으로 국가의 책임이 인정되었으며, 강제 노역, 폭력, 성폭력, 사망 등 야만적인 가혹행위가 드러났습니다. 1심 판결이 확정되었으나 국가 차원의 사과나 피해 회복 조치는 아직 없어 추가 소송 및 제도 개선 요구가 이어지고 있습니다.</t>
+          <t>형제복지원 사건 피해자가 3만 8천명 이상으로 추산되며, 1조 원대 배상금 지급이 논의되고 있다. 부산시는 시 재정 부담을 우려하며 정부에 배상금 분담을 요구하고 있으며, 관련 부처에서 이를 검토 중이다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>국가와 부산시의 책임이 과거사위 진상규명 결정 및 법원 1심 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보 가능), 상대방은 국가 및 공공기관으로 자력이 충분합니다(상대방 자력 충분). 수천 명 규모의 집단적 피해가 발생했으며(집단적 피해), 강제 노역, 폭력, 성폭력, 사망 등 중대한 인권침해로 피해 규모가 매우 큽니다(피해 규모 큼). 과거사위의 공적 절차가 진행되었고, 1심 판결이 확정되었으나 국가 차원의 사과나 추가 조치가 없어 다른 피해자들의 소송 가능성이 높습니다(공적 절차 진행 중).</t>
+          <t>이 사건은 국가 및 지자체의 책임이 명확하고(상대방 책임 명확), 부산시와 정부라는 충분한 자력을 가진 상대방이 존재합니다(상대방 자력 충분). 3만 8천명 이상의 대규모 피해자와 1조 원대의 막대한 피해 규모를 가지며(집단적 피해, 피해 규모 큼), 현재 정부 부처에서 배상금 분담을 검토하는 공적 절차가 진행 중입니다(공적 절차 진행 중). 이는 소송금융 투자에 매우 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 원대</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>누적 8640명, 현재 소송 참여 181명 외 다수</t>
+          <t>3만 8000명 이상</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>[시선] 영화숙·재생원 사건에서 국가의 책임을 묻다</t>
+          <t>부산시  1조 원대 형제복지원 배상금, 정부 분담을</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209866&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026022618330571030</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-02-25 12:19:32.268909+00:00</t>
+          <t>2026-02-26 12:36:08.998717+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
-      <c r="A218" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A218" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr"/>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>교회 내부 징계(퇴출) 후 재활동</t>
+          <t>'5·18열매' 단체 출범, 과거사 젠더폭력 진실규명, 공동체 치유, 제도 개선 추진 예정</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>한 목사가 최소 5명의 신도를 성폭행한 혐의로 교회에서 퇴출되었음에도 불구하고 버젓이 설교를 이어가고 있어 피해자들이 분통을 터뜨리고 있다. 피해 기간은 짧게는 1년에서 길게는 5년에 이르는 것으로 알려졌다.</t>
+          <t>5·18 민주화운동 당시 성폭력 피해자들의 자조모임이 '5·18열매'라는 비영리민간단체로 공식 출범했다. 이 단체는 과거사 젠더폭력에 대한 사회적 관심을 높이고 피해자 회복을 위한 활동을 펼치며, 증언대회, 토론회, 정책 제안 등을 통해 기록 작업과 제도 개선에 나설 방침이다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>상대방(목사)의 책임이 명확하며(적합 조건 1), 최소 5명의 피해자가 확인되어 집단적 피해(적합 조건 3)에 해당합니다. 성폭행 사건의 특성상 정신적 피해 규모가 클 수 있습니다(적합 조건 4). 다만, 상대방의 자력과 객관적 증거 확보 여부는 추가 확인이 필요합니다.</t>
+          <t>5·18 민주화운동 당시 국가폭력에 의한 성폭력 피해로 상대방(국가)의 책임이 명확하고 자력이 충분하다. 다수의 피해자가 존재하며, '5·18열매' 단체 출범을 통해 진실규명 및 제도 개선 활동이 진행될 예정으로 향후 소송으로 이어질 가능성이 높다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>최소 5명</t>
+          <t>5·18 민주화운동 당시 성폭력 피해자 다수</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>'신도 성폭행 혐의' 목사  난 죄에서 해방 …퇴출 뒤 버젓이 설교</t>
+          <t>5·18 성폭력 피해자 연대 '5·18열매' 출범…과거사 젠더폭력 치유 나선...</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12286906?influxDiv=NAVER</t>
+          <t>https://www.nocutnews.co.kr/news/6477195?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226060349</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-02-25 00:33:11.404900+00:00</t>
+          <t>2026-02-26 12:33:05.416893+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>진실화해위 3기 조사 진행 중, 피해자 모임 '열매' 비영리민간단체 창립 준비 및 법적 투쟁 모색</t>
+          <t>3기 진실화해위 진실규명 신청 접수 중</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>5·18 성폭력 피해자 모임 '열매'가 비영리민간단체 창립을 준비하며 과거사 젠더폭력 문제 해결을 위한 활동을 확장하고 있습니다. 이들은 5·18 당시 계엄군 등에 의한 성폭력 피해를 공론화하고, 기존 여성폭력의 범주에서 소외되었던 남성 및 성소수자 피해자까지 포괄하는 젠더폭력 관점에서 진실 규명과 치유를 목표로 합니다. 진실화해위 3기가 출범하며 과거사 피해 진실 규명 절차가 진행 중입니다.</t>
+          <t>3기 진실화해위가 출범하며 해외입양 피해자 311명과 시설수용 피해자 약 100명이 진실규명 신청을 접수했습니다. 피해자들은 출생 정보 조작 및 인권침해를 주장하며, 진실화해위의 강화된 조사 권한과 소멸시효 특례 신설에 기대를 걸고 있습니다. 이는 과거사 피해자들의 진상규명과 구제를 위한 중요한 첫걸음입니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(국가폭력에 의한 성폭력), 상대방에게 자력이 충분하며(대한민국), 5·18 성폭력 피해자 다수가 존재하여 집단적 피해에 해당합니다. 또한, 진실화해위 조사보고서 등 증거가 확보 가능하고, 진실화해위 3기 출범으로 공적 절차가 진행 중입니다. 피해 규모는 성고문 등 심각한 인권침해로 인한 정신적 고통이 크며, 아직 종결되지 않은 사건입니다.</t>
+          <t>국가폭력 및 인권침해 사건으로 피고가 '국가'로 예상되어 자력이 충분합니다 (적합 조건 2). 해외입양 피해자 311명, 시설수용 피해자 약 100명 등 다수의 피해자가 존재하여 집단적 피해에 해당합니다 (적합 조건 3, 4). 3기 진실화해위가 출범하여 진실규명 신청을 접수 중이며, 조사권한이 강화되어 객관적 증거 확보 가능성이 높습니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>5·18 성폭력 피해자 다수</t>
+          <t>최소 400명 이상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>'열매'가 더는 필요하지 않은 미래 위해, '열매'를 만듭니다</t>
+          <t>3기 진실화해위 출범…해외입양 피해자 311명 ‘진실규명 1호 접수’</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003208752&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1246710.html</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-02-24 12:43:10.949381+00:00</t>
+          <t>2026-02-26 12:25:56.399880+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
-      <c r="A220" s="3" t="inlineStr">
+      <c r="A220" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>러시아 연방</t>
+          <t>엡스타인 유산</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>소송 자진 취하 및 보상 프로그램 통한 보상 완료</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>트럼프에게 성폭행을 당했다고 주장하는 한 여성이 엡스타인 유산을 상대로 제기했던 민사소송을 2021년 자진 취하했으며, 엡스타인 피해자 보상 프로그램을 통해 보상받은 것으로 알려졌다. 기사 제목은 '엡스타인 파일 누락 의혹'을 언급하고 있으나, 본문은 해당 여성의 소송이 종결되었음을 명시한다.</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>기사에 언급된 여성의 엡스타인 유산 상대 민사소송은 2021년 자진 취하되었고, 엡스타인 피해자 보상 프로그램을 통해 이미 보상받아 종결된 사건임 (부적합 조건: 이미 종결된 사건). 소송금융 투자 대상으로서의 신규성이 없음.</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>“트럼프가 성폭행” 주장 여성 관련 엡스타인 파일 누락 의혹</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/international_general/2026/02/26/T73AQVVSLJHELCC7Z5OSSGWXKU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:05:15.894025+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr"/>
+      <c r="D221" t="inlineStr"/>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>전남도 스포츠 폭력 근절 정책 발표 및 센터 설립 예정</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>전라남도가 2026년까지 스포츠 폭력, 갑질, 성희롱 등 인권침해를 근절하기 위해 '원스트라이크 아웃' 제도를 도입하고 상시 상담 및 신고 체계를 갖춘 센터를 운영할 계획이다. 이는 체육 종사자들의 인권 보호를 강화하기 위한 선제적 조치이다.</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>해당 기사는 전라남도의 스포츠 폭력 근절 정책 및 지원 센터 설립 계획을 다루고 있어, 특정 사건이나 구체적인 피해자가 명확히 특정되지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임, 자력, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>전남도, 2026 스포츠 폭력 근절 추진…‘원스트라이크 아웃’ 도입</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1187662</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:41:54.819699+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>부산 개금동 장애인주간보호센터 및 센터장</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E220" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D221" t="inlineStr">
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>부산시 특별 감사 및 전수조사, 장애인권익옹호기관 조사 및 형사고발 예정</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>부산 개금동의 한 장애인주간보호센터에서 폭행 사건이 발생하여 부산시가 해당 센터에 대한 특별 감사와 함께 지역 내 장애인 관련 시설 전수조사에 나설 예정이다. 장애인권익옹호기관은 센터장을 조사하고 형사고발을 진행할 계획이며, 피해자들을 위한 심리치료도 지원된다. 이는 장애인 인권 침해에 대한 공적 조사가 진행 중인 사건이다.</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(조건 1, 센터장 조사 및 형사고발 예정), 부산시의 특별 감사 및 전수조사, 장애인권익옹호기관의 조사를 통해 증거 확보 및 공적 절차가 진행 중임(조건 5, 6). 또한 다수의 장애인 피해자가 발생했을 가능성이 높아 집단적 피해로 이어질 수 있음(조건 3).</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>장애인보호센터 폭행 사건, 부산시 전수조사</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>news.knn.co.kr</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>https://news.knn.co.kr/news/article/184281</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:34:36.380278+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>빌 게이츠, 래리 서머스</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E221" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>진실·화해를 위한 과거사정리위원회 접수 시작</t>
+          <t>미 행정부 엡스타인 수사 기록 공개 및 관련자 조치 진행 중</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>제3기 진실·화해를 위한 과거사정리위원회가 출범하며 한국전쟁 전후 민간인 집단희생 사건 등 국가 폭력과 인권침해 사건에 대한 진실규명 접수를 시작합니다. 피해자 명예 회복을 위한 이 절차는 2026년 2월 26일부터 2028년 2월 25일까지 2년간 진행됩니다. 희생자, 피해자, 유족 및 친족 등이 신청할 수 있습니다.</t>
+          <t>빌 게이츠 마이크로소프트 창업자가 성범죄자 제프리 엡스타인과의 과거 친분을 인정하고 사과했으며, 래리 서머스 전 미국 재무장관은 엡스타인 스캔들 연루 의혹으로 하버드대 교수직에서 사임했습니다. 게이츠는 엡스타인 유죄 판결 이후에도 그와 만남을 가졌음을 시인했으나, 엡스타인 관련 피해 여성들과의 접촉은 부인했습니다. 서머스는 엡스타인과 이메일을 주고받은 사실이 드러나 하버드대 검토 후 사임했으며, 다른 직책에서도 물러났습니다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(국가 폭력), 상대방 자력이 충분하며(국가), 민간인 집단희생으로 다수의 피해자가 예상되어 피해 규모가 클 것으로 보입니다. 또한, 진실·화해를 위한 과거사정리위원회가 출범하여 공적 절차가 진행 중이며, 이 과정에서 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>이 기사는 빌 게이츠와 래리 서머스가 성범죄자 제프리 엡스타인과의 과거 친분으로 인해 겪는 평판 및 경력상 문제에 초점을 맞추고 있습니다. 상대방의 자력은 충분하나, 기사 내용만으로는 이들의 행위가 엡스타인 피해자들에게 직접적인 새로운 금전적 손해를 발생시켰다는 명확한 소송금융 투자 기회를 파악하기 어렵습니다. 피해자들의 구체적인 손해배상 청구권 및 그 규모가 불분명하여 소송금융 적합 조건 중 '상대방 책임 명확성' 및 '피해 규모'가 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>전남도 26일 제3기 진화위 출범...과거사 진실규명 접수</t>
+          <t>'엡스타인 스캔들' 빌 게이츠 불륜 사과…서머스는 하버드대 사임</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602240008</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02361606645354456</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-02-24 00:26:15.027769+00:00</t>
+          <t>2026-02-26 00:32:04.072235+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>다노 카즈사, 스즈키 마오야</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 피고인 공소 사실 인정</t>
+          <t>유엔 고문 방지위원회, 국제사법재판소(ICJ) 회부 모색 중; 국내 관련 법률 개정</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>일본에서 20대 여성 다노 카즈사가 걸즈바 매니저와 공모하여 또래 여성들을 유인, 감금하고 성매매를 강요하며 수익을 갈취한 사건. 다노는 첫 공판에서 모든 공소 사실을 인정했으며, 범행 수법은 매우 치밀하고 가혹했다.</t>
+          <t>일본군 '위안부' 피해자인 이용수 할머니(98세)가 마지막으로 일본의 공식 사죄와 문제 해결을 촉구하고 있습니다. 할머니는 유엔 고문 방지위원회나 국제사법재판소(ICJ)를 통한 해결을 주장하며, 소녀상에 대한 공격에 깊은 상처를 표현했습니다. 이 사건은 아직 해결되지 않은 채 국제적 논의와 국내 법적 노력이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함 (피고인 공소 사실 인정), 집단적 피해 가능성 높음 (다수 여성 유인), 피해 규모가 큼 (조직적 갈취 및 인권 침해), 증거 확보 용이 (형사 재판 진행 및 공소 사실 인정), 공적 절차 진행 중 (형사 재판). 다만 피고인들의 자력은 불분명하여 회수 가능성에 대한 추가 검토가 필요함.</t>
+          <t>상대방 책임이 명확하고(일본 정부), 자력이 충분하며, 집단적 피해(일본군 위안부 피해자 다수)이고, 피해 규모가 매우 큽니다. 피해자들의 증언과 기록 등 증거가 충분하며, 유엔 고문 방지위원회, ICJ 회부 등 국제적 공적 절차를 통한 해결이 모색되고 있습니다. 아직 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>너무 예뻐 화제인 20대 일본인 여성 범죄자…범죄 행각은 ‘경악’</t>
+          <t>이재명, 마지막으로 만나고 싶다 …98세 이용수 할머니의 바람</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11570006?ref=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6476568?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226063144</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-02-24 00:21:49.873935+00:00</t>
+          <t>2026-02-26 00:20:12.860620+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
-      <c r="A225" s="4" t="inlineStr">
+      <c r="A225" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>후지코시</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr"/>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>과거 일본 법원에 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>강제동원 피해자가 2003년 일본 후지코시를 상대로 손해배상 소송을 제기했으나, 사죄를 받지 못하고 사망했다. 이 기사는 과거의 미해결된 강제동원 피해 사례를 조명하며, 현재도 관련 소송이 이어지고 있는 사회적 이슈임을 보여준다.</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>후지코시는 대기업으로 자력이 충분하며(적합 조건 2), 강제동원 피해는 다수에게 발생한 집단적 피해(적합 조건 3)이다. 이미 과거에 손해배상 소송이 제기된 바 있어 책임 소재가 명확하고(적합 조건 1), 관련 증거 확보 가능성이 높다(적합 조건 5). 비록 기사 속 피해자의 소송은 종결되었을 가능성이 높지만, 강제동원 피해자 소송은 현재도 진행 중인 경우가 많아 새로운 소송 제기 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>강제동원 피해자 95세 남편의 절규에  조센진 돌아가라  우익 단체 방해</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022508480001891?did=NA</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:08:50.105247+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B225" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D225" t="inlineStr">
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>변 하사 강제 전역 처분 부당 판결 및 국가 책임 인정. 변희수재단 법인설립허가 지연에 대한 서울행정법원 위법 판단.</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>성확정 수술을 이유로 강제 전역 당한 변희수 하사가 사망한 지 5주기를 맞아 추모 행사가 열렸다. 육군의 강제 전역 처분이 부당하며 국가 책임이 인정되었다는 판결이 있었고, 최근에는 변희수재단 설립 허가 지연에 대한 국가인권위의 조치가 위법하다는 법원 판단이 나왔다. 이 사건은 성소수자 인권과 군 복무 관련 중요한 선례를 남겼다.</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>국가(육군)의 책임이 법적으로 인정된 강력한 선례가 존재하며, 상대방의 자력이 충분함. 변 하사 개인의 행정소송은 이미 판결이 선고되어 종결되었으나, 이 판결은 유족의 손해배상 청구 등 새로운 소송의 강력한 근거가 될 수 있음. (적합 조건 1, 2, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>‘기갑의 전투력’으로 차별 깨던 변희수 하사 5주기···“변희수 재단...</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202602251626001</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:58:36.117745+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>유행열</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>이전 미투 의혹은 2022년 증거 불충분으로 무혐의 종결. 현재 피해자 측은 유 예비후보의 공직 출마 배제를 요구하며 기자회견 및 공식 입장문 제출.</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>유행열 청주시장 예비후보가 과거 '미투' 의혹에 대해 무혐의 처분을 받았음에도 불구하고, 피해를 주장하는 A씨와 가족들이 공직 출마 배제를 요구하며 의혹을 재점화했습니다. A씨 측은 명예훼손 무혐의 판결이 성범죄 재판 결과로 호도되고 있다고 주장하며 공익을 위해 다시 용기를 냈다고 밝혔습니다. 반면 유 예비후보 측은 법적으로 종결된 사안이며 선거를 앞둔 정치 공작이라고 반박하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>이전 미투 의혹이 증거 불충분으로 무혐의 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 부족합니다 (부적합 조건: 이미 종결된 사건). 현재는 법적 절차보다는 정치적 공방 및 출마 배제 요구에 초점이 맞춰져 있으며, 새로운 법적 소송 제기 여부나 명확한 증거 확보 가능성이 불분명합니다 (적합 조건 5 불충족).</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>유행열 청주시장 예비후보 '미투' 재점화 …  출마 배제  vs  정치 공작</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>cctimes.kr</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=893431</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:49:59.659344+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E225" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A226" s="2" t="inlineStr">
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>엡스타인 파일 공개 및 관련 논란 진행 중</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>빌 게이츠가 두 차례 불륜을 인정했으나, 엡스타인 피해자들과의 연루설은 부인했습니다. '엡스타인 파일' 추가 공개와 빌 게이츠의 성병 은폐 의혹이 제기되며 관련 논란이 지속되고 있으며, 그의 전 부인은 이에 대해 깊은 슬픔을 표했습니다.</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>빌 게이츠는 마이크로소프트 창업자로 자력이 충분하며(적합 조건 2), '엡스타인 피해자들'이 언급되어 집단적 피해 가능성이 있고(적합 조건 3), '엡스타인 파일' 공개로 추가 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 기사 내용은 빌 게이츠의 불륜 인정과 엡스타인 피해자 연루설 부인에 초점을 맞추고 있어, 직접적인 법적 책임이 명확히 드러나지 않으며 '성병 은폐 의혹' 등은 아직 의혹 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>빌 게이츠  두 차례 불륜 인정 …엡스타인 연루설은 부인</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/world/usa-canada/6083190</t>
+        </is>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:47:07.392861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B226" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D226" t="inlineStr">
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E226" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A227" s="2" t="inlineStr">
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>3기 진실·화해를 위한 과거사정리위원회 출범 및 진실규명 재개, 소멸시효 특례 신설</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>3기 진실·화해를 위한 과거사정리위원회가 출범하며 진실규명 대상과 범위가 확대되고 조사권한이 강화되었습니다. 이에 따라 형제복지원 사건 등 과거 집단수용시설 인권침해 사건에 대한 진실규명이 재개되며, 국가폭력 피해자들의 배상에 대한 소멸시효 특례가 신설되어 피해자들의 구제 가능성이 높아졌습니다.</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 집단적이고 대규모의 피해가 발생한 사건(적합 조건 3, 4)입니다. 또한, 3기 진실·화해를 위한 과거사정리위원회가 출범하여 진실규명 절차가 재개되고 조사권한이 강화되었으며(적합 조건 5, 6), 소멸시효 특례 신설로 피해자들의 배상 청구 가능성이 높아졌습니다.</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>다수 (수천 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>형제복지원 사건의 진실규명을 위한 법적 근거 마련돼</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10682163?ref=naver</t>
+        </is>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:19:41.604964+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B227" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>대한민국 검찰</t>
-[...2 lines deleted...]
-      <c r="D230" t="inlineStr"/>
+          <t>대한민국, 부산시</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>검찰 개혁 관련 국회 법안 정비 및 논의 진행 중</t>
+          <t>국가배상소송 1심 승소 판결 확정, 추가 피해자 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>이 사설은 검찰이 과거 독재정권 부역 및 인권 침해의 주역이었음을 비판하며, 강기훈 유서대필 조작 사건 등을 예시로 들었습니다. 검찰의 보완수사권 유지 주장을 '제 밥그릇 지키기'로 규정하고, 인권 운운하는 행태가 위선적이라고 지적하며 제도 개혁 동참을 촉구하고 있습니다.</t>
+          <t>한국전쟁 이후 60~70년대 부산 '영화숙', '재생원'에 강제 수용되어 중대한 인권침해를 당한 피해자들이 국가와 부산시를 상대로 제기한 소송에서 1심 승소 판결을 받았습니다. 과거사위 진상규명 결정으로 국가의 책임이 인정되었으며, 강제 노역, 폭력, 성폭력, 사망 등 야만적인 가혹행위가 드러났습니다. 1심 판결이 확정되었으나 국가 차원의 사과나 피해 회복 조치는 아직 없어 추가 소송 및 제도 개선 요구가 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>이 기사는 검찰의 과거 인권 침해 사례와 현재 개혁 저항에 대한 사설로, 특정 피해자가 제기한 구체적인 소송 사건을 다루고 있지 않습니다. 비록 상대방(검찰/국가)의 자력은 충분하고 과거 집단적 피해 사례를 언급하고 있으나, 현재 소송금융 투자를 검토할 만한 명확한 책임 주체, 구체적인 피해자, 그리고 소송으로 이어질 수 있는 새로운 사건이나 진행 중인 공적 절차가 파악되지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>국가와 부산시의 책임이 과거사위 진상규명 결정 및 법원 1심 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보 가능), 상대방은 국가 및 공공기관으로 자력이 충분합니다(상대방 자력 충분). 수천 명 규모의 집단적 피해가 발생했으며(집단적 피해), 강제 노역, 폭력, 성폭력, 사망 등 중대한 인권침해로 피해 규모가 매우 큽니다(피해 규모 큼). 과거사위의 공적 절차가 진행되었고, 1심 판결이 확정되었으나 국가 차원의 사과나 추가 조치가 없어 다른 피해자들의 소송 가능성이 높습니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>누적 8640명, 현재 소송 참여 181명 외 다수</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>[사설] 인권 말살 최첨병 검찰, 인권 운운 뜬금없고 가당찮다</t>
+          <t>[시선] 영화숙·재생원 사건에서 국가의 책임을 묻다</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>mdilbo.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>http://www.mdilbo.com/detail/nPE2fj/753274</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209866&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-02-23 12:29:04.676763+00:00</t>
+          <t>2026-02-25 12:19:32.268909+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
-      <c r="A231" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C231" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>피해자 진술을 바탕으로 한 수사 또는 조사 진행 중</t>
+          <t>교회 내부 징계(퇴출) 후 재활동</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>인천의 사회복지시설 '색동원'에서 남성 입소자들이 시설장과 직원으로부터 폭행을 당했다는 진술이 나왔습니다. '인천판 도가니'로 불리며 심각한 인권침해 및 집단적 피해가 예상됩니다. 현재 피해자 진술을 토대로 관련 절차가 진행 중인 것으로 보입니다.</t>
+          <t>한 목사가 최소 5명의 신도를 성폭행한 혐의로 교회에서 퇴출되었음에도 불구하고 버젓이 설교를 이어가고 있어 피해자들이 분통을 터뜨리고 있다. 피해 기간은 짧게는 1년에서 길게는 5년에 이르는 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>상대방(색동원 시설장 및 직원)의 폭행 책임이 진술을 통해 비교적 명확하며, '도가니'라는 표현에서 알 수 있듯 다수의 남성 입소자들이 심각한 피해를 입은 집단적 피해 사건입니다. 진술이 있다는 점에서 이미 공적 절차(수사/조사)가 진행 중이거나 증거 확보 가능성이 높습니다. 다만, 색동원 운영 주체의 자력은 추가 확인이 필요합니다.</t>
+          <t>상대방(목사)의 책임이 명확하며(적합 조건 1), 최소 5명의 피해자가 확인되어 집단적 피해(적합 조건 3)에 해당합니다. 성폭행 사건의 특성상 정신적 피해 규모가 클 수 있습니다(적합 조건 4). 다만, 상대방의 자력과 객관적 증거 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>남성 입소자 다수</t>
+          <t>최소 5명</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>인천경제자유구역청장 2개월째 공석…“대형 사업 잇따라 차질”</t>
+          <t>'신도 성폭행 혐의' 목사  난 죄에서 해방 …퇴출 뒤 버젓이 설교</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>ic.newdaily.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://ic.newdaily.co.kr/site/data/html/2026/02/23/2026022300002.html</t>
+          <t>https://news.jtbc.co.kr/article/NB12286906?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-02-23 00:44:32.100705+00:00</t>
+          <t>2026-02-25 00:33:11.404900+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>피해자들이 법적 소송 및 배·보상 절차에서 방치되고 있는 상황</t>
+          <t>진실화해위 3기 조사 진행 중, 피해자 모임 '열매' 비영리민간단체 창립 준비 및 법적 투쟁 모색</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>전국 집단수용시설 피해자들이 정보 부족 등으로 인해 법적 소송이나 배·보상 과정에서 방치되고 있습니다. 한 활동가는 재단이 피해자들의 잃어버린 삶을 찾아주는 데 집중하고 있다고 밝혔습니다. 이는 소송금융을 통해 법적 지원이 필요한 집단적 피해 사례로 판단됩니다.</t>
+          <t>5·18 성폭력 피해자 모임 '열매'가 비영리민간단체 창립을 준비하며 과거사 젠더폭력 문제 해결을 위한 활동을 확장하고 있습니다. 이들은 5·18 당시 계엄군 등에 의한 성폭력 피해를 공론화하고, 기존 여성폭력의 범주에서 소외되었던 남성 및 성소수자 피해자까지 포괄하는 젠더폭력 관점에서 진실 규명과 치유를 목표로 합니다. 진실화해위 3기가 출범하며 과거사 피해 진실 규명 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>전국 집단수용시설 피해자라는 점에서 집단적 피해(적합 조건 3)가 명확하며, 상대방은 국가 또는 공공기관으로 자력이 충분합니다(적합 조건 2). '잃어버린 삶'이라는 표현에서 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 과거사 진실 규명 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 현재 많은 피해자가 법적 소송이나 배·보상 과정에서 방치되고 있어 소송금융의 역할이 중요합니다.</t>
+          <t>상대방 책임이 명확하고(국가폭력에 의한 성폭력), 상대방에게 자력이 충분하며(대한민국), 5·18 성폭력 피해자 다수가 존재하여 집단적 피해에 해당합니다. 또한, 진실화해위 조사보고서 등 증거가 확보 가능하고, 진실화해위 3기 출범으로 공적 절차가 진행 중입니다. 피해 규모는 성고문 등 심각한 인권침해로 인한 정신적 고통이 크며, 아직 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>전국 집단수용시설 피해자 다수</t>
+          <t>5·18 성폭력 피해자 다수</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>“전국 집단수용시설 피해자 잃어버린 삶 찾아줘야”</t>
+          <t>'열매'가 더는 필요하지 않은 미래 위해, '열매'를 만듭니다</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260223.22020005975</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003208752&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-02-22 12:52:56.651414+00:00</t>
+          <t>2026-02-24 12:43:10.949381+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
-      <c r="A233" s="3" t="inlineStr">
+      <c r="A233" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E233" t="inlineStr"/>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>러시아 연방</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>EU 인권기구 보고서 발표</t>
+        </is>
+      </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>류승완 감독의 신작 영화 '휴민트'는 북한 여성 인신매매라는 민감한 소재를 다루며, 감독은 연출 과정에서의 고민과 비판에 대한 수용적인 태도를 밝혔습니다. 기사는 영화의 제작 배경과 감독의 예술적 고뇌에 초점을 맞추고 있으며, 실제 법적 분쟁이나 피해자 구제에 대한 내용은 포함하고 있지 않습니다.</t>
+          <t>EU 인권기구 보고서에 따르면 우크라이나 여성 4명 중 1명이 전쟁 중 신체적, 심리적 폭력을 경험했으며, 이 중 상당수는 러시아군에 의한 피해로 나타났다. 피해 여성의 절반 이상이 성희롱을 당했으나, 정신건강 서비스 지원을 받지 못하고 경찰 신고도 저조했다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>해당 기사는 영화 제작 및 감독의 연출 의도에 대한 내용으로, 실제 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>집단적이고 심각한 피해이며 EU 인권기구 보고서라는 객관적 증거가 존재하나(적합 조건 3, 4, 5, 6), 주요 가해자인 러시아군을 상대로 한 소송은 국가 면제 및 전시 상황으로 인해 강제 집행이 극히 어려워 소송금융 투자 회수 가능성이 매우 낮음(부적합 조건/투자 어려운 이유). 또한 EU 내에서 발생한 폭력의 경우 가해자 특정 및 자력 확보가 불분명함.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>우크라이나 여성 다수 (수십만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>류승완 감독 “휴민트 공개 유난히 떨렸다…그 이유는”</t>
+          <t>우크라 여성 25%, 4년간 전쟁 중 폭력 피해</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602221732001</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260224202858nRz</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-02-22 12:26:32.574383+00:00</t>
+          <t>2026-02-24 12:38:03.284817+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>색동원 및 관련 공공기관</t>
+          <t>색동원</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>국무총리 주재 범정부 합동 대응 TF 회의 진행 중</t>
+          <t>인천시 강화군 등에 대책 마련 요구</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>작년 2월 피해자가 '색동원' 시설에서의 성폭력 피해를 외부에 알린 지 1년 만에 국무총리 주재 '범정부 합동 대응 TF' 회의가 열렸습니다. 10여년에 걸쳐 발생한 것으로 추정되는 이 사건에 대해 교육청은 학교 성고충심의위 직접 운영 확산 등 관련 대책을 마련하고 있습니다.</t>
+          <t>인천 강화군의 중증장애인 거주시설인 색동원에서 성폭력 및 학대 사건이 발생했음에도 불구하고, 피해 장애인 입소자들이 여전히 시설에 머물고 있어 대책 마련이 시급한 상황입니다. 현재 인천시 강화군 등 관계 기관에 문제 해결을 위한 조치가 요구되고 있습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>피해자가 '시설에서 성폭력이 있었다'고 밝힌 지 1년 만에 국무총리 주재 '범정부 합동 대응 TF'가 구성되어 공적 절차가 진행 중이며, 이는 상대방 책임의 명확성과 증거 확보 가능성을 높입니다. '색동원 사건'이라는 명칭과 10여년에 걸친 피해 기간은 집단적 피해 가능성을 시사하며, 관련 공공기관이 피고가 될 경우 자력 또한 충분할 것으로 판단됩니다.</t>
+          <t>중증장애인 거주시설인 색동원에서 성폭력 및 학대 사건이 발생하여 상대방 책임이 명확합니다. 다수의 취약계층 피해자가 발생한 집단적 피해이며, 피해의 성격상 규모가 매우 큽니다. 현재 인천시 강화군 등에 대책 마련이 요구되고 있어 공적 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>교육청, 학교 성고충심의위 직접 운영 확산</t>
+          <t>색동원 성폭력·학대 피해자들 갈 곳이 없다</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3377300</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014409</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-02-22 12:25:04.755967+00:00</t>
+          <t>2026-02-24 12:34:00.320059+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
-      <c r="A235" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>스즈키 마오야, 타노 카즈야</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>2기 진실화해위 각하처분 취소 소송 1·2심 패소 후, 3기 진실화해위 재신청 예정</t>
+          <t>매춘방지법 위반 혐의로 첫 재판 진행 중, 다음 재판 예정</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>1968년 한국군 해병대에 의해 베트남 하미 마을 주민 135명이 학살당한 사건으로, 2기 진실화해위에서 각하되었으나 3기 진실화해위 출범에 맞춰 재신청될 예정이다. 김남주 변호사가 피해자 법률대리인을 맡아 진실규명을 위해 노력하고 있으며, 이는 노수석 학생 사망 사건과 함께 추진되고 있다. 이 사건은 명확한 가해 주체와 다수의 피해자가 존재하여 소송금융 투자 가능성이 높다.</t>
+          <t>일본의 유흥업소 점장과 매니저가 여성을 감시하고 폭행하며 성매매를 강요한 혐의로 체포되어 첫 재판을 받았습니다. 매니저 타노 카즈야는 기소 내용을 모두 인정했으며, GPS를 이용한 감시 등 구체적인 범행 수법이 드러났습니다. 현재 형사 재판이 진행 중이며 다음 재판이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>하미 학살 사건은 한국군 해병대에 의한 135명 학살로 상대방 책임이 명확하고(적합 조건 1), 대한민국 정부를 상대로 하므로 자력이 충분합니다(적합 조건 2). 135명 사망이라는 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 존재하며, 3기 진실화해위 재신청을 통해 공적 절차가 재개될 예정(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피고인 중 한 명이 혐의를 인정했으며(적합 조건 5), 현재 형사 재판이 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고인들의 자력 여부가 불분명하고(적합 조건 2 해당 없음), 기사에서 구체적으로 확인된 피해자가 1명에 불과하여 집단적 피해 여부가 불확실한 점(적합 조건 3 불확실)은 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>135명 사망</t>
+          <t>1명 이상 (기사에서 1명 구체적 언급)</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>“베트남 하미 학살과 노수석 죽음의 진실, 3기 진화위가 풀어주길”</t>
+          <t>[포착] ‘가장 예쁜 범죄자’의 가면 벗겨보니…“한 달에 400회 성매매...</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1245922.html</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260224601002&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-02-22 12:22:11.742846+00:00</t>
+          <t>2026-02-24 00:31:20.527283+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>교육청</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>교육청으로 성고충심의위 이관 및 운영 예정</t>
+          <t>진실·화해를 위한 과거사정리위원회 접수 시작</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>학교 성고충심의위원회의 성희롱·성폭력 사안 심의 및 피해자 보호 역할이 교육청으로 이관될 예정이다. 이는 지난해 성폭력 피해가 외부에 알려진 지 1년 만에 이루어지는 조치로, 연말까지 최소 12곳의 교육청이 이 역할을 맡을 것으로 전망된다.</t>
+          <t>제3기 진실·화해를 위한 과거사정리위원회가 출범하며 한국전쟁 전후 민간인 집단희생 사건 등 국가 폭력과 인권침해 사건에 대한 진실규명 접수를 시작합니다. 피해자 명예 회복을 위한 이 절차는 2026년 2월 26일부터 2028년 2월 25일까지 2년간 진행됩니다. 희생자, 피해자, 유족 및 친족 등이 신청할 수 있습니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>공공기관인 교육청이 성고충심의를 맡게 되어 상대방의 자력이 충분하며 (적합 조건 2), 최소 12곳에서 유사 사안이 발생할 것으로 전망되어 집단적 피해 가능성이 높음 (적합 조건 3). 또한 교육청으로의 이관은 공적 절차가 진행 중임을 의미함 (적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(국가 폭력), 상대방 자력이 충분하며(국가), 민간인 집단희생으로 다수의 피해자가 예상되어 피해 규모가 클 것으로 보입니다. 또한, 진실·화해를 위한 과거사정리위원회가 출범하여 공적 절차가 진행 중이며, 이 과정에서 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>성고충심의위, 교육청이 맡는다…연말까지 최소 12곳 전망</t>
+          <t>전남도 26일 제3기 진화위 출범...과거사 진실규명 접수</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=535979</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602240008</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-02-22 12:21:16.568971+00:00</t>
+          <t>2026-02-24 00:26:15.027769+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr"/>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>다노 카즈사, 스즈키 마오야</t>
+        </is>
+      </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>아동·노숙인시설 인권침해 피해자 지원 특별법 제정 추진 중</t>
+          <t>형사 재판 진행 중, 피고인 공소 사실 인정</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>보건복지부가 행정안전부 등과 함께 아동복지·노숙인 시설 인권침해 피해자들을 위한 특별법 제정을 추진합니다. 이는 범정부 차원에서 피해 보상을 통합 지원하기 위한 것으로, 국회에서 논의될 예정입니다. 다수의 인권침해 피해자 발생에 대한 공적 대응이 시작된 상황입니다.</t>
+          <t>일본에서 20대 여성 다노 카즈사가 걸즈바 매니저와 공모하여 또래 여성들을 유인, 감금하고 성매매를 강요하며 수익을 갈취한 사건. 다노는 첫 공판에서 모든 공소 사실을 인정했으며, 범행 수법은 매우 치밀하고 가혹했다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>정부가 아동·노숙인 시설 인권침해 피해자 지원 특별법 제정을 추진하는 것은 다수의 피해자가 존재하고(적합 조건 3), 인권침해 사실에 대한 공적 인식이 높으며(적합 조건 5), 범정부 차원의 공적 절차가 진행 중임을 의미합니다(적합 조건 6). 특별법을 통한 통합 지원은 피해 보상 가능성을 높이고, 상대방의 자력 문제도 정부 지원을 통해 해소될 여지가 있어 소송금융 투자에 적합합니다(적합 조건 2).</t>
+          <t>상대방 책임이 명확함 (피고인 공소 사실 인정), 집단적 피해 가능성 높음 (다수 여성 유인), 피해 규모가 큼 (조직적 갈취 및 인권 침해), 증거 확보 용이 (형사 재판 진행 및 공소 사실 인정), 공적 절차 진행 중 (형사 재판). 다만 피고인들의 자력은 불분명하여 회수 가능성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>복지부, 아동·노숙인시설 인권침해 피해자 지원 특별법 제정 추진</t>
+          <t>너무 예뻐 화제인 20대 일본인 여성 범죄자…범죄 행각은 ‘경악’</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>hemophilia.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>http://www.hemophilia.co.kr/news/articleView.html?idxno=41023</t>
+          <t>https://www.munhwa.com/article/11570006?ref=naver</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-02-22 12:19:07.211893+00:00</t>
+          <t>2026-02-24 00:21:49.873935+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
-      <c r="A238" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>통합 특별법 제정 추진 및 범정부 지원단 출범</t>
+          <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>보건복지부가 과거 아동복지·노숙인 시설 인권침해 피해자들을 위한 통합 특별법 제정을 추진한다. 진실화해위원회가 12개 사건에서 중대한 인권침해를 확인했으며, 피해자들은 평생 고통을 겪고 있으나 기존 구제 수단이 미흡했다. 특별법은 보상, 의료, 복지 특례 등 범정부 차원의 지원을 목표로 하며, 2026년 2월 중 범정부 지원단이 출범할 예정이다.</t>
+          <t>색동원 시설에서 종사자들의 폭행 정황이 추가로 확인되어 경찰이 4명을 입건 전 조사 중이다. 성폭력 혐의로 구속된 시설장은 검찰 송치를 앞두고 있으며, 경찰은 추가 피해자가 있을 가능성도 언급했다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>국가의 보호를 받아야 할 국민이 국가로부터 인권침해를 당한 사건으로, 국가 책임이 명확하고(적합 조건 1) 상대방(국가)의 자력이 충분하다(적합 조건 2). 진실화해위원회의 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 보건복지부 주도로 통합 특별법 제정 및 범정부 지원단 출범 등 공적 절차가 진행 중이다(적합 조건 6). 선감학원, 형제복지원 등 다수의 시설에서 발생한 집단적 피해(적합 조건 3)로 피해 규모가 크며(적합 조건 4), 기존 사법적 구제 절차의 한계로 새로운 법적 지원이 필요한 상황이다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 예정 등 공적 절차가 진행 중이며(적합 조건 6) 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력과 구체적인 피해 규모(피해자 수, 금액)가 명확하지 않아 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>복지부, 아동·노숙인시설 과거사 피해자 위한 통합 특별법 제정 추진</t>
+          <t>색동원 폭행 정황 추가…종사자 4명 입건 전 조사</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>medicalworldnews.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://medicalworldnews.co.kr/news/view.php?idx=1510973125</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514931</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-02-22 00:50:43.700060+00:00</t>
+          <t>2026-02-23 12:36:39.880662+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>윤석열</t>
+          <t>영국 정부</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 항소심 진행 예상</t>
+          <t>영국 경찰 수사 진행 중, 전 영국 총리 추가 수사 촉구</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>12.3 비상계엄이 내란으로 판결되어 윤석열에게 무기징역이 선고된 1심 판결의 의미와 한계를 분석하는 기사입니다. 국민의힘은 1심 판결에 불복 입장을 밝혔으며, 과거 이해찬 전 총리 등 민주화 운동가들이 겪었던 고문 등 국가폭력의 실상을 되돌아보고 민주주의 수호를 위한 과제를 다룰 예정입니다.</t>
+          <t>영국 경찰이 미국 억만장자 성착취범 제프리 엡스타인의 범죄에 영국 공군기지가 이용됐을 가능성을 수사 중입니다. 런던경찰청은 엡스타인의 전용기가 노솔트 공군기지를 통해 피해자들을 불법 입국시켰는지 여부를 조사하고 있으며, 미국 법무부가 공개한 엡스타인 관련 문건에는 비행 기록과 FBI 정보 공유 요청 이메일이 포함되어 있습니다. 고든 브라운 전 영국 총리는 앤드루 왕자의 혈세로 운영되는 전용기 및 공군기지 이용 여부에 대한 수사를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>1심 판결로 윤석열의 내란수괴 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), 국가적 사건의 피고이므로 자력이 충분하다고 판단됩니다(적합 조건 2). 내란이라는 사건의 특성상 집단적 피해가 발생하고(적합 조건 3), 고문 피해 등 피해의 중대성이 매우 높습니다(적합 조건 4). 또한 1심 판결이 나왔고 관련 재판에서 내란임이 재확인되는 등 증거 확보가 가능합니다(적합 조건 5). 1심 판결이 선고되었으나 국민의힘이 불복 입장을 밝혀 항소심 등 추가 소송 절차가 예상됩니다.</t>
+          <t>영국 정부(상대방 자력 충분)가 엡스타인의 성착취 범죄에 영국 공군기지를 이용하도록 방조했는지 여부에 대해 런던경찰청이 수사 중(공적 절차 진행 중)이며, 미국 법무부 공개 문건 등 객관적 증거(증거 확보 가능)가 존재합니다. 엡스타인 범죄의 특성상 다수의 피해자(집단적 피해)가 발생했을 가능성이 높고 피해 규모가 막대하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>'스트레이트' 윤석열의 내란, 단죄했지만...</t>
+          <t>엡스타인 범죄에 영국 공군기지 이용?…경찰 수사중</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/495485</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260223200221adI</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-02-22 00:40:07.184070+00:00</t>
+          <t>2026-02-23 12:36:07.476067+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>색동원 (중증장애인 거주시설) 및 관련 종사자</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>피해자 송환 및 트라우마 호소</t>
+          <t>경찰 수사 및 시설장 구속, 관련 종사자 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단지에 의해 감금되고 고문당하며 스캠 범죄에 강제 가담했던 한국인 피해자들이 송환된 후 트라우마를 겪고 있습니다. 이들은 가해자이자 피해자라는 이중적 신분 속에서 억울함을 호소하며, 고문실 경험 등 심각한 피해를 입었습니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 여성 입소자들을 대상으로 한 성폭력 및 종사자들의 폭행 의혹이 제기되어 경찰이 수사 중이다. 시설장 김씨는 구속되었고, 종사자 2명도 입건되어 검찰 송치를 앞두고 있다. 경찰은 시설을 거쳐 간 장애인 87명에 대한 전수조사를 통해 추가 피해자 8명을 확인했으며, 추가 피해자가 나올 가능성이 있어 철저한 수사를 진행하고 있다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단지에 의한 감금 및 고문이라는 명확한 상대방 책임(적합 조건 1)이 있으며, 양씨, 홍씨, 이씨 등 다수의 송환자들이 동일한 피해를 입어 집단적 피해(적합 조건 3)에 해당합니다. 고문과 감금으로 인한 심각한 신체적, 정신적 트라우마는 큰 피해 규모(적합 조건 4)를 시사하며, 피해자들의 증언과 송환 과정 자체가 증거(적합 조건 5)가 될 수 있습니다. 부적합 조건은 없습니다.</t>
+          <t>시설장 구속 및 종사자 입건 등 상대방 책임이 명확하며(적합 조건 1, 5), 중증장애인 대상 집단적 성폭력 및 폭행 피해가 발생하여 피해 규모가 크고(적합 조건 3, 4), 경찰 수사 및 검찰 송치 예정 등 공적 절차가 활발히 진행 중임(적합 조건 6). 사건의 중대성으로 인해 국가 또는 지자체의 책임이 부각될 가능성도 있어 배상 가능성이 높음.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 8명, 전수조사 대상 87명 중 추가 피해자 발생 가능성</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>핏빛 고문실, 트라우마로 남았다 … 캄보디아 범죄단지 '악몽의 2개월'</t>
+          <t>경찰, 색동원 폭행 피해자 8명 추가 포착…가해 의혹 4명 조사</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026021116410005709?did=NA</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1246185.html</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-02-22 00:36:27.788199+00:00</t>
+          <t>2026-02-23 12:35:32.275251+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
+          <t>영국 국방부</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>영국 경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>영국 경찰이 미국 억만장자 성착취범 제프리 엡스타인의 범죄에 영국 공군기지가 이용됐을 가능성을 수사 중이다. 엡스타인 문건에 따르면 2013년 노솔트 공군기지 이용 기록이 있으며, 고든 브라운 전 총리는 앤드루 왕자의 공군기지 이용 여부 수사를 촉구했다. 이 사건은 다수의 피해자가 연루된 인권침해 사건으로, 영국 정부의 책임이 밝혀질 경우 대규모 소송으로 이어질 수 있다.</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>영국 국방부라는 자력 있는 상대방(적합 조건 2), 엡스타인 문건 등 객관적 증거 존재(적합 조건 5), 영국 경찰의 공식 수사 진행 중(적합 조건 6), 다수의 성착취 피해자가 연루된 집단적 피해 가능성(적합 조건 3) 등 적합 조건 4개 이상 충족.</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>英공군기지, 엡스타인 범죄에 이용됐나…경찰 조사중</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260223157400085?input=1195m</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:34:32.479962+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D241" t="inlineStr">
+      <c r="D242" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E241" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>피해 회복을 위한 특별법 제정 추진 중</t>
+          <t>제3기 진실·화해를위한과거사정리위원회 신청 접수 중</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>보건복지부가 과거 아동·노숙인 시설 등에서 발생한 인권침해 사건 피해자들을 위해 국가소송 없이 보상을 받을 수 있는 특별법 제정을 추진한다. 진실화해위원회를 통해 선감학원, 형제복지원 등 12개 사건에서 중대한 인권침해가 확인되었으며, 정부는 국가의 책임 있는 조치에 나설 의무가 있다고 밝혔다. 이를 통해 피해자들은 생활·의료비, 정신건강 관리 등 제도적 지원을 받을 예정이다.</t>
+          <t>전라남도가 제3기 진실·화해를위한과거사정리위원회 출범에 따라 한국전쟁 전후 민간인 집단희생 사건 등 국가 폭력 및 인권침해 사건의 진실규명 신청을 2028년까지 접수한다고 밝혔다. 이는 피해자 명예 회복을 위한 절차로, 희생자 및 유족 등이 신청할 수 있다. 전남도는 과거사 피해가 집중된 지역으로서 추가 피해 사례 발굴 및 신청 참여 확대에 힘쓸 계획이다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>국가가 과거 인권침해 사건에 대한 책임을 인정하고 특별법 제정을 통해 피해 회복을 추진 중. 진실화해위원회를 통해 중대한 인권침해가 확인되었고, 다수의 피해자가 존재하며, 상대방(국가)의 자력이 충분함. 비록 소송 외 보상 절차를 마련하고 있으나, 이는 국가의 책임과 피해 사실을 명확히 인정하는 것으로, 향후 보상 불충분 시 소송의 승소 가능성을 매우 높여 소송금융 투자 매력이 높음. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>기사 내용은 전남도의 해양관광 계획, 감사 유공 포상, 그리고 제3기 진실·화해를위한과거사정리위원회(진화위) 출범 소식으로 구성되어 있습니다. 이 중 진화위 출범은 과거사 진실규명 및 명예회복을 위한 공적 절차(적합 조건 6)이나, 소송금융의 핵심인 '재정적 손해배상 청구'를 위한 직접적인 소송 진행이나 계획이 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 직접적인 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>다수 (수십 명 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>선감학원·형제복지원 피해자, 국가소송 없이 보상받는다</t>
+          <t>[지자체 이슈] 전남도, 해양관광 405만시대 열어</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/rights/1245732.html</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=451815</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-02-22 00:24:01.030952+00:00</t>
+          <t>2026-02-23 12:29:35.660336+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
-      <c r="A243" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A243" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>대한민국</t>
-[...6 lines deleted...]
-      </c>
+          <t>대한민국 검찰</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회 출범 및 진실규명 신청 접수 예정, 소멸시효 특례 신설</t>
+          <t>검찰 개혁 관련 국회 법안 정비 및 논의 진행 중</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>3기 진실·화해를위한과거사정리위원회가 출범하며 과거사 인권침해 사건에 대한 진실규명 및 피해 구제 활동을 확대한다. 특히 소멸시효 특례 신설로 과거 국가폭력 피해자들이 배상 청구를 할 수 있는 길이 열렸으며, 선감학원 등 2천 건 이상의 중지 사건들이 재조명될 예정이다.</t>
+          <t>이 사설은 검찰이 과거 독재정권 부역 및 인권 침해의 주역이었음을 비판하며, 강기훈 유서대필 조작 사건 등을 예시로 들었습니다. 검찰의 보완수사권 유지 주장을 '제 밥그릇 지키기'로 규정하고, 인권 운운하는 행태가 위선적이라고 지적하며 제도 개혁 동참을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>상대방 책임이 국가로 명확하고 자력이 충분하며(적합 조건 1, 2), 선감학원 등 집단적 인권침해 사건으로 다수의 피해자가 예상됩니다(적합 조건 3, 4). 진실화해위원회라는 공적 절차가 진행 중이며(적합 조건 6), 소멸시효 특례 신설로 과거사 피해자들의 배상 청구 가능성이 높아졌습니다(적합 조건 5).</t>
+          <t>이 기사는 검찰의 과거 인권 침해 사례와 현재 개혁 저항에 대한 사설로, 특정 피해자가 제기한 구체적인 소송 사건을 다루고 있지 않습니다. 비록 상대방(검찰/국가)의 자력은 충분하고 과거 집단적 피해 사례를 언급하고 있으나, 현재 소송금융 투자를 검토할 만한 명확한 책임 주체, 구체적인 피해자, 그리고 소송으로 이어질 수 있는 새로운 사건이나 진행 중인 공적 절차가 파악되지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>시효 문턱 넘은 3기 진화위… 선감학원 등 경기도 과거사 ‘새 국면’</t>
+          <t>[사설] 인권 말살 최첨병 검찰, 인권 운운 뜬금없고 가당찮다</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>mdilbo.com</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759282</t>
+          <t>http://www.mdilbo.com/detail/nPE2fj/753274</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-02-21 17:43:33.802109+00:00</t>
+          <t>2026-02-23 12:29:04.676763+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
+          <t>색동원 운영 주체 및 관련자</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>피해자 진술을 바탕으로 한 수사 또는 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>인천의 사회복지시설 '색동원'에서 남성 입소자들이 시설장과 직원으로부터 폭행을 당했다는 진술이 나왔습니다. '인천판 도가니'로 불리며 심각한 인권침해 및 집단적 피해가 예상됩니다. 현재 피해자 진술을 토대로 관련 절차가 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>상대방(색동원 시설장 및 직원)의 폭행 책임이 진술을 통해 비교적 명확하며, '도가니'라는 표현에서 알 수 있듯 다수의 남성 입소자들이 심각한 피해를 입은 집단적 피해 사건입니다. 진술이 있다는 점에서 이미 공적 절차(수사/조사)가 진행 중이거나 증거 확보 가능성이 높습니다. 다만, 색동원 운영 주체의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>남성 입소자 다수</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>인천경제자유구역청장 2개월째 공석…“대형 사업 잇따라 차질”</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>ic.newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>https://ic.newdaily.co.kr/site/data/html/2026/02/23/2026022300002.html</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:44:32.100705+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>피해자들이 법적 소송 및 배·보상 절차에서 방치되고 있는 상황</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>전국 집단수용시설 피해자들이 정보 부족 등으로 인해 법적 소송이나 배·보상 과정에서 방치되고 있습니다. 한 활동가는 재단이 피해자들의 잃어버린 삶을 찾아주는 데 집중하고 있다고 밝혔습니다. 이는 소송금융을 통해 법적 지원이 필요한 집단적 피해 사례로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>전국 집단수용시설 피해자라는 점에서 집단적 피해(적합 조건 3)가 명확하며, 상대방은 국가 또는 공공기관으로 자력이 충분합니다(적합 조건 2). '잃어버린 삶'이라는 표현에서 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 과거사 진실 규명 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 현재 많은 피해자가 법적 소송이나 배·보상 과정에서 방치되고 있어 소송금융의 역할이 중요합니다.</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>전국 집단수용시설 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>“전국 집단수용시설 피해자 잃어버린 삶 찾아줘야”</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260223.22020005975</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:52:56.651414+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr"/>
+      <c r="D246" t="inlineStr"/>
+      <c r="E246" t="inlineStr"/>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>류승완 감독의 신작 영화 '휴민트'는 북한 여성 인신매매라는 민감한 소재를 다루며, 감독은 연출 과정에서의 고민과 비판에 대한 수용적인 태도를 밝혔습니다. 기사는 영화의 제작 배경과 감독의 예술적 고뇌에 초점을 맞추고 있으며, 실제 법적 분쟁이나 피해자 구제에 대한 내용은 포함하고 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>해당 기사는 영화 제작 및 감독의 연출 의도에 대한 내용으로, 실제 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>류승완 감독 “휴민트 공개 유난히 떨렸다…그 이유는”</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202602221732001</t>
+        </is>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:26:32.574383+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>색동원 및 관련 공공기관</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>국무총리 주재 범정부 합동 대응 TF 회의 진행 중</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>작년 2월 피해자가 '색동원' 시설에서의 성폭력 피해를 외부에 알린 지 1년 만에 국무총리 주재 '범정부 합동 대응 TF' 회의가 열렸습니다. 10여년에 걸쳐 발생한 것으로 추정되는 이 사건에 대해 교육청은 학교 성고충심의위 직접 운영 확산 등 관련 대책을 마련하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>피해자가 '시설에서 성폭력이 있었다'고 밝힌 지 1년 만에 국무총리 주재 '범정부 합동 대응 TF'가 구성되어 공적 절차가 진행 중이며, 이는 상대방 책임의 명확성과 증거 확보 가능성을 높입니다. '색동원 사건'이라는 명칭과 10여년에 걸친 피해 기간은 집단적 피해 가능성을 시사하며, 관련 공공기관이 피고가 될 경우 자력 또한 충분할 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>교육청, 학교 성고충심의위 직접 운영 확산</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M247" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3377300</t>
+        </is>
+      </c>
+      <c r="N247" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:25:04.755967+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>2기 진실화해위 각하처분 취소 소송 1·2심 패소 후, 3기 진실화해위 재신청 예정</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>1968년 한국군 해병대에 의해 베트남 하미 마을 주민 135명이 학살당한 사건으로, 2기 진실화해위에서 각하되었으나 3기 진실화해위 출범에 맞춰 재신청될 예정이다. 김남주 변호사가 피해자 법률대리인을 맡아 진실규명을 위해 노력하고 있으며, 이는 노수석 학생 사망 사건과 함께 추진되고 있다. 이 사건은 명확한 가해 주체와 다수의 피해자가 존재하여 소송금융 투자 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>하미 학살 사건은 한국군 해병대에 의한 135명 학살로 상대방 책임이 명확하고(적합 조건 1), 대한민국 정부를 상대로 하므로 자력이 충분합니다(적합 조건 2). 135명 사망이라는 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 존재하며, 3기 진실화해위 재신청을 통해 공적 절차가 재개될 예정(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>135명 사망</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>“베트남 하미 학살과 노수석 죽음의 진실, 3기 진화위가 풀어주길”</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L248" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M248" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1245922.html</t>
+        </is>
+      </c>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:22:11.742846+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>교육청</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>교육청으로 성고충심의위 이관 및 운영 예정</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>학교 성고충심의위원회의 성희롱·성폭력 사안 심의 및 피해자 보호 역할이 교육청으로 이관될 예정이다. 이는 지난해 성폭력 피해가 외부에 알려진 지 1년 만에 이루어지는 조치로, 연말까지 최소 12곳의 교육청이 이 역할을 맡을 것으로 전망된다.</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>공공기관인 교육청이 성고충심의를 맡게 되어 상대방의 자력이 충분하며 (적합 조건 2), 최소 12곳에서 유사 사안이 발생할 것으로 전망되어 집단적 피해 가능성이 높음 (적합 조건 3). 또한 교육청으로의 이관은 공적 절차가 진행 중임을 의미함 (적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>성고충심의위, 교육청이 맡는다…연말까지 최소 12곳 전망</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>newsgn.com</t>
+        </is>
+      </c>
+      <c r="L249" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M249" t="inlineStr">
+        <is>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=535979</t>
+        </is>
+      </c>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:21:16.568971+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr"/>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>아동·노숙인시설 인권침해 피해자 지원 특별법 제정 추진 중</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>보건복지부가 행정안전부 등과 함께 아동복지·노숙인 시설 인권침해 피해자들을 위한 특별법 제정을 추진합니다. 이는 범정부 차원에서 피해 보상을 통합 지원하기 위한 것으로, 국회에서 논의될 예정입니다. 다수의 인권침해 피해자 발생에 대한 공적 대응이 시작된 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>정부가 아동·노숙인 시설 인권침해 피해자 지원 특별법 제정을 추진하는 것은 다수의 피해자가 존재하고(적합 조건 3), 인권침해 사실에 대한 공적 인식이 높으며(적합 조건 5), 범정부 차원의 공적 절차가 진행 중임을 의미합니다(적합 조건 6). 특별법을 통한 통합 지원은 피해 보상 가능성을 높이고, 상대방의 자력 문제도 정부 지원을 통해 해소될 여지가 있어 소송금융 투자에 적합합니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>복지부, 아동·노숙인시설 인권침해 피해자 지원 특별법 제정 추진</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>hemophilia.co.kr</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>http://www.hemophilia.co.kr/news/articleView.html?idxno=41023</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:19:07.211893+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>통합 특별법 제정 추진 및 범정부 지원단 출범</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>보건복지부가 과거 아동복지·노숙인 시설 인권침해 피해자들을 위한 통합 특별법 제정을 추진한다. 진실화해위원회가 12개 사건에서 중대한 인권침해를 확인했으며, 피해자들은 평생 고통을 겪고 있으나 기존 구제 수단이 미흡했다. 특별법은 보상, 의료, 복지 특례 등 범정부 차원의 지원을 목표로 하며, 2026년 2월 중 범정부 지원단이 출범할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>국가의 보호를 받아야 할 국민이 국가로부터 인권침해를 당한 사건으로, 국가 책임이 명확하고(적합 조건 1) 상대방(국가)의 자력이 충분하다(적합 조건 2). 진실화해위원회의 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 보건복지부 주도로 통합 특별법 제정 및 범정부 지원단 출범 등 공적 절차가 진행 중이다(적합 조건 6). 선감학원, 형제복지원 등 다수의 시설에서 발생한 집단적 피해(적합 조건 3)로 피해 규모가 크며(적합 조건 4), 기존 사법적 구제 절차의 한계로 새로운 법적 지원이 필요한 상황이다.</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>복지부, 아동·노숙인시설 과거사 피해자 위한 통합 특별법 제정 추진</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>medicalworldnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr">
+        <is>
+          <t>https://medicalworldnews.co.kr/news/view.php?idx=1510973125</t>
+        </is>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:50:43.700060+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>윤석열</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>1심 판결 선고, 항소심 진행 예상</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>12.3 비상계엄이 내란으로 판결되어 윤석열에게 무기징역이 선고된 1심 판결의 의미와 한계를 분석하는 기사입니다. 국민의힘은 1심 판결에 불복 입장을 밝혔으며, 과거 이해찬 전 총리 등 민주화 운동가들이 겪었던 고문 등 국가폭력의 실상을 되돌아보고 민주주의 수호를 위한 과제를 다룰 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>1심 판결로 윤석열의 내란수괴 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), 국가적 사건의 피고이므로 자력이 충분하다고 판단됩니다(적합 조건 2). 내란이라는 사건의 특성상 집단적 피해가 발생하고(적합 조건 3), 고문 피해 등 피해의 중대성이 매우 높습니다(적합 조건 4). 또한 1심 판결이 나왔고 관련 재판에서 내란임이 재확인되는 등 증거 확보가 가능합니다(적합 조건 5). 1심 판결이 선고되었으나 국민의힘이 불복 입장을 밝혀 항소심 등 추가 소송 절차가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>'스트레이트' 윤석열의 내란, 단죄했지만...</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/495485</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:40:07.184070+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>피해자 송환 및 트라우마 호소</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>캄보디아 범죄단지에 의해 감금되고 고문당하며 스캠 범죄에 강제 가담했던 한국인 피해자들이 송환된 후 트라우마를 겪고 있습니다. 이들은 가해자이자 피해자라는 이중적 신분 속에서 억울함을 호소하며, 고문실 경험 등 심각한 피해를 입었습니다.</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>캄보디아 범죄단지에 의한 감금 및 고문이라는 명확한 상대방 책임(적합 조건 1)이 있으며, 양씨, 홍씨, 이씨 등 다수의 송환자들이 동일한 피해를 입어 집단적 피해(적합 조건 3)에 해당합니다. 고문과 감금으로 인한 심각한 신체적, 정신적 트라우마는 큰 피해 규모(적합 조건 4)를 시사하며, 피해자들의 증언과 송환 과정 자체가 증거(적합 조건 5)가 될 수 있습니다. 부적합 조건은 없습니다.</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>핏빛 고문실, 트라우마로 남았다 … 캄보디아 범죄단지 '악몽의 2개월'</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026021116410005709?did=NA</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:36:27.788199+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>피해자 보상 특별법 제정 추진 중</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>형제복지원 사건 피해자들이 소송 없이도 국가로부터 보상과 회복 지원을 받을 수 있는 특별법 제정이 추진됩니다. 보건복지부는 과거 인권침해 피해자 회복을 위한 통합 지원을 목표로 하며, 국가 책임에 걸맞은 조치가 필요하다는 입장입니다. 이 법안은 피해 인정 기준, 보상·지원 절차, 예산 등을 구체화하여 실질적인 회복을 제공하는 것을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재하는 집단적 피해 사건(적합 조건 3)입니다. 또한, 피해 사실에 대한 공적 증거가 충분하고(적합 조건 5), 현재 피해자 보상을 위한 특별법 제정이라는 공적 절차가 진행 중(적합 조건 6)입니다. 소송 외 보상 길이 열릴 가능성이 있지만, 소송금융의 역할은 여전히 유효할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>수천 명 이상</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>형제복지원 피해자 '소송 없는 보상' 길 열리나?</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M254" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026022016384325252?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:24:27.713689+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>피해 회복을 위한 특별법 제정 추진 중</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>보건복지부가 과거 아동·노숙인 시설 등에서 발생한 인권침해 사건 피해자들을 위해 국가소송 없이 보상을 받을 수 있는 특별법 제정을 추진한다. 진실화해위원회를 통해 선감학원, 형제복지원 등 12개 사건에서 중대한 인권침해가 확인되었으며, 정부는 국가의 책임 있는 조치에 나설 의무가 있다고 밝혔다. 이를 통해 피해자들은 생활·의료비, 정신건강 관리 등 제도적 지원을 받을 예정이다.</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>국가가 과거 인권침해 사건에 대한 책임을 인정하고 특별법 제정을 통해 피해 회복을 추진 중. 진실화해위원회를 통해 중대한 인권침해가 확인되었고, 다수의 피해자가 존재하며, 상대방(국가)의 자력이 충분함. 비록 소송 외 보상 절차를 마련하고 있으나, 이는 국가의 책임과 피해 사실을 명확히 인정하는 것으로, 향후 보상 불충분 시 소송의 승소 가능성을 매우 높여 소송금융 투자 매력이 높음. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>다수 (수십 명 이상)</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>선감학원·형제복지원 피해자, 국가소송 없이 보상받는다</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M255" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/rights/1245732.html</t>
+        </is>
+      </c>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:24:01.030952+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>3기 진실화해위원회 출범 및 진실규명 신청 접수 예정, 소멸시효 특례 신설</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>3기 진실·화해를위한과거사정리위원회가 출범하며 과거사 인권침해 사건에 대한 진실규명 및 피해 구제 활동을 확대한다. 특히 소멸시효 특례 신설로 과거 국가폭력 피해자들이 배상 청구를 할 수 있는 길이 열렸으며, 선감학원 등 2천 건 이상의 중지 사건들이 재조명될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>상대방 책임이 국가로 명확하고 자력이 충분하며(적합 조건 1, 2), 선감학원 등 집단적 인권침해 사건으로 다수의 피해자가 예상됩니다(적합 조건 3, 4). 진실화해위원회라는 공적 절차가 진행 중이며(적합 조건 6), 소멸시효 특례 신설로 과거사 피해자들의 배상 청구 가능성이 높아졌습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>수천 명 이상</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>시효 문턱 넘은 3기 진화위… 선감학원 등 경기도 과거사 ‘새 국면’</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M256" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1759282</t>
+        </is>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:43:33.802109+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
           <t>미국 이민세관단속국 (ICE), 미국 국토안보부 (DHS), 트럼프 행정부</t>
         </is>
       </c>
-      <c r="D244" t="inlineStr">
+      <c r="D257" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E244" t="inlineStr">
+      <c r="E257" t="inlineStr">
         <is>
           <t>트럼프 행정부의 이민 정책으로 인한 아동 구금 및 납치 지속, 플로레스 합의 폐기 시도 중</t>
         </is>
       </c>
-      <c r="F244" t="inlineStr">
+      <c r="F257" t="inlineStr">
         <is>
           <t>트럼프 2기 행정부 들어 미국 이민세관단속국(ICE)이 최소 3,800명 이상의 아동을 구금했으며, 이 중에는 영아도 포함됩니다. 이들은 열악한 환경에서 질병에 노출되고 정신적 고통을 겪고 있으며, 트럼프 행정부는 아동 구금 기준을 완화하는 플로레스 합의 폐기를 시도하고 있습니다. 이민 요원들이 학교 등 민감한 장소에서 아동을 연행하는 사례가 전국적으로 발생하고 있습니다.</t>
         </is>
       </c>
-      <c r="G244" t="inlineStr">
+      <c r="G257" t="inlineStr">
         <is>
           <t>미국 연방 기관인 ICE와 트럼프 행정부의 아동 구금 및 납치 책임이 명확하며(상대방 책임 명확), 상대방의 자력이 충분합니다(상대방 자력 충분). 최소 3,800명 이상의 아동이 피해를 입은 집단적 피해이며(집단적 피해), 열악한 구금 환경과 질병 발생 등으로 피해 규모가 큽니다(피해 규모 큼). 언론 보도와 피해자 증언 등 증거가 확보 가능하며(증거 확보 가능), 트럼프 행정부가 플로레스 합의 폐기를 시도하는 등 관련 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H244" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I244" t="inlineStr">
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
         <is>
           <t>최소 3,800명 이상의 아동</t>
         </is>
       </c>
-      <c r="J244" t="inlineStr">
+      <c r="J257" t="inlineStr">
         <is>
           <t>아이들까지 끌고 가는 트럼프의 이민 단속</t>
         </is>
       </c>
-      <c r="K244" t="inlineStr">
+      <c r="K257" t="inlineStr">
         <is>
           <t>newscham.net</t>
         </is>
       </c>
-      <c r="L244" t="inlineStr">
+      <c r="L257" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M244" t="inlineStr">
+      <c r="M257" t="inlineStr">
         <is>
           <t>https://newscham.net/articles/115541</t>
         </is>
       </c>
-      <c r="N244" t="inlineStr">
+      <c r="N257" t="inlineStr">
         <is>
           <t>2026-02-21 17:39:32.543275+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N244"/>
+  <autoFilter ref="A1:N257"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>