--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$169</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N161"/>
+  <dimension ref="A1:N169"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
-    <col width="41" customWidth="1" min="9" max="9"/>
+    <col width="47" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,11498 +533,12074 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>피해자 인정 과정에서 논란 발생, 공분 확산</t>
+          <t>유엔의 지속적인 문제 제기, 언론 및 국회의원실의 심층 조사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>19명의 중증 장애인을 대상으로 장기간 끔찍한 성범죄가 발생했으나, 그 중 단 3명만이 피해자로 인정되어 큰 공분을 사고 있습니다. 이는 피해자 인정 절차의 문제점을 시사하며, 추가적인 법적 다툼의 여지가 있습니다.</t>
+          <t>2026년에도 필리핀 여성들이 공연비자(E-6-2)를 통해 한국에 입국하여 유흥업소에서 인신매매 및 성착취를 당하는 문제가 지속되고 있음. KBS와 국회의원실의 10년치 비자 서류 분석 결과, 정부가 제도의 악용 가능성을 인지하고도 묵인했다는 의혹이 제기됨. 유엔도 20년 넘게 문제를 지적해왔으며, 과거 기지촌 성착취 구조가 외국인 여성에게 반복되고 있다는 비판이 나옴.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>19명의 중증 장애인 대상 장기간 성범죄로 집단적 피해가 발생했으며, 피해 규모가 매우 큼. 단 3명만이 피해자로 인정되어 공분을 사고 있어, 피해자 인정 과정에 대한 법적 다툼의 여지가 크고 관련 절차가 진행되었음을 시사함. (적합 조건 3, 4, 5, 6)</t>
+          <t>공연기획사, 유흥업소 및 정부의 제도 관리 부실로 인한 책임이 명확하며, 지난 10년간 7,863명의 E-6-2 비자 발급자 중 다수가 잠재적 피해자로 추정되는 집단적 피해 사건입니다. 유엔의 지속적인 문제 제기, 언론 및 국회의원실의 심층 조사 등 공적 절차가 진행 중이며, 정부의 인지 정황 등 객관적 증거 확보 가능성이 높아 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>19명</t>
+          <t>7,863명 (지난 10년간 E-6-2 비자 발급자 중 잠재적 피해자)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[경일춘추]말하지 않아도 알 수 있다는데</t>
+          <t>공연비자 신청서류 10년치 최초 분석…“끝나지 않은 기지촌 성착취” ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=637336</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8627641&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-23 07:01:33.749628+00:00</t>
+          <t>2026-08-15 07:02:33.910532+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>김모씨 (색동원 시설장)</t>
+          <t>대한민국, 서울시</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>시설장 김모씨의 성폭력범죄의처벌등에관한특례법 위반 등 혐의 첫 공판준비기일 진행</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>중증 발달장애인 거주시설 '색동원'의 시설장 김모씨가 입소 장애인 3명을 성폭행하고 1명을 폭행한 혐의로 첫 재판을 시작한다. 서울중앙지법에서 공판준비기일이 열리며, 검찰은 김씨에게 성폭력처벌법 위반 및 장애인복지법 위반 혐의를 적용했다.</t>
+          <t>서울중앙지법은 서울시립아동보호소 강제수용 피해자 7명이 대한민국과 서울시를 상대로 제기한 손해배상 소송 1심에서 원고 승소 판결을 내렸다. 법원은 피고들이 원고들에게 약 3억 7300만원을 지급하라고 명령했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>시설장의 책임이 명확하고(적합 조건 1), 중증 발달장애인 대상 성폭력 및 폭행으로 피해 규모가 심각하며(적합 조건 4), 형사 재판이 진행 중이므로 증거 확보 가능성이 높음(적합 조건 5). 다수의 피해자(4명)가 발생한 사건으로 집단적 피해에 해당함(적합 조건 3). 다만, 상대방의 자력은 추가 확인이 필요하다는 점이 잠재적 위험 요소이다.</t>
+          <t>적합 조건 1 (상대방 책임 명확), 2 (상대방 자력 충분), 4 (피해 규모 큼), 5 (증거 확보 가능)에 해당합니다. 대한민국과 서울시를 상대로 한 소송에서 1심 승소 판결이 나왔으며, 피해자 7명에게 약 3억 7300만원의 배상금이 인정되어 피해 규모가 상당합니다. 이는 추가 피해자 발굴 및 항소심 진행에 긍정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3억 7300만원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>4명 (성폭력 3명, 폭행 1명)</t>
+          <t>7명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[법조브리핑] 헌재·대검, 재판소원 형사재판 기록 전자 방식으로 주고...</t>
+          <t>‘인권침해 자행’ 서울시립아동보호소 피해자들... 법원 “정부가 3억...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260405510423?OutUrl=naver</t>
+          <t>https://www.chosun.com/national/court_law/2026/07/10/5TKN4RVJ3NFU3G5TV6XFXD2KAM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 00:37:51.057460+00:00</t>
+          <t>2026-07-28 22:51:24.585731+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>조선민주주의인민공화국</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>진실화해위원회 조사 진행 중, 유해 발굴 및 신원 확인 예정, 대통령 소멸시효 배제 약속</t>
+          <t>국제회의에서 북한 납북 문제의 국제법적 책임 추궁 및 민사소송 가능성 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>진실화해위원회가 제주 4·3 등 국가 폭력으로 인한 중대한 인권침해 사건들을 조사하고 있으며, 3기 위원회는 유해 발굴 및 신원 확인을 확대할 계획이다. 이재명 대통령은 국가 폭력 범죄에 대한 소멸시효와 공소시효 배제를 약속하며 피해 회복 의지를 보였다. 이는 과거사 정리의 모범 사례로 평가받고 있다.</t>
+          <t>국제한인학회, 허드슨연구소, 북한인권위원회 공동회의에서 북한의 납북 및 초국가적 탄압 문제를 집중 조명했다. 북한 정보기관의 국가 주도 공작으로 인한 반인도범죄로 규정하며, 피해자 중심 접근과 가해자 책임 규명의 필요성을 강조했다. 국제법적 책임 추궁 방안으로 국내 민사소송 및 보편관할권의 가능성이 논의되었다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>국가 폭력으로 인한 중대한 인권침해 사건으로 국가가 가해 책임 주체임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분함(적합 조건 2). 제주 4·3 등 다수의 희생자가 발생한 집단적 피해이며(적합 조건 3), 진실화해위원회의 공식 조사가 진행 중이고(적합 조건 5, 6), 대통령의 소멸시효 배제 약속 등 피해 회복 의지가 확인됨. 사건이 종결되지 않고 활발히 진행 중임.</t>
+          <t>북한의 국가 주도 납북 공작으로 상대방 책임이 명확하며(조건 1), 국군포로, 민간인 등 수십 년간 다수의 피해자가 발생한 집단적 피해(조건 3)이다. 강제실종 및 반인도범죄로서 피해 규모가 크고(조건 4), 국제기구 및 전문가 논의를 통해 증거 확보 및 국제법적 책임 추궁 가능성이 제기되고 있다(조건 5, 6). 국내 민사소송 가능성도 언급되었으나, 북한의 자력 부족 및 판결 집행의 어려움이 주요 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수십 년간 수많은 피해자 및 가족</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“제주 4·3은 과거사 정리의 모범”…송상교 진실화해위원장</t>
+          <t>북한 납치 및 초국가적 탄압 집중 조명… “이제 무엇을 할 것인가”</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527521&amp;ref=A</t>
+          <t>https://www.christiantoday.co.kr/news/374857</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-06 00:27:09.426522+00:00</t>
+          <t>2026-07-02 17:01:07.342422+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>장애인 권익옹호기관</t>
+          <t>이민세관단속국(ICE)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>가해자 항소심 징역 10년 선고, 추가 피해자 확인 및 제도 개선 논의 중</t>
+          <t>일부 유족 정보공개 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>장애인 권익옹호기관 조사관이 지적장애 미성년자 3명 이상을 성폭행 및 강제추행한 혐의로 항소심에서 징역 10년을 선고받았습니다. 기관의 2인 1조 지침 미준수 등 제도적 미비점이 드러났으며, 국회에서 관련 법안 발의 및 제도 개선 논의가 진행 중입니다. 피해자들은 가해자의 금전적 공탁을 거부하며 엄벌을 원하고 있습니다.</t>
+          <t>트럼프 2기 행정부 출범 이후 이민세관단속국(ICE) 구금시설에서 최소 10명의 이민자가 자살로 사망했으며, 이는 ICE 출범 이후 유례없는 속도이다. AP통신 분석 결과 당국의 관리 부실이 지적되었고, 구금자 보호 절차가 제대로 지켜지지 않았다는 비판이 제기되었다. 일부 유족은 미국 국토안보부(DHS)를 상대로 정보공개 소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해 조사관의 성폭행 혐의가 항소심에서 징역 10년으로 유죄 판결되어 책임이 명확하며(적합 조건 1), 최소 3명의 지적장애 미성년 피해자가 확인되었고 추가 피해자가 있을 가능성이 언급되어 집단적 피해에 해당합니다(적합 조건 3). 피해의 중대성이 매우 크고, 형사 재판에서 유죄 판결과 DNA 등 객관적 증거가 확보되어 민사 소송에서의 입증이 용이합니다(적합 조건 4, 5). 또한, 기관의 관리 소홀(2인 1조 원칙 미준수)로 인한 기관 책임 가능성이 높고, 국회에서 제도 개선 논의가 진행 중입니다(적합 조건 6).</t>
+          <t>이민세관단속국(ICE) 구금시설 내 자살 사망자 급증은 당국의 관리 부실로 인한 상대방 책임이 명확하며, ICE는 자력이 충분한 공공기관이다. 최소 10명의 사망자가 발생하여 집단적 피해의 가능성이 높고, AP통신의 자체 분석 자료 등 객관적 증거 확보도 용이하다. 또한, 일부 유족은 정보공개 소송을 진행 중이다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>최소 3명 이상, 추가 피해자 가능성 있음</t>
+          <t>최소 10명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>장애인 성폭행한 ‘장애인 권익옹호기관’ 조사관…항소심도 ‘징역 10...</t>
+          <t>트럼프 2기 이후 최소 10명 자살 …ICE 구금시설서 무슨 일이</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527396&amp;ref=A</t>
+          <t>https://view.asiae.co.kr/article/2026052808052535466</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-06 00:22:00.390982+00:00</t>
+          <t>2026-06-29 07:02:44.759510+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>김병헌 위안부법폐지국민행동 대표</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>김병헌 대표가 정보통신망법상 명예훼손, 사자명예훼손, 아동복지법 위반, 집회 및 시위에 관한 법률 위반 혐의로 구속되었으며, 수사가 진행 중입니다.</t>
+          <t>국가배상 확정 판결 증가 및 예비비 확보, 법무부의 상소 포기/취하 정책 시행</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>극우단체 대표 김병헌 씨가 평화의 소녀상 인근에서 '위안부는 매춘' 등의 모욕적 발언을 지속해왔습니다. 정의기억연대가 명예훼손·모욕 혐의로 고소했으며, 경찰 수사 끝에 김 대표가 구속되었습니다. 이로 인해 5년 10개월 만에 소녀상 앞 바리케이드가 철거되었으나, 완전한 해방은 아니라는 우려도 있습니다.</t>
+          <t>과거사 피해자들에 대한 국가배상금 지급을 위해 2457억원 규모의 예비비가 국무회의를 통과했다. 법무부는 2025년 하반기부터 주요 과거사 사건에 대한 상소 포기 및 취하 정책을 시행하여 국가배상 확정 판결이 급증했으며, 이에 따라 국가배상금 예산이 조기 소진되어 추가 예비비를 확보하게 되었다. 법무부는 확보된 예비비를 바탕으로 피해자들에게 국가배상금을 순차적으로 신속히 지급할 방침이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(김병헌 대표)의 위안부 피해자 모욕 발언 및 집회 방해 행위가 명확하며(적합 조건 1), 경찰 수사를 통해 구속까지 진행되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 일본군 '위안부' 피해자 및 유족, 정의연 등 다수가 피해를 입은 집단적 피해 사건입니다(적합 조건 3).</t>
+          <t>국가의 책임이 이미 법적으로 명확히 인정되었고(적합 조건 1, 5), 상대방(국가)의 자력이 충분하며(적합 조건 2), 선감학원, 형제복지원 등 다수의 피해자가 존재하는 집단적 피해 사건(적합 조건 3)으로 피해 규모가 2457억원에 달하는 예비비가 확보될 정도로 크다(적합 조건 4). 법무부의 상소 포기/취하 정책으로 신속한 권리구제 가능성이 높다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 2457억원 규모의 예비비 확보</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 및 유족 다수</t>
+          <t>다수 (선감학원, 형제복지원, 삼청교육대, 여수·순천 10·19 사건 등 피해자)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>5년10개월 간 소녀상에 가해졌던 ‘위협’…철창 열렸지만 ‘완전 해방...</t>
+          <t>과거사 국가배상금 급증…2457억원 규모 예비비 확보</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260403513386?OutUrl=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05336566645450888</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 00:21:41.249634+00:00</t>
+          <t>2026-06-27 09:29:46.408352+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>진실화해위원회 조사 및 유해 발굴 진행 중, 대통령의 소멸시효 배제 약속</t>
+          <t>인천시의 운영법인 설립 허가 취소 처분</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>송상교 진실화해위원장은 제주 4·3을 과거사 정리의 모범 사례로 언급하며, 국가 폭력으로 인한 인권 침해 사건 조사의 중요성을 강조했다. 위원회는 유해 발굴 및 신원 확인을 확대할 계획이며, 대통령은 국가 폭력 범죄에 대한 소멸시효 및 공소시효 배제를 약속하며 피해 회복에 대한 의지를 보였다.</t>
+          <t>인천시가 '인천판 도가니'로 불리며 사회적 물의를 빚었던 사회복지법인 색동원의 운영법인 설립 허가를 취소했다. 색동원은 이 처분에 대해 90일 이내 불복 소송을 제기하거나 청산 절차를 밟아야 한다. 이 사건은 피해자들이 색동원을 상대로 손해배상 소송을 제기할 가능성이 높다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>국가 폭력으로 인한 집단적 피해이며, 국가가 가해 주체로서 책임이 명확하고 자력이 충분함. 진실화해위원회의 공식 조사와 유해 발굴 등 객관적 증거 확보가 가능하며, 소멸시효 배제 등 피해 회복을 위한 공적 절차가 활발히 진행 중임.</t>
+          <t>'인천판 도가니'라는 별칭과 운영법인 설립 허가 취소 처분은 상대방(색동원)의 책임이 명확하며(적합 조건 1), 공적 절차(행정처분)가 이미 진행 중임을 보여줍니다(적합 조건 6). 또한, '도가니' 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 인천시의 행정처분은 객관적 증거가 확보되었음을 시사합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“제주 4·3은 과거사 정리의 모범”…송상교 진실화해위원장</t>
+          <t>'인천판 도가니' 색동원 결국…운영법인 설립 허가 '취소'</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526664&amp;ref=A</t>
+          <t>https://news.jtbc.co.kr/article/NB12300185?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 00:16:18.475027+00:00</t>
+          <t>2026-06-27 07:02:44.901604+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>사회복지법인 색동원, 전 시설장 김모씨, 전직 종사자 12명</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>진실화해위와 제주도 협력 하에 4·3 희생자 유해 신원 확인 사업 진행 중</t>
+          <t>전 시설장 형사 재판 진행 중, 인천시 법인 설립 허가 취소 처분, 국회 국정조사 요구, 전직 종사자 내사 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>제주자치도와 진실화해를위한과거사정리위원회가 제주 4·3 희생자 유해의 신원 확인 사업에 협력하기로 했습니다. 특히 경산 코발트 광산 등 도외 발굴 유해와 육지 형무소 희생자, 재일동포 간첩 조작 사건 피해자 지원 문제도 함께 논의되었습니다. 진실화해위는 유해 발굴 사업 확대를 위한 인력 지원과 피해자 신청 접수 홍보를 요청했습니다.</t>
+          <t>인천시가 중증 장애인 거주시설 색동원의 운영법인에 대해 설립 허가 취소 처분을 결정했습니다. 이는 전 시설장의 입소자 성폭행 혐의와 전직 종사자들의 폭행 혐의 등 구조적 학대 의혹에 따른 것으로, 현재 전 시설장은 구속되어 재판 중이며 국회 국정조사 요구서도 제출된 상태입니다. 피해자들은 중증 장애인 입소자들로, 심각한 인권침해 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 사건은 제주 4·3 희생자 유족이라는 다수의 피해자가 존재하며(집단적 피해), 상대방인 대한민국은 자력이 충분합니다(상대방 자력 충분). 진실화해위와 제주도가 유해 신원 확인 사업을 진행 중으로 공적 절차가 진행되고 있으며(공적 절차 진행 중), 이는 국가 책임이 명확한 역사적 사건에 대한 증거 확보 및 진실 규명 노력의 일환입니다(상대방 책임 명확, 증거 확보 가능).</t>
+          <t>전 시설장이 구속되어 재판 중이고 인천시가 운영법인 설립 허가를 취소하는 등 상대방의 책임이 명확합니다. 중증 장애인 입소자 다수가 성폭행 및 폭행 등 심각한 학대 피해를 입어 집단적 피해 규모가 크며, 경찰 수사, 형사 재판, 인천시의 행정처분, 국회 국정조사 요구 등 공적 절차가 활발히 진행 중이므로 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>중증 장애인 입소자 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>道-진실화해위, 4·3 도외 유해 신원확인 맞손</t>
+          <t>[단독] 인천시, 색동원 운영법인 설립 허가 취소 결정</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026040319152801421?feed=na</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029882161&amp;code=61122012&amp;cp=nv</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 12:35:28.638009+00:00</t>
+          <t>2026-06-19 07:04:23.347473+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>색동원 원장</t>
+          <t>세종 북부경찰서</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>경찰 재수사 착수</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>인천 중증 장애인 거주시설 색동원의 원장이 입소자 3명을 성폭행하고 다른 입소자를 폭행한 혐의로 구속 기소되었습니다. 피해자 머리에 유리컵을 던지고 드럼스틱으로 손바닥을 폭행하는 등 심각한 범죄 행위가 드러났으며, 현재 형사 재판이 진행 중입니다.</t>
+          <t>세종의 한 장애인 거주시설에서 중증 장애인 학대 의혹 사건이 발생했으나, 세종 북부경찰서가 피해자 조사 과정에서 장애인 인권 보호 규칙을 위반하고 조력인 동석 요청을 묵살한 것으로 드러났습니다. 경찰은 부실 수사를 인정하고 현재 재수사에 착수한 상태입니다. 피해자는 갈비뼈와 척추 골절 등 전치 12주의 진단을 받았습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>원장이 성폭행 및 폭행 혐의로 구속 기소되어 상대방 책임이 명확하며, 검찰 수사를 통해 증거가 확보된 것으로 판단됩니다. 입소자 3명 성폭행, 1명 폭행 등 다수의 피해자가 발생했고, 현재 형사 절차가 진행 중이므로 민사 소송 제기에 유리한 환경입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>세종 북부경찰서의 장애인 인권 보호 규칙 위반 책임이 명확하며(적합 조건 1), 공공기관인 경찰은 충분한 자력을 갖추고 있습니다(적합 조건 2). 권익옹호기관의 수사의뢰서와 경찰의 재수사 착수 인정 등 객관적 증거가 존재하며(적합 조건 5), 현재 경찰의 재수사가 진행 중입니다(적합 조건 6). 중증 장애인에 대한 학대 의혹과 경찰의 부실 수사로 인한 인권 침해는 사회적 중요성이 높습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>4명 이상</t>
+          <t>1명 (중증 장애인 A씨)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[단독] '장애인 성폭행 혐의' 구속 기소 색동원 원장 '탄원서' 등장</t>
+          <t>[단독] 조력자 동석 요청했는데 …세종경찰, 장애인 수사 인권규칙도 어...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292641?influxDiv=NAVER</t>
+          <t>https://www.nocutnews.co.kr/news/6519158?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260519060033</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 12:33:40.403896+00:00</t>
+          <t>2026-06-10 22:27:33.775453+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국제앰네스티 보고서 발표 및 조사 진행 중</t>
+          <t>피해자 인정 과정에서 논란 발생, 공분 확산</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>국제앰네스티 보고서에 따르면 캄보디아 카지노 단지에서 다수의 피해자가 감금, 고문당하고 사기 범죄에 동원되는 인신매매 및 인권 침해 사건이 발생했습니다. 피해자들의 증언과 국제앰네스티의 조사를 통해 사건의 심각성과 증거 확보 가능성이 높습니다.</t>
+          <t>19명의 중증 장애인을 대상으로 장기간 끔찍한 성범죄가 발생했으나, 그 중 단 3명만이 피해자로 인정되어 큰 공분을 사고 있습니다. 이는 피해자 인정 절차의 문제점을 시사하며, 추가적인 법적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 캄보디아 카지노 운영 주체가 다수의 피해자를 감금, 고문하고 사기 범죄에 동원한 사실이 국제앰네스티 보고서로 확인되어 책임이 명확하며, 심각한 인권 침해로 피해 규모가 매우 큽니다.</t>
+          <t>19명의 중증 장애인 대상 장기간 성범죄로 집단적 피해가 발생했으며, 피해 규모가 매우 큼. 단 3명만이 피해자로 인정되어 공분을 사고 있어, 피해자 인정 과정에 대한 법적 다툼의 여지가 크고 관련 절차가 진행되었음을 시사함. (적합 조건 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>19명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>국제앰네스티  캄보디아 카지노, 인신매매·고문 범죄단지와 연루</t>
+          <t>[경일춘추]말하지 않아도 알 수 있다는데</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=515213</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=637336</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-03 12:24:47.566638+00:00</t>
+          <t>2026-05-23 07:01:33.749628+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>대한민국 및 반헌법행위자로 지목된 개인들</t>
+          <t>김모씨 (색동원 시설장)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>반헌법행위자열전 발간 및 가해자 명단 공개</t>
+          <t>시설장 김모씨의 성폭력범죄의처벌등에관한특례법 위반 등 혐의 첫 공판준비기일 진행</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>반헌법행위자열전편찬위원회가 전직 대통령 5명을 포함한 81명의 '반헌법행위자열전' 1차분을 발간했습니다. 민주화 이후에도 처벌받지 않고 사죄하지 않은 가해자들의 이름을 기록하여, 수많은 고문 피해자와 유족에게 치유의 계기가 되기를 바라고 있습니다. 이는 과거 국가 폭력에 대한 새로운 법적 대응의 가능성을 열 수 있습니다.</t>
+          <t>중증 발달장애인 거주시설 '색동원'의 시설장 김모씨가 입소 장애인 3명을 성폭행하고 1명을 폭행한 혐의로 첫 재판을 시작한다. 서울중앙지법에서 공판준비기일이 열리며, 검찰은 김씨에게 성폭력처벌법 위반 및 장애인복지법 위반 혐의를 적용했다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>과거 국가 폭력 가해자들이 '반헌법행위자열전'을 통해 구체적으로 지목되어 상대방 책임이 명확합니다. '수많은 고문 피해자와 유족'이 존재하여 집단적 피해가 명확하며, '열전' 자체가 가해자들의 악행을 기록한 증거 자료가 될 수 있습니다. 과거사 청산이 제대로 이루어지지 않아 가해자 처벌이나 사죄가 없었으므로, 사건이 종결되지 않아 소송금융 투자 기회가 있습니다.</t>
+          <t>시설장의 책임이 명확하고(적합 조건 1), 중증 발달장애인 대상 성폭력 및 폭행으로 피해 규모가 심각하며(적합 조건 4), 형사 재판이 진행 중이므로 증거 확보 가능성이 높음(적합 조건 5). 다수의 피해자(4명)가 발생한 사건으로 집단적 피해에 해당함(적합 조건 3). 다만, 상대방의 자력은 추가 확인이 필요하다는 점이 잠재적 위험 요소이다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>수만 명 이상 추정</t>
+          <t>4명 (성폭력 3명, 폭행 1명)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>과거사 기록에서 사라진 범인들, 이제 공개합니다</t>
+          <t>[법조브리핑] 헌재·대검, 재판소원 형사재판 기록 전자 방식으로 주고...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220270&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.segye.com/newsView/20260405510423?OutUrl=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 12:51:32.789372+00:00</t>
+          <t>2026-04-06 00:37:51.057460+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>제주장애인권익옹호기관 및 가해자 개인</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>항소심 판결 선고</t>
+          <t>진실화해위원회 조사 진행 중, 유해 발굴 및 신원 확인 예정, 대통령 소멸시효 배제 약속</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>제주장애인권익옹호기관 조사관으로 근무했던 50대 남성이 지적장애 여학생 3명을 10여 차례 성추행 및 성폭행한 혐의로 항소심에서도 징역 10년을 선고받았습니다. 피해자 부모가 합의했음에도 피해자 본인들이 처벌 의사를 유지하여 원심이 유지되었습니다. 이는 공공기관 직원의 직위 남용으로 인한 심각한 인권침해 사건입니다.</t>
+          <t>진실화해위원회가 제주 4·3 등 국가 폭력으로 인한 중대한 인권침해 사건들을 조사하고 있으며, 3기 위원회는 유해 발굴 및 신원 확인을 확대할 계획이다. 이재명 대통령은 국가 폭력 범죄에 대한 소멸시효와 공소시효 배제를 약속하며 피해 회복 의지를 보였다. 이는 과거사 정리의 모범 사례로 평가받고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>가해자의 성추행 및 성폭행 혐의가 항소심에서 징역 10년이 유지될 정도로 명확하게 입증되어(적합 조건 1, 5), 민사 소송의 강력한 증거가 됩니다. 가해자가 제주장애인권익옹호기관 조사관으로 근무했으므로, 기관의 관리 소홀 등 책임이 인정될 경우 공공기관을 상대로 손해배상 청구가 가능하여 자력 확보 가능성이 높습니다(적합 조건 2). 지적장애인이라는 사회적 약자를 대상으로 한 공공기관 직원의 직위 이용 범죄라는 점에서 사회적 파장이 크고, 피해자들의 정신적 피해 규모가 매우 클 것으로 예상됩니다.</t>
+          <t>국가 폭력으로 인한 중대한 인권침해 사건으로 국가가 가해 책임 주체임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분함(적합 조건 2). 제주 4·3 등 다수의 희생자가 발생한 집단적 피해이며(적합 조건 3), 진실화해위원회의 공식 조사가 진행 중이고(적합 조건 5, 6), 대통령의 소멸시효 배제 약속 등 피해 회복 의지가 확인됨. 사건이 종결되지 않고 활발히 진행 중임.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>지적장애 여학생 성추행 50대 항소심도 징역 10년</t>
+          <t>“제주 4·3은 과거사 정리의 모범”…송상교 진실화해위원장</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>jejumbc.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://jejumbc.com/NewsArticle/832808</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527521&amp;ref=A</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 12:46:33.965848+00:00</t>
+          <t>2026-04-06 00:27:09.426522+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>대한민국, 입양단체, 성원선시오의 집</t>
+          <t>장애인 권익옹호기관</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>진실·화해를위한과거사정리위원회 조사 사전 준비 TF 구성</t>
+          <t>가해자 항소심 징역 10년 선고, 추가 피해자 확인 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>혼혈이라는 이유로 해외 입양된 이들과 집단수용시설에서의 인권침해 피해자들이 진실화해위원회에 진상규명을 요구하고 있다. 진화위는 해외입양 및 집단수용시설 인권침해 사건 조사를 위한 TF를 구성했으며, 수십만 명에 달하는 피해자들의 삶이 제도 속에서 피해를 당했음에도 책임지는 주체가 없다는 비판이 제기되고 있다.</t>
+          <t>장애인 권익옹호기관 조사관이 지적장애 미성년자 3명 이상을 성폭행 및 강제추행한 혐의로 항소심에서 징역 10년을 선고받았습니다. 기관의 2인 1조 지침 미준수 등 제도적 미비점이 드러났으며, 국회에서 관련 법안 발의 및 제도 개선 논의가 진행 중입니다. 피해자들은 가해자의 금전적 공탁을 거부하며 엄벌을 원하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>국가 및 입양단체, 시설 등 책임 주체가 비교적 명확하며(적합 조건 1), 국가의 자력이 충분하고(적합 조건 2), 수십만 명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 진실화해위원회의 조사 TF 구성으로 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6).</t>
+          <t>가해 조사관의 성폭행 혐의가 항소심에서 징역 10년으로 유죄 판결되어 책임이 명확하며(적합 조건 1), 최소 3명의 지적장애 미성년 피해자가 확인되었고 추가 피해자가 있을 가능성이 언급되어 집단적 피해에 해당합니다(적합 조건 3). 피해의 중대성이 매우 크고, 형사 재판에서 유죄 판결과 DNA 등 객관적 증거가 확보되어 민사 소송에서의 입증이 용이합니다(적합 조건 4, 5). 또한, 기관의 관리 소홀(2인 1조 원칙 미준수)로 인한 기관 책임 가능성이 높고, 국회에서 제도 개선 논의가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>수십만 명 이상</t>
+          <t>최소 3명 이상, 추가 피해자 가능성 있음</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>‘밖’으로 버려진 이들의 외침[금주의 B컷]</t>
+          <t>장애인 성폭행한 ‘장애인 권익옹호기관’ 조사관…항소심도 ‘징역 10...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604011950005</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527396&amp;ref=A</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-01 12:39:12.488047+00:00</t>
+          <t>2026-04-06 00:22:00.390982+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>사건 당시 경찰관 5명</t>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰에 위증 혐의 고소장 접수, 수사 진행 예정</t>
+          <t>김병헌 대표가 정보통신망법상 명예훼손, 사자명예훼손, 아동복지법 위반, 집회 및 시위에 관한 법률 위반 혐의로 구속되었으며, 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>낙동강변 살인사건 누명 피해자들이 재심 무죄 선고 5년 만에 당시 수사 경찰관 5명을 위증 혐의로 고소했습니다. 재심 재판부와 검찰과거사진상조사단이 고문 사실을 인정한 만큼, 재심 과정에서 허위 진술을 한 경찰관들의 책임을 묻겠다는 취지입니다. 위증죄 공소시효 만료일이 임박하여 수사가 촉박하게 진행될 예정입니다.</t>
+          <t>극우단체 대표 김병헌 씨가 평화의 소녀상 인근에서 '위안부는 매춘' 등의 모욕적 발언을 지속해왔습니다. 정의기억연대가 명예훼손·모욕 혐의로 고소했으며, 경찰 수사 끝에 김 대표가 구속되었습니다. 이로 인해 5년 10개월 만에 소녀상 앞 바리케이드가 철거되었으나, 완전한 해방은 아니라는 우려도 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>재심 무죄 선고와 국가 배상 확정으로 상대방 책임이 명확하며(적합 조건 1), 재심 과정에서의 허위 진술 기록 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 최근 경찰에 위증 혐의 고소장이 접수되어 공적 절차가 진행 중입니다(적합 조건 6). 피해자들이 중대한 누명 피해를 입었으므로, 위증으로 인한 추가적인 손해배상 가능성도 존재합니다(적합 조건 4).</t>
+          <t>상대방(김병헌 대표)의 위안부 피해자 모욕 발언 및 집회 방해 행위가 명확하며(적합 조건 1), 경찰 수사를 통해 구속까지 진행되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 일본군 '위안부' 피해자 및 유족, 정의연 등 다수가 피해를 입은 집단적 피해 사건입니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>일본군 '위안부' 피해자 및 유족 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'살인사건' 무죄 선고 5년만에 이뤄진 위증 경찰들 고소</t>
+          <t>5년10개월 간 소녀상에 가해졌던 ‘위협’…철창 열렸지만 ‘완전 해방...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331164100051?input=1195m</t>
+          <t>https://www.segye.com/newsView/20260403513386?OutUrl=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-01 00:48:46.247169+00:00</t>
+          <t>2026-04-04 00:21:41.249634+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>당시 경찰관 5명에 대한 위증 혐의 고소장 제출</t>
+          <t>진실화해위원회 조사 및 유해 발굴 진행 중, 대통령의 소멸시효 배제 약속</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>낙동강변 살인사건 누명 피해자들이 21년간 억울한 옥살이 후 재심에서 무죄를 선고받고 국가로부터 72억 원의 배상금을 받았습니다. 현재 피해자들은 재심 과정에서 고문 사실을 부인한 당시 경찰관 5명을 위증 혐의로 고소했습니다. 이는 경찰의 고문 및 증거 조작과 관련된 중대한 인권침해 사건으로, 공적 기관의 책임이 명확하고 피해 규모가 큽니다.</t>
+          <t>송상교 진실화해위원장은 제주 4·3을 과거사 정리의 모범 사례로 언급하며, 국가 폭력으로 인한 인권 침해 사건 조사의 중요성을 강조했다. 위원회는 유해 발굴 및 신원 확인을 확대할 계획이며, 대통령은 국가 폭력 범죄에 대한 소멸시효 및 공소시효 배제를 약속하며 피해 회복에 대한 의지를 보였다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>재심 재판부와 검찰 과거사진상조사단이 고문 사실을 인정하고 경찰청이 사과하는 등 상대방(경찰관들)의 책임이 명확합니다(적합 조건 1). 국가가 이미 72억 원을 배상한 바 있어 국가(공공기관)의 자력이 충분하며(적합 조건 2), 21년간의 억울한 옥살이와 거액의 국가 배상금은 피해 규모가 매우 큼을 보여줍니다(적합 조건 4). 재심 판결 및 과거사 조사 결과 등 객관적 증거가 존재하며(적합 조건 5), 현재 당시 경찰관들에 대한 위증 혐의 고소장이 제출되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>국가 폭력으로 인한 집단적 피해이며, 국가가 가해 주체로서 책임이 명확하고 자력이 충분함. 진실화해위원회의 공식 조사와 유해 발굴 등 객관적 증거 확보가 가능하며, 소멸시효 배제 등 피해 회복을 위한 공적 절차가 활발히 진행 중임.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'낙동강변 살인사건' 누명 피해자들, 당시 경찰관들 '위증' 고소</t>
+          <t>“제주 4·3은 과거사 정리의 모범”…송상교 진실화해위원장</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202604010015</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526664&amp;ref=A</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-01 00:31:29.062627+00:00</t>
+          <t>2026-04-04 00:16:18.475027+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>경찰관 5명 (A씨 등 4명, B씨 1명)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰관들에 대한 위증 혐의 고소 진행 중</t>
+          <t>진실화해위와 제주도 협력 하에 4·3 희생자 유해 신원 확인 사업 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>낙동강변 살인사건 피해자들이 재심에서 무죄를 선고받은 뒤, 당시 수사했던 경찰관 5명을 위증 혐의로 고소했습니다. 이들은 경찰의 고문으로 허위 자백을 강요당해 21년간 억울하게 옥살이를 했으며, 국가로부터 72억 원의 배상금을 지급받았습니다. 고문 및 증거 조작 행위는 공소시효가 만료되었으나, 재심 법정에서의 위증에 대한 법적 책임을 묻고자 합니다.</t>
+          <t>제주자치도와 진실화해를위한과거사정리위원회가 제주 4·3 희생자 유해의 신원 확인 사업에 협력하기로 했습니다. 특히 경산 코발트 광산 등 도외 발굴 유해와 육지 형무소 희생자, 재일동포 간첩 조작 사건 피해자 지원 문제도 함께 논의되었습니다. 진실화해위는 유해 발굴 사업 확대를 위한 인력 지원과 피해자 신청 접수 홍보를 요청했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>경찰 고문에 의한 허위 자백 및 재심 법정에서의 위증 사실이 검찰 과거사위 및 재심 재판부에서 인정되어 상대방 책임이 명확합니다. 21년간의 억울한 옥살이와 국가로부터 72억 원의 배상금 확정으로 피해 규모가 매우 크며, 재심 판결문 등 객관적 증거가 충분합니다. 현재 경찰관들에 대한 위증 혐의 고소가 진행 중이며, 비록 직접적인 민사 소송은 아니지만, 명백한 인권침해와 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
+          <t>이 사건은 제주 4·3 희생자 유족이라는 다수의 피해자가 존재하며(집단적 피해), 상대방인 대한민국은 자력이 충분합니다(상대방 자력 충분). 진실화해위와 제주도가 유해 신원 확인 사업을 진행 중으로 공적 절차가 진행되고 있으며(공적 절차 진행 중), 이는 국가 책임이 명확한 역사적 사건에 대한 증거 확보 및 진실 규명 노력의 일환입니다(상대방 책임 명확, 증거 확보 가능).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>국가로부터 72억 원 배상금 확정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>살인 누명 쓰고 21년 '옥살이'... 이것만큼은 책임 묻겠다</t>
+          <t>道-진실화해위, 4·3 도외 유해 신원확인 맞손</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604010272&amp;t=NN</t>
+          <t>https://www.jibs.co.kr/news/replay/viewNewsReplayDetail/2026040319152801421?feed=na</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-01 00:30:07.817167+00:00</t>
+          <t>2026-04-03 12:35:28.638009+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원 원장</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>진실·화해위원회 진실규명 및 권고, 시민단체 국가 사과 및 피해보상 촉구</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>1980년 사북사건은 탄광 근로자 파업 중 국가 공권력에 의한 중대한 인권침해 사건으로, 2008년과 2024년 두 차례 진실·화해위원회를 통해 진실이 규명되었습니다. 90개 시민단체가 청와대에 국가의 공식 사과와 피해 구제, 명예회복 조치 이행을 촉구하고 있으며, 책임 당국의 직권조사 및 피해보상 이행을 요구하고 있습니다. 46년이 지나는 동안 피해자 대부분이 사망하고 생존자들은 고통 속에 방치되고 있습니다.</t>
+          <t>인천 중증 장애인 거주시설 색동원의 원장이 입소자 3명을 성폭행하고 다른 입소자를 폭행한 혐의로 구속 기소되었습니다. 피해자 머리에 유리컵을 던지고 드럼스틱으로 손바닥을 폭행하는 등 심각한 범죄 행위가 드러났으며, 현재 형사 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>국가의 책임이 진실·화해위원회를 통해 두 차례 명확히 규명되었고(상대방 책임 명확), 상대방인 국가의 자력이 충분합니다. 200여 명의 집단적 피해가 발생했으며, 46년간의 고통과 사망자 발생으로 피해 규모가 크고, 진실규명 과정에서 증거가 확보되었을 가능성이 높습니다. 또한, 진실·화해위원회의 권고 및 시민단체들의 이행 촉구 등 공적 절차가 진행 중이므로 소송금융 적합도가 높습니다.</t>
+          <t>원장이 성폭행 및 폭행 혐의로 구속 기소되어 상대방 책임이 명확하며, 검찰 수사를 통해 증거가 확보된 것으로 판단됩니다. 입소자 3명 성폭행, 1명 폭행 등 다수의 피해자가 발생했고, 현재 형사 절차가 진행 중이므로 민사 소송 제기에 유리한 환경입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>200여 명</t>
+          <t>4명 이상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>90개 시민단체, 靑에  사북사건, 국가 사과 이행 촉구</t>
+          <t>[단독] '장애인 성폭행 혐의' 구속 기소 색동원 원장 '탄원서' 등장</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026033116182183355</t>
+          <t>https://news.jtbc.co.kr/article/NB12292641?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 00:18:39.700567+00:00</t>
+          <t>2026-04-03 12:33:40.403896+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>진실화해위 진실규명 결정 후 국가배상 소송 진행 중인 사례 다수, 관련 특별법 제정 추진 중</t>
+          <t>국제앰네스티 보고서 발표 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>집단수용시설 인권침해 피해자들이 진실화해위의 진실규명 결정을 받고도 국가로부터 배상을 받기 위해 별도의 소송을 거쳐야 하는 현실을 개선하고자 특별법 제정안이 발의되었습니다. 이 법안은 국무총리 산하 위원회를 통해 피해자들에게 신속한 배·보상과 명예회복을 지원하고, 심리적 회복 및 사회적 활동을 위한 지원센터 설치를 포함합니다.</t>
+          <t>국제앰네스티 보고서에 따르면 캄보디아 카지노 단지에서 다수의 피해자가 감금, 고문당하고 사기 범죄에 동원되는 인신매매 및 인권 침해 사건이 발생했습니다. 피해자들의 증언과 국제앰네스티의 조사를 통해 사건의 심각성과 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>국가 책임이 진실화해위 진실규명 결정을 통해 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 집단수용시설 인권침해 피해자라는 다수의 피해자가 존재하고(적합 조건 3), 장기간의 인권침해로 피해 규모가 크며(적합 조건 4), 진실화해위 결정이라는 객관적 증거가 확보되어 있고(적합 조건 5), 진실화해위 결정 및 특별법 발의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 캄보디아 카지노 운영 주체가 다수의 피해자를 감금, 고문하고 사기 범죄에 동원한 사실이 국제앰네스티 보고서로 확인되어 책임이 명확하며, 심각한 인권 침해로 피해 규모가 매우 큽니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>김예지 의원 ‘시설 피해자 지원법’ 발의…별도 소송 없이 배상받게</t>
+          <t>국제앰네스티  캄보디아 카지노, 인신매매·고문 범죄단지와 연루</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1251921.html</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=515213</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 12:54:40.863870+00:00</t>
+          <t>2026-04-03 12:24:47.566638+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 및 반헌법행위자로 지목된 개인들</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>진실화해위 권고 미이행, 시민단체 국가 사과 및 후속 조치 촉구, 일부 피해자 재심 무죄 판결</t>
+          <t>반헌법행위자열전 발간 및 가해자 명단 공개</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>1980년 사북사건은 비상계엄 시기 국가폭력으로 광부와 주민 수백 명이 불법 구금, 고문 등 인권침해를 당한 사건입니다. 진실화해위가 두 차례 진실규명 결정을 내리고 국가 사과 및 피해자 구제를 권고했으나, 46년이 지난 현재까지 국가의 공식 사과와 후속 조치가 이행되지 않고 있습니다. 이에 90개 시민단체가 대통령실에 국가 사과 이행 로드맵을 제시할 것을 촉구하고 있습니다.</t>
+          <t>반헌법행위자열전편찬위원회가 전직 대통령 5명을 포함한 81명의 '반헌법행위자열전' 1차분을 발간했습니다. 민주화 이후에도 처벌받지 않고 사죄하지 않은 가해자들의 이름을 기록하여, 수많은 고문 피해자와 유족에게 치유의 계기가 되기를 바라고 있습니다. 이는 과거 국가 폭력에 대한 새로운 법적 대응의 가능성을 열 수 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(국가폭력), 자력이 충분하며(국가), 진실화해위의 두 차례 진실규명 결정과 재심 무죄 판결 등 객관적 증거가 충분합니다. 또한 수백 명의 광부와 주민이 피해를 입은 집단적 피해 사건으로, 아직 국가 사과 및 후속 조치가 이행되지 않아 소송금융 투자 적합도가 높습니다.</t>
+          <t>과거 국가 폭력 가해자들이 '반헌법행위자열전'을 통해 구체적으로 지목되어 상대방 책임이 명확합니다. '수많은 고문 피해자와 유족'이 존재하여 집단적 피해가 명확하며, '열전' 자체가 가해자들의 악행을 기록한 증거 자료가 될 수 있습니다. 과거사 청산이 제대로 이루어지지 않아 가해자 처벌이나 사죄가 없었으므로, 사건이 종결되지 않아 소송금융 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>수만 명 이상 추정</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>사북사건 46주년 앞두고…90개 시민단체 “국가 사과 일정 제시해달라”</t>
+          <t>과거사 기록에서 사라진 범인들, 이제 공개합니다</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1251873.html</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220270&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 12:22:47.341175+00:00</t>
+          <t>2026-04-01 12:51:32.789372+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>제주장애인권익옹호기관 및 가해자 개인</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>국가 사과 및 명예회복 절차 요구 중</t>
+          <t>항소심 판결 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>사북 국가폭력 사건의 피해자와 유족들이 국가 사과 일정 제시를 요청하며 구제와 명예회복의 실효성을 강조했다. 피해자 대다수가 고령이거나 사망하여 더 이상의 지체는 구제 기회를 상실하게 할 수 있다는 우려가 제기되었다.</t>
+          <t>제주장애인권익옹호기관 조사관으로 근무했던 50대 남성이 지적장애 여학생 3명을 10여 차례 성추행 및 성폭행한 혐의로 항소심에서도 징역 10년을 선고받았습니다. 피해자 부모가 합의했음에도 피해자 본인들이 처벌 의사를 유지하여 원심이 유지되었습니다. 이는 공공기관 직원의 직위 남용으로 인한 심각한 인권침해 사건입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>국가폭력 사건으로 국가의 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자와 유족이 존재하여 집단적 피해에 해당합니다(적합 조건 3). 현재 국가 사과 일정 제시를 요청하는 등 공적 절차 진행 요구가 있어 소송금융 투자에 적합합니다(적합 조건 6).</t>
+          <t>가해자의 성추행 및 성폭행 혐의가 항소심에서 징역 10년이 유지될 정도로 명확하게 입증되어(적합 조건 1, 5), 민사 소송의 강력한 증거가 됩니다. 가해자가 제주장애인권익옹호기관 조사관으로 근무했으므로, 기관의 관리 소홀 등 책임이 인정될 경우 공공기관을 상대로 손해배상 청구가 가능하여 자력 확보 가능성이 높습니다(적합 조건 2). 지적장애인이라는 사회적 약자를 대상으로 한 공공기관 직원의 직위 이용 범죄라는 점에서 사회적 파장이 크고, 피해자들의 정신적 피해 규모가 매우 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>사북 국가폭력, 국가사과 일정 제시 요청</t>
+          <t>지적장애 여학생 성추행 50대 항소심도 징역 10년</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>jejumbc.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=538940</t>
+          <t>https://jejumbc.com/NewsArticle/832808</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 12:18:36.971282+00:00</t>
+          <t>2026-04-01 12:46:33.965848+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>대한민국 정부, 홀트아동복지회, 대한사회복지회</t>
+          <t>대한민국, 입양단체, 성원선시오의 집</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>진실화해위원회 진실규명 신청 및 기자회견</t>
+          <t>진실·화해를위한과거사정리위원회 조사 사전 준비 TF 구성</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>해외 입양 1세대 혼혈 입양인들이 대한민국 정부의 과거 혼혈 아동 해외 강제입양 및 시설 학대에 대한 진상규명을 진실화해위원회에 공식 요청했다. 이들은 이승만 정권부터 시작된 혼혈 아동 배제 정책과 입양 기관의 아동 탈취, 시설 내 성폭력 및 학대가 국가 폭력임을 인정할 것을 요구하고 있다. 피해자들은 구체적인 증언을 통해 당시의 참혹한 상황을 고발했다.</t>
+          <t>혼혈이라는 이유로 해외 입양된 이들과 집단수용시설에서의 인권침해 피해자들이 진실화해위원회에 진상규명을 요구하고 있다. 진화위는 해외입양 및 집단수용시설 인권침해 사건 조사를 위한 TF를 구성했으며, 수십만 명에 달하는 피해자들의 삶이 제도 속에서 피해를 당했음에도 책임지는 주체가 없다는 비판이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>대한민국 정부와 대형 입양기관(홀트아동복지회, 대한사회복지회)이 피고가 될 수 있으며 자력이 충분함(적합 조건 1, 2). 이승만 정권부터 시작된 혼혈 아동 해외 강제입양 및 시설 학대로 수많은 피해자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 진실화해위원회에 진실규명 신청이 진행 중이며, 과거 정부의 전수조사 기록 등 증거 확보 가능성이 높음(적합 조건 5, 6).</t>
+          <t>국가 및 입양단체, 시설 등 책임 주체가 비교적 명확하며(적합 조건 1), 국가의 자력이 충분하고(적합 조건 2), 수십만 명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 진실화해위원회의 조사 TF 구성으로 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>수많은 혼혈 입양인 (수만 명 이상 추정)</t>
+          <t>수십만 명 이상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>이불 까세요   준비하세요  원장 신부의 참혹한 지시</t>
+          <t>‘밖’으로 버려진 이들의 외침[금주의 B컷]</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219656&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.khan.co.kr/article/202604011950005</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-30 13:04:19.279840+00:00</t>
+          <t>2026-04-01 12:39:12.488047+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>사건 당시 경찰관 5명</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰청 훈장 전수조사 진행 중</t>
+          <t>경찰에 위증 혐의 고소장 접수, 수사 진행 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>고문 기술자 이근안의 사망을 계기로 그의 훈장 박탈 요구가 높아지고 있으며, 경찰청은 1945년 이래 경찰관 포상 및 표창에 대한 전수조사를 진행 중입니다. 이근안은 김근태 전 의장 등 다수의 민주화 운동가들에게 고문을 가하고도 16개의 훈장을 받았으며, 이는 국가의 책임과 집단적 인권침해 문제를 다시금 부각시키고 있습니다.</t>
+          <t>낙동강변 살인사건 누명 피해자들이 재심 무죄 선고 5년 만에 당시 수사 경찰관 5명을 위증 혐의로 고소했습니다. 재심 재판부와 검찰과거사진상조사단이 고문 사실을 인정한 만큼, 재심 과정에서 허위 진술을 한 경찰관들의 책임을 묻겠다는 취지입니다. 위증죄 공소시효 만료일이 임박하여 수사가 촉박하게 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(이근안의 고문 행위 및 국가의 책임), 국가를 상대로 한 소송 시 자력이 충분합니다. 김근태 전 의장 외 다수의 고문 피해자가 존재하며(집단적 피해), 고문으로 인한 심각한 피해가 발생했습니다. 김근태의 증언, 언론 보도 등 객관적 증거가 풍부하고, 경찰청의 훈장 전수조사 등 공적 절차가 진행 중인 점도 긍정적입니다.</t>
+          <t>재심 무죄 선고와 국가 배상 확정으로 상대방 책임이 명확하며(적합 조건 1), 재심 과정에서의 허위 진술 기록 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 최근 경찰에 위증 혐의 고소장이 접수되어 공적 절차가 진행 중입니다(적합 조건 6). 피해자들이 중대한 누명 피해를 입었으므로, 위증으로 인한 추가적인 손해배상 가능성도 존재합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'고문 기술자'가 받은 훈장만 16개... 김근태가 찾아낸 '그 눈빛' [김종...</t>
+          <t>'살인사건' 무죄 선고 5년만에 이뤄진 위증 경찰들 고소</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219506&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.yna.co.kr/view/AKR20260331164100051?input=1195m</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-30 12:33:51.110050+00:00</t>
+          <t>2026-04-01 00:48:46.247169+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>3기 진실화해위 출범 후 진실규명 신청 접수 및 조사 진행 중, 배·보상법 제정 추진</t>
+          <t>당시 경찰관 5명에 대한 위증 혐의 고소장 제출</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회가 출범하여 한국전쟁 유족, 아동 인권침해, 해외 입양 등 과거사 피해자들의 진실규명 신청을 받고 있습니다. 송상교 위원장은 피해자들과 적극적으로 소통하며 진실규명 결정을 통해 피해 회복을 돕고, 임기 내 배·보상법 제정을 중점 과제로 추진하겠다고 밝혔습니다. 출범 한 달 만에 2000건 이상의 신청이 접수되는 등 피해자들의 관심이 높습니다.</t>
+          <t>낙동강변 살인사건 누명 피해자들이 21년간 억울한 옥살이 후 재심에서 무죄를 선고받고 국가로부터 72억 원의 배상금을 받았습니다. 현재 피해자들은 재심 과정에서 고문 사실을 부인한 당시 경찰관 5명을 위증 혐의로 고소했습니다. 이는 경찰의 고문 및 증거 조작과 관련된 중대한 인권침해 사건으로, 공적 기관의 책임이 명확하고 피해 규모가 큽니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>국가(대한민국)가 소송 상대방으로 자력이 충분하며, 진실화해위원회를 통해 국가의 책임이 비교적 명확하게 규명될 수 있습니다. 한국전쟁 유족, 시설 피해자, 해외 입양인 등 다수의 피해자가 존재하여 집단적 피해에 해당하며, 진실화해위의 공적 절차가 활발히 진행 중이고, 진실규명 결정이 증거로 활용될 수 있습니다. 또한, 배·보상법 제정 추진으로 피해 회복 가능성이 높습니다.</t>
+          <t>재심 재판부와 검찰 과거사진상조사단이 고문 사실을 인정하고 경찰청이 사과하는 등 상대방(경찰관들)의 책임이 명확합니다(적합 조건 1). 국가가 이미 72억 원을 배상한 바 있어 국가(공공기관)의 자력이 충분하며(적합 조건 2), 21년간의 억울한 옥살이와 거액의 국가 배상금은 피해 규모가 매우 큼을 보여줍니다(적합 조건 4). 재심 판결 및 과거사 조사 결과 등 객관적 증거가 존재하며(적합 조건 5), 현재 당시 경찰관들에 대한 위증 혐의 고소장이 제출되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>“그날의 기억 떠올라 괴로워도 용기 내 신청해달라” [안녕 진화위㉔]</t>
+          <t>'낙동강변 살인사건' 누명 피해자들, 당시 경찰관들 '위증' 고소</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1251675.html</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202604010015</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-30 12:19:19.834898+00:00</t>
+          <t>2026-04-01 00:31:29.062627+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>경찰관 5명 (A씨 등 4명, B씨 1명)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>3기 진실·화해를 위한 과거사정리위원회(진화위) 조사 진행 중, 조사 3국 설치 예정</t>
+          <t>경찰관들에 대한 위증 혐의 고소 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>해외입양인들이 3기 진실·화해를 위한 과거사정리위원회(진화위)의 활동에 주목하고 있다. 과거 국가 비호 아래 부모가 있음에도 가짜 고아 호적이 만들어지는 등 반인륜적 행위로 16만 명의 아동이 해외로 입양되었으며, 2기 진화위에서 일부 국가 책임이 인정되었으나 한계가 있었다. 3기 진화위는 조사 범위를 확대하고 전담 조직을 설치하여 해외입양 인권침해 사건에 대한 철저한 조사를 진행할 예정이다.</t>
+          <t>낙동강변 살인사건 피해자들이 재심에서 무죄를 선고받은 뒤, 당시 수사했던 경찰관 5명을 위증 혐의로 고소했습니다. 이들은 경찰의 고문으로 허위 자백을 강요당해 21년간 억울하게 옥살이를 했으며, 국가로부터 72억 원의 배상금을 지급받았습니다. 고문 및 증거 조작 행위는 공소시효가 만료되었으나, 재심 법정에서의 위증에 대한 법적 책임을 묻고자 합니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방(국가)의 책임이 명확히 주장되고 있으며, 자력이 충분합니다. 16만 명에 달하는 해외입양인들의 집단적 피해가 발생했고, 진화위 조사를 통해 증거 확보 및 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>경찰 고문에 의한 허위 자백 및 재심 법정에서의 위증 사실이 검찰 과거사위 및 재심 재판부에서 인정되어 상대방 책임이 명확합니다. 21년간의 억울한 옥살이와 국가로부터 72억 원의 배상금 확정으로 피해 규모가 매우 크며, 재심 판결문 등 객관적 증거가 충분합니다. 현재 경찰관들에 대한 위증 혐의 고소가 진행 중이며, 비록 직접적인 민사 소송은 아니지만, 명백한 인권침해와 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국가로부터 72억 원 배상금 확정</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>해외입양인 다수 (최소 수백 명, 최대 16만 명 추정)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[잊힌 아이들]③한계 드러낸 진화위… 답답한 해외입양인</t>
+          <t>살인 누명 쓰고 21년 '옥살이'... 이것만큼은 책임 묻겠다</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032711195392956</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604010272&amp;t=NN</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-30 00:25:09.356137+00:00</t>
+          <t>2026-04-01 00:30:07.817167+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>서울고등법원 재심 개시 결정</t>
+          <t>진실·화해위원회 진실규명 및 권고, 시민단체 국가 사과 및 피해보상 촉구</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>1986년 '건대 사건'으로 공산혁명분자로 몰려 옥고를 치렀던 박영일 씨가 40년 만에 재심 개시 결정을 받았습니다. 서울고등법원은 불법체포, 불법감금, 구타 및 가혹행위 등 수사 과정의 위법성을 인정했습니다. 박 씨는 다른 피해자들에게도 명예 회복을 위한 재심 신청을 독려하며, 국가의 공식 사과와 피해 회복을 강조하고 있습니다.</t>
+          <t>1980년 사북사건은 탄광 근로자 파업 중 국가 공권력에 의한 중대한 인권침해 사건으로, 2008년과 2024년 두 차례 진실·화해위원회를 통해 진실이 규명되었습니다. 90개 시민단체가 청와대에 국가의 공식 사과와 피해 구제, 명예회복 조치 이행을 촉구하고 있으며, 책임 당국의 직권조사 및 피해보상 이행을 요구하고 있습니다. 46년이 지나는 동안 피해자 대부분이 사망하고 생존자들은 고통 속에 방치되고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>서울고등법원이 불법체포, 불법감금, 구타 및 가혹행위 등 국가의 인권침해를 인정하여 재심 개시를 결정했습니다. 이는 상대방(국가)의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 1285명에 달하는 다수의 피해자가 존재하여 집단적 피해 성격을 가집니다(적합 조건 3, 4). 또한, 재심 개시 결정 자체가 강력한 증거가 됩니다(적합 조건 5).</t>
+          <t>국가의 책임이 진실·화해위원회를 통해 두 차례 명확히 규명되었고(상대방 책임 명확), 상대방인 국가의 자력이 충분합니다. 200여 명의 집단적 피해가 발생했으며, 46년간의 고통과 사망자 발생으로 피해 규모가 크고, 진실규명 과정에서 증거가 확보되었을 가능성이 높습니다. 또한, 진실·화해위원회의 권고 및 시민단체들의 이행 촉구 등 공적 절차가 진행 중이므로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1285명 이상</t>
+          <t>200여 명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>40년 만에 재심… 진실 규명 기회, 동료들 용기내길</t>
+          <t>90개 시민단체, 靑에  사북사건, 국가 사과 이행 촉구</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01676086645388568</t>
+          <t>https://www.kwnews.co.kr/page/view/2026033116182183355</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-30 00:24:10.574313+00:00</t>
+          <t>2026-04-01 00:18:39.700567+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰의 서훈 박탈 전수조사 및 공소시효 배제 입법 추진</t>
+          <t>진실화해위 진실규명 결정 후 국가배상 소송 진행 중인 사례 다수, 관련 특별법 제정 추진 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>이재명 대통령이 과거 고문 및 간첩조작 등 국가폭력 범죄자에게 수여된 훈·포장 박탈을 '당연한 조치'로 언급하며, 경찰이 서훈 취소를 위한 전수조사에 착수했습니다. 또한 대통령은 국가폭력 범죄의 형사 공소시효와 민사 소멸시효 배제법 추진을 약속하여, 과거 피해자들의 권리 구제 가능성이 열리고 있습니다.</t>
+          <t>집단수용시설 인권침해 피해자들이 진실화해위의 진실규명 결정을 받고도 국가로부터 배상을 받기 위해 별도의 소송을 거쳐야 하는 현실을 개선하고자 특별법 제정안이 발의되었습니다. 이 법안은 국무총리 산하 위원회를 통해 피해자들에게 신속한 배·보상과 명예회복을 지원하고, 심리적 회복 및 사회적 활동을 위한 지원센터 설치를 포함합니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(국가)의 책임이 명확하고 자력이 충분하며, 과거 국가폭력 범죄로 인한 집단적 피해가 발생했습니다. 경찰의 서훈 박탈 전수조사 및 공소시효 배제 입법 추진 등 공적 절차가 진행 중이므로, 피해자들의 손해배상 청구 가능성이 높습니다.</t>
+          <t>국가 책임이 진실화해위 진실규명 결정을 통해 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 집단수용시설 인권침해 피해자라는 다수의 피해자가 존재하고(적합 조건 3), 장기간의 인권침해로 피해 규모가 크며(적합 조건 4), 진실화해위 결정이라는 객관적 증거가 확보되어 있고(적합 조건 5), 진실화해위 결정 및 특별법 발의 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>과거 국가폭력 피해자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>고문기술자 표창이라니…이 대통령 “당연히 박탈, 공소시효 배제 추진...</t>
+          <t>김예지 의원 ‘시설 피해자 지원법’ 발의…별도 소송 없이 배상받게</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/bluehouse/1251557.html</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251921.html</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-29 12:38:30.137268+00:00</t>
+          <t>2026-03-31 12:54:40.863870+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰청의 서훈 취소 전수조사 진행 중, 대통령의 훈포장 박탈 지시</t>
+          <t>진실화해위 권고 미이행, 시민단체 국가 사과 및 후속 조치 촉구, 일부 피해자 재심 무죄 판결</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>독재정권 시절 민주화운동가들을 고문하고 사건을 조작한 이근안 전 경감 등 가해자들의 훈포장이 여전히 유지되고 있어 논란이 되고 있습니다. 경찰청은 훈포장 취소를 위한 전수조사를 진행 중이며, 대통령도 훈포장 박탈을 당연한 조치로 언급하며 4·3사건 관련 서훈 취소 근거 마련을 지시했습니다. 이는 국가폭력 피해자들에 대한 2차 가해로 지적됩니다.</t>
+          <t>1980년 사북사건은 비상계엄 시기 국가폭력으로 광부와 주민 수백 명이 불법 구금, 고문 등 인권침해를 당한 사건입니다. 진실화해위가 두 차례 진실규명 결정을 내리고 국가 사과 및 피해자 구제를 권고했으나, 46년이 지난 현재까지 국가의 공식 사과와 후속 조치가 이행되지 않고 있습니다. 이에 90개 시민단체가 대통령실에 국가 사과 이행 로드맵을 제시할 것을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(고문·사건조작 가담자), 상대방 자력이 충분하며(국가), 집단적 피해(민주화운동가, 4·3 유족 등 다수)가 발생했습니다. 또한, 이미 공론화된 사건들이 많아 증거 확보가 용이하고, 경찰청의 전수조사 및 대통령의 지시 등 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 명확하고(국가폭력), 자력이 충분하며(국가), 진실화해위의 두 차례 진실규명 결정과 재심 무죄 판결 등 객관적 증거가 충분합니다. 또한 수백 명의 광부와 주민이 피해를 입은 집단적 피해 사건으로, 아직 국가 사과 및 후속 조치가 이행되지 않아 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[사설]고문·사건조작 밝혀졌는데도 서훈 유지하는 가해자 수두룩</t>
+          <t>사북사건 46주년 앞두고…90개 시민단체 “국가 사과 일정 제시해달라”</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603291810001</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251873.html</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-29 12:25:32.866357+00:00</t>
+          <t>2026-03-31 12:22:47.341175+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>진실·화해를 위한 과거사정리위원회 권고, 진상조사 및 재심 진행 중</t>
+          <t>국가 사과 및 명예회복 절차 요구 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>강원민주재단은 제주 4·3 추념식을 계기로 강원도 내 국가폭력 사건인 사북사건과 납북귀환어부 인권 침해 사건의 아픔을 조명했습니다. 사북사건은 200여 명의 광산 노동자가 고문당하고 군사재판에 회부되었으며, 납북귀환어부 사건은 2000여 명의 어부가 납북 후 불법구금, 고문, 간첩 조작 등으로 고통받았습니다. 진실·화해를 위한 과거사정리위원회 권고와 진상조사에도 불구하고, 정부의 공식 사과와 피해보상은 아직 이루어지지 않고 있습니다.</t>
+          <t>사북 국가폭력 사건의 피해자와 유족들이 국가 사과 일정 제시를 요청하며 구제와 명예회복의 실효성을 강조했다. 피해자 대다수가 고령이거나 사망하여 더 이상의 지체는 구제 기회를 상실하게 할 수 있다는 우려가 제기되었다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>국가폭력에 의한 집단적 인권침해 사건으로, 상대방(국가)의 책임이 진실·화해를 위한 과거사정리위원회 권고 및 진상조사 등을 통해 명확히 드러났습니다. 수백에서 수천 명에 이르는 피해자 규모와 고문, 불법구금, 간첩 조작 등 심각한 피해 내용으로 소송금융 투자 적합도가 높습니다. 현재 진상조사 및 재심 등 공적 절차가 진행 중이나, 정부의 공식 사과나 피해보상은 아직 이루어지지 않아 소송을 통한 해결 가능성이 있습니다.</t>
+          <t>국가폭력 사건으로 국가의 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자와 유족이 존재하여 집단적 피해에 해당합니다(적합 조건 3). 현재 국가 사과 일정 제시를 요청하는 등 공적 절차 진행 요구가 있어 소송금융 투자에 적합합니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>강원도 솔방울이 제주 동백꽃 배지 1000송이로 피었다</t>
+          <t>사북 국가폭력, 국가사과 일정 제시 요청</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/gangwon/1251591.html</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=538940</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-29 12:19:20.569734+00:00</t>
+          <t>2026-03-31 12:18:36.971282+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>대한민국 정부, 홀트아동복지회, 대한사회복지회</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>피해자들의 고통 현재진행형</t>
+          <t>진실화해위원회 진실규명 신청 및 기자회견</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>좁은 취조실에서 자행된 전기고문, 물고문 등 잔혹한 고문 행위로 인해 피해자들의 육체적, 정신적 상처가 현재진행형으로 남아있습니다. 이는 우리 현대사의 아픈 단면을 보여주며, 과거 국가 폭력에 의한 인권 침해 사건으로 판단됩니다.</t>
+          <t>해외 입양 1세대 혼혈 입양인들이 대한민국 정부의 과거 혼혈 아동 해외 강제입양 및 시설 학대에 대한 진상규명을 진실화해위원회에 공식 요청했다. 이들은 이승만 정권부터 시작된 혼혈 아동 배제 정책과 입양 기관의 아동 탈취, 시설 내 성폭력 및 학대가 국가 폭력임을 인정할 것을 요구하고 있다. 피해자들은 구체적인 증언을 통해 당시의 참혹한 상황을 고발했다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사 내용상 고문 행위의 상대방 책임이 명확하며(적합 조건 1), '취조실'이라는 맥락에서 국가 또는 관련 기관이 상대방일 가능성이 높아 자력이 충분하고(적합 조건 2), '피해자들'이라는 표현에서 다수의 피해자가 존재하며(적합 조건 3), 고문으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 역사적 사실과 '현재진행형' 상처를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>대한민국 정부와 대형 입양기관(홀트아동복지회, 대한사회복지회)이 피고가 될 수 있으며 자력이 충분함(적합 조건 1, 2). 이승만 정권부터 시작된 혼혈 아동 해외 강제입양 및 시설 학대로 수많은 피해자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 진실화해위원회에 진실규명 신청이 진행 중이며, 과거 정부의 전수조사 기록 등 증거 확보 가능성이 높음(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수많은 혼혈 입양인 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[앵커 한마디] 사방이 막힌 취조실의 기술자</t>
+          <t>이불 까세요   준비하세요  원장 신부의 참혹한 지시</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291671?influxDiv=NAVER</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219656&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-28 00:16:24.623975+00:00</t>
+          <t>2026-03-30 13:04:19.279840+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>고문 기술자 사망으로 인한 과거 인권침해 사건 재조명 및 국가배상 소송 가능성</t>
+          <t>경찰청 훈장 전수조사 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>군사정권 시절 민주화운동 인사들을 고문해 '고문 기술자'로 불린 이근안 전 경감이 사망했습니다. 그는 김근태 전 의장 고문 사건 등으로 유죄 판결을 받고 복역했으며, 그의 사망으로 과거 국가에 의한 인권침해 사건들에 대한 재조명과 피해자들의 국가배상 소송 제기 가능성이 제기될 수 있습니다.</t>
+          <t>고문 기술자 이근안의 사망을 계기로 그의 훈장 박탈 요구가 높아지고 있으며, 경찰청은 1945년 이래 경찰관 포상 및 표창에 대한 전수조사를 진행 중입니다. 이근안은 김근태 전 의장 등 다수의 민주화 운동가들에게 고문을 가하고도 16개의 훈장을 받았으며, 이는 국가의 책임과 집단적 인권침해 문제를 다시금 부각시키고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>고문 기술자 이근안의 사망으로 과거 군사정권 시절 자행된 인권침해 사건들이 재조명될 가능성이 높습니다. 상대방(국가)의 책임이 명확하고 자력이 충분하며, 다수의 피해자가 존재하고 피해 규모가 크며 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5 충족)</t>
+          <t>상대방 책임이 명확하고(이근안의 고문 행위 및 국가의 책임), 국가를 상대로 한 소송 시 자력이 충분합니다. 김근태 전 의장 외 다수의 고문 피해자가 존재하며(집단적 피해), 고문으로 인한 심각한 피해가 발생했습니다. 김근태의 증언, 언론 보도 등 객관적 증거가 풍부하고, 경찰청의 훈장 전수조사 등 공적 절차가 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>1시간 일찍 발인한 '고문 기술자' 이근안…텅텅 빈 빈소 [TF포착]</t>
+          <t>'고문 기술자'가 받은 훈장만 16개... 김근태가 찾아낸 '그 눈빛' [김종...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/photomovie/2306845.htm</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219506&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-27 00:27:35.490316+00:00</t>
+          <t>2026-03-30 12:33:51.110050+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>장애인 거주시설</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>장애인 시설 내 성폭력 사건에 대한 경찰 수사, 검찰 수사, 장애인권익옹호기관 조사, 지자체의 행정처분(시설 폐쇄, 시설장 교체 등)이 진행 중이거나 완료된 사례들이 있음.</t>
+          <t>3기 진실화해위 출범 후 진실규명 신청 접수 및 조사 진행 중, 배·보상법 제정 추진</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>장애인 거주시설 내 성폭력 사건 발생 시 지자체의 행정처분 시점이 제각각이고 지연되는 문제점을 지적한다. 경찰 수사, 검찰 송치, 재판 결과 등 공적 절차 진행 여부에 따라 처분 시기가 4개월에서 19개월까지 천차만별이며, 지자체는 소송 부담으로 인해 적극적인 처분을 망설이는 경향이 있다. 이에 장애인 단체들은 정부 차원의 구체적인 가이드라인 마련을 촉구하고 있다.</t>
+          <t>3기 진실화해위원회가 출범하여 한국전쟁 유족, 아동 인권침해, 해외 입양 등 과거사 피해자들의 진실규명 신청을 받고 있습니다. 송상교 위원장은 피해자들과 적극적으로 소통하며 진실규명 결정을 통해 피해 회복을 돕고, 임기 내 배·보상법 제정을 중점 과제로 추진하겠다고 밝혔습니다. 출범 한 달 만에 2000건 이상의 신청이 접수되는 등 피해자들의 관심이 높습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>장애인 시설 내 성폭력 사건은 가해자 및 시설의 책임이 명확하고(적합 조건 1), 경찰 수사 및 권익옹호기관 조사 등 객관적 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차(행정처분, 수사)가 진행 중인 사례가 많아(적합 조건 6) 소송금융 투자에 적합합니다. 또한, 다수의 피해자가 발생하고(적합 조건 3) 성폭력 피해의 특성상 높은 손해배상액이 예상되어(적합 조건 4) 투자 매력이 높습니다. 상대방의 자력은 다소 부족할 수 있으나, 사건의 중대성과 공적 절차의 진행이 이를 상쇄합니다.</t>
+          <t>국가(대한민국)가 소송 상대방으로 자력이 충분하며, 진실화해위원회를 통해 국가의 책임이 비교적 명확하게 규명될 수 있습니다. 한국전쟁 유족, 시설 피해자, 해외 입양인 등 다수의 피해자가 존재하여 집단적 피해에 해당하며, 진실화해위의 공적 절차가 활발히 진행 중이고, 진실규명 결정이 증거로 활용될 수 있습니다. 또한, 배·보상법 제정 추진으로 피해 회복 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>성폭력 신고부터 징계까지 얼마나?…장애인 시설 처분 살펴보니 [취재후...</t>
+          <t>“그날의 기억 떠올라 괴로워도 용기 내 신청해달라” [안녕 진화위㉔]</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519741&amp;ref=A</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251675.html</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-27 00:20:13.272053+00:00</t>
+          <t>2026-03-30 12:19:19.834898+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>국가, 경기도</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>손해배상 소송 판결 확정 후 헌법재판소에 재판소원 청구</t>
+          <t>3기 진실·화해를 위한 과거사정리위원회(진화위) 조사 진행 중, 조사 3국 설치 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>선감학원 피해자들이 국가와 경기도를 상대로 한 손해배상 소송에서 낮은 위자료 판결을 확정받자, 헌법상 평등권 침해를 이유로 헌법재판소에 재판소원을 청구했다. 선감학원은 일제강점기부터 아동과 청소년에게 노역, 학대, 고문이 자행된 수용시설이었다. 이번 재판소원은 기존 판결에 대한 불복으로 추가적인 권리 구제를 위한 법적 절차이다.</t>
+          <t>해외입양인들이 3기 진실·화해를 위한 과거사정리위원회(진화위)의 활동에 주목하고 있다. 과거 국가 비호 아래 부모가 있음에도 가짜 고아 호적이 만들어지는 등 반인륜적 행위로 16만 명의 아동이 해외로 입양되었으며, 2기 진화위에서 일부 국가 책임이 인정되었으나 한계가 있었다. 3기 진화위는 조사 범위를 확대하고 전담 조직을 설치하여 해외입양 인권침해 사건에 대한 철저한 조사를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 용이)에 해당한다. 국가와 경기도를 상대로 한 선감학원 피해 사건은 책임이 명확하고 상대방의 자력이 충분하며, 다수의 피해자가 존재한다. 이미 손해배상 소송을 통해 사실관계가 상당 부분 입증되었고, 낮은 위자료 판결에 불복하여 재판소원을 청구하는 단계로, 추가적인 법적 구제 가능성이 높다. 부적합 조건인 '종결된 사건'에 해당하지 않는다.</t>
+          <t>상대방(국가)의 책임이 명확히 주장되고 있으며, 자력이 충분합니다. 16만 명에 달하는 해외입양인들의 집단적 피해가 발생했고, 진화위 조사를 통해 증거 확보 및 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>해외입양인 다수 (최소 수백 명, 최대 16만 명 추정)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>선감학원 피해자들 재판소원 청구</t>
+          <t>[잊힌 아이들]③한계 드러낸 진화위… 답답한 해외입양인</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519182&amp;ref=A</t>
+          <t>https://view.asiae.co.kr/article/2026032711195392956</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-26 13:04:21.733983+00:00</t>
+          <t>2026-03-30 00:25:09.356137+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>가해자 형사 항소심 진행 중, 교정시설 내 성범죄 발생</t>
+          <t>서울고등법원 재심 개시 결정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>3년 전 성범죄로 복역 중이던 10대 소년범 윤 씨가 교도소 내에서 동료 수형자 A군에게 반복적인 성 학대와 폭행을 저질러 추가 형을 선고받았다. 윤 씨는 1심 판결에 불복해 항소했으며, A군은 심각한 신체적, 정신적 피해를 입었다. 이 사건은 교정시설 내 관리 소홀에 대한 국가배상 청구 가능성을 제기한다.</t>
+          <t>1986년 '건대 사건'으로 공산혁명분자로 몰려 옥고를 치렀던 박영일 씨가 40년 만에 재심 개시 결정을 받았습니다. 서울고등법원은 불법체포, 불법감금, 구타 및 가혹행위 등 수사 과정의 위법성을 인정했습니다. 박 씨는 다른 피해자들에게도 명예 회복을 위한 재심 신청을 독려하며, 국가의 공식 사과와 피해 회복을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 재판을 통해 명확히 입증되었고, 교도소 내 발생 사건으로 국가(교정시설)의 관리 소홀에 대한 손해배상 청구 가능성이 높아 상대방 자력이 충분함. 피해자의 정신적, 신체적 피해가 매우 심각하여 피해 규모가 크며, 형사 재판 기록이 민사 소송의 강력한 증거가 될 수 있음.</t>
+          <t>서울고등법원이 불법체포, 불법감금, 구타 및 가혹행위 등 국가의 인권침해를 인정하여 재심 개시를 결정했습니다. 이는 상대방(국가)의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 1285명에 달하는 다수의 피해자가 존재하여 집단적 피해 성격을 가집니다(적합 조건 3, 4). 또한, 재심 개시 결정 자체가 강력한 증거가 됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1285명 이상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>엄마뻘 납치해 초등학교에서 성폭행하고 ‘씩’ 웃던 논산 중학생 : 경...</t>
+          <t>40년 만에 재심… 진실 규명 기회, 동료들 용기내길</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/256175</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01676086645388568</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-26 12:38:10.160643+00:00</t>
+          <t>2026-03-30 00:24:10.574313+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>가해자 사망으로 인한 과거사 재조명 및 피해자 사과 부재 문제 제기</t>
+          <t>경찰의 서훈 박탈 전수조사 및 공소시효 배제 입법 추진</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>고문기술자 이근안 전 경감의 사망 소식에 민주화운동기념사업회가 피해자들에 대한 사과가 없었음을 지적하며 인권유린의 반복을 경고했다. 고 김근태 전 상임고문 등 다수의 민주화 인사들이 이근안에게 고문을 당했으며, 그의 죽음으로 과거사 문제가 다시 조명되고 있다.</t>
+          <t>이재명 대통령이 과거 고문 및 간첩조작 등 국가폭력 범죄자에게 수여된 훈·포장 박탈을 '당연한 조치'로 언급하며, 경찰이 서훈 취소를 위한 전수조사에 착수했습니다. 또한 대통령은 국가폭력 범죄의 형사 공소시효와 민사 소멸시효 배제법 추진을 약속하여, 과거 피해자들의 권리 구제 가능성이 열리고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(이근안의 고문 행위 및 국가 책임), 상대방(대한민국)의 자력이 충분하며, 고 김근태 전 상임고문을 비롯한 다수의 민주화 인사들이 피해를 입어 집단적 피해에 해당합니다. 고문으로 인한 피해 규모가 크고, 역사적 기록 및 관련 재판 등으로 증거 확보가 가능합니다. 가해자 사망에도 불구하고 국가를 상대로 한 손해배상 청구 가능성은 여전히 존재하며, 과거사 관련 법리 변화 가능성도 있어 부적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(국가)의 책임이 명확하고 자력이 충분하며, 과거 국가폭력 범죄로 인한 집단적 피해가 발생했습니다. 경찰의 서훈 박탈 전수조사 및 공소시효 배제 입법 추진 등 공적 절차가 진행 중이므로, 피해자들의 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>과거 국가폭력 피해자 다수</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>군사정권 '고문 기술자' 이근안 사망… 죽음으로도 씻을 수 없는 만행</t>
+          <t>고문기술자 표창이라니…이 대통령 “당연히 박탈, 공소시효 배제 추진...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6115619</t>
+          <t>https://www.hani.co.kr/arti/politics/bluehouse/1251557.html</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-26 12:36:35.784911+00:00</t>
+          <t>2026-03-29 12:38:30.137268+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>장애인 거주시설 및 관련 지자체</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>장애인 권익옹호기관 조사, 검찰 수사 및 송치, 기소 등 공적 절차 진행 중이나 행정처분 지연</t>
+          <t>경찰청의 서훈 취소 전수조사 진행 중, 대통령의 훈포장 박탈 지시</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>장애인 거주시설 내 성범죄에 대한 행정처분 시점이 지자체마다 들쑥날쑥하여 피해자 보호에 공백이 발생하고 있습니다. 최근 6년간 20건의 성범죄 행정처분 사례를 분석한 결과, 수사 중이거나 재판이 진행 중임에도 행정처분이 지연되는 경우가 많았습니다. 복지부의 명확한 세부 규정 마련이 시급하다는 지적이 나옵니다.</t>
+          <t>독재정권 시절 민주화운동가들을 고문하고 사건을 조작한 이근안 전 경감 등 가해자들의 훈포장이 여전히 유지되고 있어 논란이 되고 있습니다. 경찰청은 훈포장 취소를 위한 전수조사를 진행 중이며, 대통령도 훈포장 박탈을 당연한 조치로 언급하며 4·3사건 관련 서훈 취소 근거 마련을 지시했습니다. 이는 국가폭력 피해자들에 대한 2차 가해로 지적됩니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>장애인 거주시설 내 성범죄에 대한 행정처분 지연이라는 시스템적 문제로 다수의 피해자가 발생하고 있으며(집단적 피해), 장애인 권익옹호기관 조사, 검찰 수사 및 송치 등 공적 절차가 진행 중이고(공적 절차 진행, 증거 확보 가능), 관련 지자체 및 복지부의 책임이 명확히 제기되고 있어(상대방 책임 명확, 상대방 자력 충분) 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 명확하고(고문·사건조작 가담자), 상대방 자력이 충분하며(국가), 집단적 피해(민주화운동가, 4·3 유족 등 다수)가 발생했습니다. 또한, 이미 공론화된 사건들이 많아 증거 확보가 용이하고, 경찰청의 전수조사 및 대통령의 지시 등 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>최소 20명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>‘성범죄 행정처분’ 전수조사…수사 중·선고 후 ‘들쑥 날쑥’</t>
+          <t>[사설]고문·사건조작 밝혀졌는데도 서훈 유지하는 가해자 수두룩</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518553&amp;ref=A</t>
+          <t>https://www.khan.co.kr/article/202603291810001</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-26 00:20:12.759778+00:00</t>
+          <t>2026-03-29 12:25:32.866357+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>미국 정부 및 주한미군 당국</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>미군 당국 대상 손해배상소송 진행 중, 한국 정부의 공식 사과 및 지원 논의 진행</t>
+          <t>진실·화해를 위한 과거사정리위원회 권고, 진상조사 및 재심 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>권위주의 정권 시절 미군 '위안부' 피해 생존자들이 한국 정부의 공식 사과를 수용했다. 이들은 한국 정부에 감사하면서도, 미국 정부와 주한미군의 책임 규명과 사과를 요구하며, 미군 당국을 상대로 제기한 손해배상소송에 대한 국가의 적극적인 지원을 요청했다. 성평등가족부는 피해자들의 요구사항을 듣고 제도 개선 및 명예회복 방안을 검토할 예정이다.</t>
+          <t>강원민주재단은 제주 4·3 추념식을 계기로 강원도 내 국가폭력 사건인 사북사건과 납북귀환어부 인권 침해 사건의 아픔을 조명했습니다. 사북사건은 200여 명의 광산 노동자가 고문당하고 군사재판에 회부되었으며, 납북귀환어부 사건은 2000여 명의 어부가 납북 후 불법구금, 고문, 간첩 조작 등으로 고통받았습니다. 진실·화해를 위한 과거사정리위원회 권고와 진상조사에도 불구하고, 정부의 공식 사과와 피해보상은 아직 이루어지지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>한국 대법원이 국가 책임을 인정하고 정부가 공식 사과하여 법리적 근거가 명확하다(적합 조건 1, 5). 상대방인 미국 정부는 자력이 충분하며(적합 조건 2), 다수의 피해 생존자들이 이미 미군 당국을 상대로 손해배상소송을 제기하여 집단적 피해(적합 조건 3)와 소송 진행 중인 상황이다. 피해 규모 또한 상당할 것으로 예상되며(적합 조건 4), 성평등가족부의 지원 논의가 진행 중이다(적합 조건 6).</t>
+          <t>국가폭력에 의한 집단적 인권침해 사건으로, 상대방(국가)의 책임이 진실·화해를 위한 과거사정리위원회 권고 및 진상조사 등을 통해 명확히 드러났습니다. 수백에서 수천 명에 이르는 피해자 규모와 고문, 불법구금, 간첩 조작 등 심각한 피해 내용으로 소송금융 투자 적합도가 높습니다. 현재 진상조사 및 재심 등 공적 절차가 진행 중이나, 정부의 공식 사과나 피해보상은 아직 이루어지지 않아 소송을 통한 해결 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>117명 이상</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>‘미군 위안부’ 생존자들, 정부 사과 수용…“미국에 책임 묻게 도와달...</t>
+          <t>강원도 솔방울이 제주 동백꽃 배지 1000송이로 피었다</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/women/1251040.html</t>
+          <t>https://www.hani.co.kr/arti/area/gangwon/1251591.html</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-25 12:52:09.336274+00:00</t>
+          <t>2026-03-29 12:19:20.569734+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>일본 정부 및 관련 일본 기업</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>시민단체 활동 및 의료지원금 현황 확인 중</t>
+          <t>피해자들의 고통 현재진행형</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>광주와 전남 지역의 일제 강제동원 생존 피해자가 1년 새 206명 감소하여 현재 53명만 남았습니다. 일제강제동원시민모임은 국외 강제동원 생존 피해자에게 지급된 의료지원금 현황을 확인하며 생존자들의 상황을 주시하고 있습니다. 이는 강제동원 피해자들의 고령화와 사망으로 인한 문제의 시급성을 보여줍니다.</t>
+          <t>좁은 취조실에서 자행된 전기고문, 물고문 등 잔혹한 고문 행위로 인해 피해자들의 육체적, 정신적 상처가 현재진행형으로 남아있습니다. 이는 우리 현대사의 아픈 단면을 보여주며, 과거 국가 폭력에 의한 인권 침해 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 일본 정부 및 관련 기업은 충분한 자력을 가집니다(적합 조건 2). 강제동원은 집단적 피해이며(적합 조건 3), 역사적 기록과 시민단체의 활동을 통해 증거 확보가 가능합니다(적합 조건 5). 생존자 수가 급감하고 있어 남은 피해자들의 권리 구제 시급성이 높습니다.</t>
+          <t>기사 내용상 고문 행위의 상대방 책임이 명확하며(적합 조건 1), '취조실'이라는 맥락에서 국가 또는 관련 기관이 상대방일 가능성이 높아 자력이 충분하고(적합 조건 2), '피해자들'이라는 표현에서 다수의 피해자가 존재하며(적합 조건 3), 고문으로 인한 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 역사적 사실과 '현재진행형' 상처를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>생존 피해자 53명 (광주·전남 기준)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>일제 강제동원 생존자, 1년 새 206명 감소</t>
+          <t>[앵커 한마디] 사방이 막힌 취조실의 기술자</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>kwangju.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.kwangju.co.kr/article.php?aid=1774438800797116006</t>
+          <t>https://news.jtbc.co.kr/article/NB12291671?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-25 12:33:58.799591+00:00</t>
+          <t>2026-03-28 00:16:24.623975+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>주한미군 및 미국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>정부 공식 사과, 주한미군 대상 손해배상소송 지원 요구</t>
+          <t>고문 기술자 사망으로 인한 과거 인권침해 사건 재조명 및 국가배상 소송 가능성</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>정부가 과거 기지촌 여성 인권침해에 대해 공식 사과했으나, 피해자들은 미군의 사과가 빠진 반쪽짜리라며 주한미군 및 미국 정부를 상대로 한 손해배상청구소송 지원을 요구하고 있다. 대법원은 2022년 국가의 책임을 인정하는 판결을 내린 바 있으며, 피해자 80명이 모여 향후 해결 방향을 제시했다.</t>
+          <t>군사정권 시절 민주화운동 인사들을 고문해 '고문 기술자'로 불린 이근안 전 경감이 사망했습니다. 그는 김근태 전 의장 고문 사건 등으로 유죄 판결을 받고 복역했으며, 그의 사망으로 과거 국가에 의한 인권침해 사건들에 대한 재조명과 피해자들의 국가배상 소송 제기 가능성이 제기될 수 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가의 책임이 인정되었고 정부의 공식 사과가 있었으며 (공적 절차 진행 중), 피해자 80명이 조직적으로 활동하며 주한미군 및 미국 정부를 상대로 한 손해배상청구소송 지원을 요구하고 있어 집단소송 가능성이 높음 (집단적 피해). 상대방(미국 정부)의 자력이 충분하며 (상대방 자력 충분), 역사적 증거 확보가 용이함 (증거 확보 가능).</t>
+          <t>고문 기술자 이근안의 사망으로 과거 군사정권 시절 자행된 인권침해 사건들이 재조명될 가능성이 높습니다. 상대방(국가)의 책임이 명확하고 자력이 충분하며, 다수의 피해자가 존재하고 피해 규모가 크며 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5 충족)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>80명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>기지촌 피해자들  정부, 주한미군 대상 손해배상소송 지원해야</t>
+          <t>1시간 일찍 발인한 '고문 기술자' 이근안…텅텅 빈 빈소 [TF포착]</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260324154300530?input=1195m</t>
+          <t>https://news.tf.co.kr/read/photomovie/2306845.htm</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-24 13:05:21.317205+00:00</t>
+          <t>2026-03-27 00:27:35.490316+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>색동원 (시설), 강화군</t>
+          <t>장애인 거주시설</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>강화군의 시설폐쇄 행정처분 진행 중, 피해자 전원 및 자립 지원 필요</t>
+          <t>장애인 시설 내 성폭력 사건에 대한 경찰 수사, 검찰 수사, 장애인권익옹호기관 조사, 지자체의 행정처분(시설 폐쇄, 시설장 교체 등)이 진행 중이거나 완료된 사례들이 있음.</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 성폭력과 학대가 지속적으로 발생하여 강화군이 시설폐쇄 처분을 내렸다. 시설장이 업무 배제 후에도 급여를 수령한 사실이 드러나 논란이 되고 있으며, 이는 사회적 약자 보호 제도의 허점을 드러냈다. 기사는 이번 사건을 계기로 제도 개선과 피해자 지원 강화를 촉구하고 있다.</t>
+          <t>장애인 거주시설 내 성폭력 사건 발생 시 지자체의 행정처분 시점이 제각각이고 지연되는 문제점을 지적한다. 경찰 수사, 검찰 송치, 재판 결과 등 공적 절차 진행 여부에 따라 처분 시기가 4개월에서 19개월까지 천차만별이며, 지자체는 소송 부담으로 인해 적극적인 처분을 망설이는 경향이 있다. 이에 장애인 단체들은 정부 차원의 구체적인 가이드라인 마련을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>중증장애인 거주시설 '색동원'에서 성폭력 및 학대가 지속적으로 발생하여 강화군으로부터 시설폐쇄 처분이 내려진 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 다수의 중증장애인 입소자들이 피해를 입은 집단적 피해(적합 조건 3)에 해당한다. 이미 강화군의 시설폐쇄 행정처분(적합 조건 6)과 언론 보도(적합 조건 5)를 통해 증거가 확보되었거나 확보 가능하다. 관리감독 책임이 있는 강화군(공공기관)을 상대로 소송을 진행할 경우 자력이 충분하다(적합 조건 2).</t>
+          <t>장애인 시설 내 성폭력 사건은 가해자 및 시설의 책임이 명확하고(적합 조건 1), 경찰 수사 및 권익옹호기관 조사 등 객관적 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차(행정처분, 수사)가 진행 중인 사례가 많아(적합 조건 6) 소송금융 투자에 적합합니다. 또한, 다수의 피해자가 발생하고(적합 조건 3) 성폭력 피해의 특성상 높은 손해배상액이 예상되어(적합 조건 4) 투자 매력이 높습니다. 상대방의 자력은 다소 부족할 수 있으나, 사건의 중대성과 공적 절차의 진행이 이를 상쇄합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>다수의 중증장애인 입소자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>[사설] 폐쇄조치 내려진 ‘색동원’ 비극 되풀이하지 않아야</t>
+          <t>성폭력 신고부터 징계까지 얼마나?…장애인 시설 처분 살펴보니 [취재후...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760765</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519741&amp;ref=A</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-24 12:35:32.933152+00:00</t>
+          <t>2026-03-27 00:20:13.272053+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>국가, 경기도</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>공식 조사 결과 발표</t>
+          <t>손해배상 소송 판결 확정 후 헌법재판소에 재판소원 청구</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>장애인 거주시설 절반 이상에서 학대 사실이 발견되었으며, 가해자의 87.5%가 종사자로 나타났습니다. 특히 발달장애인이 피해자의 76.1%를 차지하며, 이들은 의사 표현이 어려워 피해 사실을 알리기 힘든 환경에 놓여있습니다. 이는 다수의 피해자가 발생한 심각한 인권침해 사건으로 보입니다.</t>
+          <t>선감학원 피해자들이 국가와 경기도를 상대로 한 손해배상 소송에서 낮은 위자료 판결을 확정받자, 헌법상 평등권 침해를 이유로 헌법재판소에 재판소원을 청구했다. 선감학원은 일제강점기부터 아동과 청소년에게 노역, 학대, 고문이 자행된 수용시설이었다. 이번 재판소원은 기존 판결에 대한 불복으로 추가적인 권리 구제를 위한 법적 절차이다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>가해자(종사자)가 명확하며, 시설의 관리 책임도 존재하여 상대방 책임이 비교적 명확합니다 (적합 조건 1). 다수의 발달장애인 피해자(140명 이상 추정)가 발생하여 집단적 피해에 해당하며 피해 규모가 큽니다 (적합 조건 3, 4). 학대 사실이 공식적으로 '발견'되었다는 점에서 증거가 확보되었거나 공적 조사가 진행되었음을 시사합니다 (적합 조건 5, 6). 상대방 자력은 불분명하나, 집단적 피해와 명확한 책임 소재, 증거 확보 가능성으로 투자 적합도가 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 용이)에 해당한다. 국가와 경기도를 상대로 한 선감학원 피해 사건은 책임이 명확하고 상대방의 자력이 충분하며, 다수의 피해자가 존재한다. 이미 손해배상 소송을 통해 사실관계가 상당 부분 입증되었고, 낮은 위자료 판결에 불복하여 재판소원을 청구하는 단계로, 추가적인 법적 구제 가능성이 높다. 부적합 조건인 '종결된 사건'에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>140명 이상 추정</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>장애인 거주시설 절반 이상서 학대 발견…가해자 87.5% 종사자</t>
+          <t>선감학원 피해자들 재판소원 청구</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1624562/?sc=Naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519182&amp;ref=A</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-24 00:23:23.045925+00:00</t>
+          <t>2026-03-26 13:04:21.733983+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>색동원 시설장 김모씨 및 색동원</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>시설장 구속기소 및 재판 예정, 시설 폐쇄 행정처분 진행 중</t>
+          <t>가해자 형사 항소심 진행 중, 교정시설 내 성범죄 발생</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>인천 강화군 장애인 거주시설 '색동원'에서 시설장 김모씨가 중증장애인 입소자들을 성폭행하고 학대한 혐의로 구속기소 되었습니다. 강화군은 경찰 수사 결과를 토대로 색동원에 시설 폐쇄 행정처분을 내렸으며, 다음 달부터 이용자 전원 절차를 시작할 예정입니다. 김씨의 재판은 다음 달 10일 시작됩니다.</t>
+          <t>3년 전 성범죄로 복역 중이던 10대 소년범 윤 씨가 교도소 내에서 동료 수형자 A군에게 반복적인 성 학대와 폭행을 저질러 추가 형을 선고받았다. 윤 씨는 1심 판결에 불복해 항소했으며, A군은 심각한 신체적, 정신적 피해를 입었다. 이 사건은 교정시설 내 관리 소홀에 대한 국가배상 청구 가능성을 제기한다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>시설장 김모씨의 장애인 성폭력 및 학대 혐의가 경찰 수사로 명확히 드러나 구속기소 되었으며(적합 조건 1, 5), 강화군이 시설 폐쇄 처분을 내리는 등 공적 절차가 진행 중입니다(적합 조건 6). 중증장애인 다수(최소 4명)가 피해를 입어 집단적 피해의 성격이 강합니다(적합 조건 3).</t>
+          <t>가해자의 책임이 형사 재판을 통해 명확히 입증되었고, 교도소 내 발생 사건으로 국가(교정시설)의 관리 소홀에 대한 손해배상 청구 가능성이 높아 상대방 자력이 충분함. 피해자의 정신적, 신체적 피해가 매우 심각하여 피해 규모가 크며, 형사 재판 기록이 민사 소송의 강력한 증거가 될 수 있음.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>최소 4명 (성폭행 3명, 폭행 1명), 시설 입소자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>'장애인 성폭력' 색동원, 시설 폐쇄 처분…5월부터 전원 시작</t>
+          <t>엄마뻘 납치해 초등학교에서 성폭행하고 ‘씩’ 웃던 논산 중학생 : 경...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/24/2026032406254155418</t>
+          <t>https://www.huffingtonpost.kr/article/256175</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-24 00:22:32.869712+00:00</t>
+          <t>2026-03-26 12:38:10.160643+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>인도 우타르프라데시주 알리가르 경찰대</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰관 직무 정지 및 성희롱·협박 혐의로 입건, 조사 중</t>
+          <t>가해자 사망으로 인한 과거사 재조명 및 피해자 사과 부재 문제 제기</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>인도 현직 경찰관이 성폭행 피해 신고 접수를 대가로 피해 여성에게 성관계를 요구하고 협박한 사건. 피해 여성의 통화 녹음으로 만행이 드러났으며, 해당 경찰관은 직무 정지 및 성희롱·협박 혐의로 입건되어 조사를 받고 있다. 인도에서는 과거에도 경찰의 2차 가해 사례가 종종 있었다.</t>
+          <t>고문기술자 이근안 전 경감의 사망 소식에 민주화운동기념사업회가 피해자들에 대한 사과가 없었음을 지적하며 인권유린의 반복을 경고했다. 고 김근태 전 상임고문 등 다수의 민주화 인사들이 이근안에게 고문을 당했으며, 그의 죽음으로 과거사 문제가 다시 조명되고 있다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임이 통화 녹음으로 명확히 입증되며(조건 1, 5), 공공기관(경찰대/국가) 소속 경찰관의 직무상 불법행위이므로 기관을 상대로 한 손해배상 청구 가능성이 있어 자력이 충분하다고 판단됩니다(조건 2). 현재 해당 경찰관에 대한 직무 정지 및 수사가 진행 중입니다(조건 6).</t>
+          <t>상대방 책임이 명확하고(이근안의 고문 행위 및 국가 책임), 상대방(대한민국)의 자력이 충분하며, 고 김근태 전 상임고문을 비롯한 다수의 민주화 인사들이 피해를 입어 집단적 피해에 해당합니다. 고문으로 인한 피해 규모가 크고, 역사적 기록 및 관련 재판 등으로 증거 확보가 가능합니다. 가해자 사망에도 불구하고 국가를 상대로 한 손해배상 청구 가능성은 여전히 존재하며, 과거사 관련 법리 변화 가능성도 있어 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>성폭행 피해 신고했더니 “호텔로 가자”…현직 경찰관, 통화내용 ‘경...</t>
+          <t>군사정권 '고문 기술자' 이근안 사망… 죽음으로도 씻을 수 없는 만행</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10700596?ref=naver</t>
+          <t>https://www.news1.kr/society/incident-accident/6115619</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-23 12:34:29.268289+00:00</t>
+          <t>2026-03-26 12:36:35.784911+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>인도 우타르프라데시주 경찰대</t>
+          <t>장애인 거주시설 및 관련 지자체</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰관 직무 정지 및 성희롱·협박 혐의로 입건, 조사 진행 중</t>
+          <t>장애인 권익옹호기관 조사, 검찰 수사 및 송치, 기소 등 공적 절차 진행 중이나 행정처분 지연</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>인도에서 성폭행 피해를 신고하러 온 여성에게 현직 경찰관이 성관계를 요구하고 협박한 사건이 발생했다. 해당 경찰관은 직무 정지 및 입건되어 조사를 받고 있으며, 피해 여성과 경찰관의 통화 녹음이 증거로 확보되었다. 이는 인도 공권력의 2차 가해 문제의 심각성을 보여주는 사례로, 유사 피해 사례가 다수 존재한다.</t>
+          <t>장애인 거주시설 내 성범죄에 대한 행정처분 시점이 지자체마다 들쑥날쑥하여 피해자 보호에 공백이 발생하고 있습니다. 최근 6년간 20건의 성범죄 행정처분 사례를 분석한 결과, 수사 중이거나 재판이 진행 중임에도 행정처분이 지연되는 경우가 많았습니다. 복지부의 명확한 세부 규정 마련이 시급하다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>경찰관의 성폭행 피해자에 대한 성관계 요구 및 협박은 책임이 명확하며(적합 조건 1), 통화 녹음 등 객관적 증거가 존재합니다(적합 조건 5). 공권력에 의한 2차 가해는 인도 내에서 반복되는 문제로 집단적 피해 가능성이 높고(적합 조건 3), 상대방(국가/공공기관)의 자력이 충분합니다(적합 조건 2). 현재 해당 경찰관은 직무 정지 및 입건되어 조사가 진행 중입니다(적합 조건 6).</t>
+          <t>장애인 거주시설 내 성범죄에 대한 행정처분 지연이라는 시스템적 문제로 다수의 피해자가 발생하고 있으며(집단적 피해), 장애인 권익옹호기관 조사, 검찰 수사 및 송치 등 공적 절차가 진행 중이고(공적 절차 진행, 증거 확보 가능), 관련 지자체 및 복지부의 책임이 명확히 제기되고 있어(상대방 책임 명확, 상대방 자력 충분) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>다수 (잠재적)</t>
+          <t>최소 20명 이상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>경찰, 성폭행 신고한 피해자에 성관계 요구…印 공권력 현실 [핫이슈]</t>
+          <t>‘성범죄 행정처분’ 전수조사…수사 중·선고 후 ‘들쑥 날쑥’</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260323601001&amp;wlog_tag3=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518553&amp;ref=A</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-23 00:26:48.154471+00:00</t>
+          <t>2026-03-26 00:20:12.759778+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>인도 경찰관 및 인도 정부</t>
+          <t>미국 정부 및 주한미군 당국</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>경찰관 직무정지 및 내부 조사 진행 중</t>
+          <t>미군 당국 대상 손해배상소송 진행 중, 한국 정부의 공식 사과 및 지원 논의 진행</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>인도에서 성폭행 피해 여성이 경찰관에게 사건 접수를 대가로 성관계를 요구받았다고 폭로했습니다. 해당 경찰관은 직무정지 조치되었으며, 이는 공무원의 심각한 직권남용 및 인권침해 사례로 보입니다.</t>
+          <t>권위주의 정권 시절 미군 '위안부' 피해 생존자들이 한국 정부의 공식 사과를 수용했다. 이들은 한국 정부에 감사하면서도, 미국 정부와 주한미군의 책임 규명과 사과를 요구하며, 미군 당국을 상대로 제기한 손해배상소송에 대한 국가의 적극적인 지원을 요청했다. 성평등가족부는 피해자들의 요구사항을 듣고 제도 개선 및 명예회복 방안을 검토할 예정이다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>경찰관의 성관계 요구 및 직무정지 조치로 상대방의 책임이 명확하며, 상대방(국가/공공기관)의 자력이 충분합니다. 이미 공적 절차(직무정지)가 진행 중이므로 증거 확보 가능성이 높고, 공무원의 직무상 불법행위로 인한 인권침해 사건으로 피해 규모가 클 것으로 예상됩니다.</t>
+          <t>한국 대법원이 국가 책임을 인정하고 정부가 공식 사과하여 법리적 근거가 명확하다(적합 조건 1, 5). 상대방인 미국 정부는 자력이 충분하며(적합 조건 2), 다수의 피해 생존자들이 이미 미군 당국을 상대로 손해배상소송을 제기하여 집단적 피해(적합 조건 3)와 소송 진행 중인 상황이다. 피해 규모 또한 상당할 것으로 예상되며(적합 조건 4), 성평등가족부의 지원 논의가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>117명 이상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>성폭행 피해 여성  경찰이 성관계해 주면 사건 접수해 주겠다  폭로 발...</t>
+          <t>‘미군 위안부’ 생존자들, 정부 사과 수용…“미국에 책임 묻게 도와달...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6109340</t>
+          <t>https://www.hani.co.kr/arti/society/women/1251040.html</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-22 00:27:32.058201+00:00</t>
+          <t>2026-03-25 12:52:09.336274+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>인도 우타르프라데시주 알리가르 경찰</t>
+          <t>일본 정부 및 관련 일본 기업</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>해당 경찰관 정직 및 형사 입건, 수사 진행 중</t>
+          <t>시민단체 활동 및 의료지원금 현황 확인 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>인도에서 성폭행 피해 여성이 고소장 접수를 대가로 경찰관에게 성관계를 요구받고 협박당한 사건이 발생했습니다. 피해 여성이 통화 내용을 녹음해 제보했고, 해당 경찰관은 정직 처분 및 형사 입건되어 수사가 진행 중입니다. 이 사건은 인도 사회에 큰 공분을 사고 있습니다.</t>
+          <t>광주와 전남 지역의 일제 강제동원 생존 피해자가 1년 새 206명 감소하여 현재 53명만 남았습니다. 일제강제동원시민모임은 국외 강제동원 생존 피해자에게 지급된 의료지원금 현황을 확인하며 생존자들의 상황을 주시하고 있습니다. 이는 강제동원 피해자들의 고령화와 사망으로 인한 문제의 시급성을 보여줍니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>경찰관의 성적 요구 및 협박 행위가 피해자의 녹음 증거로 명확히 드러나 상대방 책임이 비교적 명확합니다. 해당 경찰관이 정직 처분 및 형사 입건되어 공적 절차가 진행 중이며, 국가 또는 소속 기관을 상대로 한 손해배상 청구 가능성이 있어 상대방의 자력이 충분하다고 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 일본 정부 및 관련 기업은 충분한 자력을 가집니다(적합 조건 2). 강제동원은 집단적 피해이며(적합 조건 3), 역사적 기록과 시민단체의 활동을 통해 증거 확보가 가능합니다(적합 조건 5). 생존자 수가 급감하고 있어 남은 피해자들의 권리 구제 시급성이 높습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>생존 피해자 53명 (광주·전남 기준)</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>“성관계해주면 사건 접수”…성폭행 피해 여성, 경찰 2차가해 폭로에 ...</t>
+          <t>일제 강제동원 생존자, 1년 새 206명 감소</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11994555</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1774438800797116006</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-22 00:19:50.825017+00:00</t>
+          <t>2026-03-25 12:33:58.799591+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>장경태 의원</t>
+          <t>주한미군 및 미국 정부</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사심의위 혐의 인정, 민주당 징계 검토 중</t>
+          <t>정부 공식 사과, 주한미군 대상 손해배상소송 지원 요구</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>장경태 의원이 국회 여성 보좌진에 대한 성추행 및 2차 가해 혐의로 경찰 수사를 받던 중 더불어민주당을 탈당했습니다. 경찰 수사심의위는 일부 혐의를 인정했으며, 민주당은 탈당 후 '사후 제명'을 검토하고 있습니다.</t>
+          <t>정부가 과거 기지촌 여성 인권침해에 대해 공식 사과했으나, 피해자들은 미군의 사과가 빠진 반쪽짜리라며 주한미군 및 미국 정부를 상대로 한 손해배상청구소송 지원을 요구하고 있다. 대법원은 2022년 국가의 책임을 인정하는 판결을 내린 바 있으며, 피해자 80명이 모여 향후 해결 방향을 제시했다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>경찰 수사심의위에서 일부 혐의를 인정하여 상대방 책임이 비교적 명확하며(적합 조건 1), 국회의원으로서 상대방의 자력이 충분합니다(적합 조건 2). 경찰 수사 결과라는 객관적 증거가 존재하고(적합 조건 5), 경찰 수사 및 당의 징계 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>대법원 판결로 국가의 책임이 인정되었고 정부의 공식 사과가 있었으며 (공적 절차 진행 중), 피해자 80명이 조직적으로 활동하며 주한미군 및 미국 정부를 상대로 한 손해배상청구소송 지원을 요구하고 있어 집단소송 가능성이 높음 (집단적 피해). 상대방(미국 정부)의 자력이 충분하며 (상대방 자력 충분), 역사적 증거 확보가 용이함 (증거 확보 가능).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>80명 이상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>‘성추행 의혹’ 장경태 탈당…민주당, ‘사후 제명’ 검토</t>
+          <t>기지촌 피해자들  정부, 주한미군 대상 손해배상소송 지원해야</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514595&amp;ref=A</t>
+          <t>https://www.yna.co.kr/view/AKR20260324154300530?input=1195m</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-21 00:26:18.813342+00:00</t>
+          <t>2026-03-24 13:05:21.317205+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>색동원 (시설), 강화군</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>한국이주여성인권센터의 상담 및 지원 활동 지속, 제도 개선 요구, 강력 범죄 발생 시 경찰 수사 진행.</t>
+          <t>강화군의 시설폐쇄 행정처분 진행 중, 피해자 전원 및 자립 지원 필요</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>한국이주여성인권센터는 가정폭력, 성폭력 등 범죄에 노출된 이주여성을 지원하며, 지난해 상담 건수가 1만 2천 건을 넘어 역대 최고치를 기록했습니다. 이주여성들은 체류 자격 문제로 가정폭력 피해를 신고하지 못하거나 배우자의 협박에 시달리는 등 구조적 종속 상황에 놓여있습니다. 살인 등 강력 범죄도 끊이지 않아 이주여성 인권 보호를 위한 체계적인 지원과 실태 조사가 시급합니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 성폭력과 학대가 지속적으로 발생하여 강화군이 시설폐쇄 처분을 내렸다. 시설장이 업무 배제 후에도 급여를 수령한 사실이 드러나 논란이 되고 있으며, 이는 사회적 약자 보호 제도의 허점을 드러냈다. 기사는 이번 사건을 계기로 제도 개선과 피해자 지원 강화를 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>한국이주여성인권센터의 연간 상담 건수가 1만 2천 건 이상으로 집단적 피해(적합 조건 3)가 명확하며, 가정폭력, 성폭력, 살인 등 피해 규모(적합 조건 4)가 매우 심각합니다. 인권센터의 상담 기록 및 강력 범죄에 대한 경찰 수사 등을 통해 증거 확보(적합 조건 5) 가능성이 높고, 과거 제도 개선 시도 및 현재 인권센터의 지원 활동 등 공적 절차(적합 조건 6)가 진행 중입니다. 다만, 개별 가해자의 자력은 불분명하나, 대규모 집단 소송 또는 국가의 제도적 책임에 대한 소송 가능성도 검토해볼 수 있습니다.</t>
+          <t>중증장애인 거주시설 '색동원'에서 성폭력 및 학대가 지속적으로 발생하여 강화군으로부터 시설폐쇄 처분이 내려진 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 다수의 중증장애인 입소자들이 피해를 입은 집단적 피해(적합 조건 3)에 해당한다. 이미 강화군의 시설폐쇄 행정처분(적합 조건 6)과 언론 보도(적합 조건 5)를 통해 증거가 확보되었거나 확보 가능하다. 관리감독 책임이 있는 강화군(공공기관)을 상대로 소송을 진행할 경우 자력이 충분하다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>다수의 중증장애인 입소자</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>말 안 들으면 쫓겨난다  맞고도 말 못한다...국내 '이주 여성' 인권 실...</t>
+          <t>[사설] 폐쇄조치 내려진 ‘색동원’ 비극 되풀이하지 않아야</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/21/2026032014155799735</t>
+          <t>https://www.kyeongin.com/article/1760765</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-21 00:24:14.963487+00:00</t>
+          <t>2026-03-24 12:35:32.933152+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>시설장 구속 기소, 추가 가해자 및 보조금 유용 의혹에 대한 경찰 수사 진행 중</t>
+          <t>공식 조사 결과 발표</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>중증장애인 거주시설 '색동원' 시설장 김 모 씨가 여성 입소자들을 성적으로 학대하고 폭행한 혐의로 구속 기소되었다. 경찰은 추가 가해자로 의심되는 종사자 12명과 보조금 유용 의혹에 대해서도 수사를 이어가고 있으며, 최소 19명의 피해 진술이 확보되었다. 피해자 측은 증거인멸 혐의로 시설장 등을 추가 고소했다.</t>
+          <t>장애인 거주시설 절반 이상에서 학대 사실이 발견되었으며, 가해자의 87.5%가 종사자로 나타났습니다. 특히 발달장애인이 피해자의 76.1%를 차지하며, 이들은 의사 표현이 어려워 피해 사실을 알리기 힘든 환경에 놓여있습니다. 이는 다수의 피해자가 발생한 심각한 인권침해 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>시설장 김 모 씨가 구속 기소되었고 검찰이 추가 범행을 밝혀내 상대방 책임이 명확합니다. (적합 조건 1) 최소 19명의 피해 진술이 확보되었고 62명에 대한 조사가 진행 중으로 집단적 피해에 해당합니다. (적합 조건 3) 대학 연구기관 보고서, 진료기록, CCTV 등 증거가 확보되었으며 (적합 조건 5) 검찰 구속 기소 및 경찰 수사가 진행 중입니다. (적합 조건 6)</t>
+          <t>가해자(종사자)가 명확하며, 시설의 관리 책임도 존재하여 상대방 책임이 비교적 명확합니다 (적합 조건 1). 다수의 발달장애인 피해자(140명 이상 추정)가 발생하여 집단적 피해에 해당하며 피해 규모가 큽니다 (적합 조건 3, 4). 학대 사실이 공식적으로 '발견'되었다는 점에서 증거가 확보되었거나 공적 조사가 진행되었음을 시사합니다 (적합 조건 5, 6). 상대방 자력은 불분명하나, 집단적 피해와 명확한 책임 소재, 증거 확보 가능성으로 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>최소 19명, 추가 피해자 다수 예상</t>
+          <t>140명 이상 추정</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>장애인 입소자 성폭행…검찰, 색동원 시설장 구속기소[사건플러스]</t>
+          <t>장애인 거주시설 절반 이상서 학대 발견…가해자 87.5% 종사자</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021776?ref=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1624562/?sc=Naver</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-20 00:24:04.400235+00:00</t>
+          <t>2026-03-24 00:23:23.045925+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>색동원 시설장 A씨</t>
+          <t>색동원 시설장 김모씨 및 색동원</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 형사 재판 진행 예정</t>
+          <t>시설장 구속기소 및 재판 예정, 시설 폐쇄 행정처분 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>인천 중증장애인거주시설 '색동원' 시설장 A씨가 2012년부터 최근까지 중증장애인 3명을 성폭행하고 1명을 폭행한 혐의로 구속 기소되었다. 검찰은 전담수사팀을 꾸려 증거를 확보하고 피해자 지원에 나섰으며, A씨는 재판을 앞두고 있다. 이 사건은 사회적 약자를 대상으로 한 심각한 범죄로, 피해자들의 민사상 손해배상 청구 가능성이 높다.</t>
+          <t>인천 강화군 장애인 거주시설 '색동원'에서 시설장 김모씨가 중증장애인 입소자들을 성폭행하고 학대한 혐의로 구속기소 되었습니다. 강화군은 경찰 수사 결과를 토대로 색동원에 시설 폐쇄 행정처분을 내렸으며, 다음 달부터 이용자 전원 절차를 시작할 예정입니다. 김씨의 재판은 다음 달 10일 시작됩니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>시설장 A씨가 중증장애인 3명 성폭행 및 1명 폭행 혐의로 구속 기소되어 상대방 책임이 명확하며(적합 조건 1), 검찰이 진료기록, CCTV 등 증거를 확보하고 수사 및 기소 절차를 진행 중이다(적합 조건 5, 6). 다수의 취약계층 피해자가 발생했고(적합 조건 3), 피해의 심각성이 매우 커(적합 조건 4) 소송금융 투자에 적합하다. 다만, 피고인 개인의 자력은 불분명하여 민사상 손해배상 집행에 어려움이 있을 수 있다.</t>
+          <t>시설장 김모씨의 장애인 성폭력 및 학대 혐의가 경찰 수사로 명확히 드러나 구속기소 되었으며(적합 조건 1, 5), 강화군이 시설 폐쇄 처분을 내리는 등 공적 절차가 진행 중입니다(적합 조건 6). 중증장애인 다수(최소 4명)가 피해를 입어 집단적 피해의 성격이 강합니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>최소 4명</t>
+          <t>최소 4명 (성폭행 3명, 폭행 1명), 시설 입소자 다수</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>인천 색동원 ‘장애인 성폭행’ 시설장 재판행…강간 등 혐의로 구속 기...</t>
+          <t>'장애인 성폭력' 색동원, 시설 폐쇄 처분…5월부터 전원 시작</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260319580628</t>
+          <t>https://www.mt.co.kr/society/2026/03/24/2026032406254155418</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-19 12:27:40.812629+00:00</t>
+          <t>2026-03-24 00:22:32.869712+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>인도 우타르프라데시주 알리가르 경찰대</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>제주도 간첩조작사건 종합보고서 발간, 6명 재심 청구 소송 진행 중</t>
+          <t>경찰관 직무 정지 및 성희롱·협박 혐의로 입건, 조사 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>제주지역 간첩조작 사건의 공식 피해자가 90명으로 확인되었으며, 제주도가 4년간의 실태 조사를 거쳐 종합보고서를 발간했습니다. 피해자 중 49명은 재심을 통해 무죄 판결을 받았고, 6명은 현재 재심 청구 소송이 진행 중으로, 국가에 의한 중대한 인권 침해에 대한 추가적인 피해 구제 및 손해배상 소송 가능성이 있습니다.</t>
+          <t>인도 현직 경찰관이 성폭행 피해 신고 접수를 대가로 피해 여성에게 성관계를 요구하고 협박한 사건. 피해 여성의 통화 녹음으로 만행이 드러났으며, 해당 경찰관은 직무 정지 및 성희롱·협박 혐의로 입건되어 조사를 받고 있다. 인도에서는 과거에도 경찰의 2차 가해 사례가 종종 있었다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(간첩조작), 상대방(대한민국)의 자력이 충분하며, 90명에 달하는 집단적 피해가 발생했습니다. 제주도 종합보고서와 재심 무죄 판결 등 증거가 확보되었고, 6명은 현재 재심 소송이 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 통화 녹음으로 명확히 입증되며(조건 1, 5), 공공기관(경찰대/국가) 소속 경찰관의 직무상 불법행위이므로 기관을 상대로 한 손해배상 청구 가능성이 있어 자력이 충분하다고 판단됩니다(조건 2). 현재 해당 경찰관에 대한 직무 정지 및 수사가 진행 중입니다(조건 6).</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>90명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>제주 간첩조작사건 공식 피해자 90명</t>
+          <t>성폭행 피해 신고했더니 “호텔로 가자”…현직 경찰관, 통화내용 ‘경...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>jejumbc.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://jejumbc.com/NewsArticle/830298</t>
+          <t>https://biz.heraldcorp.com/article/10700596?ref=naver</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-18 13:12:09.496253+00:00</t>
+          <t>2026-03-23 12:34:29.268289+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동 김병헌 대표</t>
+          <t>인도 우타르프라데시주 경찰대</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 심사 진행 중</t>
+          <t>경찰관 직무 정지 및 성희롱·협박 혐의로 입건, 조사 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>위안부 피해자들을 모욕한 혐의를 받는 '위안부법폐지국민행동' 김병헌 대표가 경찰 조사를 받고 구속영장 심사를 앞두고 있다. 이 사건은 다수의 위안부 피해자에게 정신적 고통을 야기한 인권침해 및 명예훼손 사례로, 현재 경찰 수사가 진행 중이다. 향후 피해자들의 손해배상 청구 가능성이 있다.</t>
+          <t>인도에서 성폭행 피해를 신고하러 온 여성에게 현직 경찰관이 성관계를 요구하고 협박한 사건이 발생했다. 해당 경찰관은 직무 정지 및 입건되어 조사를 받고 있으며, 피해 여성과 경찰관의 통화 녹음이 증거로 확보되었다. 이는 인도 공권력의 2차 가해 문제의 심각성을 보여주는 사례로, 유사 피해 사례가 다수 존재한다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하게 특정되고(위안부법폐지국민행동 김병헌 대표), 위안부 피해자라는 다수의 피해자가 존재하여 집단적 피해에 해당합니다. 시위 내용 및 경찰 조사 등 객관적 증거가 존재하며, 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>경찰관의 성폭행 피해자에 대한 성관계 요구 및 협박은 책임이 명확하며(적합 조건 1), 통화 녹음 등 객관적 증거가 존재합니다(적합 조건 5). 공권력에 의한 2차 가해는 인도 내에서 반복되는 문제로 집단적 피해 가능성이 높고(적합 조건 3), 상대방(국가/공공기관)의 자력이 충분합니다(적합 조건 2). 현재 해당 경찰관은 직무 정지 및 입건되어 조사가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>다수 (잠재적)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>'위안부 모욕 시위' 단체 대표 구속 기로…20일 영장심사</t>
+          <t>경찰, 성폭행 신고한 피해자에 성관계 요구…印 공권력 현실 [핫이슈]</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6106130</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260323601001&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-18 12:31:29.602978+00:00</t>
+          <t>2026-03-23 00:26:48.154471+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>전북의 한 정신요양시설</t>
+          <t>인도 경찰관 및 인도 정부</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>가해자 검찰 송치, 시설의 회유 의혹 및 행정처분 미이행 문제 제기</t>
+          <t>경찰관 직무정지 및 내부 조사 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>전북의 한 정신요양시설에서 1년 새 세 차례 성폭력 사건이 발생했으며, 특히 한 피해자는 시설 직원으로부터 가해자를 용서하지 않으면 불이익을 받을 것이라는 회유를 당했다는 의혹이 제기되었다. 가해 남성 입소자는 검찰에 송치되었으나, 시설 측의 사건 축소 및 피해자 보호 미흡에 대한 비판이 커지고 있다. 해당 시설은 아직 행정처분을 받지 않은 상태이다.</t>
+          <t>인도에서 성폭행 피해 여성이 경찰관에게 사건 접수를 대가로 성관계를 요구받았다고 폭로했습니다. 해당 경찰관은 직무정지 조치되었으며, 이는 공무원의 심각한 직권남용 및 인권침해 사례로 보입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (시설의 관리 소홀 및 회유 의혹, 가해자 검찰 송치), 집단적 피해 (1년 새 3건의 성폭력 사건 발생), 피해 규모가 큼 (정신장애인 대상 성폭력 및 회유는 중대한 인권 침해), 증거가 있거나 확보 가능함 (가해자 검찰 송치, 공익신고자 증언), 이미 공적 절차가 진행 중임 (가해자 검찰 송치). 부적합 조건에 해당하지 않으며, 사안의 중대성과 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
+          <t>경찰관의 성관계 요구 및 직무정지 조치로 상대방의 책임이 명확하며, 상대방(국가/공공기관)의 자력이 충분합니다. 이미 공적 절차(직무정지)가 진행 중이므로 증거 확보 가능성이 높고, 공무원의 직무상 불법행위로 인한 인권침해 사건으로 피해 규모가 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>최소 3명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[단독] 1년 새 ‘3번 성폭력’ 장애인시설…“용서 안 하면 사형” 회유...</t>
+          <t>성폭행 피해 여성  경찰이 성관계해 주면 사건 접수해 주겠다  폭로 발...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510039&amp;ref=A</t>
+          <t>https://www.news1.kr/society/general-society/6109340</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-17 00:23:15.047179+00:00</t>
+          <t>2026-03-22 00:27:32.058201+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>A 아동복지시설 및 전 원장 C씨</t>
+          <t>인도 우타르프라데시주 알리가르 경찰</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>진실·화해를 위한 과거사정리위원회에 진실규명 신청서 제출</t>
+          <t>해당 경찰관 정직 및 형사 입건, 수사 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>2013년 충북 제천의 한 아동복지시설에서 발생한 아동학대 및 감금 사건의 피해자 24명이 진실·화해를 위한 과거사정리위원회에 진실규명 신청서를 제출했습니다. 국가인권위원회 조사로 아동학대 사실이 확인되었고, 당시 원장은 아동복지법 위반 혐의로 벌금형이 확정된 바 있습니다. 피해자들은 인권단체를 통해 진상 규명을 요구하고 있습니다.</t>
+          <t>인도에서 성폭행 피해 여성이 고소장 접수를 대가로 경찰관에게 성관계를 요구받고 협박당한 사건이 발생했습니다. 피해 여성이 통화 내용을 녹음해 제보했고, 해당 경찰관은 정직 처분 및 형사 입건되어 수사가 진행 중입니다. 이 사건은 인도 사회에 큰 공분을 사고 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>국가인권위원회 조사 및 형사 처벌로 아동학대 및 감금 사실이 명확히 확인되어 상대방 책임이 명확합니다 (적합 조건 1). 24명의 피해자가 진실규명 신청서를 제출하며 집단적 피해 양상을 보이고, 국가인권위 조사 결과 및 형사 판결 등 객관적 증거가 확보되어 있습니다 (적합 조건 3, 5). 현재 진실·화해를 위한 과거사정리위원회에 진실규명 신청이 진행 중으로, 이는 새로운 공적 절차의 시작이며 민사적 손해배상 청구로 이어질 가능성이 높습니다 (적합 조건 6).</t>
+          <t>경찰관의 성적 요구 및 협박 행위가 피해자의 녹음 증거로 명확히 드러나 상대방 책임이 비교적 명확합니다. 해당 경찰관이 정직 처분 및 형사 입건되어 공적 절차가 진행 중이며, 국가 또는 소속 기관을 상대로 한 손해배상 청구 가능성이 있어 상대방의 자력이 충분하다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>24명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>`아동학대 논란' 제천 아동복지시설 피해자 진상규명 요구</t>
+          <t>“성관계해주면 사건 접수”…성폭행 피해 여성, 경찰 2차가해 폭로에 ...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=896612</t>
+          <t>https://www.mk.co.kr/article/11994555</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-16 12:32:06.407306+00:00</t>
+          <t>2026-03-22 00:19:50.825017+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>고등학생 사망 사건 확정 후 추가 피해자 증언으로 문제 확산</t>
+          <t>경찰 수사심의위 혐의 인정, 민주당 징계 검토 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>고등학생 사망 사건이 확정된 이후, 다른 피해자들이 입을 열면서 '학생 동원' 문제와 심각한 학대 사실이 세상에 드러났습니다. 피해자들은 온몸에 멍이 들고 밥을 제대로 먹지 못하는 등 심각한 학대를 겪은 것으로 확인되었습니다.</t>
+          <t>장경태 의원이 국회 여성 보좌진에 대한 성추행 및 2차 가해 혐의로 경찰 수사를 받던 중 더불어민주당을 탈당했습니다. 경찰 수사심의위는 일부 혐의를 인정했으며, 민주당은 탈당 후 '사후 제명'을 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>고등학생 사망 사건이 확정된 후 다른 피해자들이 입을 열면서 '학생 동원' 문제와 심각한 학대 사실이 드러나 집단적 피해 가능성이 높습니다. 사망 및 심각한 학대라는 큰 피해 규모를 가지며, 사망 확정이라는 공적 절차가 진행되었고 추가 증거 확보 가능성도 높습니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 증거가 있거나 확보 가능함, 이미 공적 절차가 진행 중임)</t>
+          <t>경찰 수사심의위에서 일부 혐의를 인정하여 상대방 책임이 비교적 명확하며(적합 조건 1), 국회의원으로서 상대방의 자력이 충분합니다(적합 조건 2). 경찰 수사 결과라는 객관적 증거가 존재하고(적합 조건 5), 경찰 수사 및 당의 징계 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>다수 (최소 1명 사망)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>OOO는 인정 못 해  25개국 중 상위 6위 찍은 한국</t>
+          <t>‘성추행 의혹’ 장경태 탈당…민주당, ‘사후 제명’ 검토</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400352</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514595&amp;ref=A</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-16 00:31:21.731553+00:00</t>
+          <t>2026-03-21 00:26:18.813342+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>구속 기소, 형사 재판 진행 예정</t>
+          <t>한국이주여성인권센터의 상담 및 지원 활동 지속, 제도 개선 요구, 강력 범죄 발생 시 경찰 수사 진행.</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 미성년자를 상대로 성매수 및 성착취물을 제작한 혐의로 구속 기소되었다. A씨는 피해자가 미성년자임을 인지하고 범행을 저지른 것으로 조사되었다. 현재 광주지검에서 관련 절차가 진행 중이다.</t>
+          <t>한국이주여성인권센터는 가정폭력, 성폭력 등 범죄에 노출된 이주여성을 지원하며, 지난해 상담 건수가 1만 2천 건을 넘어 역대 최고치를 기록했습니다. 이주여성들은 체류 자격 문제로 가정폭력 피해를 신고하지 못하거나 배우자의 협박에 시달리는 등 구조적 종속 상황에 놓여있습니다. 살인 등 강력 범죄도 끊이지 않아 이주여성 인권 보호를 위한 체계적인 지원과 실태 조사가 시급합니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 구속 기소되어 공적 절차가 진행 중임(적합 조건 6). 미성년자 성착취물 제작이라는 범죄의 중대성을 고려할 때 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 정신적 피해 규모가 클 것으로 예상되어 소송금융 투자 가치가 높음. 다만, 피고인의 자력에 대한 추가 확인이 필요함.</t>
+          <t>한국이주여성인권센터의 연간 상담 건수가 1만 2천 건 이상으로 집단적 피해(적합 조건 3)가 명확하며, 가정폭력, 성폭력, 살인 등 피해 규모(적합 조건 4)가 매우 심각합니다. 인권센터의 상담 기록 및 강력 범죄에 대한 경찰 수사 등을 통해 증거 확보(적합 조건 5) 가능성이 높고, 과거 제도 개선 시도 및 현재 인권센터의 지원 활동 등 공적 절차(적합 조건 6)가 진행 중입니다. 다만, 개별 가해자의 자력은 불분명하나, 대규모 집단 소송 또는 국가의 제도적 책임에 대한 소송 가능성도 검토해볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>미성년자 성매수·성취착물 제작 40대 구속 기소</t>
+          <t>말 안 들으면 쫓겨난다  맞고도 말 못한다...국내 '이주 여성' 인권 실...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1773561563428802005</t>
+          <t>https://www.mt.co.kr/society/2026/03/21/2026032014155799735</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-15 12:22:53.168484+00:00</t>
+          <t>2026-03-21 00:24:14.963487+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>출판사</t>
+          <t>색동원 시설장 김 모 씨 및 색동원</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>출판사 내부 은폐 의혹 제기, 합의금 제시</t>
+          <t>시설장 구속 기소, 추가 가해자 및 보조금 유용 의혹에 대한 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>한 피해자가 출판사 내부의 아동 성범죄 은폐 의혹과 관련하여 외상 후 스트레스 장애(PTSD) 진단을 받았습니다. 당시 출판사 편집부가 피해자에게 합의금을 제시하며 사건을 축소하려 했다는 의혹이 제기되었습니다.</t>
+          <t>중증장애인 거주시설 '색동원' 시설장 김 모 씨가 여성 입소자들을 성적으로 학대하고 폭행한 혐의로 구속 기소되었다. 경찰은 추가 가해자로 의심되는 종사자 12명과 보조금 유용 의혹에 대해서도 수사를 이어가고 있으며, 최소 19명의 피해 진술이 확보되었다. 피해자 측은 증거인멸 혐의로 시설장 등을 추가 고소했다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>출판사의 아동 성범죄 은폐 의혹과 피해자에게 합의금을 제시한 정황은 상대방의 책임이 명확하고 증거 확보 가능성이 높음을 시사합니다 (적합 조건 1, 5). 피해자가 PTSD 진단을 받을 정도로 피해 규모가 크며 (적합 조건 4), 출판사는 배상 능력이 있을 것으로 판단됩니다 (적합 조건 2). 이는 소송금융 투자에 적합한 조건들을 다수 충족합니다.</t>
+          <t>시설장 김 모 씨가 구속 기소되었고 검찰이 추가 범행을 밝혀내 상대방 책임이 명확합니다. (적합 조건 1) 최소 19명의 피해 진술이 확보되었고 62명에 대한 조사가 진행 중으로 집단적 피해에 해당합니다. (적합 조건 3) 대학 연구기관 보고서, 진료기록, CCTV 등 증거가 확보되었으며 (적합 조건 5) 검찰 구속 기소 및 경찰 수사가 진행 중입니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 19명, 추가 피해자 다수 예상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>기안84, 아동 성범죄 은폐 의혹 출판사 방문…‘나혼산’ 촬영지 논란 ...</t>
+          <t>장애인 입소자 성폭행…검찰, 색동원 시설장 구속기소[사건플러스]</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11988170</t>
+          <t>https://www.sedaily.com/article/20021776?ref=naver</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-14 12:33:09.262436+00:00</t>
+          <t>2026-03-20 00:24:04.400235+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원 시설장 A씨</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>과거 잘못된 기소유예 처분 시정 및 피해자 권리 구제 추진</t>
+          <t>검찰 구속 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>과거 수사 과정에서 불법 구금이나 고문을 당하고 기소유예 처분을 받아 범죄 기록이 남은 피해자들의 권리 구제에 나서겠다는 방침이 발표되었습니다. 이는 잘못된 기소유예 처분을 바로잡겠다는 취지로, 국가의 책임이 명확하며 다수의 피해자가 존재할 가능성이 있습니다. 현재 관련 공적 절차가 진행될 예정입니다.</t>
+          <t>인천 중증장애인거주시설 '색동원' 시설장 A씨가 2012년부터 최근까지 중증장애인 3명을 성폭행하고 1명을 폭행한 혐의로 구속 기소되었다. 검찰은 전담수사팀을 꾸려 증거를 확보하고 피해자 지원에 나섰으며, A씨는 재판을 앞두고 있다. 이 사건은 사회적 약자를 대상으로 한 심각한 범죄로, 피해자들의 민사상 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>국가(대한민국)의 과거 수사 과정에서의 불법 구금 및 고문으로 인한 잘못된 기소유예 처분을 바로잡겠다는 공식적인 의지가 표명되어 상대방 책임이 명확하고 자력이 충분합니다. 또한, 다수의 피해자가 존재할 가능성이 높고, 피해 규모가 중대하며, 이미 공적 절차(잘못된 처분 시정)가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>시설장 A씨가 중증장애인 3명 성폭행 및 1명 폭행 혐의로 구속 기소되어 상대방 책임이 명확하며(적합 조건 1), 검찰이 진료기록, CCTV 등 증거를 확보하고 수사 및 기소 절차를 진행 중이다(적합 조건 5, 6). 다수의 취약계층 피해자가 발생했고(적합 조건 3), 피해의 심각성이 매우 커(적합 조건 4) 소송금융 투자에 적합하다. 다만, 피고인 개인의 자력은 불분명하여 민사상 손해배상 집행에 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 4명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>판사는 누가 수사 하나…혼선 빚는 법왜곡죄</t>
+          <t>인천 색동원 ‘장애인 성폭행’ 시설장 재판행…강간 등 혐의로 구속 기...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031399641</t>
+          <t>https://www.kyeonggi.com/article/20260319580628</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-13 12:23:18.130393+00:00</t>
+          <t>2026-03-19 12:27:40.812629+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>남경주</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>제주도 간첩조작사건 종합보고서 발간, 6명 재심 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 남경주 씨가 지난해 여성을 성폭행한 혐의로 검찰에 불구속 송치되었습니다. 피해자는 사건 당시 112에 신고했으며, 남 씨는 혐의를 강하게 부인하고 있습니다. 현재 이 사건은 검찰 수사 단계에 있습니다.</t>
+          <t>제주지역 간첩조작 사건의 공식 피해자가 90명으로 확인되었으며, 제주도가 4년간의 실태 조사를 거쳐 종합보고서를 발간했습니다. 피해자 중 49명은 재심을 통해 무죄 판결을 받았고, 6명은 현재 재심 청구 소송이 진행 중으로, 국가에 의한 중대한 인권 침해에 대한 추가적인 피해 구제 및 손해배상 소송 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰 수사 후 검찰에 송치되어 혐의가 상당 부분 소명되었을 가능성이 높고, 피해자의 112 신고 등 증거가 확보된 것으로 보입니다. 또한 적합 조건 4(피해 규모 큼)에 따라 성폭력 피해는 정신적 손해배상액이 높을 수 있습니다.</t>
+          <t>국가 책임이 명확하고(간첩조작), 상대방(대한민국)의 자력이 충분하며, 90명에 달하는 집단적 피해가 발생했습니다. 제주도 종합보고서와 재심 무죄 판결 등 증거가 확보되었고, 6명은 현재 재심 소송이 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>90명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>'성폭력 혐의' 뮤지컬 배우 남경주 검찰 송치</t>
+          <t>제주 간첩조작사건 공식 피해자 90명</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>jejumbc.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806750_37012.html</t>
+          <t>https://jejumbc.com/NewsArticle/830298</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-12 00:18:48.092434+00:00</t>
+          <t>2026-03-18 13:12:09.496253+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>위안부법폐지국민행동 김병헌 대표</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>경찰 직위해제 및 검찰 송치</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>제주 서귀포경찰서 소속 경감 A씨가 부하 여경을 성추행한 혐의로 직위해제되고 검찰에 불구속 송치되었습니다. 이 사건은 지난 1월 파출소 근무 중 발생했으며, 최근 경찰 내 성 비위 사건이 잇따르는 가운데 발생했습니다.</t>
+          <t>위안부 피해자들을 모욕한 혐의를 받는 '위안부법폐지국민행동' 김병헌 대표가 경찰 조사를 받고 구속영장 심사를 앞두고 있다. 이 사건은 다수의 위안부 피해자에게 정신적 고통을 야기한 인권침해 및 명예훼손 사례로, 현재 경찰 수사가 진행 중이다. 향후 피해자들의 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 공무원 신분으로 국가배상 가능성이 있어 상대방 자력이 충분하며(적합 조건 2), 경찰 내부 조사 및 검찰 송치로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(직위해제, 검찰 송치)가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 크지 않고 집단적 피해가 아닌 점은 고려해야 합니다.</t>
+          <t>상대방 책임이 명확하게 특정되고(위안부법폐지국민행동 김병헌 대표), 위안부 피해자라는 다수의 피해자가 존재하여 집단적 피해에 해당합니다. 시위 내용 및 경찰 조사 등 객관적 증거가 존재하며, 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>제주 부하 여경 성추행 현직 경찰 직위 해제</t>
+          <t>'위안부 모욕 시위' 단체 대표 구속 기로…20일 영장심사</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260312054614LMX</t>
+          <t>https://www.news1.kr/society/court-prosecution/6106130</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-12 00:17:10.194936+00:00</t>
+          <t>2026-03-18 12:31:29.602978+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>대한민국 정부 (통일부)</t>
+          <t>전북의 한 정신요양시설</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>통일부의 납북 피해자 인정 및 위로금 지급 절차 진행 중</t>
+          <t>가해자 검찰 송치, 시설의 회유 의혹 및 행정처분 미이행 문제 제기</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>통일부가 8년 전 실종된 언론인 함진우씨를 북한 억류자로 파악하고, '납북피해자의 보상 및 지원에 관한 법률'에 따라 억류자 가족에게 위로금을 지급하고 있다. 현재까지 6명의 억류자가 확인되었으며, 이는 납북 피해자들에 대한 정부 차원의 지원 절차가 진행 중임을 보여준다.</t>
+          <t>전북의 한 정신요양시설에서 1년 새 세 차례 성폭력 사건이 발생했으며, 특히 한 피해자는 시설 직원으로부터 가해자를 용서하지 않으면 불이익을 받을 것이라는 회유를 당했다는 의혹이 제기되었다. 가해 남성 입소자는 검찰에 송치되었으나, 시설 측의 사건 축소 및 피해자 보호 미흡에 대한 비판이 커지고 있다. 해당 시설은 아직 행정처분을 받지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 북한으로 명확히 특정되며, 통일부의 공식 파악 및 관련 법률에 따른 위로금 지급 절차 진행으로 증거가 확보 가능하고 공적 절차가 진행 중임. 6명의 억류자가 언급되어 집단적 피해 가능성이 있으며, 8년간의 억류는 피해 규모가 클 것으로 예상됨. 소송 상대방은 대한민국 정부가 될 수 있어 자력도 충분함.</t>
+          <t>상대방 책임이 비교적 명확함 (시설의 관리 소홀 및 회유 의혹, 가해자 검찰 송치), 집단적 피해 (1년 새 3건의 성폭력 사건 발생), 피해 규모가 큼 (정신장애인 대상 성폭력 및 회유는 중대한 인권 침해), 증거가 있거나 확보 가능함 (가해자 검찰 송치, 공익신고자 증언), 이미 공적 절차가 진행 중임 (가해자 검찰 송치). 부적합 조건에 해당하지 않으며, 사안의 중대성과 사회적 관심이 높아 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>6명 이상</t>
+          <t>최소 3명 이상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>통일부,  8년전 실종된 언론인 함진우씨, 북한에 억류된 것으로 파악</t>
+          <t>[단독] 1년 새 ‘3번 성폭력’ 장애인시설…“용서 안 하면 사형” 회유...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225970</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510039&amp;ref=A</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-11 12:24:00.836277+00:00</t>
+          <t>2026-03-17 00:23:15.047179+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>A 아동복지시설 및 전 원장 C씨</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>재심 개시 결정 및 본안 심리 진행 중</t>
+          <t>진실·화해를 위한 과거사정리위원회에 진실규명 신청서 제출</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>전두환 정권 시절 '10·28 건대 사건'으로 불법 연행·구속된 대학생 1,200여 명 중 박영일 씨에 대한 재심이 40년 만에 개시되었다. 진실화해위의 진실규명 결정과 법원의 재심 개시 결정으로 당시 불법 체포, 구금, 가혹행위 등 국가의 인권침해가 명확히 인정되었다. 이는 다수의 피해자가 국가를 상대로 손해배상을 청구할 수 있는 중요한 선례가 될 것으로 보인다.</t>
+          <t>2013년 충북 제천의 한 아동복지시설에서 발생한 아동학대 및 감금 사건의 피해자 24명이 진실·화해를 위한 과거사정리위원회에 진실규명 신청서를 제출했습니다. 국가인권위원회 조사로 아동학대 사실이 확인되었고, 당시 원장은 아동복지법 위반 혐의로 벌금형이 확정된 바 있습니다. 피해자들은 인권단체를 통해 진상 규명을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>국가의 불법적인 인권침해 행위로 상대방 책임이 명확하며(조건 1), 대한민국이라는 충분한 자력의 상대방이 존재합니다(조건 2). 1,200여 명의 대규모 피해자가 발생했고(조건 3, 4), 진실화해위의 진실규명 결정 및 법원의 재심 개시 결정으로 객관적 증거가 확보되어 있습니다(조건 5, 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>국가인권위원회 조사 및 형사 처벌로 아동학대 및 감금 사실이 명확히 확인되어 상대방 책임이 명확합니다 (적합 조건 1). 24명의 피해자가 진실규명 신청서를 제출하며 집단적 피해 양상을 보이고, 국가인권위 조사 결과 및 형사 판결 등 객관적 증거가 확보되어 있습니다 (적합 조건 3, 5). 현재 진실·화해를 위한 과거사정리위원회에 진실규명 신청이 진행 중으로, 이는 새로운 공적 절차의 시작이며 민사적 손해배상 청구로 이어질 가능성이 높습니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1,200여 명</t>
+          <t>24명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>전두환정권 당시 '대학생 1,200여명 구속' 건대사건 40년만에 재심</t>
+          <t>`아동학대 논란' 제천 아동복지시설 피해자 진상규명 요구</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603110851016599</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=896612</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-11 00:25:41.091470+00:00</t>
+          <t>2026-03-16 12:32:06.407306+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>2기 진실화해위 진실규명 결정 및 국가 사과 권고, 국회 결의안 제출</t>
+          <t>고등학생 사망 사건 확정 후 추가 피해자 증언으로 문제 확산</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>1980년 사북광업소 광부들의 노동쟁의 과정에서 신군부가 광부 200여 명을 영장 없이 연행, 고문하고 28명에게 유죄 판결을 내린 '사북사건'에 대한 기사입니다. 2008년 진실화해위가 국가의 가혹 행위를 인정하고 사과와 보상을 권고했으며, 2024년 2기 진실화해위도 진실규명과 국가 사과를 권고했으나 정부는 이를 외면하고 있습니다. 영화 '1980 사북' 개봉을 계기로 재조명되며 국가의 공식 사과와 명예 회복을 촉구하는 움직임이 국내외에서 확산되고 있습니다.</t>
+          <t>고등학생 사망 사건이 확정된 이후, 다른 피해자들이 입을 열면서 '학생 동원' 문제와 심각한 학대 사실이 세상에 드러났습니다. 피해자들은 온몸에 멍이 들고 밥을 제대로 먹지 못하는 등 심각한 학대를 겪은 것으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>국가(신군부)의 불법적인 고문 및 유죄 판결로 인한 인권침해 사건으로 상대방 책임이 명확하며 자력이 충분합니다. 광부 등 200여 명의 집단적 피해가 발생했고, 진실화해위의 공식 조사 결과로 증거가 확보되어 있습니다. 2기 진실화해위의 진실규명 결정 및 국가 사과 권고, 국회 결의안 제출 등 공적 절차가 진행 중임에도 불구하고 국가의 공식 사과와 보상이 아직 이루어지지 않아 소송금융 투자 적합도가 높습니다.</t>
+          <t>고등학생 사망 사건이 확정된 후 다른 피해자들이 입을 열면서 '학생 동원' 문제와 심각한 학대 사실이 드러나 집단적 피해 가능성이 높습니다. 사망 및 심각한 학대라는 큰 피해 규모를 가지며, 사망 확정이라는 공적 절차가 진행되었고 추가 증거 확보 가능성도 높습니다. (적합 조건: 집단적 피해, 피해 규모가 큼, 증거가 있거나 확보 가능함, 이미 공적 절차가 진행 중임)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>200여명</t>
+          <t>다수 (최소 1명 사망)</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>‘왕사남’ 청령포 옆, ‘1980 사북’ [전국 프리즘]</t>
+          <t>OOO는 인정 못 해  25개국 중 상위 6위 찍은 한국</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1248708.html</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400352</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-11 00:15:21.149743+00:00</t>
+          <t>2026-03-16 00:31:21.731553+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>일본정부, 포스코</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>강제동원 피해자 배상 관련 과거 소송 진행 및 기각 이력 존재, 현재 강제집행 문제 등 법적 쟁점 지속</t>
+          <t>구속 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>고 이금주 태평양전쟁희생자 광주유족회장은 일제 강제동원 피해자들의 권리 회복을 위해 평생을 바쳤습니다. 일본정부를 상대로 7건의 소송을 제기하고 방대한 피해 기록을 남겼으며, 한일협정 문서 공개와 강제집행 문제 등을 공론화했습니다. 현재도 일제강제동원시민모임을 통해 피해자들의 정의 회복을 위한 노력이 이어지고 있습니다.</t>
+          <t>40대 남성 A씨가 미성년자를 상대로 성매수 및 성착취물을 제작한 혐의로 구속 기소되었다. A씨는 피해자가 미성년자임을 인지하고 범행을 저지른 것으로 조사되었다. 현재 광주지검에서 관련 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방(일본정부, 포스코)의 책임이 명확하고 자력이 충분하며, 일제 강제동원 피해자라는 집단적 피해가 존재합니다. 피해 규모가 크고, 고 이금주 회장이 남긴 방대한 기록물 등 객관적 증거가 확보되어 있습니다. 한일협정 문서 공개, 유네스코 등재 추진 등 공적 절차도 진행 중이며, 강제집행 문제 등 법적 쟁점이 여전히 활발하여 사건이 종결되지 않았습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 구속 기소되어 공적 절차가 진행 중임(적합 조건 6). 미성년자 성착취물 제작이라는 범죄의 중대성을 고려할 때 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 정신적 피해 규모가 클 것으로 예상되어 소송금융 투자 가치가 높음. 다만, 피고인의 자력에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>일제 징용 군인·군무원·노무자·여자근로정신대·일본군위안부 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>(약수터) 고 이금주 회장이 남긴 역사와 기록</t>
+          <t>미성년자 성매수·성취착물 제작 40대 구속 기소</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>mdilbo.com</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.mdilbo.com/detail/WYXZ2h/753694</t>
+          <t>http://www.jndn.com/article.php?aid=1773561563428802005</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-10 12:26:29.443923+00:00</t>
+          <t>2026-03-15 12:22:53.168484+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>출판사</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>진실화해위원회 3기 신청 접수 및 진실 규명 진행 중, 향후 소송 가능성 열림</t>
+          <t>출판사 내부 은폐 의혹 제기, 합의금 제시</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>진실화해를 위한 과거사 정리위원회 3기가 출범하여 일제강점기부터 2001년 이전 국가 공권력에 의한 인권침해 사건의 진실 규명을 재개했습니다. 특히 경산 코발트광산 학살 사건 유족들은 고령으로 이번이 마지막 기회라며 적극적인 신청을 독려하고 있습니다. 3기 진화위는 진실 규명 후 소송 시효 연장 및 개별법 배상 기준 마련을 통해 피해 구제 기회를 확대할 예정입니다.</t>
+          <t>한 피해자가 출판사 내부의 아동 성범죄 은폐 의혹과 관련하여 외상 후 스트레스 장애(PTSD) 진단을 받았습니다. 당시 출판사 편집부가 피해자에게 합의금을 제시하며 사건을 축소하려 했다는 의혹이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>국가 공권력에 의한 인권침해 사건으로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 3천5백여 명의 희생자 유족이라는 집단적 피해 규모가 매우 크며, 진실화해위원회 3기 출범으로 공적 절차가 진행 중이고, 진실 규명 후 소송 시효 연장 및 개별법 배상 기준 마련으로 소송금융 투자 기회가 확대되었습니다.</t>
+          <t>출판사의 아동 성범죄 은폐 의혹과 피해자에게 합의금을 제시한 정황은 상대방의 책임이 명확하고 증거 확보 가능성이 높음을 시사합니다 (적합 조건 1, 5). 피해자가 PTSD 진단을 받을 정도로 피해 규모가 크며 (적합 조건 4), 출판사는 배상 능력이 있을 것으로 판단됩니다 (적합 조건 2). 이는 소송금융 투자에 적합한 조건들을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>3천5백여 명의 희생자 유족</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>생애 마지막 진실 규명 ...관할 지자체로 신청하세요</t>
+          <t>기안84, 아동 성범죄 은폐 의혹 출판사 방문…‘나혼산’ 촬영지 논란 ...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260306153137AE06936&amp;id=204267</t>
+          <t>https://www.mk.co.kr/article/11988170</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-10 01:01:28.285984+00:00</t>
+          <t>2026-03-14 12:33:09.262436+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>이란</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>미 국무부, 이란을 '부당 억류 지원 국가'로 지정; FBI, 로버트 레빈슨 사건 진실 규명 노력 중</t>
+          <t>과거 잘못된 기소유예 처분 시정 및 피해자 권리 구제 추진</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>미국 국무부는 이란을 '세계 최대 인질 납치국'으로 규정하고, '부당 억류 지원 국가'로 지정하며 해외 억류 미국인들의 귀환을 최우선 과제로 삼고 있다. 2007년 이란에서 실종 후 사망한 것으로 결론 난 전직 FBI 요원 로버트 레빈슨 사건은 FBI 역사상 가장 고통스러운 미해결 사건으로 언급되며, 그의 가족을 위한 진실 규명 노력이 계속되고 있다. 이는 다수의 미국인 피해자가 발생한 국가의 인권침해 사례로, 미국 정부의 적극적인 개입이 진행 중이다.</t>
+          <t>과거 수사 과정에서 불법 구금이나 고문을 당하고 기소유예 처분을 받아 범죄 기록이 남은 피해자들의 권리 구제에 나서겠다는 방침이 발표되었습니다. 이는 잘못된 기소유예 처분을 바로잡겠다는 취지로, 국가의 책임이 명확하며 다수의 피해자가 존재할 가능성이 있습니다. 현재 관련 공적 절차가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>이란이 '세계 최대 인질 납치국'으로 명확히 특정되었고, 미 국무부가 '부당 억류 지원 국가'로 지정하는 등 공적 절차가 진행 중이다. 100명 이상의 미국인 피해자가 발생한 집단적 피해이며, 로버트 레빈슨 사건처럼 사망에 이른 중대한 인권침해로 피해 규모가 크다. 다만, 국가를 상대로 한 소송의 특수성과 배상 집행의 어려움이 있을 수 있다.</t>
+          <t>국가(대한민국)의 과거 수사 과정에서의 불법 구금 및 고문으로 인한 잘못된 기소유예 처분을 바로잡겠다는 공식적인 의지가 표명되어 상대방 책임이 명확하고 자력이 충분합니다. 또한, 다수의 피해자가 존재할 가능성이 높고, 피해 규모가 중대하며, 이미 공적 절차(잘못된 처분 시정)가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>100명 이상 (미국인 억류 피해자), 로버트 레빈슨 가족</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>미국, ‘인질·부당 억류 피해자의 날’ 기념…루비오 “이란, 세계 최...</t>
+          <t>판사는 누가 수사 하나…혼선 빚는 법왜곡죄</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>voakorea.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.voakorea.com/a/as-us-marks-hostage-detainee-day-rubio-calls-iran-world-s-leading-hostage-taker-russia-afghanistan-put-on-notice-20260309/8122963.html</t>
+          <t>https://www.hankyung.com/article/2026031399641</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-10 00:18:57.367715+00:00</t>
+          <t>2026-03-13 12:23:18.130393+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>남경주</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>진실화해위 3기 출범 및 진실 규명 신청 진행 중, 법원 판결 승소자들의 진실 규명 사각지대 문제 제기</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>선감학원, 형제복지원 등 과거 국가 강제수용시설 인권침해 피해자들이 진실화해위 3기 출범에도 불구하고 진실 규명의 사각지대에 놓일 위기에 처했다. 이미 법원 판결로 피해가 확정된 이들은 진실화해위 조사 대상에서 제외될 수 있어, 명예회복과 정부의 공식 사과를 받기 어려운 상황이다. 이에 피해자들은 진실화해위의 적극적인 진실 규명을 촉구하고 있다.</t>
+          <t>뮤지컬 배우 남경주 씨가 지난해 여성을 성폭행한 혐의로 검찰에 불구속 송치되었습니다. 피해자는 사건 당시 112에 신고했으며, 남 씨는 혐의를 강하게 부인하고 있습니다. 현재 이 사건은 검찰 수사 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 선감학원, 형제복지원 등 다수의 피해자(수백 명 이상)가 존재하여 집단적 피해에 해당함(적합 조건 3). 심각한 인권침해로 인한 피해 규모가 크고(적합 조건 4), 법원 판결 및 아동인계부 등 증거가 명확함(적합 조건 5). 또한 진실화해위 3기가 출범하여 공적 절차가 진행 중임(적합 조건 6). 일부 피해자들의 손해배상 소송은 종결되었으나, 진실화해위의 공식적인 진실 규명 및 명예회복을 위한 새로운 법적/행정적 쟁점이 발생하여 소송금융 투자 기회가 있음.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰 수사 후 검찰에 송치되어 혐의가 상당 부분 소명되었을 가능성이 높고, 피해자의 112 신고 등 증거가 확보된 것으로 보입니다. 또한 적합 조건 4(피해 규모 큼)에 따라 성폭력 피해는 정신적 손해배상액이 높을 수 있습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>수백 명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>진실화해위 3기 출범… “소송 후에도 위원회 진실규명 가능해야”</t>
+          <t>'성폭력 혐의' 뮤지컬 배우 남경주 검찰 송치</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759956</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806750_37012.html</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-09 13:01:20.724514+00:00</t>
+          <t>2026-03-12 00:18:48.092434+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>색동원 및 관계자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>경찰 특별수사단 수사 중, 시설장 구속 및 일부 검찰 송치, 강화군 시설 폐쇄 행정처분 진행 중</t>
+          <t>경찰 직위해제 및 검찰 송치</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 시설장 등이 여성 장애인들을 성폭행하고 학대한 사건으로, 경찰 특별수사단이 시설 관계자 총 15명을 수사 중이며 25명의 피해자가 확인되었다. 강화군은 시설 폐쇄 행정처분을 진행하고 있다.</t>
+          <t>제주 서귀포경찰서 소속 경감 A씨가 부하 여경을 성추행한 혐의로 직위해제되고 검찰에 불구속 송치되었습니다. 이 사건은 지난 1월 파출소 근무 중 발생했으며, 최근 경찰 내 성 비위 사건이 잇따르는 가운데 발생했습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(시설장 구속, 경찰 수사, 강화군 행정처분), 25명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 크다. 경찰 특별수사단 수사 및 검찰 송치, 강화군 행정처분 등 공적 절차가 활발히 진행 중이므로 증거 확보가 용이하다. 다만, 피고의 자력은 대기업 수준은 아닐 수 있으나, 사건의 중대성과 공적 기관의 개입으로 소송금융 적합도가 높다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 공무원 신분으로 국가배상 가능성이 있어 상대방 자력이 충분하며(적합 조건 2), 경찰 내부 조사 및 검찰 송치로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(직위해제, 검찰 송치)가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 크지 않고 집단적 피해가 아닌 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>25명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>경찰, ‘색동원 사건’ 시설 관계자 8명 추가 내사</t>
+          <t>제주 부하 여경 성추행 현직 경찰 직위 해제</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603092052015</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260312054614LMX</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-09 12:41:44.469673+00:00</t>
+          <t>2026-03-12 00:17:10.194936+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>NHK</t>
+          <t>대한민국 정부 (통일부)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포, 추가 피해자 수사 중</t>
+          <t>통일부의 납북 피해자 인정 및 위로금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>일본 공영 방송 NHK의 고위 간부가 20대 여성 성폭행 혐의로 체포되었으며, 경찰은 용의자의 스마트폰에서 다른 여성들과의 음란 영상 및 사진을 다수 발견하고 추가 피해 신고를 수사 중이다. NHK는 직원의 범행을 인정하고 사죄하며 엄정 대처를 약속했다.</t>
+          <t>통일부가 8년 전 실종된 언론인 함진우씨를 북한 억류자로 파악하고, '납북피해자의 보상 및 지원에 관한 법률'에 따라 억류자 가족에게 위로금을 지급하고 있다. 현재까지 6명의 억류자가 확인되었으며, 이는 납북 피해자들에 대한 정부 차원의 지원 절차가 진행 중임을 보여준다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>NHK 고위 간부가 성폭행 혐의로 체포되었고 NHK가 사죄하며 엄정 대처를 약속하여 상대방 책임이 명확합니다 (적합 조건 1). NHK는 공영 방송국으로 자력이 충분하며 (적합 조건 2), 용의자의 스마트폰에서 다른 여성들의 음란 영상이 발견되고 추가 피해 신고가 접수되어 집단적 피해 가능성이 높습니다 (적합 조건 3, 4). 경찰 수사, CCTV, 스마트폰 증거 등 객관적 증거가 확보되었으며, 공적 절차가 진행 중입니다 (적합 조건 5, 6).</t>
+          <t>적합 조건: 상대방 책임이 북한으로 명확히 특정되며, 통일부의 공식 파악 및 관련 법률에 따른 위로금 지급 절차 진행으로 증거가 확보 가능하고 공적 절차가 진행 중임. 6명의 억류자가 언급되어 집단적 피해 가능성이 있으며, 8년간의 억류는 피해 규모가 클 것으로 예상됨. 소송 상대방은 대한민국 정부가 될 수 있어 자력도 충분함.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>6명 이상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>공영 방송국 부장 성폭행 혐의로 체포…日 경찰 “음란 영상 다수 발견...</t>
+          <t>통일부,  8년전 실종된 언론인 함진우씨, 북한에 억류된 것으로 파악</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260309601001&amp;wlog_tag3=naver</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225970</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-09 00:28:45.567985+00:00</t>
+          <t>2026-03-11 12:24:00.836277+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 관련 가해자들</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>엡스타인 성범죄 관련 형사 절차 진행 및 민사 소송, 피해자들의 법안 개정 노력 등 지속</t>
+          <t>재심 개시 결정 및 본안 심리 진행 중</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>버지니아 주프레의 회고록 '노바디스 걸'은 아동 성폭력범 엡스타인과 맥스웰의 희생양이었던 그녀가 가해자들을 고발하고 법안 개정에 힘쓴 과정을 담고 있습니다. 이 사건은 명확한 가해자와 다수의 피해자, 그리고 상당한 피해 규모를 포함하며, 이미 공적 절차가 진행된 바 있어 소송금융 투자 대상으로 적합성이 높습니다.</t>
+          <t>전두환 정권 시절 '10·28 건대 사건'으로 불법 연행·구속된 대학생 1,200여 명 중 박영일 씨에 대한 재심이 40년 만에 개시되었다. 진실화해위의 진실규명 결정과 법원의 재심 개시 결정으로 당시 불법 체포, 구금, 가혹행위 등 국가의 인권침해가 명확히 인정되었다. 이는 다수의 피해자가 국가를 상대로 손해배상을 청구할 수 있는 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>엡스타인 성범죄 사건은 명확한 가해자(엡스타인, 맥스웰)와 충분한 자력(부유한 가해자 및 관련자)을 갖추고 있습니다 (적합 조건 1, 2). 다수의 피해자가 발생했으며(적합 조건 3), 아동 성폭력이라는 심각한 피해 규모를 동반합니다(적합 조건 4). 이미 형사 절차 및 수많은 증언을 통해 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
+          <t>국가의 불법적인 인권침해 행위로 상대방 책임이 명확하며(조건 1), 대한민국이라는 충분한 자력의 상대방이 존재합니다(조건 2). 1,200여 명의 대규모 피해자가 발생했고(조건 3, 4), 진실화해위의 진실규명 결정 및 법원의 재심 개시 결정으로 객관적 증거가 확보되어 있습니다(조건 5, 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1,200여 명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>[새로 나온 책] 미국이 계속 전쟁하는 이유가 궁금하다면</t>
+          <t>전두환정권 당시 '대학생 1,200여명 구속' 건대사건 40년만에 재심</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502656&amp;ref=A</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603110851016599</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-09 00:23:47.992466+00:00</t>
+          <t>2026-03-11 00:25:41.091470+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>시민단체 주도로 84년 전 역사 관련 유골 수습 진행 중, 역사적 피해 배상 논의 가능성</t>
+          <t>2기 진실화해위 진실규명 결정 및 국가 사과 권고, 국회 결의안 제출</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>84년 전 역사와 관련된 유골 수습이 작은 시민단체에게는 큰 과제로 남아있으며, 가해국의 시민이 피해자들의 소원을 실현하기 위해 노력해야 한다는 인식이 나타나고 있습니다. 이는 과거의 고통을 현재로 잇는 기억의 문제로, 역사적 피해에 대한 배상 및 진실 규명과 관련된 사안으로 보입니다.</t>
+          <t>1980년 사북광업소 광부들의 노동쟁의 과정에서 신군부가 광부 200여 명을 영장 없이 연행, 고문하고 28명에게 유죄 판결을 내린 '사북사건'에 대한 기사입니다. 2008년 진실화해위가 국가의 가혹 행위를 인정하고 사과와 보상을 권고했으며, 2024년 2기 진실화해위도 진실규명과 국가 사과를 권고했으나 정부는 이를 외면하고 있습니다. 영화 '1980 사북' 개봉을 계기로 재조명되며 국가의 공식 사과와 명예 회복을 촉구하는 움직임이 국내외에서 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>기사에서 '가해국'이라는 표현을 통해 상대방 책임이 명확히 암시되며(적합 조건 1), 국가를 상대로 하므로 자력이 충분합니다(적합 조건 2). '유골 수습'은 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 나타내며, 84년 전 역사라는 점에서 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>국가(신군부)의 불법적인 고문 및 유죄 판결로 인한 인권침해 사건으로 상대방 책임이 명확하며 자력이 충분합니다. 광부 등 200여 명의 집단적 피해가 발생했고, 진실화해위의 공식 조사 결과로 증거가 확보되어 있습니다. 2기 진실화해위의 진실규명 결정 및 국가 사과 권고, 국회 결의안 제출 등 공적 절차가 진행 중임에도 불구하고 국가의 공식 사과와 보상이 아직 이루어지지 않아 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200여명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>“목숨을 거는 일” 84년 전 역사와 현재를 잇는 기억과 고통</t>
+          <t>‘왕사남’ 청령포 옆, ‘1980 사북’ [전국 프리즘]</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57457</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1248708.html</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-09 00:22:22.135447+00:00</t>
+          <t>2026-03-11 00:15:21.149743+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>국가, 부산시</t>
+          <t>일본정부, 포스코</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>서울고법 2심 판결 확정 (국가 및 부산시 공동 배상 책임 인정), 다른 피해자들의 추가 소송 가능성 높음</t>
+          <t>강제동원 피해자 배상 관련 과거 소송 진행 및 기각 이력 존재, 현재 강제집행 문제 등 법적 쟁점 지속</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>형제복지원 피해자 한신예 씨가 국가와 부산시를 상대로 제기한 손해배상 소송에서, 서울고법은 시설 내 폭력으로 인한 퇴소 이후의 노동능력 상실 손해를 인정하며 3억 4897만원의 배상 판결을 내렸다. 이 판결은 집단수용시설 피해자의 퇴소 후 손해를 인정한 첫 사례로, 다른 형제복지원 피해자들의 추가 소송에 중요한 선례가 될 것으로 보인다. 진실화해위의 전수조사 요청 등 추가 피해자 발굴 가능성도 높다.</t>
+          <t>고 이금주 태평양전쟁희생자 광주유족회장은 일제 강제동원 피해자들의 권리 회복을 위해 평생을 바쳤습니다. 일본정부를 상대로 7건의 소송을 제기하고 방대한 피해 기록을 남겼으며, 한일협정 문서 공개와 강제집행 문제 등을 공론화했습니다. 현재도 일제강제동원시민모임을 통해 피해자들의 정의 회복을 위한 노력이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>국가와 부산시의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 피고의 자력이 충분하며(적합 조건 2), 형제복지원 사건은 다수의 피해자가 존재하는 집단적 피해 사례임(적합 조건 3). 피해 규모가 수억 원대로 크고(적합 조건 4), 법원 판결에 사용된 증거들이 충분히 확보되어 있음(적합 조건 5). 또한, 진실화해위 등 공적 절차를 통한 추가 피해자 발굴 가능성이 높음(적합 조건 6). 이 판결은 다른 형제복지원 피해자들의 소송에 중요한 선례가 될 수 있어 소송금융 투자 가능성이 매우 높음.</t>
+          <t>상대방(일본정부, 포스코)의 책임이 명확하고 자력이 충분하며, 일제 강제동원 피해자라는 집단적 피해가 존재합니다. 피해 규모가 크고, 고 이금주 회장이 남긴 방대한 기록물 등 객관적 증거가 확보되어 있습니다. 한일협정 문서 공개, 유네스코 등재 추진 등 공적 절차도 진행 중이며, 강제집행 문제 등 법적 쟁점이 여전히 활발하여 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>3억 4897만원 (개별 피해자 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>형제복지원 피해자 다수 (수천 명 추정)</t>
+          <t>일제 징용 군인·군무원·노무자·여자근로정신대·일본군위안부 등 다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[단독] 법원 “형제복지원 탓 노동력 상실 손해배상” 첫 인정</t>
+          <t>(약수터) 고 이금주 회장이 남긴 역사와 기록</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>mdilbo.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1248195.html</t>
+          <t>http://www.mdilbo.com/detail/WYXZ2h/753694</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-08 12:32:17.382958+00:00</t>
+          <t>2026-03-10 12:26:29.443923+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>제3기 진실·화해를위한과거사정리위원회 출범, 과거사 진실 규명 및 피해 회복 절차 진행 중</t>
+          <t>진실화해위원회 3기 신청 접수 및 진실 규명 진행 중, 향후 소송 가능성 열림</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>제3기 진실·화해를위한과거사정리위원회가 출범하며 과거 국가폭력에 희생된 불법 해외 입양 피해자 및 시설 수용 피해자들의 목소리를 듣기 시작했다. 이들은 국가폭력으로 인해 평생에 걸친 고통을 겪었으며, 위원회 활동을 통해 진실 규명과 회복적 정의 달성을 목표로 하고 있다. 이는 집단적 피해에 대한 국가의 책임을 묻는 중요한 과정이 될 것이다.</t>
+          <t>진실화해를 위한 과거사 정리위원회 3기가 출범하여 일제강점기부터 2001년 이전 국가 공권력에 의한 인권침해 사건의 진실 규명을 재개했습니다. 특히 경산 코발트광산 학살 사건 유족들은 고령으로 이번이 마지막 기회라며 적극적인 신청을 독려하고 있습니다. 3기 진화위는 진실 규명 후 소송 시효 연장 및 개별법 배상 기준 마련을 통해 피해 구제 기회를 확대할 예정입니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>국가폭력에 의한 피해로 상대방(국가)의 책임이 명확하며 자력이 충분합니다. 불법 해외 입양 및 시설 수용 피해자들은 집단적 피해를 입었으며, 피해 규모가 크고 장기적입니다. 제3기 진실·화해를위한과거사정리위원회가 출범하여 공적 절차가 진행 중이며, 이를 통해 증거 확보 및 진실 규명이 이루어질 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>국가 공권력에 의한 인권침해 사건으로 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 3천5백여 명의 희생자 유족이라는 집단적 피해 규모가 매우 크며, 진실화해위원회 3기 출범으로 공적 절차가 진행 중이고, 진실 규명 후 소송 시효 연장 및 개별법 배상 기준 마련으로 소송금융 투자 기회가 확대되었습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3천5백여 명의 희생자 유족</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[정동칼럼]당신의 목소리가 문득 들렸어</t>
+          <t>생애 마지막 진실 규명 ...관할 지자체로 신청하세요</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603081952005</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260306153137AE06936&amp;id=204267</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-08 12:27:44.084178+00:00</t>
+          <t>2026-03-10 01:01:28.285984+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>이란</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>2022년 대법원 판결로 국가 책임이 인정된 후 정부가 공식 사과했으며, 이는 개별 피해자들의 후속 배상 청구 가능성을 높입니다.</t>
+          <t>미 국무부, 이란을 '부당 억류 지원 국가'로 지정; FBI, 로버트 레빈슨 사건 진실 규명 노력 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>정부가 주한미군 기지촌 성매매 피해 여성들에게 처음으로 공식 사과했습니다. 이는 2022년 9월 대법원이 국가의 책임을 인정한 판결 이후 이루어진 것으로, 피해자들의 고통과 인권침해 역사를 인정하고 존엄한 삶을 위한 노력을 약속하는 의미를 담고 있습니다.</t>
+          <t>미국 국무부는 이란을 '세계 최대 인질 납치국'으로 규정하고, '부당 억류 지원 국가'로 지정하며 해외 억류 미국인들의 귀환을 최우선 과제로 삼고 있다. 2007년 이란에서 실종 후 사망한 것으로 결론 난 전직 FBI 요원 로버트 레빈슨 사건은 FBI 역사상 가장 고통스러운 미해결 사건으로 언급되며, 그의 가족을 위한 진실 규명 노력이 계속되고 있다. 이는 다수의 미국인 피해자가 발생한 국가의 인권침해 사례로, 미국 정부의 적극적인 개입이 진행 중이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가 책임이 명확해졌고, 정부의 공식 사과로 피해자들의 권리 구제 가능성이 높아졌습니다. (적합 조건 1, 5) 상대방(대한민국 정부)의 자력이 충분하며 (적합 조건 2), 다수의 피해자가 존재하여 집단적 구제 가능성이 있습니다. (적합 조건 3)</t>
+          <t>이란이 '세계 최대 인질 납치국'으로 명확히 특정되었고, 미 국무부가 '부당 억류 지원 국가'로 지정하는 등 공적 절차가 진행 중이다. 100명 이상의 미국인 피해자가 발생한 집단적 피해이며, 로버트 레빈슨 사건처럼 사망에 이른 중대한 인권침해로 피해 규모가 크다. 다만, 국가를 상대로 한 소송의 특수성과 배상 집행의 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100명 이상 (미국인 억류 피해자), 로버트 레빈슨 가족</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>정부, 주한미군 기지촌 성매매 피해 여성들에 첫 공식 사과</t>
+          <t>미국, ‘인질·부당 억류 피해자의 날’ 기념…루비오 “이란, 세계 최...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>voakorea.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030818162565790</t>
+          <t>https://www.voakorea.com/a/as-us-marks-hostage-detainee-day-rubio-calls-iran-world-s-leading-hostage-taker-russia-afghanistan-put-on-notice-20260309/8122963.html</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-08 12:25:25.256711+00:00</t>
+          <t>2026-03-10 00:18:57.367715+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>미국, 이스라엘</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>미국-이스라엘의 이란 공습 중 발생</t>
+          <t>진실화해위 3기 출범 및 진실 규명 신청 진행 중, 법원 판결 승소자들의 진실 규명 사각지대 문제 제기</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 이란 공습 첫날, 이란 호르모즈간 주의 여자 초등학교가 미사일 공격을 받아 다수의 어린이를 포함해 175명이 사망했습니다. 이 사건은 전쟁의 직접적인 피해가 민간인에게 미치는 참혹함을 보여주며, 저자는 피로 얼룩진 소녀의 책가방을 통해 비극을 직시할 것을 강조합니다.</t>
+          <t>선감학원, 형제복지원 등 과거 국가 강제수용시설 인권침해 피해자들이 진실화해위 3기 출범에도 불구하고 진실 규명의 사각지대에 놓일 위기에 처했다. 이미 법원 판결로 피해가 확정된 이들은 진실화해위 조사 대상에서 제외될 수 있어, 명예회복과 정부의 공식 사과를 받기 어려운 상황이다. 이에 피해자들은 진실화해위의 적극적인 진실 규명을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 공습으로 초등학교가 공격받아 175명의 사망자가 발생하여 상대방 책임이 명확하고(적합 조건 1), 상대방(미국, 이스라엘)의 자력이 충분하며(적합 조건 2), 집단적이고 심각한 피해가 발생했습니다(적합 조건 3, 4). 언론 보도 및 현장 사진 등 객관적 증거도 존재합니다(적합 조건 5).</t>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 선감학원, 형제복지원 등 다수의 피해자(수백 명 이상)가 존재하여 집단적 피해에 해당함(적합 조건 3). 심각한 인권침해로 인한 피해 규모가 크고(적합 조건 4), 법원 판결 및 아동인계부 등 증거가 명확함(적합 조건 5). 또한 진실화해위 3기가 출범하여 공적 절차가 진행 중임(적합 조건 6). 일부 피해자들의 손해배상 소송은 종결되었으나, 진실화해위의 공식적인 진실 규명 및 명예회복을 위한 새로운 법적/행정적 쟁점이 발생하여 소송금융 투자 기회가 있음.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>175명 (다수의 어린이 포함)</t>
+          <t>수백 명 이상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>시선:피로 얼룩진 소녀의 책가방</t>
+          <t>진실화해위 3기 출범… “소송 후에도 위원회 진실규명 가능해야”</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547739</t>
+          <t>https://www.kyeongin.com/article/1759956</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-08 12:16:10.883638+00:00</t>
+          <t>2026-03-09 13:01:20.724514+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원 및 관계자</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>정부의 공식 사과</t>
+          <t>경찰 특별수사단 수사 중, 시설장 구속 및 일부 검찰 송치, 강화군 시설 폐쇄 행정처분 진행 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>성평등부 장관이 '3·8 세계 여성의 날'을 맞아 미군 기지촌 여성들의 인권침해 피해에 대해 국가를 대표하여 처음으로 공식 사과했다. 이는 국가가 기지촌 여성들의 인권을 침해했음을 인정하는 것으로, 향후 피해자들의 권리 구제에 중요한 전환점이 될 수 있다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 시설장 등이 여성 장애인들을 성폭행하고 학대한 사건으로, 경찰 특별수사단이 시설 관계자 총 15명을 수사 중이며 25명의 피해자가 확인되었다. 강화군은 시설 폐쇄 행정처분을 진행하고 있다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 다수의 기지촌 여성들이 피해를 입은 집단적 피해 사건임(적합 조건 3). 성평등부 장관의 공식 사과는 국가의 책임 인정 및 증거 확보에 유리하며(적합 조건 5, 6), 이는 향후 피해자들의 손해배상 청구에 긍정적인 영향을 미칠 것으로 예상됨.</t>
+          <t>상대방 책임이 명확하고(시설장 구속, 경찰 수사, 강화군 행정처분), 25명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 크다. 경찰 특별수사단 수사 및 검찰 송치, 강화군 행정처분 등 공적 절차가 활발히 진행 중이므로 증거 확보가 용이하다. 다만, 피고의 자력은 대기업 수준은 아닐 수 있으나, 사건의 중대성과 공적 기관의 개입으로 소송금융 적합도가 높다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>기지촌 여성 다수</t>
+          <t>25명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>성평등부 장관, 기지촌 여성 인권침해 첫 공식 사과</t>
+          <t>경찰, ‘색동원 사건’ 시설 관계자 8명 추가 내사</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180257</t>
+          <t>https://www.khan.co.kr/article/202603092052015</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-07 12:24:14.948802+00:00</t>
+          <t>2026-03-09 12:41:44.469673+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>국가 및 지방자치단체</t>
+          <t>NHK</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>시민단체 대책위 출범 및 피해 접수 예정, 제3기 진실화해위원회 조사 대상 확대</t>
+          <t>경찰 수사 및 체포, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>과거 집단수용시설에서 자행된 강제불임 수술 및 성폭력 등 인권 침해에 대한 진상 규명을 촉구하는 시민사회단체 대책위원회가 출범했습니다. 이들은 1999년 조사에서 170여명의 강제 불임 피해가 확인되었고, 최근 목포 동명원, 강화 색동원 등에서도 유사 사례가 드러나는 등 시설 내 성·재생산권 침해가 현재 진행형이라고 주장하며 국가의 전수조사를 요구하고 있습니다. 제3기 진실화해위원회의 조사 대상이 확대되어 진실 규명의 길이 열렸으며, 대책위는 피해 사례를 접수하여 신고 절차를 진행할 예정입니다.</t>
+          <t>일본 공영 방송 NHK의 고위 간부가 20대 여성 성폭행 혐의로 체포되었으며, 경찰은 용의자의 스마트폰에서 다른 여성들과의 음란 영상 및 사진을 다수 발견하고 추가 피해 신고를 수사 중이다. NHK는 직원의 범행을 인정하고 사죄하며 엄정 대처를 약속했다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 국가/지자체 관리감독 소홀), 2(상대방 자력 충분 - 국가/지자체), 3(집단적 피해 - 1999년 170여명, 동명원 9명 등 수많은 피해자 예상), 4(피해 규모 큼 - 강제 불임, 성폭력 등 심각한 인권 침해), 5(증거 확보 가능 - 과거 조사 결과, 진화위 결정), 6(공적 절차 진행 중 - 시민단체 대책위 활동, 제3기 진화위 조사 대상 확대) 등 다수의 적합 조건을 충족합니다. 특히 국가와 지자체의 관리·감독 소홀로 인한 인권 침해라는 점에서 국가배상 가능성이 높고, 피해자 수가 많아 집단소송으로 발전할 가능성이 큽니다.</t>
+          <t>NHK 고위 간부가 성폭행 혐의로 체포되었고 NHK가 사죄하며 엄정 대처를 약속하여 상대방 책임이 명확합니다 (적합 조건 1). NHK는 공영 방송국으로 자력이 충분하며 (적합 조건 2), 용의자의 스마트폰에서 다른 여성들의 음란 영상이 발견되고 추가 피해 신고가 접수되어 집단적 피해 가능성이 높습니다 (적합 조건 3, 4). 경찰 수사, CCTV, 스마트폰 증거 등 객관적 증거가 확보되었으며, 공적 절차가 진행 중입니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>수많은 피해자 (최소 170명 이상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>시설 강제불임 진상 규명 촉구...시민단체 “국가가 전수조사 나서야”</t>
+          <t>공영 방송국 부장 성폭행 혐의로 체포…日 경찰 “음란 영상 다수 발견...</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260307506726?OutUrl=naver</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260309601001&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-07 12:23:58.911711+00:00</t>
+          <t>2026-03-09 00:28:45.567985+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>제프리 엡스타인 관련 가해자들</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>성평등부 장관의 국가 차원 사과</t>
+          <t>엡스타인 성범죄 관련 형사 절차 진행 및 민사 소송, 피해자들의 법안 개정 노력 등 지속</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>성평등부 장관이 '세계 여성의 날'을 맞아 국가가 기지촌 여성들의 인권을 침해한 행위에 대해 공식 사과했다. 장관은 피해자들의 고통과 인권침해 역사가 잊히지 않고 존엄한 삶을 영위할 수 있도록 노력하겠다고 밝혔다. 이는 과거 국가의 인권침해 사실을 인정하고 사과한 것으로, 향후 피해자들의 추가적인 법적 구제 가능성을 시사한다.</t>
+          <t>버지니아 주프레의 회고록 '노바디스 걸'은 아동 성폭력범 엡스타인과 맥스웰의 희생양이었던 그녀가 가해자들을 고발하고 법안 개정에 힘쓴 과정을 담고 있습니다. 이 사건은 명확한 가해자와 다수의 피해자, 그리고 상당한 피해 규모를 포함하며, 이미 공적 절차가 진행된 바 있어 소송금융 투자 대상으로 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>국가가 기지촌 여성 인권 침해에 대해 공식 사과하며 책임이 명확히 인정됨 (적합 조건 1). 상대방인 국가의 자력이 충분하며 (적합 조건 2), 다수의 기지촌 여성들이 피해를 입은 집단적 피해 사건임 (적합 조건 3). 장관의 사과는 관련 사실관계 및 증거가 어느 정도 확보되었음을 시사함 (적합 조건 5).</t>
+          <t>엡스타인 성범죄 사건은 명확한 가해자(엡스타인, 맥스웰)와 충분한 자력(부유한 가해자 및 관련자)을 갖추고 있습니다 (적합 조건 1, 2). 다수의 피해자가 발생했으며(적합 조건 3), 아동 성폭력이라는 심각한 피해 규모를 동반합니다(적합 조건 4). 이미 형사 절차 및 수많은 증언을 통해 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>기지촌 여성 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>'세계여성의 날' 성평등부 장관  차별 없는 사회 노력</t>
+          <t>[새로 나온 책] 미국이 계속 전쟁하는 이유가 궁금하다면</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>newspost.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.newspost.kr/news/articleView.html?idxno=221584</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502656&amp;ref=A</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-07 12:15:56.832423+00:00</t>
+          <t>2026-03-09 00:23:47.992466+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>미주인권재판소 국가 배상 판결로 선례 확립, 후속 집단소송 가능성 높음</t>
+          <t>시민단체 주도로 84년 전 역사 관련 유골 수습 진행 중, 역사적 피해 배상 논의 가능성</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>미주인권재판소가 1990년대 페루 후지모리 정권의 강제 불임 수술 정책의 위법성을 인정하고 국가 배상을 명령했습니다. 이 판결은 강제 불임 수술 후 사망한 셀리아 에디트 라모스 두란드 여사의 유족에게 약 5억 원을 배상하라는 내용입니다. 당시 정책으로 여성 30만 명, 남성 2만 명 등 총 32만 명의 피해자가 발생한 것으로 추산되며, 이번 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것입니다.</t>
+          <t>84년 전 역사와 관련된 유골 수습이 작은 시민단체에게는 큰 과제로 남아있으며, 가해국의 시민이 피해자들의 소원을 실현하기 위해 노력해야 한다는 인식이 나타나고 있습니다. 이는 과거의 고통을 현재로 잇는 기억의 문제로, 역사적 피해에 대한 배상 및 진실 규명과 관련된 사안으로 보입니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>미주인권재판소의 국가 배상 판결로 상대방(페루 국가)의 책임이 명확하며(적합 조건 1), 자력도 충분합니다(적합 조건 2). 여성 30만 명, 남성 2만 명에 달하는 대규모 피해자가 존재하며(적합 조건 3), 개별 사건 배상액이 5억 원 규모로 피해 규모가 큽니다(적합 조건 4). 국제 재판소의 판결 자체가 강력한 증거가 되므로 증거 확보도 용이합니다(적합 조건 5). 이 판결은 다른 수십만 명의 피해자들에게 강력한 선례가 되어 후속 소송 가능성이 매우 높습니다.</t>
+          <t>기사에서 '가해국'이라는 표현을 통해 상대방 책임이 명확히 암시되며(적합 조건 1), 국가를 상대로 하므로 자력이 충분합니다(적합 조건 2). '유골 수습'은 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 나타내며, 84년 전 역사라는 점에서 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>개별 사건 약 5억 원, 전체 피해 규모 미상 (수십만 명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>여성 30만 명, 남성 2만 명 (총 32만 명 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>페루 ‘강제불임 수술 후 사망’ 피해 국가 배상 판결</t>
+          <t>“목숨을 거는 일” 84년 전 역사와 현재를 잇는 기억과 고통</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501960&amp;ref=A</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57457</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-07 00:19:24.214277+00:00</t>
+          <t>2026-03-09 00:22:22.135447+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>페루 국가</t>
+          <t>국가, 부산시</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>미주인권재판소에서 페루 국가의 배상 책임 인정 및 판결 선고</t>
+          <t>서울고법 2심 판결 확정 (국가 및 부산시 공동 배상 책임 인정), 다른 피해자들의 추가 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>1990년대 페루 후지모리 정권의 강제 불임 수술 정책으로 여성 30만명, 남성 2만명 등 총 32만명 가량이 피해를 입었다. 미주인권재판소는 강제 불임 수술 직후 사망한 셀리아 에디트 라모스 두란드 여사 사건에 대해 페루 국가의 위법성을 인정하고 유족에게 34만 달러(약 5억원) 배상을 명령했다. 이 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것으로 보인다.</t>
+          <t>형제복지원 피해자 한신예 씨가 국가와 부산시를 상대로 제기한 손해배상 소송에서, 서울고법은 시설 내 폭력으로 인한 퇴소 이후의 노동능력 상실 손해를 인정하며 3억 4897만원의 배상 판결을 내렸다. 이 판결은 집단수용시설 피해자의 퇴소 후 손해를 인정한 첫 사례로, 다른 형제복지원 피해자들의 추가 소송에 중요한 선례가 될 것으로 보인다. 진실화해위의 전수조사 요청 등 추가 피해자 발굴 가능성도 높다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>페루 국가의 책임이 미주인권재판소 판결로 명확히 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 32만 명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 미주인권재판소의 판결 자체가 강력한 증거입니다(적합 조건 5). 이 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것입니다.</t>
+          <t>국가와 부산시의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 피고의 자력이 충분하며(적합 조건 2), 형제복지원 사건은 다수의 피해자가 존재하는 집단적 피해 사례임(적합 조건 3). 피해 규모가 수억 원대로 크고(적합 조건 4), 법원 판결에 사용된 증거들이 충분히 확보되어 있음(적합 조건 5). 또한, 진실화해위 등 공적 절차를 통한 추가 피해자 발굴 가능성이 높음(적합 조건 6). 이 판결은 다른 형제복지원 피해자들의 소송에 중요한 선례가 될 수 있어 소송금융 투자 가능성이 매우 높음.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 4897만원 (개별 피해자 기준)</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>여성 30만명, 남성 2만명 가량 (총 32만명)</t>
+          <t>형제복지원 피해자 다수 (수천 명 추정)</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>페루의 '추악한 과거'…'강제불임 시술후 사망' 피해 배상</t>
+          <t>[단독] 법원 “형제복지원 탓 노동력 상실 손해배상” 첫 인정</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260307005400087?input=1195m</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248195.html</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-07 00:18:52.793821+00:00</t>
+          <t>2026-03-08 12:32:17.382958+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>국가 책임론 제기 및 법안 제·개정 촉구</t>
+          <t>제3기 진실·화해를위한과거사정리위원회 출범, 과거사 진실 규명 및 피해 회복 절차 진행 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>지난해 남편이나 애인 등 친밀한 관계의 남성 파트너에 의해 살해되거나 살해될 위험에 처한 여성이 최소 389명에 달하며, 주변인 피해까지 포함하면 673명에 이르는 것으로 나타났다. 한국여성의전화는 이 통계가 언론 보도 기반의 최소치이며, 국가가 친밀한 관계 내 여성폭력을 중대한 사안으로 인식하고 개입해야 한다고 촉구했다. 특히 경찰 신고나 보호조치 이력이 있는 피해자도 다수 포함되어 국가의 보호 의무 소홀에 대한 문제 제기가 예상된다.</t>
+          <t>제3기 진실·화해를위한과거사정리위원회가 출범하며 과거 국가폭력에 희생된 불법 해외 입양 피해자 및 시설 수용 피해자들의 목소리를 듣기 시작했다. 이들은 국가폭력으로 인해 평생에 걸친 고통을 겪었으며, 위원회 활동을 통해 진실 규명과 회복적 정의 달성을 목표로 하고 있다. 이는 집단적 피해에 대한 국가의 책임을 묻는 중요한 과정이 될 것이다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>대규모 집단 피해(연간 수백 명)가 발생하고 있으며, 일부 피해자는 경찰 신고 및 보호조치 이력이 있음에도 피해를 입어 국가의 보호 의무 소홀에 대한 책임 추궁 가능성이 높음. 이는 상대방(국가)의 자력이 충분하고, 증거 확보가 용이하며, 집단적 피해 규모가 큰 적합 조건에 해당함.</t>
+          <t>국가폭력에 의한 피해로 상대방(국가)의 책임이 명확하며 자력이 충분합니다. 불법 해외 입양 및 시설 수용 피해자들은 집단적 피해를 입었으며, 피해 규모가 크고 장기적입니다. 제3기 진실·화해를위한과거사정리위원회가 출범하여 공적 절차가 진행 중이며, 이를 통해 증거 확보 및 진실 규명이 이루어질 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>연간 최소 389명 (살해 및 살인미수 피해자), 주변인 포함 673명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>2.6일에 1명씩 살해 …남편·애인에 살해된 여성, 작년 137명</t>
+          <t>[정동칼럼]당신의 목소리가 문득 들렸어</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1946324</t>
+          <t>https://www.khan.co.kr/article/202603081952005</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-06 12:22:00.783422+00:00</t>
+          <t>2026-03-08 12:27:44.084178+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>강제불임진상규명대책위원회 출범, 전수조사 및 학대 신고 예정</t>
+          <t>2022년 대법원 판결로 국가 책임이 인정된 후 정부가 공식 사과했으며, 이는 개별 피해자들의 후속 배상 청구 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>유신정권 시절 모자보건법에 근거한 장애인 강제불임수술의 진상규명과 피해자 구제를 요구하는 대책위원회가 출범했다. 이들은 국가의 책임과 전수조사를 촉구하며, 과거 동명원 사례의 생존자가 학대 신고를 진행할 예정이라고 밝혔다. 시대착오적인 모자보건법 개정도 요구하고 있다.</t>
+          <t>정부가 주한미군 기지촌 성매매 피해 여성들에게 처음으로 공식 사과했습니다. 이는 2022년 9월 대법원이 국가의 책임을 인정한 판결 이후 이루어진 것으로, 피해자들의 고통과 인권침해 역사를 인정하고 존엄한 삶을 위한 노력을 약속하는 의미를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>국가의 책임이 명확하고, 상대방(국가)의 자력이 충분합니다. 유신정권 시절부터 이어진 강제불임수술로 다수의 장애인 피해자가 발생했으며, 대책위 출범과 학대 신고를 통해 공적 절차가 시작되고 있어 증거 확보 가능성이 높습니다. 피해 규모가 크고 집단소송 가능성이 매우 높습니다.</t>
+          <t>대법원 판결로 국가 책임이 명확해졌고, 정부의 공식 사과로 피해자들의 권리 구제 가능성이 높아졌습니다. (적합 조건 1, 5) 상대방(대한민국 정부)의 자력이 충분하며 (적합 조건 2), 다수의 피해자가 존재하여 집단적 구제 가능성이 있습니다. (적합 조건 3)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>수십 년간 이어진 피해로 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>“취약한 몸에 자행된 폭력, 국가 책임 어디에”…강제불임수술 대책위...</t>
+          <t>정부, 주한미군 기지촌 성매매 피해 여성들에 첫 공식 사과</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1248036.html</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030818162565790</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-06 12:17:36.525213+00:00</t>
+          <t>2026-03-08 12:25:25.256711+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>대한민국 및 관련 집단수용시설</t>
+          <t>미국, 이스라엘</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>강제불임수술진상규명대책위원회 출범, 학대 신고 예정, 정부 전수조사 및 법제도 개선 촉구</t>
+          <t>미국-이스라엘의 이란 공습 중 발생</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>시민사회단체들이 과거 집단수용시설에서 자행된 강제불임수술에 대한 철저한 진상 규명과 정부 차원의 전수조사를 촉구하며 '강제불임수술진상규명대책위원회'를 출범했습니다. 이들은 1999년 공론화 이후 후속 조치가 없었음을 비판하며, 최근 드러난 동명원, 색동원 사례를 언급하며 전수조사를 요구하고 있습니다. 대책위는 목포 동명원 강제피임시술 피해생존자 3명에 대한 학대 신고를 진행할 예정입니다.</t>
+          <t>미국과 이스라엘의 이란 공습 첫날, 이란 호르모즈간 주의 여자 초등학교가 미사일 공격을 받아 다수의 어린이를 포함해 175명이 사망했습니다. 이 사건은 전쟁의 직접적인 피해가 민간인에게 미치는 참혹함을 보여주며, 저자는 피로 얼룩진 소녀의 책가방을 통해 비극을 직시할 것을 강조합니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>과거 집단수용시설에서 자행된 강제불임수술로 인한 중대한 인권침해 사건으로, 상대방 책임이 명확하고(집단수용시설 및 정부), 수많은 피해자가 발생한 집단적 피해에 해당합니다. 전라남도장애인권익옹호기관에 학대 신고가 예정되어 공적 절차가 진행 중이며, 정부 차원의 전수조사 및 보상 촉구가 이루어지고 있어 상대방 자력도 충분하다고 판단됩니다.</t>
+          <t>미국과 이스라엘의 공습으로 초등학교가 공격받아 175명의 사망자가 발생하여 상대방 책임이 명확하고(적합 조건 1), 상대방(미국, 이스라엘)의 자력이 충분하며(적합 조건 2), 집단적이고 심각한 피해가 발생했습니다(적합 조건 3, 4). 언론 보도 및 현장 사진 등 객관적 증거도 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>수많은 피해자</t>
+          <t>175명 (다수의 어린이 포함)</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>강제불임수술진상규명대책위 출범… 수용시설 피해 전수조사해야</t>
+          <t>시선:피로 얼룩진 소녀의 책가방</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306090500004?input=1195m</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547739</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-06 12:16:51.194768+00:00</t>
+          <t>2026-03-08 12:16:10.883638+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>강제불임대책위 출범, 정부 및 국회에 조사와 구제 요구</t>
+          <t>정부의 공식 사과</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>시설 내 장애인에 대한 국가의 강제불임 등 성·재생산권 침해 문제에 대응하기 위해 '강제불임대책위'가 출범했다. 대책위는 정부와 국회에 철저한 조사와 피해자 구제를 촉구하며, 더 이상의 피해 반복을 막기 위한 노력을 강조했다.</t>
+          <t>성평등부 장관이 '3·8 세계 여성의 날'을 맞아 미군 기지촌 여성들의 인권침해 피해에 대해 국가를 대표하여 처음으로 공식 사과했다. 이는 국가가 기지촌 여성들의 인권을 침해했음을 인정하는 것으로, 향후 피해자들의 권리 구제에 중요한 전환점이 될 수 있다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>국가가 가해 주체로 명확히 특정되며 자력이 충분합니다. 시설 내 장애인에 대한 강제불임은 집단적이고 심각한 피해를 야기하며, 대책위 출범을 통해 조직적인 대응과 정부 및 국회에 대한 공적 절차 진행 요구가 시작되었습니다. 이는 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '공적 절차 진행 중'에 해당합니다.</t>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 다수의 기지촌 여성들이 피해를 입은 집단적 피해 사건임(적합 조건 3). 성평등부 장관의 공식 사과는 국가의 책임 인정 및 증거 확보에 유리하며(적합 조건 5, 6), 이는 향후 피해자들의 손해배상 청구에 긍정적인 영향을 미칠 것으로 예상됨.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>시설 내 장애인 다수</t>
+          <t>기지촌 여성 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>강제불임대책위 출범  시설 내 장애인 성·재생산권 침해, 국가가 가해...</t>
+          <t>성평등부 장관, 기지촌 여성 인권침해 첫 공식 사과</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>beminor.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.beminor.com/news/articleView.html?idxno=29517</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180257</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-06 12:15:40.329388+00:00</t>
+          <t>2026-03-07 12:24:14.948802+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>색동원 전 시설장 김 모 씨 외 관계자</t>
+          <t>국가 및 지방자치단체</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 고소 접수</t>
+          <t>시민단체 대책위 출범 및 피해 접수 예정, 제3기 진실화해위원회 조사 대상 확대</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>장애인 입소자들을 성폭행한 혐의로 수사받는 색동원 전 시설장이 CCTV 은폐 의혹으로 추가 피소되었습니다. 피해자 A씨 측은 전 시설장과 관계자들이 성폭행 시도 후 CCTV 영상을 보여주지 않았다며 권리행사방해죄 등으로 고소장을 제출했습니다. 색동원은 전 시설장 해임안을 의결했습니다.</t>
+          <t>과거 집단수용시설에서 자행된 강제불임 수술 및 성폭력 등 인권 침해에 대한 진상 규명을 촉구하는 시민사회단체 대책위원회가 출범했습니다. 이들은 1999년 조사에서 170여명의 강제 불임 피해가 확인되었고, 최근 목포 동명원, 강화 색동원 등에서도 유사 사례가 드러나는 등 시설 내 성·재생산권 침해가 현재 진행형이라고 주장하며 국가의 전수조사를 요구하고 있습니다. 제3기 진실화해위원회의 조사 대상이 확대되어 진실 규명의 길이 열렸으며, 대책위는 피해 사례를 접수하여 신고 절차를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>전 시설장의 성폭행 혐의 및 CCTV 은폐 의혹으로 상대방 책임이 명확하며(적합 조건 1), 장애인 입소자를 대상으로 한 중대한 인권침해로 피해 규모가 크고(적합 조건 4), '색동원 사태 피해자 중 한 명'이라는 언급으로 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 경찰 수사가 진행 중이며 추가 고소장이 제출되어 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성도 있습니다(적합 조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확 - 국가/지자체 관리감독 소홀), 2(상대방 자력 충분 - 국가/지자체), 3(집단적 피해 - 1999년 170여명, 동명원 9명 등 수많은 피해자 예상), 4(피해 규모 큼 - 강제 불임, 성폭력 등 심각한 인권 침해), 5(증거 확보 가능 - 과거 조사 결과, 진화위 결정), 6(공적 절차 진행 중 - 시민단체 대책위 활동, 제3기 진화위 조사 대상 확대) 등 다수의 적합 조건을 충족합니다. 특히 국가와 지자체의 관리·감독 소홀로 인한 인권 침해라는 점에서 국가배상 가능성이 높고, 피해자 수가 많아 집단소송으로 발전할 가능성이 큽니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상이나 다수 가능성</t>
+          <t>수많은 피해자 (최소 170명 이상)</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>'장애인 성학대' 색동원 전 시설장, CCTV 은폐 의혹 추가 피소</t>
+          <t>시설 강제불임 진상 규명 촉구...시민단체 “국가가 전수조사 나서야”</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603051931476045</t>
+          <t>https://www.segye.com/newsView/20260307506726?OutUrl=naver</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-06 01:19:24.220198+00:00</t>
+          <t>2026-03-07 12:23:58.911711+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>시설장 A씨, 색동원 법인</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>시설장 구속, 시설 폐쇄 예정, 추가 고소장 제출</t>
+          <t>성평등부 장관의 국가 차원 사과</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>인천 색동원 시설장 A씨가 여성 중증장애인 19명 이상을 성적으로 학대한 혐의로 구속되었다. 강화군 심층보고서에서 다수의 피해 사실이 확인되었으며, 인천시는 A씨를 해임하고 색동원 시설 폐쇄를 추진 중이다. 피해자 측은 A씨 외 행정국장 등에 대해서도 추가 고소장을 제출하며 법적 대응을 이어가고 있다.</t>
+          <t>성평등부 장관이 '세계 여성의 날'을 맞아 국가가 기지촌 여성들의 인권을 침해한 행위에 대해 공식 사과했다. 장관은 피해자들의 고통과 인권침해 역사가 잊히지 않고 존엄한 삶을 영위할 수 있도록 노력하겠다고 밝혔다. 이는 과거 국가의 인권침해 사실을 인정하고 사과한 것으로, 향후 피해자들의 추가적인 법적 구제 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>시설장 A씨의 성폭력 및 학대 혐의가 경찰 수사 및 강화군 심층보고서를 통해 명확히 드러났고(적합 조건 1, 5), 19명 이상의 중증장애인 피해자가 발생하여 집단적 피해 규모가 크다(적합 조건 3, 4). 현재 경찰 수사, 시설장 해임, 시설 폐쇄 등 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
+          <t>국가가 기지촌 여성 인권 침해에 대해 공식 사과하며 책임이 명확히 인정됨 (적합 조건 1). 상대방인 국가의 자력이 충분하며 (적합 조건 2), 다수의 기지촌 여성들이 피해를 입은 집단적 피해 사건임 (적합 조건 3). 장관의 사과는 관련 사실관계 및 증거가 어느 정도 확보되었음을 시사함 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>최소 19명 이상</t>
+          <t>기지촌 여성 다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>‘성폭력 의혹’ 색동원 시설장 해임… 색동원도 이르면 20일 폐쇄</t>
+          <t>'세계여성의 날' 성평등부 장관  차별 없는 사회 노력</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>newspost.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=886543</t>
+          <t>https://www.newspost.kr/news/articleView.html?idxno=221584</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-06 01:14:44.689971+00:00</t>
+          <t>2026-03-07 12:15:56.832423+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>주한미군</t>
+          <t>페루 국가</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>국회 토론회 개최, 주한미군 성착취 규명 소송의 의의와 쟁점 논의</t>
+          <t>미주인권재판소 국가 배상 판결로 선례 확립, 후속 집단소송 가능성 높음</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>2026년 3월 6일 국회에서 손솔 의원실 주최로 '주한미군 성착취 규명 국회 토론회'가 개최될 예정입니다. 이 토론회에서는 주한미군 성착취 규명 소송의 의의와 쟁점을 논의하며, '침묵을 깨고, 책임을 묻다'라는 주제로 진행됩니다.</t>
+          <t>미주인권재판소가 1990년대 페루 후지모리 정권의 강제 불임 수술 정책의 위법성을 인정하고 국가 배상을 명령했습니다. 이 판결은 강제 불임 수술 후 사망한 셀리아 에디트 라모스 두란드 여사의 유족에게 약 5억 원을 배상하라는 내용입니다. 당시 정책으로 여성 30만 명, 남성 2만 명 등 총 32만 명의 피해자가 발생한 것으로 추산되며, 이번 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것입니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>주한미군 성착취 규명이라는 명확한 책임 주체가 있으며(적합 조건 1), 상대방인 주한미군 또는 대한민국은 충분한 자력을 가집니다(적합 조건 2). 성착취 사건의 특성상 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), 피해 규모 또한 중대할 것으로 예상됩니다(적합 조건 4). 국회 토론회 개최는 문제의 공론화 및 증거 확보 노력이 진행 중임을 시사하며(적합 조건 5), 소송 외의 공적 절차(국회 토론회)가 진행 중입니다(적합 조건 6).</t>
+          <t>미주인권재판소의 국가 배상 판결로 상대방(페루 국가)의 책임이 명확하며(적합 조건 1), 자력도 충분합니다(적합 조건 2). 여성 30만 명, 남성 2만 명에 달하는 대규모 피해자가 존재하며(적합 조건 3), 개별 사건 배상액이 5억 원 규모로 피해 규모가 큽니다(적합 조건 4). 국제 재판소의 판결 자체가 강력한 증거가 되므로 증거 확보도 용이합니다(적합 조건 5). 이 판결은 다른 수십만 명의 피해자들에게 강력한 선례가 되어 후속 소송 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 사건 약 5억 원, 전체 피해 규모 미상 (수십만 명)</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>여성 30만 명, 남성 2만 명 (총 32만 명 추정)</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>【오늘의 국회일정】 2026년 3월 6일</t>
+          <t>페루 ‘강제불임 수술 후 사망’ 피해 국가 배상 판결</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217308</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501960&amp;ref=A</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-06 00:43:45.350800+00:00</t>
+          <t>2026-03-07 00:19:24.214277+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>주한미군</t>
+          <t>페루 국가</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>주한미군 성착취 규명 국회 토론회 진행 중, 소송 논의</t>
+          <t>미주인권재판소에서 페루 국가의 배상 책임 인정 및 판결 선고</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>손솔 의원실 주최로 '주한미군 성착취 규명 국회 토론회'가 개최됩니다. 이 토론회에서는 주한미군 성착취 규명 소송의 의의와 쟁점을 다루며, '침묵을 깨고, 책임을 묻다'라는 주제로 진행될 예정입니다.</t>
+          <t>1990년대 페루 후지모리 정권의 강제 불임 수술 정책으로 여성 30만명, 남성 2만명 등 총 32만명 가량이 피해를 입었다. 미주인권재판소는 강제 불임 수술 직후 사망한 셀리아 에디트 라모스 두란드 여사 사건에 대해 페루 국가의 위법성을 인정하고 유족에게 34만 달러(약 5억원) 배상을 명령했다. 이 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>주한미군이라는 명확하고 자력 있는 상대방이 특정되며, 성착취라는 심각한 인권침해로 인한 집단적 피해 가능성이 높습니다. 국회 토론회를 통해 공론화되고 소송의 의의와 쟁점이 논의되는 등 공적 절차가 진행 중이며, 이는 증거 확보 및 소송 진행에 긍정적인 신호로 판단됩니다.</t>
+          <t>페루 국가의 책임이 미주인권재판소 판결로 명확히 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 32만 명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 미주인권재판소의 판결 자체가 강력한 증거입니다(적합 조건 5). 이 판결은 다른 피해자들의 후속 소송에 중요한 선례가 될 것입니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상 (다수 예상)</t>
+          <t>여성 30만명, 남성 2만명 가량 (총 32만명)</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정·6일] 행안부, 개학기 안전관리 현장점검</t>
+          <t>페루의 '추악한 과거'…'강제불임 시술후 사망' 피해 배상</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240249</t>
+          <t>https://www.yna.co.kr/view/AKR20260307005400087?input=1195m</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-06 00:41:04.262012+00:00</t>
+          <t>2026-03-07 00:18:52.793821+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr"/>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>핵심 고발자의 회고록 출간을 통한 정의 구현 노력 및 추가 법적 조치 가능성</t>
+          <t>국가 책임론 제기 및 법안 제·개정 촉구</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>희대의 아동성범죄자 제프리 엡스타인 사건의 핵심 고발자가 회고록을 출간했습니다. 이 책은 피해자의 처절한 서사를 복원하고, 가해자에게 면죄부를 준 세상에 맞서 정의를 요구하는 투쟁의 기록이자 연대의 호소입니다. 이는 엡스타인 사건 관련 추가적인 법적 조치나 정의 구현 노력의 촉매제가 될 수 있습니다.</t>
+          <t>지난해 남편이나 애인 등 친밀한 관계의 남성 파트너에 의해 살해되거나 살해될 위험에 처한 여성이 최소 389명에 달하며, 주변인 피해까지 포함하면 673명에 이르는 것으로 나타났다. 한국여성의전화는 이 통계가 언론 보도 기반의 최소치이며, 국가가 친밀한 관계 내 여성폭력을 중대한 사안으로 인식하고 개입해야 한다고 촉구했다. 특히 경찰 신고나 보호조치 이력이 있는 피해자도 다수 포함되어 국가의 보호 의무 소홀에 대한 문제 제기가 예상된다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 관련 거물급 인사들의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 피해 규모가 크고(적합 조건 4), 핵심 고발자의 회고록 출간은 증거 확보 가능성을 높이며(적합 조건 5), 이미 공적 절차가 진행되었던 사건으로 추가적인 법적 투쟁 가능성이 높습니다(적합 조건 6).</t>
+          <t>대규모 집단 피해(연간 수백 명)가 발생하고 있으며, 일부 피해자는 경찰 신고 및 보호조치 이력이 있음에도 피해를 입어 국가의 보호 의무 소홀에 대한 책임 추궁 가능성이 높음. 이는 상대방(국가)의 자력이 충분하고, 증거 확보가 용이하며, 집단적 피해 규모가 큰 적합 조건에 해당함.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>연간 최소 389명 (살해 및 살인미수 피해자), 주변인 포함 673명</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[200자 읽기] 엡스타인 사건 고발자의 회고록</t>
+          <t>2.6일에 1명씩 살해 …남편·애인에 살해된 여성, 작년 137명</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772611097&amp;code=13150000&amp;cp=nv</t>
+          <t>http://www.inews24.com/view/1946324</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-06 00:15:51.610986+00:00</t>
+          <t>2026-03-06 12:22:00.783422+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>대한민국 (수원지방검찰청)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>서울고등검찰청 인권침해 점검 태스크포스 감찰 및 법무부 특별점검팀 조사 진행 중</t>
+          <t>강제불임진상규명대책위원회 출범, 전수조사 및 학대 신고 예정</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>쌍방울 대북송금 사건 수사 당시 수원지검의 '연어·술 파티 회유 의혹'에 대해 서울고검이 감찰 중이며, 법무부 특별점검팀은 관련 녹취 물증과 조사 결과를 확보했습니다. 김성태 전 쌍방울 회장의 '술 반입' 암시 대화, 이화영 전 부지사의 '검사, 김성태 회장과 한잔했다'는 진술, 특혜 정황 등이 보고서에 담겼습니다. 검찰 고위직 출신 변호사의 회유 주장도 제기되었으나, 의혹 당사자들은 모두 부인하고 있습니다.</t>
+          <t>유신정권 시절 모자보건법에 근거한 장애인 강제불임수술의 진상규명과 피해자 구제를 요구하는 대책위원회가 출범했다. 이들은 국가의 책임과 전수조사를 촉구하며, 과거 동명원 사례의 생존자가 학대 신고를 진행할 예정이라고 밝혔다. 시대착오적인 모자보건법 개정도 요구하고 있다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(수원지검 검사 및 관련 공무원), 상대방에게 자력이 충분하며(국가기관), 법무부 특별점검팀의 조사 결과 보고서, 녹취록, 교도관 진술 등 객관적 증거가 다수 확보되어 있습니다. 또한, 서울고등검찰청의 감찰 등 공적 절차가 이미 진행 중입니다. 이는 소송금융 적합 조건 4가지 이상에 해당합니다.</t>
+          <t>국가의 책임이 명확하고, 상대방(국가)의 자력이 충분합니다. 유신정권 시절부터 이어진 강제불임수술로 다수의 장애인 피해자가 발생했으며, 대책위 출범과 학대 신고를 통해 공적 절차가 시작되고 있어 증거 확보 가능성이 높습니다. 피해 규모가 크고 집단소송 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십 년간 이어진 피해로 다수</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>김성태 “결전의 날, 소주 한 잔 먹고가면”…‘술자리 회유’ 물증?</t>
+          <t>“취약한 몸에 자행된 폭력, 국가 책임 어디에”…강제불임수술 대책위...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499143&amp;ref=A</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248036.html</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-05 01:33:45.106748+00:00</t>
+          <t>2026-03-06 12:17:36.525213+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>이스라엘 정부</t>
+          <t>대한민국 및 관련 집단수용시설</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>강제철거 관련 소송 진행 중이나 실효성 부족, 국제사회 관심 증대</t>
+          <t>강제불임수술진상규명대책위원회 출범, 학대 신고 예정, 정부 전수조사 및 법제도 개선 촉구</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>이스라엘이 팔레스타인 자치정부 영역인 서안지구 마샤페르 야타 지역을 강점하고 주민들을 강제 이주시키며 폭력을 행사하는 상황을 다큐멘터리 &lt;노 어더 랜드&gt;가 기록했습니다. 천 명이 넘는 주민들이 집을 잃고 폭행, 구금, 심지어 사망 위협에 시달리고 있으며, 이스라엘군과 정착민의 책임이 명확하고 다큐멘터리 영상 등 증거가 풍부합니다. 현재 강제철거를 막기 위한 소송이 진행 중이나 실효성이 부족한 상태입니다.</t>
+          <t>시민사회단체들이 과거 집단수용시설에서 자행된 강제불임수술에 대한 철저한 진상 규명과 정부 차원의 전수조사를 촉구하며 '강제불임수술진상규명대책위원회'를 출범했습니다. 이들은 1999년 공론화 이후 후속 조치가 없었음을 비판하며, 최근 드러난 동명원, 색동원 사례를 언급하며 전수조사를 요구하고 있습니다. 대책위는 목포 동명원 강제피임시술 피해생존자 3명에 대한 학대 신고를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 이스라엘군과 정착민에 의한 팔레스타인 주민들의 강제 이주 및 폭력 행위가 명확하며, 이스라엘 정부는 충분한 자력을 가집니다. 천 명 이상의 주민이 피해를 입고 있으며, 5년간의 다큐멘터리 기록을 통해 객관적인 증거가 풍부합니다.</t>
+          <t>과거 집단수용시설에서 자행된 강제불임수술로 인한 중대한 인권침해 사건으로, 상대방 책임이 명확하고(집단수용시설 및 정부), 수많은 피해자가 발생한 집단적 피해에 해당합니다. 전라남도장애인권익옹호기관에 학대 신고가 예정되어 공적 절차가 진행 중이며, 정부 차원의 전수조사 및 보상 촉구가 이루어지고 있어 상대방 자력도 충분하다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>천 명 이상</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>이스라엘에 체포된 청년이 이례적으로 석방된 속사정</t>
+          <t>강제불임수술진상규명대책위 출범… 수용시설 피해 전수조사해야</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211622&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.yna.co.kr/view/AKR20260306090500004?input=1195m</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-05 01:23:38.030767+00:00</t>
+          <t>2026-03-06 12:16:51.194768+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>진실화해위 3기 출범 및 조사 진행 중</t>
+          <t>강제불임대책위 출범, 정부 및 국회에 조사와 구제 요구</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>송상교 신임 진실화해위원장이 취임하며 과거사 피해자들의 명예회복과 진실규명을 위한 '피해자에게 열린 위원회' 운영을 다짐했다. 2기 위원회에서 미진했던 조사와 편향성 논란을 극복하고, 한국전쟁 전후 민간인 희생, 시설 및 해외입양 인권침해 등 다수의 미규명 사건에 대한 적극적인 직권조사와 조사 역량 강화를 약속했다. 특히 조사3국 신설을 통해 민간 입양알선기관 및 집단수용시설 관련 진실규명 범위를 확대할 예정이다.</t>
+          <t>시설 내 장애인에 대한 국가의 강제불임 등 성·재생산권 침해 문제에 대응하기 위해 '강제불임대책위'가 출범했다. 대책위는 정부와 국회에 철저한 조사와 피해자 구제를 촉구하며, 더 이상의 피해 반복을 막기 위한 노력을 강조했다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>국가 책임의 과거사 진실 규명 및 피해자 명예 회복을 목적으로 하는 공적 절차(진실화해위)가 진행 중이며 (6), 국가를 상대로 하는 소송으로 이어질 경우 충분한 자력 확보 가능 (2). 한국전쟁 전후 민간인 희생, 인권침해 등 다수의 피해자가 존재하며 (3, 4), 진실화해위의 적극적인 조사를 통해 증거 확보 및 피해 규모 구체화 가능성이 높음 (1, 5).</t>
+          <t>국가가 가해 주체로 명확히 특정되며 자력이 충분합니다. 시설 내 장애인에 대한 강제불임은 집단적이고 심각한 피해를 야기하며, 대책위 출범을 통해 조직적인 대응과 정부 및 국회에 대한 공적 절차 진행 요구가 시작되었습니다. 이는 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '공적 절차 진행 중'에 해당합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>시설 내 장애인 다수</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>송상교 진화위원장 취임…“피해자에게 열린 위원회” 다짐</t>
+          <t>강제불임대책위 출범  시설 내 장애인 성·재생산권 침해, 국가가 가해...</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1247714.html</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=29517</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-05 01:14:40.635125+00:00</t>
+          <t>2026-03-06 12:15:40.329388+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>엡스타인 파일에 언급된 유명 인사 및 권력층 (예: 빌 게이츠, 앤드루 전 영국 왕자, 로런스 서머스 등)</t>
+          <t>색동원 전 시설장 김 모 씨 외 관계자</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>미국 법무부의 '엡스타인 파일' 대중 공개로 인한 추가 법적 조치 예상</t>
+          <t>경찰 수사 진행 중, 추가 고소 접수</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>투자은행 출신 억만장자 제프리 엡스타인이 수십 년간 미성년자 성착취를 저지르고 이를 유명 인사와 권력층에 제공한 사건입니다. 미국 법무부가 보관하던 '엡스타인 파일'이 지난 1월 30일 대중에 공개되면서 빌 게이츠, 앤드루 전 영국 왕자, 노엄 촘스키 등 수많은 유명 인사들의 연루 사실이 드러나 미국과 서구 사회에 큰 충격을 주고 있습니다.</t>
+          <t>장애인 입소자들을 성폭행한 혐의로 수사받는 색동원 전 시설장이 CCTV 은폐 의혹으로 추가 피소되었습니다. 피해자 A씨 측은 전 시설장과 관계자들이 성폭행 시도 후 CCTV 영상을 보여주지 않았다며 권리행사방해죄 등으로 고소장을 제출했습니다. 색동원은 전 시설장 해임안을 의결했습니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(엡스타인의 미성년자 성착취 및 유명 인사들의 연루), 상대방에게 자력이 충분하며(빌 게이츠, 앤드루 왕자 등 억만장자 및 권력층), 집단적 피해(수십 년간 다수의 미성년자 착취)가 발생했습니다. 또한 미국 법무부가 공개한 '엡스타인 파일'이라는 강력한 증거가 확보되었고, 이 파일 공개 자체가 공적 절차 진행 중인 상황입니다. 이는 대규모 집단소송으로 이어질 가능성이 매우 높습니다.</t>
+          <t>전 시설장의 성폭행 혐의 및 CCTV 은폐 의혹으로 상대방 책임이 명확하며(적합 조건 1), 장애인 입소자를 대상으로 한 중대한 인권침해로 피해 규모가 크고(적합 조건 4), '색동원 사태 피해자 중 한 명'이라는 언급으로 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 경찰 수사가 진행 중이며 추가 고소장이 제출되어 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성도 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>미성년자 다수</t>
+          <t>미상이나 다수 가능성</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>‘판도라 상자’ 엡스타인 파일 유출, 시민사회 기대 짓밟은 사건</t>
+          <t>'장애인 성학대' 색동원 전 시설장, CCTV 은폐 의혹 추가 피소</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6124681/1</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603051931476045</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-05 00:21:59.923607+00:00</t>
+          <t>2026-03-06 01:19:24.220198+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>색동원 시설장 및 관계자 (색동원)</t>
+          <t>시설장 A씨, 색동원 법인</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>시설장 성폭력 혐의로 구속 송치, 추가 증거인멸 등 혐의로 경찰 수사 진행 중</t>
+          <t>시설장 구속, 시설 폐쇄 예정, 추가 고소장 제출</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장이 입소자 성폭력 혐의로 구속 송치된 가운데, 피해자 측이 시설장 등 관계자들을 증거인멸, 권리행사방해, 개인정보보호법 위반 혐의로 추가 고소했습니다. 피해자 A씨 측은 시설장의 성폭행 시도 후 CCTV 열람을 방해하여 상해 사실 통보가 지연되었다고 주장하고 있습니다.</t>
+          <t>인천 색동원 시설장 A씨가 여성 중증장애인 19명 이상을 성적으로 학대한 혐의로 구속되었다. 강화군 심층보고서에서 다수의 피해 사실이 확인되었으며, 인천시는 A씨를 해임하고 색동원 시설 폐쇄를 추진 중이다. 피해자 측은 A씨 외 행정국장 등에 대해서도 추가 고소장을 제출하며 법적 대응을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(시설장 구속 송치), 중증장애인 시설 입소자를 대상으로 한 성폭력 사건으로 집단적 피해 가능성이 높음. 이미 공적 절차(검찰 수사)가 진행 중이며, 증거인멸 및 개인정보보호법 위반 혐의까지 추가되어 증거 확보 가능성이 높음.</t>
+          <t>시설장 A씨의 성폭력 및 학대 혐의가 경찰 수사 및 강화군 심층보고서를 통해 명확히 드러났고(적합 조건 1, 5), 19명 이상의 중증장애인 피해자가 발생하여 집단적 피해 규모가 크다(적합 조건 3, 4). 현재 경찰 수사, 시설장 해임, 시설 폐쇄 등 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>다수 (중증장애인 입소자)</t>
+          <t>최소 19명 이상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>'성폭력 의혹' 색동원 시설장 증거인멸 혐의 추가 피소</t>
+          <t>‘성폭력 의혹’ 색동원 시설장 해임… 색동원도 이르면 20일 폐쇄</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260305063245oDw</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=886543</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-05 00:20:51.716666+00:00</t>
+          <t>2026-03-06 01:14:44.689971+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>해당 장애인거주시설</t>
+          <t>주한미군</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>정부 주도 합동점검 및 정밀 조사 진행 예정, 수사기관 고발 가능성</t>
+          <t>국회 토론회 개최, 주한미군 성착취 규명 소송의 의의와 쟁점 논의</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>정부가 전국 장애인거주시설 57곳에 대한 합동점검을 실시하며 인권침해 및 학대 정황에 대해 무관용 대응 방침을 밝혔다. 점검 결과 인권침해가 확인될 경우 피해자와 가해자를 즉각 분리하고 장애인권익옹호기관에 정밀 조사를 의뢰하며, 사안의 중대성에 따라 수사기관 고발 등 강력한 법적 조치를 취할 예정이다.</t>
+          <t>2026년 3월 6일 국회에서 손솔 의원실 주최로 '주한미군 성착취 규명 국회 토론회'가 개최될 예정입니다. 이 토론회에서는 주한미군 성착취 규명 소송의 의의와 쟁점을 논의하며, '침묵을 깨고, 책임을 묻다'라는 주제로 진행됩니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>정부 주도의 57개 시설 합동점검을 통해 인권침해 및 학대 정황이 확인될 경우, 피해자와 가해자 분리 및 장애인권익옹호기관의 정밀 조사, 수사기관 고발 등 공적 절차가 진행될 예정입니다 (조건 6). 이는 집단적 피해 발생 가능성이 높고 (조건 3), 객관적 증거 확보가 용이하며 (조건 5), 상대방 책임이 명확해질 가능성이 크다는 점에서 소송금융 투자에 적합합니다 (조건 1).</t>
+          <t>주한미군 성착취 규명이라는 명확한 책임 주체가 있으며(적합 조건 1), 상대방인 주한미군 또는 대한민국은 충분한 자력을 가집니다(적합 조건 2). 성착취 사건의 특성상 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), 피해 규모 또한 중대할 것으로 예상됩니다(적합 조건 4). 국회 토론회 개최는 문제의 공론화 및 증거 확보 노력이 진행 중임을 시사하며(적합 조건 5), 소송 외의 공적 절차(국회 토론회)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>장애인거주시설 인권침해 '무관용 대응'…57곳 합동점검</t>
+          <t>【오늘의 국회일정】 2026년 3월 6일</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812883</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217308</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-05 00:20:22.024848+00:00</t>
+          <t>2026-03-06 00:43:45.350800+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>OC 구치소</t>
+          <t>주한미군</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>OC 법원에 집단소송 제기</t>
+          <t>주한미군 성착취 규명 국회 토론회 진행 중, 소송 논의</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>뮤직 OC 구치소 여성 수감자 최소 5명이 구치소 셰프로부터 성적 학대를 당했다며 OC 법원에 집단소송을 제기했다. 원고들은 지난달 26일 소장을 제출했으며, 크리스티나 곤잘레스 등이 원고 명단에 포함되었다.</t>
+          <t>손솔 의원실 주최로 '주한미군 성착취 규명 국회 토론회'가 개최됩니다. 이 토론회에서는 주한미군 성착취 규명 소송의 의의와 쟁점을 다루며, '침묵을 깨고, 책임을 묻다'라는 주제로 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(셰프의 성적 학대), 공공기관인 OC 구치소를 상대로 하므로 자력이 충분하다. 최소 5명의 여성 수감자가 집단소송을 제기하여 집단적 피해이며, 성적 학대라는 점에서 피해 규모가 크다.</t>
+          <t>주한미군이라는 명확하고 자력 있는 상대방이 특정되며, 성착취라는 심각한 인권침해로 인한 집단적 피해 가능성이 높습니다. 국회 토론회를 통해 공론화되고 소송의 의의와 쟁점이 논의되는 등 공적 절차가 진행 중이며, 이는 증거 확보 및 소송 진행에 긍정적인 신호로 판단됩니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>최소 5명</t>
+          <t>미상 (다수 예상)</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>“구치소 셰프가 성적 학대”…여성 재소자 집단소송 제기</t>
+          <t>[오늘의 주요일정·6일] 행안부, 개학기 안전관리 현장점검</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260302190017412</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240249</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-04 01:21:04.982245+00:00</t>
+          <t>2026-03-06 00:41:04.262012+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>서울지방변호사회 사법경찰평가 결과 발표 및 관계기관에 개선 요청</t>
+          <t>핵심 고발자의 회고록 출간을 통한 정의 구현 노력 및 추가 법적 조치 가능성</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>서울지방변호사회가 2025년도 사법경찰평가 결과를 발표하며, 강압적 수사, 인권침해, 사건 지연 등 부적절한 수사 관행을 보인 하위 사법경찰관 5인을 선정했다. 변호사들이 제출한 구체적 문제 사례들을 통해 피의자 인권 침해 및 절차적 위법성 문제가 제기되었으며, 서울변호사회는 평가 결과를 관계기관에 전달하여 수사 관행 개선을 요청할 예정이다.</t>
+          <t>희대의 아동성범죄자 제프리 엡스타인 사건의 핵심 고발자가 회고록을 출간했습니다. 이 책은 피해자의 처절한 서사를 복원하고, 가해자에게 면죄부를 준 세상에 맞서 정의를 요구하는 투쟁의 기록이자 연대의 호소입니다. 이는 엡스타인 사건 관련 추가적인 법적 조치나 정의 구현 노력의 촉매제가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>서울지방변호사회의 공식 평가를 통해 하위 사법경찰관들의 강압적 수사, 인권침해 등 책임이 명확히 지적되었고(적합 조건 1), 상대방인 국가 및 경찰 기관은 충분한 자력을 갖추고 있다(적합 조건 2). 변호사들이 제출한 구체적 사례들은 증거 확보 가능성을 높이며(적합 조건 5), 평가 결과가 관계기관에 전달되어 공적 절차가 진행 중이다(적합 조건 6). 다수의 변호사 참여와 하위 경찰관 선정은 집단적 피해 발생 가능성을 시사한다(적합 조건 3).</t>
+          <t>제프리 엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 관련 거물급 인사들의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 피해 규모가 크고(적합 조건 4), 핵심 고발자의 회고록 출간은 증거 확보 가능성을 높이며(적합 조건 5), 이미 공적 절차가 진행되었던 사건으로 추가적인 법적 투쟁 가능성이 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>'편파 수사' '사건 지연'...변호사들이 뽑은 나쁜 사법경찰관</t>
+          <t>[200자 읽기] 엡스타인 사건 고발자의 회고록</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>lec.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>http://www.lec.co.kr/news/articleView.html?idxno=751615</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772611097&amp;code=13150000&amp;cp=nv</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-04 01:02:45.155756+00:00</t>
+          <t>2026-03-06 00:15:51.610986+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>고위층 카르텔 및 해일 조직</t>
+          <t>대한민국 (수원지방검찰청)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>살인 혐의로 구속된 윤라영의 재판 진행 중, 백태주가 증거 영상 제출</t>
+          <t>서울고등검찰청 인권침해 점검 태스크포스 감찰 및 법무부 특별점검팀 조사 진행 중</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>ENA 드라마 '아너: 그녀들의 법정'은 IT기업 '더 프라임' 대표 백태주가 고위층의 성상납 및 성착취 카르텔을 폭로하기 위해 '커넥트인' 앱을 설계하며 벌어지는 비극을 다룬다. 과거 신인배우 성상납 리스트 은폐와 아동학대 사망 사건이 얽혀 있으며, 현재 윤라영 변호사가 살인 혐의로 재판을 받고 있다. 백태주는 카르텔을 심판하기 위해 피해자들의 고통까지 도구로 삼는 위험한 선택을 한다.</t>
+          <t>쌍방울 대북송금 사건 수사 당시 수원지검의 '연어·술 파티 회유 의혹'에 대해 서울고검이 감찰 중이며, 법무부 특별점검팀은 관련 녹취 물증과 조사 결과를 확보했습니다. 김성태 전 쌍방울 회장의 '술 반입' 암시 대화, 이화영 전 부지사의 '검사, 김성태 회장과 한잔했다'는 진술, 특혜 정황 등이 보고서에 담겼습니다. 검찰 고위직 출신 변호사의 회유 주장도 제기되었으나, 의혹 당사자들은 모두 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방(고위층 카르텔, 해일 조직)의 책임이 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 성착취 및 아동학대 등 집단적(적합 조건 3)이고 심각한 피해(적합 조건 4)가 발생했다. 백태주가 확보한 영상 증거가 존재하며(적합 조건 5), 살인 사건 수사 및 재판이 진행 중이다(적합 조건 6).</t>
+          <t>상대방 책임이 비교적 명확하고(수원지검 검사 및 관련 공무원), 상대방에게 자력이 충분하며(국가기관), 법무부 특별점검팀의 조사 결과 보고서, 녹취록, 교도관 진술 등 객관적 증거가 다수 확보되어 있습니다. 또한, 서울고등검찰청의 감찰 등 공적 절차가 이미 진행 중입니다. 이는 소송금융 적합 조건 4가지 이상에 해당합니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>'아너' 정은채, 이나영 위해 '커넥트인' 설계자 연우진과 손잡았다…시...</t>
+          <t>김성태 “결전의 날, 소주 한 잔 먹고가면”…‘술자리 회유’ 물증?</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02919206645380040</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499143&amp;ref=A</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-04 00:29:52.528422+00:00</t>
+          <t>2026-03-05 01:33:45.106748+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>색동원 시설장 김모씨 및 색동원</t>
+          <t>이스라엘 정부</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>시설장 구속 송치, 경찰 수사 및 검찰 송치, 강화군 시설 폐쇄 절차 착수</t>
+          <t>강제철거 관련 소송 진행 중이나 실효성 부족, 국제사회 관심 증대</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 시설장 김모씨가 입소자 19명 이상의 중증발달장애인 여성들에게 성폭력 및 학대를 가한 사건입니다. 김씨는 성폭력처벌법상 장애인피보호자 간음 등 혐의로 구속 송치되었으며, 경찰은 추가 피해 및 학대 의혹에 대해 수사를 확대하고 있습니다. 강화군은 시설 폐쇄 절차에 착수했습니다.</t>
+          <t>이스라엘이 팔레스타인 자치정부 영역인 서안지구 마샤페르 야타 지역을 강점하고 주민들을 강제 이주시키며 폭력을 행사하는 상황을 다큐멘터리 &lt;노 어더 랜드&gt;가 기록했습니다. 천 명이 넘는 주민들이 집을 잃고 폭행, 구금, 심지어 사망 위협에 시달리고 있으며, 이스라엘군과 정착민의 책임이 명확하고 다큐멘터리 영상 등 증거가 풍부합니다. 현재 강제철거를 막기 위한 소송이 진행 중이나 실효성이 부족한 상태입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>시설장 김모씨의 성폭력 및 학대 책임이 명확하며(적합 조건 1), 중증발달장애인 여성 19명 이상이 피해를 입은 집단적 피해 사건(적합 조건 3, 4)입니다. 우석대 심층조사 보고서, 피해자 진술 등 객관적 증거가 확보되어 있고(적합 조건 5), 시설장 구속 송치, 경찰 수사, 검찰 송치, 강화군 시설 폐쇄 절차 착수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 이스라엘군과 정착민에 의한 팔레스타인 주민들의 강제 이주 및 폭력 행위가 명확하며, 이스라엘 정부는 충분한 자력을 가집니다. 천 명 이상의 주민이 피해를 입고 있으며, 5년간의 다큐멘터리 기록을 통해 객관적인 증거가 풍부합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>최소 19명 (여성 중증발달장애인)</t>
+          <t>천 명 이상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>[단독]  흉기 협박…CCTV 앞서도 추행  입소자 19명 '색동원 악몽'</t>
+          <t>이스라엘에 체포된 청년이 이례적으로 석방된 속사정</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408649</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211622&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-03 00:23:41.770137+00:00</t>
+          <t>2026-03-05 01:23:38.030767+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>색동원 (전 시설장 김모씨 및 관련 종사자)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>전 시설장 검찰 송치, 종사자 수사 중, 강화군 시설 폐쇄 절차 착수 예고</t>
+          <t>진실화해위 3기 출범 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>중증장애인 거주시설 '색동원'의 전 시설장 김모씨가 여성 장애인 19명에게 성폭력을 저지른 혐의 등으로 검찰에 송치되었습니다. 경찰은 추가로 8명의 장애인 피해자를 확인했으며, 강화군은 시설 폐쇄 절차를 예고하고 입소자들의 자립 및 전원 수요를 파악 중입니다. 현재 종사자 2명도 장애인복지법 위반 혐의로 수사 대상입니다.</t>
+          <t>송상교 신임 진실화해위원장이 취임하며 과거사 피해자들의 명예회복과 진실규명을 위한 '피해자에게 열린 위원회' 운영을 다짐했다. 2기 위원회에서 미진했던 조사와 편향성 논란을 극복하고, 한국전쟁 전후 민간인 희생, 시설 및 해외입양 인권침해 등 다수의 미규명 사건에 대한 적극적인 직권조사와 조사 역량 강화를 약속했다. 특히 조사3국 신설을 통해 민간 입양알선기관 및 집단수용시설 관련 진실규명 범위를 확대할 예정이다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 전 시설장의 성폭력 혐의가 경찰 수사 및 검찰 송치로 명확해지고, 다수의 장애인 피해자가 발생했으며, 공적 조사 보고서 등 증거가 확보되어 있음. 강화군이 시설 폐쇄 절차를 진행 중인 점도 긍정적이나, 피고의 자력 문제가 쟁점이 될 수 있습니다.</t>
+          <t>국가 책임의 과거사 진실 규명 및 피해자 명예 회복을 목적으로 하는 공적 절차(진실화해위)가 진행 중이며 (6), 국가를 상대로 하는 소송으로 이어질 경우 충분한 자력 확보 가능 (2). 한국전쟁 전후 민간인 희생, 인권침해 등 다수의 피해자가 존재하며 (3, 4), 진실화해위의 적극적인 조사를 통해 증거 확보 및 피해 규모 구체화 가능성이 높음 (1, 5).</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>최소 19명 이상 (총 33명 입소자 중 다수)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>색동원 폐쇄 가닥… 인천시, 입소자 거취 조사한다</t>
+          <t>송상교 진화위원장 취임…“피해자에게 열린 위원회” 다짐</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759659</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1247714.html</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-02 12:57:34.929712+00:00</t>
+          <t>2026-03-05 01:14:40.635125+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>엡스타인 파일에 언급된 유명 인사 및 권력층 (예: 빌 게이츠, 앤드루 전 영국 왕자, 로런스 서머스 등)</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>진실화해위원회 조사 진행 중</t>
+          <t>미국 법무부의 '엡스타인 파일' 대중 공개로 인한 추가 법적 조치 예상</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>송상교 전 진실화해위 사무처장이 3기 진실화해위 위원장으로 임명되었습니다. 그는 유서대필 조작사건, 재일동포 간첩조작사건, 경찰의 불법체포 국가배상 청구소송 등 과거 국가에 의한 인권 침해 사건의 진실 규명과 국가배상 소송 변론에 앞장서 왔습니다. 진실화해위는 과거사 인권 침해 사건의 진실을 규명하는 공적 절차를 담당합니다.</t>
+          <t>투자은행 출신 억만장자 제프리 엡스타인이 수십 년간 미성년자 성착취를 저지르고 이를 유명 인사와 권력층에 제공한 사건입니다. 미국 법무부가 보관하던 '엡스타인 파일'이 지난 1월 30일 대중에 공개되면서 빌 게이츠, 앤드루 전 영국 왕자, 노엄 촘스키 등 수많은 유명 인사들의 연루 사실이 드러나 미국과 서구 사회에 큰 충격을 주고 있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>국가 책임이 명확한 과거사 인권 침해 사건으로, 진실화해위원회라는 공적 절차가 진행 중입니다. 상대방(국가)의 자력이 충분하며, 유서대필 조작사건, 간첩조작사건 등 다수의 피해자가 존재하여 집단적 피해 규모가 클 것으로 예상됩니다. 진실화해위의 조사를 통해 증거 확보도 용이할 것으로 보입니다.</t>
+          <t>상대방 책임이 명확하고(엡스타인의 미성년자 성착취 및 유명 인사들의 연루), 상대방에게 자력이 충분하며(빌 게이츠, 앤드루 왕자 등 억만장자 및 권력층), 집단적 피해(수십 년간 다수의 미성년자 착취)가 발생했습니다. 또한 미국 법무부가 공개한 '엡스타인 파일'이라는 강력한 증거가 확보되었고, 이 파일 공개 자체가 공적 절차 진행 중인 상황입니다. 이는 대규모 집단소송으로 이어질 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미성년자 다수</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>유서대필 조작 변론… 인권침해 규명 앞장 [송상교 3기 진실화해위원장...</t>
+          <t>‘판도라 상자’ 엡스타인 파일 유출, 시민사회 기대 짓밟은 사건</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302510553?OutUrl=naver</t>
+          <t>https://shindonga.donga.com/3/all/13/6124681/1</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-02 12:56:56.341559+00:00</t>
+          <t>2026-03-05 00:21:59.923607+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>미국, 이스라엘</t>
+          <t>색동원 시설장 및 관계자 (색동원)</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>유네스코 등 국제기구 규탄 및 시민단체 비판</t>
+          <t>시설장 성폭력 혐의로 구속 송치, 추가 증거인멸 등 혐의로 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 이란 공습으로 이란 최고 지도자뿐 아니라 초등학생을 포함한 민간인 최소 555명이 사망했다. 국내외 시민단체들은 이를 '침략 전쟁'이자 '국제법상 침략 범죄'로 규탄하고 있으며, 유네스코 또한 학교에 대한 공격을 국제인도법 위반으로 지적했다. 이란 당국은 사망자 수가 더 늘어날 것으로 보고 있다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장이 입소자 성폭력 혐의로 구속 송치된 가운데, 피해자 측이 시설장 등 관계자들을 증거인멸, 권리행사방해, 개인정보보호법 위반 혐의로 추가 고소했습니다. 피해자 A씨 측은 시설장의 성폭행 시도 후 CCTV 열람을 방해하여 상해 사실 통보가 지연되었다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 공습으로 이란 민간인 및 초등학생 다수가 사망하여 상대방 책임이 명확하고(조건 1) 국가로서 자력이 충분하다(조건 2). 수백 명의 사망자가 발생한 집단적 피해(조건 3, 4)이며, 유네스코 등 국제기구의 규탄 성명과 이란 당국의 발표 등 객관적 증거가 존재하여(조건 5) 소송금융 적합도가 높다. 국제법상 소송 진행의 복잡성은 추가 검토가 필요하다.</t>
+          <t>상대방 책임이 명확하고(시설장 구속 송치), 중증장애인 시설 입소자를 대상으로 한 성폭력 사건으로 집단적 피해 가능성이 높음. 이미 공적 절차(검찰 수사)가 진행 중이며, 증거인멸 및 개인정보보호법 위반 혐의까지 추가되어 증거 확보 가능성이 높음.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>최소 555명 사망 (초등학생 및 교사 최소 165명 포함)</t>
+          <t>다수 (중증장애인 입소자)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>이란 초등학교까지 공습한 미-이스라엘에 시민단체  전쟁 최대 피해자 ...</t>
+          <t>'성폭력 의혹' 색동원 시설장 증거인멸 혐의 추가 피소</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030215024563330?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260305063245oDw</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-02 12:27:04.272692+00:00</t>
+          <t>2026-03-05 00:20:51.716666+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>해당 장애인거주시설</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>제3기 진실화해위원회 진실규명 신청 접수 중</t>
+          <t>정부 주도 합동점검 및 정밀 조사 진행 예정, 수사기관 고발 가능성</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>제3기 진실·화해를위한과거사정리위원회가 출범하여 과거사 사건 피해자들의 진실규명 신청을 2028년 2월 25일까지 접수한다. 항일독립운동, 한국전쟁 전후 민간인 집단 희생, 권위주의 통치기 인권침해 사건 등이 대상이며, 제주도와 양 행정시에서 전담 창구를 운영한다. 위원회의 조사 권한이 강화되어 실질적인 진실 규명이 기대된다.</t>
+          <t>정부가 전국 장애인거주시설 57곳에 대한 합동점검을 실시하며 인권침해 및 학대 정황에 대해 무관용 대응 방침을 밝혔다. 점검 결과 인권침해가 확인될 경우 피해자와 가해자를 즉각 분리하고 장애인권익옹호기관에 정밀 조사를 의뢰하며, 사안의 중대성에 따라 수사기관 고발 등 강력한 법적 조치를 취할 예정이다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>국가(대한민국)가 상대방으로 책임이 명확하고 자력이 충분하며, 민간인 집단 희생 등 다수의 피해자가 발생한 대규모 사건입니다. 제3기 진실화해위원회를 통한 공적 절차가 진행 중이며, 위원회의 강화된 조사 권한으로 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+          <t>정부 주도의 57개 시설 합동점검을 통해 인권침해 및 학대 정황이 확인될 경우, 피해자와 가해자 분리 및 장애인권익옹호기관의 정밀 조사, 수사기관 고발 등 공적 절차가 진행될 예정입니다 (조건 6). 이는 집단적 피해 발생 가능성이 높고 (조건 3), 객관적 증거 확보가 용이하며 (조건 5), 상대방 책임이 명확해질 가능성이 크다는 점에서 소송금융 투자에 적합합니다 (조건 1).</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>3기 진실화해위 출범...제주도, 전담 창구 운영</t>
+          <t>장애인거주시설 인권침해 '무관용 대응'…57곳 합동점검</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>jejunews.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.jejunews.com/news/articleView.html?idxno=2223780</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812883</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-02 12:23:10.463828+00:00</t>
+          <t>2026-03-05 00:20:22.024848+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨 유산관리재단</t>
+          <t>OC 구치소</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>로스앤젤레스 연방법원에 소장 접수, 금전적 합의 무효 주장 및 후속 심리 예정</t>
+          <t>OC 법원에 집단소송 제기</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨의 유산관리재단이 아동 성학대 혐의로 피소되었다. 캐시오 형제자매는 잭슨이 어린 시절부터 자신들을 그루밍하고 약물과 술을 이용해 성적 학대를 일삼았다고 주장하며, 재단 측은 이를 '돈벌이 시도'라고 반박하고 있다. 법원은 금전적 합의 무효 주장에 대한 후속 심리를 진행할 예정이다.</t>
+          <t>뮤직 OC 구치소 여성 수감자 최소 5명이 구치소 셰프로부터 성적 학대를 당했다며 OC 법원에 집단소송을 제기했다. 원고들은 지난달 26일 소장을 제출했으며, 크리스티나 곤잘레스 등이 원고 명단에 포함되었다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (아동 성학대 혐의 구체적 주장), 상대방에게 자력이 충분함 (故 마이클 잭슨 유산관리재단), 다수 피해자 (형제자매 4명, '연쇄 아동 포식자' 주장으로 추가 피해자 가능성), 피해 규모가 큼 (성학대 사건의 위자료는 상당할 수 있음). 현재 소송이 진행 중이며, 과거 금전적 합의 시도도 있었던 점을 고려할 때 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 비교적 명확하고(셰프의 성적 학대), 공공기관인 OC 구치소를 상대로 하므로 자력이 충분하다. 최소 5명의 여성 수감자가 집단소송을 제기하여 집단적 피해이며, 성적 학대라는 점에서 피해 규모가 크다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>4명 (형제자매)</t>
+          <t>최소 5명</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>故 마이클 잭슨, 아동 성학대 혐의 피소.. 돈벌이 시도  반박 [★할리우...</t>
+          <t>“구치소 셰프가 성적 학대”…여성 재소자 집단소송 제기</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/01/2026030122020167119</t>
+          <t>https://www.koreadaily.com/article/20260302190017412</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-02 00:29:51.649045+00:00</t>
+          <t>2026-03-04 01:21:04.982245+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>빌 게이츠</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>엡스타인 파일 공개 및 관련 의혹 제기</t>
+          <t>서울지방변호사회 사법경찰평가 결과 발표 및 관계기관에 개선 요청</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>빌 게이츠가 '엡스타인 파일'과 관련하여 외도 사실을 인정했으나, 외도 상대가 엡스타인의 성 착취 피해자라는 의혹은 부인했습니다. 이 사건은 엡스타인 네트워크와 관련된 성 착취 피해자들의 추가적인 법적 조치 가능성을 시사합니다.</t>
+          <t>서울지방변호사회가 2025년도 사법경찰평가 결과를 발표하며, 강압적 수사, 인권침해, 사건 지연 등 부적절한 수사 관행을 보인 하위 사법경찰관 5인을 선정했다. 변호사들이 제출한 구체적 문제 사례들을 통해 피의자 인권 침해 및 절차적 위법성 문제가 제기되었으며, 서울변호사회는 평가 결과를 관계기관에 전달하여 수사 관행 개선을 요청할 예정이다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>빌 게이츠는 막대한 자력을 가진 상대방이며(적합 조건 2), '엡스타인 파일'은 집단적 성 착취 피해의 증거가 될 수 있습니다(적합 조건 3, 5). 피해 규모가 클 것으로 예상되며(적합 조건 4), 관련 파일의 존재로 증거 확보 가능성이 높습니다. 빌 게이츠가 외도 상대가 피해자가 아니라고 부인했으나, '엡스타인 파일'의 추가 공개 여부에 따라 소송금융 투자 기회가 충분히 발생할 수 있습니다.</t>
+          <t>서울지방변호사회의 공식 평가를 통해 하위 사법경찰관들의 강압적 수사, 인권침해 등 책임이 명확히 지적되었고(적합 조건 1), 상대방인 국가 및 경찰 기관은 충분한 자력을 갖추고 있다(적합 조건 2). 변호사들이 제출한 구체적 사례들은 증거 확보 가능성을 높이며(적합 조건 5), 평가 결과가 관계기관에 전달되어 공적 절차가 진행 중이다(적합 조건 6). 다수의 변호사 참여와 하위 경찰관 선정은 집단적 피해 발생 가능성을 시사한다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>'엡스타인 파일' 빌게이츠 외도 인정</t>
+          <t>'편파 수사' '사건 지연'...변호사들이 뽑은 나쁜 사법경찰관</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>lec.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143736</t>
+          <t>http://www.lec.co.kr/news/articleView.html?idxno=751615</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-02 00:17:29.563722+00:00</t>
+          <t>2026-03-04 01:02:45.155756+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>고위층 카르텔 및 해일 조직</t>
+        </is>
+      </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>MBC 탐사기획 &lt;스트레이트&gt; 방송을 통한 공론화 예정</t>
+          <t>살인 혐의로 구속된 윤라영의 재판 진행 중, 백태주가 증거 영상 제출</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>MBC 탐사기획 &lt;스트레이트&gt;가 중증장애인시설에서 발생한 충격적인 성폭력 사건을 단독 입수한 면담보고서와 피해자 인터뷰를 통해 고발할 예정입니다. '도가니' 악몽 재현이라는 표현으로 사건의 심각성을 암시하며, 사회적 파장이 예상됩니다.</t>
+          <t>ENA 드라마 '아너: 그녀들의 법정'은 IT기업 '더 프라임' 대표 백태주가 고위층의 성상납 및 성착취 카르텔을 폭로하기 위해 '커넥트인' 앱을 설계하며 벌어지는 비극을 다룬다. 과거 신인배우 성상납 리스트 은폐와 아동학대 사망 사건이 얽혀 있으며, 현재 윤라영 변호사가 살인 혐의로 재판을 받고 있다. 백태주는 카르텔을 심판하기 위해 피해자들의 고통까지 도구로 삼는 위험한 선택을 한다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>중증장애인시설 내 성폭력 사건으로, 시설 운영 주체의 책임이 명확할 가능성이 높고(상대방 책임 명확), 성폭력 피해의 특성상 피해 규모가 클 것으로 예상됩니다(피해 규모 큼). MBC 탐사기획 &lt;스트레이트&gt;가 '단독 입수한 면담보고서'와 '피해자 인터뷰'를 확보했다고 명시하여 증거가 충분할 것으로 보입니다(증거 확보 가능). '도가니' 악몽 재현이라는 표현은 사회적 파장이 크고, 중증장애인 대상 범죄의 심각성을 고려할 때 공론화 및 법적 대응 가능성이 매우 높아 소송금융 투자 가능성이 높습니다.</t>
+          <t>상대방(고위층 카르텔, 해일 조직)의 책임이 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 성착취 및 아동학대 등 집단적(적합 조건 3)이고 심각한 피해(적합 조건 4)가 발생했다. 백태주가 확보한 영상 증거가 존재하며(적합 조건 5), 살인 사건 수사 및 재판이 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>[스트레이트 예고] 재현된 '도가니' 악몽 / 개혁‥그 마지막 '장벽'</t>
+          <t>'아너' 정은채, 이나영 위해 '커넥트인' 설계자 연우진과 손잡았다…시...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804178_37004.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02919206645380040</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-01 12:33:38.740290+00:00</t>
+          <t>2026-03-04 00:29:52.528422+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>색동원 시설장 김모씨 및 색동원</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>경찰관 면직 처분</t>
+          <t>시설장 구속 송치, 경찰 수사 및 검찰 송치, 강화군 시설 폐쇄 절차 착수</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>일본 아야세경찰서 소속 감식반 경찰관이 13년간 영안실에서 여성 시신 수백 장을 불법 촬영한 사실이 드러나 면직 처분되었습니다. 이는 사망자의 존엄성을 침해하고 유족들에게 심각한 정신적 피해를 야기한 사건입니다. 피해 유족들은 일본 정부를 상대로 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 시설장 김모씨가 입소자 19명 이상의 중증발달장애인 여성들에게 성폭력 및 학대를 가한 사건입니다. 김씨는 성폭력처벌법상 장애인피보호자 간음 등 혐의로 구속 송치되었으며, 경찰은 추가 피해 및 학대 의혹에 대해 수사를 확대하고 있습니다. 강화군은 시설 폐쇄 절차에 착수했습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>일본 경찰관의 13년간 영안실 시신 불법 촬영 사건으로, 상대방(일본 정부/경찰)의 책임이 명확하고 자력이 충분합니다. 수백 명의 피해자(사망자 유족)가 발생한 집단적 피해이며, 경찰관 면직 처분이라는 공적 절차가 진행되어 증거 확보가 용이합니다. 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>시설장 김모씨의 성폭력 및 학대 책임이 명확하며(적합 조건 1), 중증발달장애인 여성 19명 이상이 피해를 입은 집단적 피해 사건(적합 조건 3, 4)입니다. 우석대 심층조사 보고서, 피해자 진술 등 객관적 증거가 확보되어 있고(적합 조건 5), 시설장 구속 송치, 경찰 수사, 검찰 송치, 강화군 시설 폐쇄 절차 착수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>수백 명</t>
+          <t>최소 19명 (여성 중증발달장애인)</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>13년간 영안실서 女 나체 시신 수백장 찍은 日경찰… 성욕 채우려</t>
+          <t>[단독]  흉기 협박…CCTV 앞서도 추행  입소자 19명 '색동원 악몽'</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/general-world/6086906</t>
+          <t>https://www.joongang.co.kr/article/25408649</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-01 12:19:15.564377+00:00</t>
+          <t>2026-03-03 00:23:41.770137+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>김 모 씨 (색동원 원장/이사장)</t>
+          <t>색동원 (전 시설장 김모씨 및 관련 종사자)</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 언론 보도를 통한 추가 피해자 확인</t>
+          <t>전 시설장 검찰 송치, 종사자 수사 중, 강화군 시설 폐쇄 절차 착수 예고</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>인천 강화군의 장애인복지시설 '색동원'에서 원장 김 모 씨에 의한 중증장애인 성폭행 등 성적 학대가 오랜 기간 자행된 사실이 드러났다. '스트레이트'가 입수한 면담보고서에 따르면 의사소통이 어려운 피해자들이 구체적인 피해 사실을 진술했으며, 경찰이 특정한 3명을 넘어 20명에 달하는 피해자가 확인되었다. 언론 보도를 통해 사건의 심각성이 알려지고 있다.</t>
+          <t>중증장애인 거주시설 '색동원'의 전 시설장 김모씨가 여성 장애인 19명에게 성폭력을 저지른 혐의 등으로 검찰에 송치되었습니다. 경찰은 추가로 8명의 장애인 피해자를 확인했으며, 강화군은 시설 폐쇄 절차를 예고하고 입소자들의 자립 및 전원 수요를 파악 중입니다. 현재 종사자 2명도 장애인복지법 위반 혐의로 수사 대상입니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>가해자(원장/이사장 김 모 씨)가 명확히 특정되었고, 피해 여성들의 면담보고서 및 경찰 특정 등 객관적 증거가 존재합니다 (적합 조건 1, 5). 20명에 달하는 다수의 피해자가 발생하여 집단적 피해에 해당하며 (적합 조건 3, 4), 경찰 수사 등 공적 절차가 진행 중인 것으로 보입니다 (적합 조건 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 전 시설장의 성폭력 혐의가 경찰 수사 및 검찰 송치로 명확해지고, 다수의 장애인 피해자가 발생했으며, 공적 조사 보고서 등 증거가 확보되어 있음. 강화군이 시설 폐쇄 절차를 진행 중인 점도 긍정적이나, 피고의 자력 문제가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>최소 20명</t>
+          <t>최소 19명 이상 (총 33명 입소자 중 다수)</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>'스트레이트' 재현된 '도가니' 악몽</t>
+          <t>색동원 폐쇄 가닥… 인천시, 입소자 거취 조사한다</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496283</t>
+          <t>https://www.kyeongin.com/article/1759659</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-01 00:25:18.298004+00:00</t>
+          <t>2026-03-02 12:57:34.929712+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>MBC '스트레이트' 보도 및 취재 진행 중</t>
+          <t>진실화해위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>MBC '스트레이트'가 장애인시설 내 성폭력 의혹을 보도했다. 다수의 피해자들이 몸짓을 섞어가며 피해 사실을 세세하게 설명했으며, 범행 장소, 시간대, 사용된 도구 등이 서로 다른 피해자들의 진술 사이에서도 일치하는 것으로 파악됐다.</t>
+          <t>송상교 전 진실화해위 사무처장이 3기 진실화해위 위원장으로 임명되었습니다. 그는 유서대필 조작사건, 재일동포 간첩조작사건, 경찰의 불법체포 국가배상 청구소송 등 과거 국가에 의한 인권 침해 사건의 진실 규명과 국가배상 소송 변론에 앞장서 왔습니다. 진실화해위는 과거사 인권 침해 사건의 진실을 규명하는 공적 절차를 담당합니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>다수의 피해자가 존재하며(적합 조건 3), 서로 다른 피해자들의 진술이 일치하여 범행 사실이 구체적으로 특정되고 책임이 명확해 보입니다(적합 조건 1, 5). 성폭력 피해는 중대한 인권침해로 피해 규모가 크며(적합 조건 4), MBC '스트레이트' 보도를 통해 사건이 공론화되고 조사 단계에 있습니다(적합 조건 6).</t>
+          <t>국가 책임이 명확한 과거사 인권 침해 사건으로, 진실화해위원회라는 공적 절차가 진행 중입니다. 상대방(국가)의 자력이 충분하며, 유서대필 조작사건, 간첩조작사건 등 다수의 피해자가 존재하여 집단적 피해 규모가 클 것으로 예상됩니다. 진실화해위의 조사를 통해 증거 확보도 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>MBC '스트레이트', 장애인시설 성폭력 의혹과 검찰개혁 쟁점 짚는다</t>
+          <t>유서대필 조작 변론… 인권침해 규명 앞장 [송상교 3기 진실화해위원장...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987337</t>
+          <t>https://www.segye.com/newsView/20260302510553?OutUrl=naver</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-01 00:24:27.778445+00:00</t>
+          <t>2026-03-02 12:56:56.341559+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr"/>
-      <c r="D109" t="inlineStr"/>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>미국, 이스라엘</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>강제동원 피해 진상규명 노력 진행 중</t>
+          <t>유네스코 등 국제기구 규탄 및 시민단체 비판</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>강제동원 피해자들의 유골이 뒤섞여 있는 안타까운 상황과 이들의 진상규명을 위한 한국 시민사회 및 불교계의 노력을 다루고 있다. 특히 조세이탄광 관련 징용 피해자 문제와 무연고자 유골 수습에 대한 활동이 언급된다.</t>
+          <t>미국과 이스라엘의 이란 공습으로 이란 최고 지도자뿐 아니라 초등학생을 포함한 민간인 최소 555명이 사망했다. 국내외 시민단체들은 이를 '침략 전쟁'이자 '국제법상 침략 범죄'로 규탄하고 있으며, 유네스코 또한 학교에 대한 공격을 국제인도법 위반으로 지적했다. 이란 당국은 사망자 수가 더 늘어날 것으로 보고 있다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>강제동원 피해라는 역사적 사실에 기반한 다수의 피해자(적합 조건 3, 4)가 존재하며, 상대방(일본 기업 또는 정부)의 자력이 충분할 것으로 예상(적합 조건 2). 진상규명 노력(적합 조건 5)이 있었고, 피해자 유골 문제 등 구체적인 피해 사실이 언급되어 소송금융 투자에 적합성이 높음.</t>
+          <t>미국과 이스라엘의 공습으로 이란 민간인 및 초등학생 다수가 사망하여 상대방 책임이 명확하고(조건 1) 국가로서 자력이 충분하다(조건 2). 수백 명의 사망자가 발생한 집단적 피해(조건 3, 4)이며, 유네스코 등 국제기구의 규탄 성명과 이란 당국의 발표 등 객관적 증거가 존재하여(조건 5) 소송금융 적합도가 높다. 국제법상 소송 진행의 복잡성은 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 555명 사망 (초등학생 및 교사 최소 165명 포함)</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>[인터뷰]  박씨·김씨 뒤섞여 조그마한 뼛가루 …강제동원 피해 알린 홍...</t>
+          <t>이란 초등학교까지 공습한 미-이스라엘에 시민단체  전쟁 최대 피해자 ...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49200</t>
+          <t>https://www.pressian.com/pages/articles/2026030215024563330?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-01 00:22:18.541616+00:00</t>
+          <t>2026-03-02 12:27:04.272692+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>분대장 A씨 및 국가(군)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>형사 재판에서 가혹행위 및 모욕죄 유죄(벌금 300만원), 직권남용 무죄 판결 선고. 민사 소송 가능성 있음.</t>
+          <t>제3기 진실화해위원회 진실규명 신청 접수 중</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>분대장 A씨가 후임 병사 B씨에게 지속적인 가혹행위와 모욕을 가해 B씨가 손목 부상 악화로 수술이 필요하게 되었습니다. 형사 재판에서 A씨는 가혹행위 및 모욕죄로 벌금 300만원을 선고받았으나, 직권남용 혐의는 무죄 판결을 받았습니다. 기사는 법원의 직권남용 무죄 판단에 대해 피해자 관점에서 비판적인 시각을 제시하며 군 지휘부의 관리 소홀 문제도 지적하고 있습니다.</t>
+          <t>제3기 진실·화해를위한과거사정리위원회가 출범하여 과거사 사건 피해자들의 진실규명 신청을 2028년 2월 25일까지 접수한다. 항일독립운동, 한국전쟁 전후 민간인 집단 희생, 권위주의 통치기 인권침해 사건 등이 대상이며, 제주도와 양 행정시에서 전담 창구를 운영한다. 위원회의 조사 권한이 강화되어 실질적인 진실 규명이 기대된다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>분대장 A씨의 가혹행위 및 모욕죄는 형사 재판에서 유죄 판결을 받아 책임이 명확하고(적합 조건 1), 관련 증거가 이미 확보되어 있으며(적합 조건 5), 형사 절차가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 또한, 군 지휘부의 관리 소홀(피해자와 가해자 분리 미흡)에 대한 국가배상 가능성이 있어 상대방(국가)의 자력이 충분하다고 볼 수 있습니다(적합 조건 2). 다만, 직권남용 혐의가 무죄로 판단된 점은 민사 소송 시 쟁점이 될 수 있습니다.</t>
+          <t>국가(대한민국)가 상대방으로 책임이 명확하고 자력이 충분하며, 민간인 집단 희생 등 다수의 피해자가 발생한 대규모 사건입니다. 제3기 진실화해위원회를 통한 공적 절차가 진행 중이며, 위원회의 강화된 조사 권한으로 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>[법정B컷]분대장 괴롭힘이 '사적 제재'?…직권남용 또 무죄</t>
+          <t>3기 진실화해위 출범...제주도, 전담 창구 운영</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>jejunews.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477917?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050034</t>
+          <t>http://www.jejunews.com/news/articleView.html?idxno=2223780</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-01 00:20:34.086174+00:00</t>
+          <t>2026-03-02 12:23:10.463828+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>일본 정부, 구마가이구미, 미쓰비시중공업</t>
+          <t>故 마이클 잭슨 유산관리재단</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>항소심 승소, 일본의 공식 사죄 등 근본적 해결 미진</t>
+          <t>로스앤젤레스 연방법원에 소장 접수, 금전적 합의 무효 주장 및 후속 심리 예정</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 및 강제동원 피해자들이 일본 정부와 기업들을 상대로 한 소송에서 항소심 승소 등 긍정적인 판결을 얻었다. 그러나 기사는 일본의 공식 사죄와 같은 근본적인 문제 해결이 아직 이루어지지 않았음을 지적하며, 역사 정의 실현을 위한 노력이 지속되어야 함을 강조한다.</t>
+          <t>故 마이클 잭슨의 유산관리재단이 아동 성학대 혐의로 피소되었다. 캐시오 형제자매는 잭슨이 어린 시절부터 자신들을 그루밍하고 약물과 술을 이용해 성적 학대를 일삼았다고 주장하며, 재단 측은 이를 '돈벌이 시도'라고 반박하고 있다. 법원은 금전적 합의 무효 주장에 대한 후속 심리를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 및 강제동원 피해자 사건은 상대방 책임이 명확하고(적합 조건 1), 일본 정부 및 대기업으로 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해이고(적합 조건 3), 피해 규모가 매우 크며(적합 조건 4), 이미 소송에서 승소한 바 있어 증거가 충분히 확보된 상태입니다(적합 조건 5). 이미 항소심 승소 등 긍정적 판결이 있었으나, 일본의 공식 사죄 등 근본적 해결이 미진하여 추가적인 법적 조치 또는 집행 관련 기회가 있을 수 있습니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (아동 성학대 혐의 구체적 주장), 상대방에게 자력이 충분함 (故 마이클 잭슨 유산관리재단), 다수 피해자 (형제자매 4명, '연쇄 아동 포식자' 주장으로 추가 피해자 가능성), 피해 규모가 큼 (성학대 사건의 위자료는 상당할 수 있음). 현재 소송이 진행 중이며, 과거 금전적 합의 시도도 있었던 점을 고려할 때 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4명 (형제자매)</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>3.1혁명 107주년 615개 단체 시민선언,  역사정의가 바로 서야 평화도 가...</t>
+          <t>故 마이클 잭슨, 아동 성학대 혐의 피소.. 돈벌이 시도  반박 [★할리우...</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>tongilnews.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.tongilnews.com/news/articleView.html?idxno=215915</t>
+          <t>https://www.starnewskorea.com/star/2026/03/01/2026030122020167119</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-02-28 12:51:31.116250+00:00</t>
+          <t>2026-03-02 00:29:51.649045+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>일본 경시청</t>
+          <t>빌 게이츠</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>경찰관 면직 처분, 검찰 송치 및 재판 진행 중</t>
+          <t>엡스타인 파일 공개 및 관련 의혹 제기</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>일본 경찰관이 13년간 여성 시신 20여구와 부상 여성의 환부를 불법 촬영하고 500점 이상의 사진과 영상을 소지한 사실이 드러나 면직 처분되었습니다. 그는 성적 욕구를 채우기 위함이었다고 진술했으며, 다른 불법 촬영 혐의로 재판을 받고 있고 시신 불법 촬영 혐의로 검찰에 송치되었습니다. 다수의 피해자가 발생했으며 명확한 증거와 공적 절차가 진행 중입니다.</t>
+          <t>빌 게이츠가 '엡스타인 파일'과 관련하여 외도 사실을 인정했으나, 외도 상대가 엡스타인의 성 착취 피해자라는 의혹은 부인했습니다. 이 사건은 엡스타인 네트워크와 관련된 성 착취 피해자들의 추가적인 법적 조치 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>상대방(경찰관)의 불법 행위가 명확하고 본인도 시인했으며, 소속 기관인 일본 경시청을 상대로 한 손해배상 청구 가능성 고려 시 자력 충분. 20여 명의 여성 시신 피해자 및 부상 여성 피해자 다수로 집단적 피해에 해당하며, 500점 이상의 불법 촬영물 등 객관적 증거가 명확하고 공적 절차(면직, 검찰 송치, 재판)가 진행 중이므로 소송금융 투자 적합도가 높음.</t>
+          <t>빌 게이츠는 막대한 자력을 가진 상대방이며(적합 조건 2), '엡스타인 파일'은 집단적 성 착취 피해의 증거가 될 수 있습니다(적합 조건 3, 5). 피해 규모가 클 것으로 예상되며(적합 조건 4), 관련 파일의 존재로 증거 확보 가능성이 높습니다. 빌 게이츠가 외도 상대가 피해자가 아니라고 부인했으나, '엡스타인 파일'의 추가 공개 여부에 따라 소송금융 투자 기회가 충분히 발생할 수 있습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>20여 명의 여성 시신 피해자 및 부상 여성 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>“성적 욕구 채우려고” 13년간 ‘女시신 나체’ 수백장 모은 경찰…日...</t>
+          <t>'엡스타인 파일' 빌게이츠 외도 인정</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/japan/2026/02/28/20260228500045?wlog_tag3=naver</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143736</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-02-28 12:28:35.501906+00:00</t>
+          <t>2026-03-02 00:17:29.563722+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>국가와 부산시의 공동 책임을 인정하는 판결이 잇따름</t>
+          <t>MBC 탐사기획 &lt;스트레이트&gt; 방송을 통한 공론화 예정</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>형제복지원 사건과 관련하여 국가와 부산시가 공동으로 손해배상 책임을 져야 한다는 법원 판결이 계속 나오고 있다. 이는 과거 인권침해 사건에 대한 국가 및 지자체의 책임을 인정한 것으로, 피해자들의 추가적인 손해배상 청구가 이어질 가능성이 높다.</t>
+          <t>MBC 탐사기획 &lt;스트레이트&gt;가 중증장애인시설에서 발생한 충격적인 성폭력 사건을 단독 입수한 면담보고서와 피해자 인터뷰를 통해 고발할 예정입니다. '도가니' 악몽 재현이라는 표현으로 사건의 심각성을 암시하며, 사회적 파장이 예상됩니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>상대방 책임이 국가와 부산시로 명확하며(1), 이들은 충분한 자력을 가집니다(2). 형제복지원 사건은 집단적 피해를 야기했으며(3), 이미 법원의 판결이 잇따르고 있어 증거 확보 및 책임 입증이 용이합니다(5).</t>
+          <t>중증장애인시설 내 성폭력 사건으로, 시설 운영 주체의 책임이 명확할 가능성이 높고(상대방 책임 명확), 성폭력 피해의 특성상 피해 규모가 클 것으로 예상됩니다(피해 규모 큼). MBC 탐사기획 &lt;스트레이트&gt;가 '단독 입수한 면담보고서'와 '피해자 인터뷰'를 확보했다고 명시하여 증거가 충분할 것으로 보입니다(증거 확보 가능). '도가니' 악몽 재현이라는 표현은 사회적 파장이 크고, 중증장애인 대상 범죄의 심각성을 고려할 때 공론화 및 법적 대응 가능성이 매우 높아 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>부산시  형제복지원 배상, 정부가 더 부담해야 …정부 전액 부담은 '난...</t>
+          <t>[스트레이트 예고] 재현된 '도가니' 악몽 / 개혁‥그 마지막 '장벽'</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=197566</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804178_37004.html</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-02-28 01:35:16.581466+00:00</t>
+          <t>2026-03-01 12:33:38.740290+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>부산구치소</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>구치소 내부 조사 및 징벌 처분 완료, 추가 법적 조치 가능성</t>
+          <t>경찰관 면직 처분</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>부산구치소에서 30대 재소자 A씨가 두 달간 같은 방 재소자들에게 집단 폭행과 성추행을 당한 사건이 발생했습니다. 구치소 측은 옆 방 재소자 신고로 뒤늦게 인지하고 가해자들에게 징벌 처분을 내렸습니다. 지난해 집단폭행 사망 사건 등 잇따른 사고로 부산구치소의 재소자 관리 부실에 대한 비판이 커지고 있습니다.</t>
+          <t>일본 아야세경찰서 소속 감식반 경찰관이 13년간 영안실에서 여성 시신 수백 장을 불법 촬영한 사실이 드러나 면직 처분되었습니다. 이는 사망자의 존엄성을 침해하고 유족들에게 심각한 정신적 피해를 야기한 사건입니다. 피해 유족들은 일본 정부를 상대로 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>부산구치소의 관리 부실로 인한 재소자 인권 침해 사건으로, 상대방(공공기관)의 책임이 명확하고 배상 능력이 충분합니다. 두 달간의 집단 폭행 및 성추행이라는 심각한 피해가 발생했으며, 구치소 자체 조사 및 징벌 처분으로 증거 확보 및 공적 절차가 진행된 점이 소송금융 투자에 적합합니다.</t>
+          <t>일본 경찰관의 13년간 영안실 시신 불법 촬영 사건으로, 상대방(일본 정부/경찰)의 책임이 명확하고 자력이 충분합니다. 수백 명의 피해자(사망자 유족)가 발생한 집단적 피해이며, 경찰관 면직 처분이라는 공적 절차가 진행되어 증거 확보가 용이합니다. 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>1명 (A 씨), 다만 유사 피해자 발생 가능성 있음</t>
+          <t>수백 명</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>폭행에 성추행 의혹, 부산구치소 또 물의</t>
+          <t>13년간 영안실서 女 나체 시신 수백장 찍은 日경찰… 성욕 채우려</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184381</t>
+          <t>https://www.news1.kr/world/general-world/6086906</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-02-28 01:07:57.088977+00:00</t>
+          <t>2026-03-01 12:19:15.564377+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>색동원</t>
+          <t>김 모 씨 (색동원 원장/이사장)</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 심층조사 결과와 경찰의 피해자 인정 수에 차이 발생</t>
+          <t>경찰 수사 진행 중, 언론 보도를 통한 추가 피해자 확인</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>색동원에서 심층조사 결과 19명의 성폭력 피해자가 확인되었으나, 경찰은 이 중 3명만을 피해자로 인정하고 있습니다. 경찰은 심층조사 결과를 신뢰하기 어렵다는 입장을 밝혀, 피해자 인정 범위와 관련하여 논란이 예상됩니다.</t>
+          <t>인천 강화군의 장애인복지시설 '색동원'에서 원장 김 모 씨에 의한 중증장애인 성폭행 등 성적 학대가 오랜 기간 자행된 사실이 드러났다. '스트레이트'가 입수한 면담보고서에 따르면 의사소통이 어려운 피해자들이 구체적인 피해 사실을 진술했으며, 경찰이 특정한 3명을 넘어 20명에 달하는 피해자가 확인되었다. 언론 보도를 통해 사건의 심각성이 알려지고 있다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>적합 조건 3 (집단적 피해): 심층조사 결과 19명의 성폭력 피해자가 확인되어 집단소송 가능성이 높습니다. 적합 조건 4 (피해 규모가 큼): 성폭력이라는 중대한 인권침해 사건으로 피해의 심각성이 큽니다. 적합 조건 5 (증거가 있거나 확보 가능함): 심층조사 결과라는 객관적 자료가 존재하며, 경찰 수사 과정에서 추가 증거 확보 가능성이 있습니다. 적합 조건 6 (이미 공적 절차 진행 중): 경찰 수사가 진행 중인 사건입니다. 다만, 경찰이 심층조사 결과를 신뢰하지 않는다는 점이 쟁점이 될 수 있습니다.</t>
+          <t>가해자(원장/이사장 김 모 씨)가 명확히 특정되었고, 피해 여성들의 면담보고서 및 경찰 특정 등 객관적 증거가 존재합니다 (적합 조건 1, 5). 20명에 달하는 다수의 피해자가 발생하여 집단적 피해에 해당하며 (적합 조건 3, 4), 경찰 수사 등 공적 절차가 진행 중인 것으로 보입니다 (적합 조건 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>19명</t>
+          <t>최소 20명</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>색동원 심층조사 결과 성폭력 피해자 19명, 경찰은 왜 3명만 인정했나</t>
+          <t>'스트레이트' 재현된 '도가니' 악몽</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>beminor.com</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.beminor.com/news/articleView.html?idxno=29487</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496283</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-02-28 01:01:01.706585+00:00</t>
+          <t>2026-03-01 00:25:18.298004+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>아동 성폭행범 체포, 응급 소송 진행, 가정법원 결정</t>
+          <t>MBC '스트레이트' 보도 및 취재 진행 중</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>아르헨티나에서 11세 아동이 성폭행으로 임신했음에도 불구하고 병원과 당국의 지연 및 강제 제왕절개로 출산하게 된 비극적인 사건입니다. 아동은 낙태를 원했으나 거부되었고, 결국 출산한 아기는 사망했습니다. 이 사건은 아르헨티나의 낙태 합법화 논란에 큰 영향을 미쳤습니다.</t>
+          <t>MBC '스트레이트'가 장애인시설 내 성폭력 의혹을 보도했다. 다수의 피해자들이 몸짓을 섞어가며 피해 사실을 세세하게 설명했으며, 범행 장소, 시간대, 사용된 도구 등이 서로 다른 피해자들의 진술 사이에서도 일치하는 것으로 파악됐다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>병원과 당국이 법률상 허용되는 낙태를 지연시키고 11세 아동에게 강제 제왕절개를 시행하여 극심한 피해를 입힌 책임이 명확합니다. 병원 및 주 보건 당국은 배상 능력이 충분한 기관이며, 아동의 신체적, 정신적 피해 규모가 매우 크고 아기가 사망하는 비극적인 결과가 발생했습니다. 사건이 언론에 널리 보도되었고 변호인단이 활동하는 등 객관적 증거 확보 가능성이 높습니다.</t>
+          <t>다수의 피해자가 존재하며(적합 조건 3), 서로 다른 피해자들의 진술이 일치하여 범행 사실이 구체적으로 특정되고 책임이 명확해 보입니다(적합 조건 1, 5). 성폭력 피해는 중대한 인권침해로 피해 규모가 크며(적합 조건 4), MBC '스트레이트' 보도를 통해 사건이 공론화되고 조사 단계에 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>성폭행당한 11세에 '제왕절개'... 안 낳고 싶어요  [그해 오늘]</t>
+          <t>MBC '스트레이트', 장애인시설 성폭력 의혹과 검찰개혁 쟁점 짚는다</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01085686645355112</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987337</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-02-28 00:34:08.717841+00:00</t>
+          <t>2026-03-01 00:24:27.778445+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C117" t="inlineStr"/>
+      <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
-          <t>국가 항소 포기로 1심 판결 확정. 대구시 대상 추가 진상규명 및 피해자 지원 요구 중.</t>
+          <t>강제동원 피해 진상규명 노력 진행 중</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>대구시립희망원에 24년간 강제수용된 피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 법원이 국가의 인권 침해를 인정하며 13억 원 배상 판결. 국가가 항소를 포기하여 1심 판결이 확정됨. 장애인인권단체는 희망원 위탁 운영 주체인 대구시에도 진상규명 및 피해자 지원을 요구하고 있어 추가적인 법적 조치 가능성이 있습니다.</t>
+          <t>강제동원 피해자들의 유골이 뒤섞여 있는 안타까운 상황과 이들의 진상규명을 위한 한국 시민사회 및 불교계의 노력을 다루고 있다. 특히 조세이탄광 관련 징용 피해자 문제와 무연고자 유골 수습에 대한 활동이 언급된다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>국가가 1심 패소 후 항소를 포기하여 책임이 명확하며(적합 조건 1), 국가 및 대구시(공공기관)는 충분한 자력을 가집니다(적합 조건 2). 1인당 13억 원의 배상액은 피해 규모가 크며(적합 조건 4), 법원 판결로 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 또한, 장애인인권단체의 진상규명 요구 등 추가적인 집단소송 가능성이 있습니다(적합 조건 3).</t>
+          <t>강제동원 피해라는 역사적 사실에 기반한 다수의 피해자(적합 조건 3, 4)가 존재하며, 상대방(일본 기업 또는 정부)의 자력이 충분할 것으로 예상(적합 조건 2). 진상규명 노력(적합 조건 5)이 있었고, 피해자 유골 문제 등 구체적인 피해 사실이 언급되어 소송금융 투자에 적합성이 높음.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>13억 원 (1인 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>다수 (전봉수 씨 외 추가 피해자 존재 가능성)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>국가, 희망원 강제수용 소송 항소 포기...패소 확정</t>
+          <t>[인터뷰]  박씨·김씨 뒤섞여 조그마한 뼛가루 …강제동원 피해 알린 홍...</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260227165436AE06678&amp;id=203970</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49200</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-02-28 00:30:26.064479+00:00</t>
+          <t>2026-03-01 00:22:18.541616+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>빌 클린턴</t>
+          <t>분대장 A씨 및 국가(군)</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>의회 증언 및 법무부 주장 제기</t>
+          <t>형사 재판에서 가혹행위 및 모욕죄 유죄(벌금 300만원), 직권남용 무죄 판결 선고. 민사 소송 가능성 있음.</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>클린턴 전 대통령이 엡스타인 성범죄 사건과 관련하여 의회에 증언했으며, 법무부는 클린턴 전 대통령의 온수 욕조 사진 속 얼굴이 가려진 여성이 엡스타인의 성범죄 피해자라고 주장했습니다. 이는 클린턴 전 대통령이 엡스타인 사건의 피해자들과 연루되었을 가능성을 시사합니다.</t>
+          <t>분대장 A씨가 후임 병사 B씨에게 지속적인 가혹행위와 모욕을 가해 B씨가 손목 부상 악화로 수술이 필요하게 되었습니다. 형사 재판에서 A씨는 가혹행위 및 모욕죄로 벌금 300만원을 선고받았으나, 직권남용 혐의는 무죄 판결을 받았습니다. 기사는 법원의 직권남용 무죄 판단에 대해 피해자 관점에서 비판적인 시각을 제시하며 군 지휘부의 관리 소홀 문제도 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(법무부 주장), 상대방(클린턴 전 대통령)에게 자력이 충분합니다. 엡스타인 사건은 집단적 피해를 야기했고, 사진 및 법무부 주장을 통해 증거 확보 가능성이 높으며, 의회 증언 등 공적 절차가 진행 중입니다.</t>
+          <t>분대장 A씨의 가혹행위 및 모욕죄는 형사 재판에서 유죄 판결을 받아 책임이 명확하고(적합 조건 1), 관련 증거가 이미 확보되어 있으며(적합 조건 5), 형사 절차가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 또한, 군 지휘부의 관리 소홀(피해자와 가해자 분리 미흡)에 대한 국가배상 가능성이 있어 상대방(국가)의 자력이 충분하다고 볼 수 있습니다(적합 조건 2). 다만, 직권남용 혐의가 무죄로 판단된 점은 민사 소송 시 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>클린턴 부부 엡스타인 사건 의회 증언... 엡스타인 몰랐다·범죄 몰랐다...</t>
+          <t>[법정B컷]분대장 괴롭힘이 '사적 제재'?…직권남용 또 무죄</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274288</t>
+          <t>https://www.nocutnews.co.kr/news/6477917?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050034</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-02-28 00:25:13.379606+00:00</t>
+          <t>2026-03-01 00:20:34.086174+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>빌 클린턴</t>
+          <t>일본 정부, 구마가이구미, 미쓰비시중공업</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>연방 하원 감독위원회 비공개 조사 진행 중, 법무부 문건 공개</t>
+          <t>항소심 승소, 일본의 공식 사죄 등 근본적 해결 미진</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>빌 클린턴 전 미국 대통령이 미성년자 성착취범 제프리 엡스타인과의 연루 의혹을 부인하며, 그의 범죄를 몰랐다고 주장했습니다. 법무부는 클린턴 전 대통령과 함께 찍힌 사진 속 얼굴이 가려진 여성이 엡스타인의 성범죄 피해자라고 밝힌 바 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중입니다.</t>
+          <t>일본군 '위안부' 및 강제동원 피해자들이 일본 정부와 기업들을 상대로 한 소송에서 항소심 승소 등 긍정적인 판결을 얻었다. 그러나 기사는 일본의 공식 사죄와 같은 근본적인 문제 해결이 아직 이루어지지 않았음을 지적하며, 역사 정의 실현을 위한 노력이 지속되어야 함을 강조한다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>엡스타인 사건은 집단적 피해(다수 미성년자 성착취 피해자)와 큰 피해 규모를 동반합니다. 법무부 공개 문건 및 사진, DOJ의 피해자 특정 발언 등 객관적 증거가 확보되어 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중인 공적 절차 진행 단계입니다. 다만 빌 클린턴의 직접적인 책임 입증은 쟁점이 될 수 있습니다.</t>
+          <t>일본군 '위안부' 및 강제동원 피해자 사건은 상대방 책임이 명확하고(적합 조건 1), 일본 정부 및 대기업으로 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해이고(적합 조건 3), 피해 규모가 매우 크며(적합 조건 4), 이미 소송에서 승소한 바 있어 증거가 충분히 확보된 상태입니다(적합 조건 5). 이미 항소심 승소 등 긍정적 판결이 있었으나, 일본의 공식 사죄 등 근본적 해결이 미진하여 추가적인 법적 조치 또는 집행 관련 기회가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>빌 클린턴, 엡스타인 연루의혹 부인…“그의 범죄 그땐 몰랐다”</t>
+          <t>3.1혁명 107주년 615개 단체 시민선언,  역사정의가 바로 서야 평화도 가...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>tongilnews.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496190&amp;ref=A</t>
+          <t>http://www.tongilnews.com/news/articleView.html?idxno=215915</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-02-28 00:23:12.187594+00:00</t>
+          <t>2026-02-28 12:51:31.116250+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>부산구치소</t>
+          <t>일본 경시청</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>교정 당국 조사 진행 중</t>
+          <t>경찰관 면직 처분, 검찰 송치 및 재판 진행 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>부산구치소에서 30대 수용자 A씨가 같은 방 수용자 4명에게 지속적인 폭행과 가혹 행위를 당했다는 신고가 접수되어 교정 당국이 조사에 나섰다. 이는 지난해 수용자 사망 사건 이후 5개월 만에 발생한 유사 사건으로, 당시 구치소의 관리 미흡이 드러난 바 있어 이번에도 수용자 안전 관리 책임 문제가 쟁점이 될 것으로 보인다.</t>
+          <t>일본 경찰관이 13년간 여성 시신 20여구와 부상 여성의 환부를 불법 촬영하고 500점 이상의 사진과 영상을 소지한 사실이 드러나 면직 처분되었습니다. 그는 성적 욕구를 채우기 위함이었다고 진술했으며, 다른 불법 촬영 혐의로 재판을 받고 있고 시신 불법 촬영 혐의로 검찰에 송치되었습니다. 다수의 피해자가 발생했으며 명확한 증거와 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>부산구치소라는 공공기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 수용자 관리 소홀에 대한 책임이 명확하고 과거 유사 사건에서 관리 미흡이 드러난 전례가 있어 증거 확보에 유리함(적합 조건 1, 5). 현재 교정 당국의 조사가 진행 중이므로 소송 전 추가 증거 확보가 가능함(적합 조건 6).</t>
+          <t>상대방(경찰관)의 불법 행위가 명확하고 본인도 시인했으며, 소속 기관인 일본 경시청을 상대로 한 손해배상 청구 가능성 고려 시 자력 충분. 20여 명의 여성 시신 피해자 및 부상 여성 피해자 다수로 집단적 피해에 해당하며, 500점 이상의 불법 촬영물 등 객관적 증거가 명확하고 공적 절차(면직, 검찰 송치, 재판)가 진행 중이므로 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>20여 명의 여성 시신 피해자 및 부상 여성 피해자 다수</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>5개월 만에 또···부산구치소, 수용자 집단 폭행 발생</t>
+          <t>“성적 욕구 채우려고” 13년간 ‘女시신 나체’ 수백장 모은 경찰…日...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602272237001</t>
+          <t>https://www.seoul.co.kr/news/international/japan/2026/02/28/20260228500045?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-02-28 00:18:03.460612+00:00</t>
+          <t>2026-02-28 12:28:35.501906+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국, 부산시</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>제3차 정신건강복지기본계획 논의, 정신건강복지법 개정안 계류, 국가인권위원회 시정 권고</t>
+          <t>국가와 부산시의 공동 책임을 인정하는 판결이 잇따름</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>정신질환자의 강제입원 과정에서 국가의 공적 책임 회피로 인해 환자 인권 침해 및 불법 이송, 격리·강박 문제가 만연함. 유엔, 헌법재판소, 국가인권위원회 등에서 지속적으로 문제 제기 및 시정 권고가 있었으며, 관련 법 개정안이 발의되는 등 제도 개선 논의가 활발히 진행 중임. 다수의 피해자가 발생하고 있어 국가를 상대로 한 집단 손해배상 소송 가능성이 높음.</t>
+          <t>형제복지원 사건과 관련하여 국가와 부산시가 공동으로 손해배상 책임을 져야 한다는 법원 판결이 계속 나오고 있다. 이는 과거 인권침해 사건에 대한 국가 및 지자체의 책임을 인정한 것으로, 피해자들의 추가적인 손해배상 청구가 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>국가의 공적 책임 회피로 인한 정신질환자 강제입원 과정에서의 인권 침해 및 불법 행위가 광범위하게 발생하고 있음 (상대방 책임 명확, 집단적 피해). 유엔, 헌재, 인권위 등 공적 기관의 문제 제기 및 조사 결과가 명확한 증거로 존재하며 (증거 확보 가능), 국가를 상대로 한 손해배상 청구 가능성이 높음 (상대방 자력 충분). 관련 법 개정안 발의 및 기본계획 논의 등 공적 절차도 진행 중임.</t>
+          <t>상대방 책임이 국가와 부산시로 명확하며(1), 이들은 충분한 자력을 가집니다(2). 형제복지원 사건은 집단적 피해를 야기했으며(3), 이미 법원의 판결이 잇따르고 있어 증거 확보 및 책임 입증이 용이합니다(5).</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>정신질환자 및 그 가족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[정신건강 사각지대] ② 가족에 떠넘겨진 이송·강제입원…국가 책임은</t>
+          <t>부산시  형제복지원 배상, 정부가 더 부담해야 …정부 전액 부담은 '난...</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260226179600530?input=1195m</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=197566</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-02-27 00:40:29.541686+00:00</t>
+          <t>2026-02-28 01:35:16.581466+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>전 시설 책임자 및 부산시</t>
+          <t>부산구치소</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>경찰 고발 및 장애인권익옹호기관 조사 진행 중, 부산시 긴급 실태조사 예정</t>
+          <t>구치소 내부 조사 및 징벌 처분 완료, 추가 법적 조치 가능성</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>부산의 한 장애인 주간보호시설에서 1년 이상 지속적인 학대가 발생하여 11명의 장애인이 피해를 입었다. 부산시가 정기 점검에도 불구하고 학대 사실을 파악하지 못해 관리 감독 소홀 책임이 제기되고 있으며, 장애인권익옹호기관은 전 시설 책임자를 경찰에 고발했다. 현재 경찰 수사 및 부산시의 긴급 실태조사가 진행 중이다.</t>
+          <t>부산구치소에서 30대 재소자 A씨가 두 달간 같은 방 재소자들에게 집단 폭행과 성추행을 당한 사건이 발생했습니다. 구치소 측은 옆 방 재소자 신고로 뒤늦게 인지하고 가해자들에게 징벌 처분을 내렸습니다. 지난해 집단폭행 사망 사건 등 잇따른 사고로 부산구치소의 재소자 관리 부실에 대한 비판이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>전 시설 책임자의 학대 행위가 명확하며, 부산시의 관리 감독 소홀 책임도 제기될 수 있어 상대방 책임이 비교적 명확합니다. 11명의 장애인이 1년 이상 지속적인 학대를 당한 집단적 피해 사건으로, 경찰 고발 및 장애인권익옹호기관의 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건이 충족됩니다. 특히 부산시를 상대로 한 소송 시 충분한 자력 확보가 가능하여 소송금융 투자에 적합합니다.</t>
+          <t>부산구치소의 관리 부실로 인한 재소자 인권 침해 사건으로, 상대방(공공기관)의 책임이 명확하고 배상 능력이 충분합니다. 두 달간의 집단 폭행 및 성추행이라는 심각한 피해가 발생했으며, 구치소 자체 조사 및 징벌 처분으로 증거 확보 및 공적 절차가 진행된 점이 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>11명</t>
+          <t>1명 (A 씨), 다만 유사 피해자 발생 가능성 있음</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>정기 점검했지만…“지속적 학대 몰랐다”</t>
+          <t>폭행에 성추행 의혹, 부산구치소 또 물의</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495312&amp;ref=A</t>
+          <t>https://news.knn.co.kr/news/article/184381</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-27 00:29:20.249728+00:00</t>
+          <t>2026-02-28 01:07:57.088977+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재단 및 연루자</t>
+          <t>색동원</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>미 법무부 '엡스타인 파일' 공개, 추가 피해자 및 연루자 특정 가능성</t>
+          <t>경찰 수사 진행 중, 심층조사 결과와 경찰의 피해자 인정 수에 차이 발생</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>미국 억만장자 성범죄자 제프리 엡스타인 사건 관련 수사 기록이 대거 공개되며 스티븐 호킹이 엡스타인 파티에서 비키니 차림 여성들과 찍은 사진이 논란이 되고 있습니다. 미 법무부는 공개된 여성들을 피해자로 간주해 얼굴을 가렸으며, 엡스타인은 대규모 미성년자 성매매 및 성 착취 혐의로 기소된 바 있습니다. 이번 파일 공개로 추가 피해자들의 민사 소송 가능성이 제기됩니다.</t>
+          <t>색동원에서 심층조사 결과 19명의 성폭력 피해자가 확인되었으나, 경찰은 이 중 3명만을 피해자로 인정하고 있습니다. 경찰은 심층조사 결과를 신뢰하기 어렵다는 입장을 밝혀, 피해자 인정 범위와 관련하여 논란이 예상됩니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>제프리 엡스타인은 미성년자 성매매 및 성 착취 혐의로 기소된 성범죄자이며, 미 법무부가 공개한 파일에서 여성들을 피해자로 간주하여 얼굴을 가린 점은 그의 책임이 명확함을 보여줍니다. 엡스타인은 억만장자로 그의 재단이나 연루된 거물들은 충분한 배상 능력을 가질 것으로 예상됩니다. '대규모 미성년자 성매매 및 성 착취'라는 기사 내용과 미 법무부의 피해자 보호 조치는 다수의 피해자가 존재함을 시사하며, 미 법무부가 공개한 '엡스타인 파일'은 강력한 객관적 증거가 됩니다. 파일 공개는 정부 조사의 연장선상에 있으며, 이를 통해 추가적인 법적 절차가 진행될 가능성이 높습니다.</t>
+          <t>적합 조건 3 (집단적 피해): 심층조사 결과 19명의 성폭력 피해자가 확인되어 집단소송 가능성이 높습니다. 적합 조건 4 (피해 규모가 큼): 성폭력이라는 중대한 인권침해 사건으로 피해의 심각성이 큽니다. 적합 조건 5 (증거가 있거나 확보 가능함): 심층조사 결과라는 객관적 자료가 존재하며, 경찰 수사 과정에서 추가 증거 확보 가능성이 있습니다. 적합 조건 6 (이미 공적 절차 진행 중): 경찰 수사가 진행 중인 사건입니다. 다만, 경찰이 심층조사 결과를 신뢰하지 않는다는 점이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>19명</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>스티븐 호킹, 엡스타인 파티서 양옆에 비키니女…유족 “간병인들”</t>
+          <t>색동원 심층조사 결과 성폭력 피해자 19명, 경찰은 왜 3명만 인정했나</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Inter/article/all/20260227/133434086/2</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=29487</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-02-27 00:25:16.766425+00:00</t>
+          <t>2026-02-28 01:01:01.706585+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr"/>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>병원 및 투쿠만주 보건 당국</t>
+        </is>
+      </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>미 하원 감독위원회의 엡스타인 관련 비공개 조사 진행 중</t>
+          <t>아동 성폭행범 체포, 응급 소송 진행, 가정법원 결정</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>힐러리 클린턴 전 국무장관이 사망한 성착취범 엡스타인과의 연루 의혹으로 미 하원 감독위원회의 비공개 조사에 출석했습니다. 클린턴 부부는 엡스타인을 만난 기억이 없고 비행기나 섬을 방문한 적도 없다며 정치적 의도라고 반발하고 있으나, 미 법무부가 공개한 엡스타인 문건에는 빌 클린턴 전 대통령의 여행 기록과 여성들과 함께 찍힌 사진이 포함되어 있습니다. 민주당은 트럼프 대통령도 조사 대상이라고 반격하며, 엡스타인 사건의 수많은 피해자들을 위한 진실 규명을 요구하고 있습니다.</t>
+          <t>아르헨티나에서 11세 아동이 성폭행으로 임신했음에도 불구하고 병원과 당국의 지연 및 강제 제왕절개로 출산하게 된 비극적인 사건입니다. 아동은 낙태를 원했으나 거부되었고, 결국 출산한 아기는 사망했습니다. 이 사건은 아르헨티나의 낙태 합법화 논란에 큰 영향을 미쳤습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모가 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 엡스타인 사건은 전국적으로 수많은 성착취 피해자를 발생시켰고, 미 법무부 문건 등 객관적 증거가 존재하며, 미 하원 감독위원회의 비공개 조사가 진행 중입니다. 클린턴 부부의 직접적인 책임은 현재 조사 중이나, 사건의 심각성과 공적 절차 진행은 소송금융 투자에 적합한 요소를 제공합니다.</t>
+          <t>병원과 당국이 법률상 허용되는 낙태를 지연시키고 11세 아동에게 강제 제왕절개를 시행하여 극심한 피해를 입힌 책임이 명확합니다. 병원 및 주 보건 당국은 배상 능력이 충분한 기관이며, 아동의 신체적, 정신적 피해 규모가 매우 크고 아기가 사망하는 비극적인 결과가 발생했습니다. 사건이 언론에 널리 보도되었고 변호인단이 활동하는 등 객관적 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>수많은 피해자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>힐러리, 엡스타인 조사위 출석... 트럼프가 나와야</t>
+          <t>성폭행당한 11세에 '제왕절개'... 안 낳고 싶어요  [그해 오늘]</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202602270601435785</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01085686645355112</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-02-27 00:21:46.239271+00:00</t>
+          <t>2026-02-28 00:34:08.717841+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국, 대구시</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>진실화해위 조사 진행 중, 조사3국 출범 준비</t>
+          <t>국가 항소 포기로 1심 판결 확정. 대구시 대상 추가 진상규명 및 피해자 지원 요구 중.</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>제3기 진실화해위원회가 출범하며 해외입양 사건 300여 건이 신규 접수되었고, 기존 2기에서 이관된 311건을 포함해 총 600여 건의 사건이 다뤄질 예정입니다. 1954년부터 2000년까지 약 16만 명의 해외입양인이 발생한 것으로 추산되며, 이들은 입양 과정에서의 서류 조작 등으로 정체성을 알 권리를 침해당했다고 주장합니다. 해외입양 사건을 전담할 조사3국은 아직 인력 및 예산 문제로 본격 가동되지 못하고 있습니다.</t>
+          <t>대구시립희망원에 24년간 강제수용된 피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 법원이 국가의 인권 침해를 인정하며 13억 원 배상 판결. 국가가 항소를 포기하여 1심 판결이 확정됨. 장애인인권단체는 희망원 위탁 운영 주체인 대구시에도 진상규명 및 피해자 지원을 요구하고 있어 추가적인 법적 조치 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>해외입양인들의 정체성 알 권리 침해 사건으로, 국가의 관리감독 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가집니다(적합 조건 2). 16만명에 달하는 해외입양인 추산과 300건 이상의 신규 접수에서 보듯이 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 진실화해위 조사를 통해 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>국가가 1심 패소 후 항소를 포기하여 책임이 명확하며(적합 조건 1), 국가 및 대구시(공공기관)는 충분한 자력을 가집니다(적합 조건 2). 1인당 13억 원의 배상액은 피해 규모가 크며(적합 조건 4), 법원 판결로 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 또한, 장애인인권단체의 진상규명 요구 등 추가적인 집단소송 가능성이 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13억 원 (1인 기준)</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>16만명 추산 (해외입양인 전체), 300여건 (신규 접수)</t>
+          <t>다수 (전봉수 씨 외 추가 피해자 존재 가능성)</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>해외입양 300건 접수…전담 '조사3국'은 정원·예산 미확정</t>
+          <t>국가, 희망원 강제수용 소송 항소 포기...패소 확정</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260226_0003528290</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260227165436AE06678&amp;id=203970</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-02-27 00:21:30.120919+00:00</t>
+          <t>2026-02-28 00:30:26.064479+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>색동원 (시설 운영 주체 및 종사자)</t>
+          <t>빌 클린턴</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>2차 심층조사 결과 경찰 전달, 장애인권익옹호기관 신고 및 긴급 분리/전원 조치 협의 중</t>
+          <t>의회 증언 및 법무부 주장 제기</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>중증장애인 거주시설 '색동원'에서 남성 입소자 6명이 시설 종사자 6명으로부터 폭행 피해를 본 정황이 2차 심층조사 결과 드러났습니다. 강화군은 경찰에 조사 보고서를 전달하고 장애인권익옹호기관에 학대 신고를 하는 등 공적 절차를 진행 중입니다. 피해자 측의 정보 공개 요청 시 자료 분석 후 부분 공개될 예정입니다.</t>
+          <t>클린턴 전 대통령이 엡스타인 성범죄 사건과 관련하여 의회에 증언했으며, 법무부는 클린턴 전 대통령의 온수 욕조 사진 속 얼굴이 가려진 여성이 엡스타인의 성범죄 피해자라고 주장했습니다. 이는 클린턴 전 대통령이 엡스타인 사건의 피해자들과 연루되었을 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>2차 심층조사 결과로 시설 종사자들의 폭행 책임이 명확하며(상대방 책임 명확), 남성 입소자 6명이 피해를 입어 집단적 피해에 해당합니다(집단적 피해). 대학 기관의 조사 보고서라는 객관적 증거가 확보되었고(증거 확보 가능), 경찰 및 장애인권익옹호기관에 신고되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 피해자 수가 명확하고, 중증장애인 대상 학대라는 점에서 사회적 파장이 커 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(법무부 주장), 상대방(클린턴 전 대통령)에게 자력이 충분합니다. 엡스타인 사건은 집단적 피해를 야기했고, 사진 및 법무부 주장을 통해 증거 확보 가능성이 높으며, 의회 증언 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>남자 입소자도 폭행당한 정황…색동원 2차 보고서</t>
+          <t>클린턴 부부 엡스타인 사건 의회 증언... 엡스타인 몰랐다·범죄 몰랐다...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260227054809v6i</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274288</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-02-27 00:21:02.408037+00:00</t>
+          <t>2026-02-28 00:25:13.379606+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>빌 클린턴</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회에 진실규명 신청서 접수</t>
+          <t>연방 하원 감독위원회 비공개 조사 진행 중, 법무부 문건 공개</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>해외입양인들이 한국 정부에 출생정보 조작·삭제로 인한 인권침해 진실규명을 요구하며 3기 진실화해위원회에 300건의 사건을 접수했습니다. 이들은 입양 과정에서 가족 정보가 삭제되는 등 피해를 입었으며, 일부는 평생 고통 속에 살다 생을 마감하기도 했습니다. 진실화해위는 향후 2년간 진실규명 신청을 받을 예정입니다.</t>
+          <t>빌 클린턴 전 미국 대통령이 미성년자 성착취범 제프리 엡스타인과의 연루 의혹을 부인하며, 그의 범죄를 몰랐다고 주장했습니다. 법무부는 클린턴 전 대통령과 함께 찍힌 사진 속 얼굴이 가려진 여성이 엡스타인의 성범죄 피해자라고 밝힌 바 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>국가 책임이 비교적 명확하고(적합 조건 1), 대한민국이라는 충분한 자력을 가진 상대방(적합 조건 2)이 존재합니다. 해외입양 300건이 접수되어 집단적 피해(적합 조건 3)이며, 출생정보 조작·삭제로 인한 평생의 고통과 자살 사례는 피해 규모가 큼(적합 조건 4)을 시사합니다. 진실화해위 조사를 통해 증거 확보가 가능하며(적합 조건 5), 이미 진실화해위에 진실규명 신청이 접수되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>엡스타인 사건은 집단적 피해(다수 미성년자 성착취 피해자)와 큰 피해 규모를 동반합니다. 법무부 공개 문건 및 사진, DOJ의 피해자 특정 발언 등 객관적 증거가 확보되어 있으며, 연방 하원 감독위원회의 비공개 조사가 진행 중인 공적 절차 진행 단계입니다. 다만 빌 클린턴의 직접적인 책임 입증은 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>최소 300명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>“이름·생일 전부 지워진 채 입양” 3기 진실화해위 ‘1호 사건’은 해...</t>
+          <t>빌 클린턴, 엡스타인 연루의혹 부인…“그의 범죄 그땐 몰랐다”</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772096259&amp;code=11131100&amp;cp=nv</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496190&amp;ref=A</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-02-27 00:17:42.987403+00:00</t>
+          <t>2026-02-28 00:23:12.187594+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>부산구치소</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>국가 항소 포기로 1심 판결 확정</t>
+          <t>교정 당국 조사 진행 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>대구희망원 강제수용 피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 승소 후, 국가가 항소를 포기하며 인권침해 사실을 인정했다. 이에 따라 국가는 피해자에게 13억 원의 배상금을 지급하게 되었다. 이 판결은 유사 피해를 입은 다른 피해자들의 소송에 중요한 선례가 될 것으로 보인다.</t>
+          <t>부산구치소에서 30대 수용자 A씨가 같은 방 수용자 4명에게 지속적인 폭행과 가혹 행위를 당했다는 신고가 접수되어 교정 당국이 조사에 나섰다. 이는 지난해 수용자 사망 사건 이후 5개월 만에 발생한 유사 사건으로, 당시 구치소의 관리 미흡이 드러난 바 있어 이번에도 수용자 안전 관리 책임 문제가 쟁점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>국가가 항소를 포기하며 인권침해 사실을 인정하고 13억 원 배상을 결정하여 상대방 책임이 명확하고 자력이 충분함 (적합 조건 1, 2). 단일 피해자에게 큰 금액이 배상되어 피해 규모가 크며 (적합 조건 4), 국가의 항소 포기로 증거가 충분히 입증되었음 (적합 조건 5). 이 판결은 '대구희망원 강제수용 사건'의 다른 피해자들에게 강력한 선례가 되어 추가 소송 발굴 가능성이 높음.</t>
+          <t>부산구치소라는 공공기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 수용자 관리 소홀에 대한 책임이 명확하고 과거 유사 사건에서 관리 미흡이 드러난 전례가 있어 증거 확보에 유리함(적합 조건 1, 5). 현재 교정 당국의 조사가 진행 중이므로 소송 전 추가 증거 확보가 가능함(적합 조건 6).</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>13억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>대구희망원 강제수용 사건, 국가 '항소 포기'...피해자에 13억 배상한다</t>
+          <t>5개월 만에 또···부산구치소, 수용자 집단 폭행 발생</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>pn.or.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.pn.or.kr/news/articleView.html?idxno=33281</t>
+          <t>https://www.khan.co.kr/article/202602272237001</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-02-26 13:04:34.099516+00:00</t>
+          <t>2026-02-28 00:18:03.460612+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>진실화해위원회 조사 진행 중</t>
+          <t>제3차 정신건강복지기본계획 논의, 정신건강복지법 개정안 계류, 국가인권위원회 시정 권고</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회가 출범하며 해외입양 국가폭력 사건 300건이 1호 신청 사건으로 접수되었습니다. '가짜 기록'으로 인한 국제입양 피해자가 16만 명에 달할 것으로 추정되며, 국가폭력 피해자 단체들이 기자회견을 열고 진실규명을 촉구하고 있습니다.</t>
+          <t>정신질환자의 강제입원 과정에서 국가의 공적 책임 회피로 인해 환자 인권 침해 및 불법 이송, 격리·강박 문제가 만연함. 유엔, 헌법재판소, 국가인권위원회 등에서 지속적으로 문제 제기 및 시정 권고가 있었으며, 관련 법 개정안이 발의되는 등 제도 개선 논의가 활발히 진행 중임. 다수의 피해자가 발생하고 있어 국가를 상대로 한 집단 손해배상 소송 가능성이 높음.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>상대방 책임이 국가폭력으로 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), '16만명'이라는 잠재적 피해자 규모는 집단적 피해(적합 조건 3)이자 매우 큰 피해 규모(적합 조건 4)에 해당합니다. 진실화해위원회의 조사를 통해 증거 확보가 용이하고(적합 조건 5), 이미 진실화해위원회라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>국가의 공적 책임 회피로 인한 정신질환자 강제입원 과정에서의 인권 침해 및 불법 행위가 광범위하게 발생하고 있음 (상대방 책임 명확, 집단적 피해). 유엔, 헌재, 인권위 등 공적 기관의 문제 제기 및 조사 결과가 명확한 증거로 존재하며 (증거 확보 가능), 국가를 상대로 한 손해배상 청구 가능성이 높음 (상대방 자력 충분). 관련 법 개정안 발의 및 기본계획 논의 등 공적 절차도 진행 중임.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>잠재적 16만명, 현재 300건 접수</t>
+          <t>정신질환자 및 그 가족 다수</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>3기 진실화해위 출범…1호 신청 사건은 해외입양 국가폭력 300건</t>
+          <t>[정신건강 사각지대] ② 가족에 떠넘겨진 이송·강제입원…국가 책임은</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6083782</t>
+          <t>https://www.yna.co.kr/view/AKR20260226179600530?input=1195m</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-02-26 12:51:31.531061+00:00</t>
+          <t>2026-02-27 00:40:29.541686+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 (또는 그의 유산)</t>
+          <t>전 시설 책임자 및 부산시</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>새로운 증거(사진) 공개로 인한 재조명 및 추가 피해 주장 제기</t>
+          <t>경찰 고발 및 장애인권익옹호기관 조사 진행 중, 부산시 긴급 실태조사 예정</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>스티븐 호킹 박사가 비키니를 입은 여성들 사이에 있는 사진이 공개되며 파장이 일고 있습니다. 이 사진 속 여성들이 제프리 엡스타인에 의해 성 착취를 당한 피해자일 수 있다는 주장이 제기되었으며, 이는 엡스타인의 성 착취 네트워크와 관련된 새로운 논란을 불러일으키고 있습니다. 당시 심포지엄 후원자가 엡스타인과 연관된 것으로 보입니다.</t>
+          <t>부산의 한 장애인 주간보호시설에서 1년 이상 지속적인 학대가 발생하여 11명의 장애인이 피해를 입었다. 부산시가 정기 점검에도 불구하고 학대 사실을 파악하지 못해 관리 감독 소홀 책임이 제기되고 있으며, 장애인권익옹호기관은 전 시설 책임자를 경찰에 고발했다. 현재 경찰 수사 및 부산시의 긴급 실태조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>제프리 엡스타인이 성 착취의 가해자로 명확히 특정되며, 사진 공개로 인해 다수의 피해자일 수 있는 여성들에 대한 집단적 피해 주장이 제기되었습니다. 성 착취 사건의 특성상 피해 규모가 매우 클 것으로 예상되며, 문제의 사진 자체가 중요한 증거가 될 수 있습니다. 엡스타인의 막대한 자산을 고려할 때 배상 능력도 충분합니다.</t>
+          <t>전 시설 책임자의 학대 행위가 명확하며, 부산시의 관리 감독 소홀 책임도 제기될 수 있어 상대방 책임이 비교적 명확합니다. 11명의 장애인이 1년 이상 지속적인 학대를 당한 집단적 피해 사건으로, 경찰 고발 및 장애인권익옹호기관의 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건이 충족됩니다. 특히 부산시를 상대로 한 소송 시 충분한 자력 확보가 가능하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>11명</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>비키니女 사이에 호킹 박사…사진 공개 '파장'</t>
+          <t>정기 점검했지만…“지속적 학대 몰랐다”</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602260691&amp;t=NN</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495312&amp;ref=A</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-02-26 12:47:07.831419+00:00</t>
+          <t>2026-02-27 00:29:20.249728+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>A 씨 (장애인 보호시설 전 대표)</t>
+          <t>제프리 엡스타인 재단 및 연루자</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>관련 기관 조사 결과 학대 사실 확인</t>
+          <t>미 법무부 '엡스타인 파일' 공개, 추가 피해자 및 연루자 특정 가능성</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>장애인 보호시설의 전 대표 A 씨가 피해자들을 홍두깨로 폭행하고 마사지를 요구하며 성추행하는 등 학대한 사실이 드러났다. 피해자 지인의 신고로 시작된 조사 결과, A 씨의 학대 행위가 확인되었다.</t>
+          <t>미국 억만장자 성범죄자 제프리 엡스타인 사건 관련 수사 기록이 대거 공개되며 스티븐 호킹이 엡스타인 파티에서 비키니 차림 여성들과 찍은 사진이 논란이 되고 있습니다. 미 법무부는 공개된 여성들을 피해자로 간주해 얼굴을 가렸으며, 엡스타인은 대규모 미성년자 성매매 및 성 착취 혐의로 기소된 바 있습니다. 이번 파일 공개로 추가 피해자들의 민사 소송 가능성이 제기됩니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방(전 대표 A 씨)의 책임이 조사 결과로 명확하게 드러났으며(적합 조건 1), '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해로 판단됩니다(적합 조건 3). 또한, '조사 결과'라는 언급을 통해 이미 공적 절차가 진행되었고 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 가해자 개인의 자력은 추가 확인이 필요합니다.</t>
+          <t>제프리 엡스타인은 미성년자 성매매 및 성 착취 혐의로 기소된 성범죄자이며, 미 법무부가 공개한 파일에서 여성들을 피해자로 간주하여 얼굴을 가린 점은 그의 책임이 명확함을 보여줍니다. 엡스타인은 억만장자로 그의 재단이나 연루된 거물들은 충분한 배상 능력을 가질 것으로 예상됩니다. '대규모 미성년자 성매매 및 성 착취'라는 기사 내용과 미 법무부의 피해자 보호 조치는 다수의 피해자가 존재함을 시사하며, 미 법무부가 공개한 '엡스타인 파일'은 강력한 객관적 증거가 됩니다. 파일 공개는 정부 조사의 연장선상에 있으며, 이를 통해 추가적인 법적 절차가 진행될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>홍두깨 폭행에 성추행까지…'장애인 보호시설' 전 대표의 두 얼굴</t>
+          <t>스티븐 호킹, 엡스타인 파티서 양옆에 비키니女…유족 “간병인들”</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6084765</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260227/133434086/2</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-02-26 12:46:02.135649+00:00</t>
+          <t>2026-02-27 00:25:16.766425+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 보건복지부 및 인천시 보고서 제공</t>
+          <t>미 하원 감독위원회의 엡스타인 관련 비공개 조사 진행 중</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>색동원 내 남성 입소자들에 대한 성폭력 및 학대 의혹이 제기되어 경찰 수사가 진행 중입니다. 보건복지부와 인천시에도 관련 보고서가 제공되었으며, 피해자 측의 정보 공개 요청 시 자료 분석 후 부분 공개될 예정입니다. 경찰 수사 결과에 따라 의혹이 사실로 확인될 경우 법적 조치가 예상됩니다.</t>
+          <t>힐러리 클린턴 전 국무장관이 사망한 성착취범 엡스타인과의 연루 의혹으로 미 하원 감독위원회의 비공개 조사에 출석했습니다. 클린턴 부부는 엡스타인을 만난 기억이 없고 비행기나 섬을 방문한 적도 없다며 정치적 의도라고 반발하고 있으나, 미 법무부가 공개한 엡스타인 문건에는 빌 클린턴 전 대통령의 여행 기록과 여성들과 함께 찍힌 사진이 포함되어 있습니다. 민주당은 트럼프 대통령도 조사 대상이라고 반격하며, 엡스타인 사건의 수많은 피해자들을 위한 진실 규명을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이며 보건복지부와 인천시에도 보고서가 제공되는 등 공적 절차가 활발히 진행 중입니다 (적합 조건 6). '男 입소자도'라는 표현에서 다수의 입소자가 피해를 입었을 가능성이 높고 (적합 조건 3), 경찰 수사 결과 및 정부 보고서를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다 (적합 조건 5).</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모가 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 엡스타인 사건은 전국적으로 수많은 성착취 피해자를 발생시켰고, 미 법무부 문건 등 객관적 증거가 존재하며, 미 하원 감독위원회의 비공개 조사가 진행 중입니다. 클린턴 부부의 직접적인 책임은 현재 조사 중이나, 사건의 심각성과 공적 절차 진행은 소송금융 투자에 적합한 요소를 제공합니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>'성폭력 색동원' 男 입소자도 폭행 피해 정황</t>
+          <t>힐러리, 엡스타인 조사위 출석... 트럼프가 나와야</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014678</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202602270601435785</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-02-26 12:40:29.495171+00:00</t>
+          <t>2026-02-27 00:21:46.239271+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>해당 장애인 주간보호시설 및 전 시설 책임자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>장애인권익옹호기관의 경찰 고발, 부산시 긴급 실태조사 진행 중</t>
+          <t>진실화해위 조사 진행 중, 조사3국 출범 준비</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>부산의 한 장애인 주간보호시설에서 이용자 14명 중 11명이 1년 이상 학대당한 사실이 드러났다. 장애인권익옹호기관의 조사로 피해 사실이 확인되었으며, 전 시설 책임자는 특수폭행 및 장애인복지법 위반 혐의로 경찰에 고발되었다. 부산시도 뒤늦게 긴급 실태조사에 착수했다.</t>
+          <t>제3기 진실화해위원회가 출범하며 해외입양 사건 300여 건이 신규 접수되었고, 기존 2기에서 이관된 311건을 포함해 총 600여 건의 사건이 다뤄질 예정입니다. 1954년부터 2000년까지 약 16만 명의 해외입양인이 발생한 것으로 추산되며, 이들은 입양 과정에서의 서류 조작 등으로 정체성을 알 권리를 침해당했다고 주장합니다. 해외입양 사건을 전담할 조사3국은 아직 인력 및 예산 문제로 본격 가동되지 못하고 있습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 전 시설 책임자가 특수폭행 및 장애인복지법 위반 혐의로 경찰에 고발되었고, 11명의 장애인이 1년 이상 학대당한 사실이 기관 조사를 통해 확인되었다. 상대방의 자력은 추가 확인이 필요하나, 사건의 중대성과 피해자 수를 고려할 때 소송금융 투자 가치가 높다.</t>
+          <t>해외입양인들의 정체성 알 권리 침해 사건으로, 국가의 관리감독 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가집니다(적합 조건 2). 16만명에 달하는 해외입양인 추산과 300건 이상의 신규 접수에서 보듯이 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 진실화해위 조사를 통해 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>11명</t>
+          <t>16만명 추산 (해외입양인 전체), 300여건 (신규 접수)</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>장애인 14명 중 11명 학대…조사도 무용지물</t>
+          <t>해외입양 300건 접수…전담 '조사3국'은 정원·예산 미확정</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494728&amp;ref=A</t>
+          <t>https://www.newsis.com/view/NISX20260226_0003528290</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-02-26 12:38:56.880440+00:00</t>
+          <t>2026-02-27 00:21:30.120919+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>색동원 (시설 운영 주체 및 종사자)</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>부산시와 정부 간 배상금 분담 논의 및 검토 진행 중</t>
+          <t>2차 심층조사 결과 경찰 전달, 장애인권익옹호기관 신고 및 긴급 분리/전원 조치 협의 중</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>형제복지원 사건 피해자가 3만 8천명 이상으로 추산되며, 1조 원대 배상금 지급이 논의되고 있다. 부산시는 시 재정 부담을 우려하며 정부에 배상금 분담을 요구하고 있으며, 관련 부처에서 이를 검토 중이다.</t>
+          <t>중증장애인 거주시설 '색동원'에서 남성 입소자 6명이 시설 종사자 6명으로부터 폭행 피해를 본 정황이 2차 심층조사 결과 드러났습니다. 강화군은 경찰에 조사 보고서를 전달하고 장애인권익옹호기관에 학대 신고를 하는 등 공적 절차를 진행 중입니다. 피해자 측의 정보 공개 요청 시 자료 분석 후 부분 공개될 예정입니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>이 사건은 국가 및 지자체의 책임이 명확하고(상대방 책임 명확), 부산시와 정부라는 충분한 자력을 가진 상대방이 존재합니다(상대방 자력 충분). 3만 8천명 이상의 대규모 피해자와 1조 원대의 막대한 피해 규모를 가지며(집단적 피해, 피해 규모 큼), 현재 정부 부처에서 배상금 분담을 검토하는 공적 절차가 진행 중입니다(공적 절차 진행 중). 이는 소송금융 투자에 매우 적합한 조건을 다수 충족합니다.</t>
+          <t>2차 심층조사 결과로 시설 종사자들의 폭행 책임이 명확하며(상대방 책임 명확), 남성 입소자 6명이 피해를 입어 집단적 피해에 해당합니다(집단적 피해). 대학 기관의 조사 보고서라는 객관적 증거가 확보되었고(증거 확보 가능), 경찰 및 장애인권익옹호기관에 신고되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 피해자 수가 명확하고, 중증장애인 대상 학대라는 점에서 사회적 파장이 커 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>1조 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>3만 8000명 이상</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>부산시  1조 원대 형제복지원 배상금, 정부 분담을</t>
+          <t>남자 입소자도 폭행당한 정황…색동원 2차 보고서</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026022618330571030</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260227054809v6i</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-02-26 12:36:08.998717+00:00</t>
+          <t>2026-02-27 00:21:02.408037+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>'5·18열매' 단체 출범, 과거사 젠더폭력 진실규명, 공동체 치유, 제도 개선 추진 예정</t>
+          <t>3기 진실화해위원회에 진실규명 신청서 접수</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 당시 성폭력 피해자들의 자조모임이 '5·18열매'라는 비영리민간단체로 공식 출범했다. 이 단체는 과거사 젠더폭력에 대한 사회적 관심을 높이고 피해자 회복을 위한 활동을 펼치며, 증언대회, 토론회, 정책 제안 등을 통해 기록 작업과 제도 개선에 나설 방침이다.</t>
+          <t>해외입양인들이 한국 정부에 출생정보 조작·삭제로 인한 인권침해 진실규명을 요구하며 3기 진실화해위원회에 300건의 사건을 접수했습니다. 이들은 입양 과정에서 가족 정보가 삭제되는 등 피해를 입었으며, 일부는 평생 고통 속에 살다 생을 마감하기도 했습니다. 진실화해위는 향후 2년간 진실규명 신청을 받을 예정입니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 당시 국가폭력에 의한 성폭력 피해로 상대방(국가)의 책임이 명확하고 자력이 충분하다. 다수의 피해자가 존재하며, '5·18열매' 단체 출범을 통해 진실규명 및 제도 개선 활동이 진행될 예정으로 향후 소송으로 이어질 가능성이 높다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>국가 책임이 비교적 명확하고(적합 조건 1), 대한민국이라는 충분한 자력을 가진 상대방(적합 조건 2)이 존재합니다. 해외입양 300건이 접수되어 집단적 피해(적합 조건 3)이며, 출생정보 조작·삭제로 인한 평생의 고통과 자살 사례는 피해 규모가 큼(적합 조건 4)을 시사합니다. 진실화해위 조사를 통해 증거 확보가 가능하며(적합 조건 5), 이미 진실화해위에 진실규명 신청이 접수되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>5·18 민주화운동 당시 성폭력 피해자 다수</t>
+          <t>최소 300명 이상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>5·18 성폭력 피해자 연대 '5·18열매' 출범…과거사 젠더폭력 치유 나선...</t>
+          <t>“이름·생일 전부 지워진 채 입양” 3기 진실화해위 ‘1호 사건’은 해...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477195?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226060349</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772096259&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-02-26 12:33:05.416893+00:00</t>
+          <t>2026-02-27 00:17:42.987403+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>3기 진실화해위 진실규명 신청 접수 중</t>
+          <t>국가 항소 포기로 1심 판결 확정</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>3기 진실화해위가 출범하며 해외입양 피해자 311명과 시설수용 피해자 약 100명이 진실규명 신청을 접수했습니다. 피해자들은 출생 정보 조작 및 인권침해를 주장하며, 진실화해위의 강화된 조사 권한과 소멸시효 특례 신설에 기대를 걸고 있습니다. 이는 과거사 피해자들의 진상규명과 구제를 위한 중요한 첫걸음입니다.</t>
+          <t>대구희망원 강제수용 피해자가 국가를 상대로 제기한 손해배상 소송에서 1심 승소 후, 국가가 항소를 포기하며 인권침해 사실을 인정했다. 이에 따라 국가는 피해자에게 13억 원의 배상금을 지급하게 되었다. 이 판결은 유사 피해를 입은 다른 피해자들의 소송에 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>국가폭력 및 인권침해 사건으로 피고가 '국가'로 예상되어 자력이 충분합니다 (적합 조건 2). 해외입양 피해자 311명, 시설수용 피해자 약 100명 등 다수의 피해자가 존재하여 집단적 피해에 해당합니다 (적합 조건 3, 4). 3기 진실화해위가 출범하여 진실규명 신청을 접수 중이며, 조사권한이 강화되어 객관적 증거 확보 가능성이 높습니다 (적합 조건 5, 6).</t>
+          <t>국가가 항소를 포기하며 인권침해 사실을 인정하고 13억 원 배상을 결정하여 상대방 책임이 명확하고 자력이 충분함 (적합 조건 1, 2). 단일 피해자에게 큰 금액이 배상되어 피해 규모가 크며 (적합 조건 4), 국가의 항소 포기로 증거가 충분히 입증되었음 (적합 조건 5). 이 판결은 '대구희망원 강제수용 사건'의 다른 피해자들에게 강력한 선례가 되어 추가 소송 발굴 가능성이 높음.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13억 원</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>최소 400명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>3기 진실화해위 출범…해외입양 피해자 311명 ‘진실규명 1호 접수’</t>
+          <t>대구희망원 강제수용 사건, 국가 '항소 포기'...피해자에 13억 배상한다</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>pn.or.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1246710.html</t>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33281</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-02-26 12:25:56.399880+00:00</t>
+          <t>2026-02-26 13:04:34.099516+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>부산 개금동 장애인주간보호센터 및 센터장</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>부산시 특별 감사 및 전수조사, 장애인권익옹호기관 조사 및 형사고발 예정</t>
+          <t>진실화해위원회 조사 진행 중</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>부산 개금동의 한 장애인주간보호센터에서 폭행 사건이 발생하여 부산시가 해당 센터에 대한 특별 감사와 함께 지역 내 장애인 관련 시설 전수조사에 나설 예정이다. 장애인권익옹호기관은 센터장을 조사하고 형사고발을 진행할 계획이며, 피해자들을 위한 심리치료도 지원된다. 이는 장애인 인권 침해에 대한 공적 조사가 진행 중인 사건이다.</t>
+          <t>3기 진실화해위원회가 출범하며 해외입양 국가폭력 사건 300건이 1호 신청 사건으로 접수되었습니다. '가짜 기록'으로 인한 국제입양 피해자가 16만 명에 달할 것으로 추정되며, 국가폭력 피해자 단체들이 기자회견을 열고 진실규명을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(조건 1, 센터장 조사 및 형사고발 예정), 부산시의 특별 감사 및 전수조사, 장애인권익옹호기관의 조사를 통해 증거 확보 및 공적 절차가 진행 중임(조건 5, 6). 또한 다수의 장애인 피해자가 발생했을 가능성이 높아 집단적 피해로 이어질 수 있음(조건 3).</t>
+          <t>상대방 책임이 국가폭력으로 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), '16만명'이라는 잠재적 피해자 규모는 집단적 피해(적합 조건 3)이자 매우 큰 피해 규모(적합 조건 4)에 해당합니다. 진실화해위원회의 조사를 통해 증거 확보가 용이하고(적합 조건 5), 이미 진실화해위원회라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>잠재적 16만명, 현재 300건 접수</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>장애인보호센터 폭행 사건, 부산시 전수조사</t>
+          <t>3기 진실화해위 출범…1호 신청 사건은 해외입양 국가폭력 300건</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184281</t>
+          <t>https://www.news1.kr/society/incident-accident/6083782</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-02-26 00:34:36.380278+00:00</t>
+          <t>2026-02-26 12:51:31.531061+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>제프리 엡스타인 (또는 그의 유산)</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>유엔 고문 방지위원회, 국제사법재판소(ICJ) 회부 모색 중; 국내 관련 법률 개정</t>
+          <t>새로운 증거(사진) 공개로 인한 재조명 및 추가 피해 주장 제기</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자인 이용수 할머니(98세)가 마지막으로 일본의 공식 사죄와 문제 해결을 촉구하고 있습니다. 할머니는 유엔 고문 방지위원회나 국제사법재판소(ICJ)를 통한 해결을 주장하며, 소녀상에 대한 공격에 깊은 상처를 표현했습니다. 이 사건은 아직 해결되지 않은 채 국제적 논의와 국내 법적 노력이 진행 중입니다.</t>
+          <t>스티븐 호킹 박사가 비키니를 입은 여성들 사이에 있는 사진이 공개되며 파장이 일고 있습니다. 이 사진 속 여성들이 제프리 엡스타인에 의해 성 착취를 당한 피해자일 수 있다는 주장이 제기되었으며, 이는 엡스타인의 성 착취 네트워크와 관련된 새로운 논란을 불러일으키고 있습니다. 당시 심포지엄 후원자가 엡스타인과 연관된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(일본 정부), 자력이 충분하며, 집단적 피해(일본군 위안부 피해자 다수)이고, 피해 규모가 매우 큽니다. 피해자들의 증언과 기록 등 증거가 충분하며, 유엔 고문 방지위원회, ICJ 회부 등 국제적 공적 절차를 통한 해결이 모색되고 있습니다. 아직 종결되지 않은 사건입니다.</t>
+          <t>제프리 엡스타인이 성 착취의 가해자로 명확히 특정되며, 사진 공개로 인해 다수의 피해자일 수 있는 여성들에 대한 집단적 피해 주장이 제기되었습니다. 성 착취 사건의 특성상 피해 규모가 매우 클 것으로 예상되며, 문제의 사진 자체가 중요한 증거가 될 수 있습니다. 엡스타인의 막대한 자산을 고려할 때 배상 능력도 충분합니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>이재명, 마지막으로 만나고 싶다 …98세 이용수 할머니의 바람</t>
+          <t>비키니女 사이에 호킹 박사…사진 공개 '파장'</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476568?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226063144</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602260691&amp;t=NN</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-02-26 00:20:12.860620+00:00</t>
+          <t>2026-02-26 12:47:07.831419+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>후지코시</t>
-[...2 lines deleted...]
-      <c r="D139" t="inlineStr"/>
+          <t>A 씨 (장애인 보호시설 전 대표)</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>과거 일본 법원에 손해배상 소송 제기</t>
+          <t>관련 기관 조사 결과 학대 사실 확인</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>강제동원 피해자가 2003년 일본 후지코시를 상대로 손해배상 소송을 제기했으나, 사죄를 받지 못하고 사망했다. 이 기사는 과거의 미해결된 강제동원 피해 사례를 조명하며, 현재도 관련 소송이 이어지고 있는 사회적 이슈임을 보여준다.</t>
+          <t>장애인 보호시설의 전 대표 A 씨가 피해자들을 홍두깨로 폭행하고 마사지를 요구하며 성추행하는 등 학대한 사실이 드러났다. 피해자 지인의 신고로 시작된 조사 결과, A 씨의 학대 행위가 확인되었다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>후지코시는 대기업으로 자력이 충분하며(적합 조건 2), 강제동원 피해는 다수에게 발생한 집단적 피해(적합 조건 3)이다. 이미 과거에 손해배상 소송이 제기된 바 있어 책임 소재가 명확하고(적합 조건 1), 관련 증거 확보 가능성이 높다(적합 조건 5). 비록 기사 속 피해자의 소송은 종결되었을 가능성이 높지만, 강제동원 피해자 소송은 현재도 진행 중인 경우가 많아 새로운 소송 제기 가능성이 높다.</t>
+          <t>상대방(전 대표 A 씨)의 책임이 조사 결과로 명확하게 드러났으며(적합 조건 1), '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해로 판단됩니다(적합 조건 3). 또한, '조사 결과'라는 언급을 통해 이미 공적 절차가 진행되었고 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 가해자 개인의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>강제동원 피해자 95세 남편의 절규에  조센진 돌아가라  우익 단체 방해</t>
+          <t>홍두깨 폭행에 성추행까지…'장애인 보호시설' 전 대표의 두 얼굴</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022508480001891?did=NA</t>
+          <t>https://www.news1.kr/local/gyeonggi/6084765</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-02-25 13:08:50.105247+00:00</t>
+          <t>2026-02-26 12:46:02.135649+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>3기 진실·화해를 위한 과거사정리위원회 출범 및 진실규명 재개, 소멸시효 특례 신설</t>
+          <t>경찰 수사 진행 중, 보건복지부 및 인천시 보고서 제공</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>3기 진실·화해를 위한 과거사정리위원회가 출범하며 진실규명 대상과 범위가 확대되고 조사권한이 강화되었습니다. 이에 따라 형제복지원 사건 등 과거 집단수용시설 인권침해 사건에 대한 진실규명이 재개되며, 국가폭력 피해자들의 배상에 대한 소멸시효 특례가 신설되어 피해자들의 구제 가능성이 높아졌습니다.</t>
+          <t>색동원 내 남성 입소자들에 대한 성폭력 및 학대 의혹이 제기되어 경찰 수사가 진행 중입니다. 보건복지부와 인천시에도 관련 보고서가 제공되었으며, 피해자 측의 정보 공개 요청 시 자료 분석 후 부분 공개될 예정입니다. 경찰 수사 결과에 따라 의혹이 사실로 확인될 경우 법적 조치가 예상됩니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 집단적이고 대규모의 피해가 발생한 사건(적합 조건 3, 4)입니다. 또한, 3기 진실·화해를 위한 과거사정리위원회가 출범하여 진실규명 절차가 재개되고 조사권한이 강화되었으며(적합 조건 5, 6), 소멸시효 특례 신설로 피해자들의 배상 청구 가능성이 높아졌습니다.</t>
+          <t>경찰 수사가 진행 중이며 보건복지부와 인천시에도 보고서가 제공되는 등 공적 절차가 활발히 진행 중입니다 (적합 조건 6). '男 입소자도'라는 표현에서 다수의 입소자가 피해를 입었을 가능성이 높고 (적합 조건 3), 경찰 수사 결과 및 정부 보고서를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>다수 (수천 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>형제복지원 사건의 진실규명을 위한 법적 근거 마련돼</t>
+          <t>'성폭력 색동원' 男 입소자도 폭행 피해 정황</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682163?ref=naver</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014678</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-02-25 12:19:41.604964+00:00</t>
+          <t>2026-02-26 12:40:29.495171+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>대한민국, 부산시</t>
+          <t>해당 장애인 주간보호시설 및 전 시설 책임자</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>국가배상소송 1심 승소 판결 확정, 추가 피해자 소송 가능성 높음</t>
+          <t>장애인권익옹호기관의 경찰 고발, 부산시 긴급 실태조사 진행 중</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>한국전쟁 이후 60~70년대 부산 '영화숙', '재생원'에 강제 수용되어 중대한 인권침해를 당한 피해자들이 국가와 부산시를 상대로 제기한 소송에서 1심 승소 판결을 받았습니다. 과거사위 진상규명 결정으로 국가의 책임이 인정되었으며, 강제 노역, 폭력, 성폭력, 사망 등 야만적인 가혹행위가 드러났습니다. 1심 판결이 확정되었으나 국가 차원의 사과나 피해 회복 조치는 아직 없어 추가 소송 및 제도 개선 요구가 이어지고 있습니다.</t>
+          <t>부산의 한 장애인 주간보호시설에서 이용자 14명 중 11명이 1년 이상 학대당한 사실이 드러났다. 장애인권익옹호기관의 조사로 피해 사실이 확인되었으며, 전 시설 책임자는 특수폭행 및 장애인복지법 위반 혐의로 경찰에 고발되었다. 부산시도 뒤늦게 긴급 실태조사에 착수했다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>국가와 부산시의 책임이 과거사위 진상규명 결정 및 법원 1심 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보 가능), 상대방은 국가 및 공공기관으로 자력이 충분합니다(상대방 자력 충분). 수천 명 규모의 집단적 피해가 발생했으며(집단적 피해), 강제 노역, 폭력, 성폭력, 사망 등 중대한 인권침해로 피해 규모가 매우 큽니다(피해 규모 큼). 과거사위의 공적 절차가 진행되었고, 1심 판결이 확정되었으나 국가 차원의 사과나 추가 조치가 없어 다른 피해자들의 소송 가능성이 높습니다(공적 절차 진행 중).</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 전 시설 책임자가 특수폭행 및 장애인복지법 위반 혐의로 경찰에 고발되었고, 11명의 장애인이 1년 이상 학대당한 사실이 기관 조사를 통해 확인되었다. 상대방의 자력은 추가 확인이 필요하나, 사건의 중대성과 피해자 수를 고려할 때 소송금융 투자 가치가 높다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>누적 8640명, 현재 소송 참여 181명 외 다수</t>
+          <t>11명</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>[시선] 영화숙·재생원 사건에서 국가의 책임을 묻다</t>
+          <t>장애인 14명 중 11명 학대…조사도 무용지물</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209866&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494728&amp;ref=A</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-02-25 12:19:32.268909+00:00</t>
+          <t>2026-02-26 12:38:56.880440+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>진실화해위 3기 조사 진행 중, 피해자 모임 '열매' 비영리민간단체 창립 준비 및 법적 투쟁 모색</t>
+          <t>부산시와 정부 간 배상금 분담 논의 및 검토 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>5·18 성폭력 피해자 모임 '열매'가 비영리민간단체 창립을 준비하며 과거사 젠더폭력 문제 해결을 위한 활동을 확장하고 있습니다. 이들은 5·18 당시 계엄군 등에 의한 성폭력 피해를 공론화하고, 기존 여성폭력의 범주에서 소외되었던 남성 및 성소수자 피해자까지 포괄하는 젠더폭력 관점에서 진실 규명과 치유를 목표로 합니다. 진실화해위 3기가 출범하며 과거사 피해 진실 규명 절차가 진행 중입니다.</t>
+          <t>형제복지원 사건 피해자가 3만 8천명 이상으로 추산되며, 1조 원대 배상금 지급이 논의되고 있다. 부산시는 시 재정 부담을 우려하며 정부에 배상금 분담을 요구하고 있으며, 관련 부처에서 이를 검토 중이다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(국가폭력에 의한 성폭력), 상대방에게 자력이 충분하며(대한민국), 5·18 성폭력 피해자 다수가 존재하여 집단적 피해에 해당합니다. 또한, 진실화해위 조사보고서 등 증거가 확보 가능하고, 진실화해위 3기 출범으로 공적 절차가 진행 중입니다. 피해 규모는 성고문 등 심각한 인권침해로 인한 정신적 고통이 크며, 아직 종결되지 않은 사건입니다.</t>
+          <t>이 사건은 국가 및 지자체의 책임이 명확하고(상대방 책임 명확), 부산시와 정부라는 충분한 자력을 가진 상대방이 존재합니다(상대방 자력 충분). 3만 8천명 이상의 대규모 피해자와 1조 원대의 막대한 피해 규모를 가지며(집단적 피해, 피해 규모 큼), 현재 정부 부처에서 배상금 분담을 검토하는 공적 절차가 진행 중입니다(공적 절차 진행 중). 이는 소송금융 투자에 매우 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 원대</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>5·18 성폭력 피해자 다수</t>
+          <t>3만 8000명 이상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>'열매'가 더는 필요하지 않은 미래 위해, '열매'를 만듭니다</t>
+          <t>부산시  1조 원대 형제복지원 배상금, 정부 분담을</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003208752&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026022618330571030</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-02-24 12:43:10.949381+00:00</t>
+          <t>2026-02-26 12:36:08.998717+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>색동원</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>인천시 강화군 등에 대책 마련 요구</t>
+          <t>'5·18열매' 단체 출범, 과거사 젠더폭력 진실규명, 공동체 치유, 제도 개선 추진 예정</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>인천 강화군의 중증장애인 거주시설인 색동원에서 성폭력 및 학대 사건이 발생했음에도 불구하고, 피해 장애인 입소자들이 여전히 시설에 머물고 있어 대책 마련이 시급한 상황입니다. 현재 인천시 강화군 등 관계 기관에 문제 해결을 위한 조치가 요구되고 있습니다.</t>
+          <t>5·18 민주화운동 당시 성폭력 피해자들의 자조모임이 '5·18열매'라는 비영리민간단체로 공식 출범했다. 이 단체는 과거사 젠더폭력에 대한 사회적 관심을 높이고 피해자 회복을 위한 활동을 펼치며, 증언대회, 토론회, 정책 제안 등을 통해 기록 작업과 제도 개선에 나설 방침이다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>중증장애인 거주시설인 색동원에서 성폭력 및 학대 사건이 발생하여 상대방 책임이 명확합니다. 다수의 취약계층 피해자가 발생한 집단적 피해이며, 피해의 성격상 규모가 매우 큽니다. 현재 인천시 강화군 등에 대책 마련이 요구되고 있어 공적 절차가 진행 중인 것으로 보입니다.</t>
+          <t>5·18 민주화운동 당시 국가폭력에 의한 성폭력 피해로 상대방(국가)의 책임이 명확하고 자력이 충분하다. 다수의 피해자가 존재하며, '5·18열매' 단체 출범을 통해 진실규명 및 제도 개선 활동이 진행될 예정으로 향후 소송으로 이어질 가능성이 높다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>5·18 민주화운동 당시 성폭력 피해자 다수</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>색동원 성폭력·학대 피해자들 갈 곳이 없다</t>
+          <t>5·18 성폭력 피해자 연대 '5·18열매' 출범…과거사 젠더폭력 치유 나선...</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014409</t>
+          <t>https://www.nocutnews.co.kr/news/6477195?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226060349</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-02-24 12:34:00.320059+00:00</t>
+          <t>2026-02-26 12:33:05.416893+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>진실·화해를 위한 과거사정리위원회 접수 시작</t>
+          <t>3기 진실화해위 진실규명 신청 접수 중</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>제3기 진실·화해를 위한 과거사정리위원회가 출범하며 한국전쟁 전후 민간인 집단희생 사건 등 국가 폭력과 인권침해 사건에 대한 진실규명 접수를 시작합니다. 피해자 명예 회복을 위한 이 절차는 2026년 2월 26일부터 2028년 2월 25일까지 2년간 진행됩니다. 희생자, 피해자, 유족 및 친족 등이 신청할 수 있습니다.</t>
+          <t>3기 진실화해위가 출범하며 해외입양 피해자 311명과 시설수용 피해자 약 100명이 진실규명 신청을 접수했습니다. 피해자들은 출생 정보 조작 및 인권침해를 주장하며, 진실화해위의 강화된 조사 권한과 소멸시효 특례 신설에 기대를 걸고 있습니다. 이는 과거사 피해자들의 진상규명과 구제를 위한 중요한 첫걸음입니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(국가 폭력), 상대방 자력이 충분하며(국가), 민간인 집단희생으로 다수의 피해자가 예상되어 피해 규모가 클 것으로 보입니다. 또한, 진실·화해를 위한 과거사정리위원회가 출범하여 공적 절차가 진행 중이며, 이 과정에서 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>국가폭력 및 인권침해 사건으로 피고가 '국가'로 예상되어 자력이 충분합니다 (적합 조건 2). 해외입양 피해자 311명, 시설수용 피해자 약 100명 등 다수의 피해자가 존재하여 집단적 피해에 해당합니다 (적합 조건 3, 4). 3기 진실화해위가 출범하여 진실규명 신청을 접수 중이며, 조사권한이 강화되어 객관적 증거 확보 가능성이 높습니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 400명 이상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>전남도 26일 제3기 진화위 출범...과거사 진실규명 접수</t>
+          <t>3기 진실화해위 출범…해외입양 피해자 311명 ‘진실규명 1호 접수’</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602240008</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1246710.html</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-02-24 00:26:15.027769+00:00</t>
+          <t>2026-02-26 12:25:56.399880+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>다노 카즈사, 스즈키 마오야</t>
+          <t>부산 개금동 장애인주간보호센터 및 센터장</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 피고인 공소 사실 인정</t>
+          <t>부산시 특별 감사 및 전수조사, 장애인권익옹호기관 조사 및 형사고발 예정</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>일본에서 20대 여성 다노 카즈사가 걸즈바 매니저와 공모하여 또래 여성들을 유인, 감금하고 성매매를 강요하며 수익을 갈취한 사건. 다노는 첫 공판에서 모든 공소 사실을 인정했으며, 범행 수법은 매우 치밀하고 가혹했다.</t>
+          <t>부산 개금동의 한 장애인주간보호센터에서 폭행 사건이 발생하여 부산시가 해당 센터에 대한 특별 감사와 함께 지역 내 장애인 관련 시설 전수조사에 나설 예정이다. 장애인권익옹호기관은 센터장을 조사하고 형사고발을 진행할 계획이며, 피해자들을 위한 심리치료도 지원된다. 이는 장애인 인권 침해에 대한 공적 조사가 진행 중인 사건이다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함 (피고인 공소 사실 인정), 집단적 피해 가능성 높음 (다수 여성 유인), 피해 규모가 큼 (조직적 갈취 및 인권 침해), 증거 확보 용이 (형사 재판 진행 및 공소 사실 인정), 공적 절차 진행 중 (형사 재판). 다만 피고인들의 자력은 불분명하여 회수 가능성에 대한 추가 검토가 필요함.</t>
+          <t>상대방 책임이 비교적 명확하며(조건 1, 센터장 조사 및 형사고발 예정), 부산시의 특별 감사 및 전수조사, 장애인권익옹호기관의 조사를 통해 증거 확보 및 공적 절차가 진행 중임(조건 5, 6). 또한 다수의 장애인 피해자가 발생했을 가능성이 높아 집단적 피해로 이어질 수 있음(조건 3).</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>너무 예뻐 화제인 20대 일본인 여성 범죄자…범죄 행각은 ‘경악’</t>
+          <t>장애인보호센터 폭행 사건, 부산시 전수조사</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11570006?ref=naver</t>
+          <t>https://news.knn.co.kr/news/article/184281</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-02-24 00:21:49.873935+00:00</t>
+          <t>2026-02-26 00:34:36.380278+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>영국 정부</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>영국 경찰 수사 진행 중, 전 영국 총리 추가 수사 촉구</t>
+          <t>유엔 고문 방지위원회, 국제사법재판소(ICJ) 회부 모색 중; 국내 관련 법률 개정</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>영국 경찰이 미국 억만장자 성착취범 제프리 엡스타인의 범죄에 영국 공군기지가 이용됐을 가능성을 수사 중입니다. 런던경찰청은 엡스타인의 전용기가 노솔트 공군기지를 통해 피해자들을 불법 입국시켰는지 여부를 조사하고 있으며, 미국 법무부가 공개한 엡스타인 관련 문건에는 비행 기록과 FBI 정보 공유 요청 이메일이 포함되어 있습니다. 고든 브라운 전 영국 총리는 앤드루 왕자의 혈세로 운영되는 전용기 및 공군기지 이용 여부에 대한 수사를 촉구했습니다.</t>
+          <t>일본군 '위안부' 피해자인 이용수 할머니(98세)가 마지막으로 일본의 공식 사죄와 문제 해결을 촉구하고 있습니다. 할머니는 유엔 고문 방지위원회나 국제사법재판소(ICJ)를 통한 해결을 주장하며, 소녀상에 대한 공격에 깊은 상처를 표현했습니다. 이 사건은 아직 해결되지 않은 채 국제적 논의와 국내 법적 노력이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>영국 정부(상대방 자력 충분)가 엡스타인의 성착취 범죄에 영국 공군기지를 이용하도록 방조했는지 여부에 대해 런던경찰청이 수사 중(공적 절차 진행 중)이며, 미국 법무부 공개 문건 등 객관적 증거(증거 확보 가능)가 존재합니다. 엡스타인 범죄의 특성상 다수의 피해자(집단적 피해)가 발생했을 가능성이 높고 피해 규모가 막대하여 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 명확하고(일본 정부), 자력이 충분하며, 집단적 피해(일본군 위안부 피해자 다수)이고, 피해 규모가 매우 큽니다. 피해자들의 증언과 기록 등 증거가 충분하며, 유엔 고문 방지위원회, ICJ 회부 등 국제적 공적 절차를 통한 해결이 모색되고 있습니다. 아직 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>엡스타인 범죄에 영국 공군기지 이용?…경찰 수사중</t>
+          <t>이재명, 마지막으로 만나고 싶다 …98세 이용수 할머니의 바람</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260223200221adI</t>
+          <t>https://www.nocutnews.co.kr/news/6476568?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226063144</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-02-23 12:36:07.476067+00:00</t>
+          <t>2026-02-26 00:20:12.860620+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>색동원 (중증장애인 거주시설) 및 관련 종사자</t>
-[...6 lines deleted...]
-      </c>
+          <t>후지코시</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
-          <t>경찰 수사 및 시설장 구속, 관련 종사자 검찰 송치 예정</t>
+          <t>과거 일본 법원에 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 여성 입소자들을 대상으로 한 성폭력 및 종사자들의 폭행 의혹이 제기되어 경찰이 수사 중이다. 시설장 김씨는 구속되었고, 종사자 2명도 입건되어 검찰 송치를 앞두고 있다. 경찰은 시설을 거쳐 간 장애인 87명에 대한 전수조사를 통해 추가 피해자 8명을 확인했으며, 추가 피해자가 나올 가능성이 있어 철저한 수사를 진행하고 있다.</t>
+          <t>강제동원 피해자가 2003년 일본 후지코시를 상대로 손해배상 소송을 제기했으나, 사죄를 받지 못하고 사망했다. 이 기사는 과거의 미해결된 강제동원 피해 사례를 조명하며, 현재도 관련 소송이 이어지고 있는 사회적 이슈임을 보여준다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>시설장 구속 및 종사자 입건 등 상대방 책임이 명확하며(적합 조건 1, 5), 중증장애인 대상 집단적 성폭력 및 폭행 피해가 발생하여 피해 규모가 크고(적합 조건 3, 4), 경찰 수사 및 검찰 송치 예정 등 공적 절차가 활발히 진행 중임(적합 조건 6). 사건의 중대성으로 인해 국가 또는 지자체의 책임이 부각될 가능성도 있어 배상 가능성이 높음.</t>
+          <t>후지코시는 대기업으로 자력이 충분하며(적합 조건 2), 강제동원 피해는 다수에게 발생한 집단적 피해(적합 조건 3)이다. 이미 과거에 손해배상 소송이 제기된 바 있어 책임 소재가 명확하고(적합 조건 1), 관련 증거 확보 가능성이 높다(적합 조건 5). 비록 기사 속 피해자의 소송은 종결되었을 가능성이 높지만, 강제동원 피해자 소송은 현재도 진행 중인 경우가 많아 새로운 소송 제기 가능성이 높다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>최소 8명, 전수조사 대상 87명 중 추가 피해자 발생 가능성</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>경찰, 색동원 폭행 피해자 8명 추가 포착…가해 의혹 4명 조사</t>
+          <t>강제동원 피해자 95세 남편의 절규에  조센진 돌아가라  우익 단체 방해</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1246185.html</t>
+          <t>https://www.hankookilbo.com/news/article/A2026022508480001891?did=NA</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-02-23 12:35:32.275251+00:00</t>
+          <t>2026-02-25 13:08:50.105247+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>영국 국방부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>영국 경찰 수사 진행 중</t>
+          <t>3기 진실·화해를 위한 과거사정리위원회 출범 및 진실규명 재개, 소멸시효 특례 신설</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>영국 경찰이 미국 억만장자 성착취범 제프리 엡스타인의 범죄에 영국 공군기지가 이용됐을 가능성을 수사 중이다. 엡스타인 문건에 따르면 2013년 노솔트 공군기지 이용 기록이 있으며, 고든 브라운 전 총리는 앤드루 왕자의 공군기지 이용 여부 수사를 촉구했다. 이 사건은 다수의 피해자가 연루된 인권침해 사건으로, 영국 정부의 책임이 밝혀질 경우 대규모 소송으로 이어질 수 있다.</t>
+          <t>3기 진실·화해를 위한 과거사정리위원회가 출범하며 진실규명 대상과 범위가 확대되고 조사권한이 강화되었습니다. 이에 따라 형제복지원 사건 등 과거 집단수용시설 인권침해 사건에 대한 진실규명이 재개되며, 국가폭력 피해자들의 배상에 대한 소멸시효 특례가 신설되어 피해자들의 구제 가능성이 높아졌습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>영국 국방부라는 자력 있는 상대방(적합 조건 2), 엡스타인 문건 등 객관적 증거 존재(적합 조건 5), 영국 경찰의 공식 수사 진행 중(적합 조건 6), 다수의 성착취 피해자가 연루된 집단적 피해 가능성(적합 조건 3) 등 적합 조건 4개 이상 충족.</t>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 집단적이고 대규모의 피해가 발생한 사건(적합 조건 3, 4)입니다. 또한, 3기 진실·화해를 위한 과거사정리위원회가 출범하여 진실규명 절차가 재개되고 조사권한이 강화되었으며(적합 조건 5, 6), 소멸시효 특례 신설로 피해자들의 배상 청구 가능성이 높아졌습니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (수천 명 이상 추정)</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>英공군기지, 엡스타인 범죄에 이용됐나…경찰 조사중</t>
+          <t>형제복지원 사건의 진실규명을 위한 법적 근거 마련돼</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260223157400085?input=1195m</t>
+          <t>https://biz.heraldcorp.com/article/10682163?ref=naver</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-02-23 12:34:32.479962+00:00</t>
+          <t>2026-02-25 12:19:41.604964+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>색동원 운영 주체 및 관련자</t>
+          <t>대한민국, 부산시</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>피해자 진술을 바탕으로 한 수사 또는 조사 진행 중</t>
+          <t>국가배상소송 1심 승소 판결 확정, 추가 피해자 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>인천의 사회복지시설 '색동원'에서 남성 입소자들이 시설장과 직원으로부터 폭행을 당했다는 진술이 나왔습니다. '인천판 도가니'로 불리며 심각한 인권침해 및 집단적 피해가 예상됩니다. 현재 피해자 진술을 토대로 관련 절차가 진행 중인 것으로 보입니다.</t>
+          <t>한국전쟁 이후 60~70년대 부산 '영화숙', '재생원'에 강제 수용되어 중대한 인권침해를 당한 피해자들이 국가와 부산시를 상대로 제기한 소송에서 1심 승소 판결을 받았습니다. 과거사위 진상규명 결정으로 국가의 책임이 인정되었으며, 강제 노역, 폭력, 성폭력, 사망 등 야만적인 가혹행위가 드러났습니다. 1심 판결이 확정되었으나 국가 차원의 사과나 피해 회복 조치는 아직 없어 추가 소송 및 제도 개선 요구가 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>상대방(색동원 시설장 및 직원)의 폭행 책임이 진술을 통해 비교적 명확하며, '도가니'라는 표현에서 알 수 있듯 다수의 남성 입소자들이 심각한 피해를 입은 집단적 피해 사건입니다. 진술이 있다는 점에서 이미 공적 절차(수사/조사)가 진행 중이거나 증거 확보 가능성이 높습니다. 다만, 색동원 운영 주체의 자력은 추가 확인이 필요합니다.</t>
+          <t>국가와 부산시의 책임이 과거사위 진상규명 결정 및 법원 1심 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보 가능), 상대방은 국가 및 공공기관으로 자력이 충분합니다(상대방 자력 충분). 수천 명 규모의 집단적 피해가 발생했으며(집단적 피해), 강제 노역, 폭력, 성폭력, 사망 등 중대한 인권침해로 피해 규모가 매우 큽니다(피해 규모 큼). 과거사위의 공적 절차가 진행되었고, 1심 판결이 확정되었으나 국가 차원의 사과나 추가 조치가 없어 다른 피해자들의 소송 가능성이 높습니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>남성 입소자 다수</t>
+          <t>누적 8640명, 현재 소송 참여 181명 외 다수</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>인천경제자유구역청장 2개월째 공석…“대형 사업 잇따라 차질”</t>
+          <t>[시선] 영화숙·재생원 사건에서 국가의 책임을 묻다</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>ic.newdaily.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://ic.newdaily.co.kr/site/data/html/2026/02/23/2026022300002.html</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209866&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-02-23 00:44:32.100705+00:00</t>
+          <t>2026-02-25 12:19:32.268909+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>피해자들이 법적 소송 및 배·보상 절차에서 방치되고 있는 상황</t>
+          <t>진실화해위 3기 조사 진행 중, 피해자 모임 '열매' 비영리민간단체 창립 준비 및 법적 투쟁 모색</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>전국 집단수용시설 피해자들이 정보 부족 등으로 인해 법적 소송이나 배·보상 과정에서 방치되고 있습니다. 한 활동가는 재단이 피해자들의 잃어버린 삶을 찾아주는 데 집중하고 있다고 밝혔습니다. 이는 소송금융을 통해 법적 지원이 필요한 집단적 피해 사례로 판단됩니다.</t>
+          <t>5·18 성폭력 피해자 모임 '열매'가 비영리민간단체 창립을 준비하며 과거사 젠더폭력 문제 해결을 위한 활동을 확장하고 있습니다. 이들은 5·18 당시 계엄군 등에 의한 성폭력 피해를 공론화하고, 기존 여성폭력의 범주에서 소외되었던 남성 및 성소수자 피해자까지 포괄하는 젠더폭력 관점에서 진실 규명과 치유를 목표로 합니다. 진실화해위 3기가 출범하며 과거사 피해 진실 규명 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>전국 집단수용시설 피해자라는 점에서 집단적 피해(적합 조건 3)가 명확하며, 상대방은 국가 또는 공공기관으로 자력이 충분합니다(적합 조건 2). '잃어버린 삶'이라는 표현에서 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 과거사 진실 규명 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 현재 많은 피해자가 법적 소송이나 배·보상 과정에서 방치되고 있어 소송금융의 역할이 중요합니다.</t>
+          <t>상대방 책임이 명확하고(국가폭력에 의한 성폭력), 상대방에게 자력이 충분하며(대한민국), 5·18 성폭력 피해자 다수가 존재하여 집단적 피해에 해당합니다. 또한, 진실화해위 조사보고서 등 증거가 확보 가능하고, 진실화해위 3기 출범으로 공적 절차가 진행 중입니다. 피해 규모는 성고문 등 심각한 인권침해로 인한 정신적 고통이 크며, 아직 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>전국 집단수용시설 피해자 다수</t>
+          <t>5·18 성폭력 피해자 다수</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>“전국 집단수용시설 피해자 잃어버린 삶 찾아줘야”</t>
+          <t>'열매'가 더는 필요하지 않은 미래 위해, '열매'를 만듭니다</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260223.22020005975</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003208752&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-02-22 12:52:56.651414+00:00</t>
+          <t>2026-02-24 12:43:10.949381+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>색동원 및 관련 공공기관</t>
+          <t>색동원</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>국무총리 주재 범정부 합동 대응 TF 회의 진행 중</t>
+          <t>인천시 강화군 등에 대책 마련 요구</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>작년 2월 피해자가 '색동원' 시설에서의 성폭력 피해를 외부에 알린 지 1년 만에 국무총리 주재 '범정부 합동 대응 TF' 회의가 열렸습니다. 10여년에 걸쳐 발생한 것으로 추정되는 이 사건에 대해 교육청은 학교 성고충심의위 직접 운영 확산 등 관련 대책을 마련하고 있습니다.</t>
+          <t>인천 강화군의 중증장애인 거주시설인 색동원에서 성폭력 및 학대 사건이 발생했음에도 불구하고, 피해 장애인 입소자들이 여전히 시설에 머물고 있어 대책 마련이 시급한 상황입니다. 현재 인천시 강화군 등 관계 기관에 문제 해결을 위한 조치가 요구되고 있습니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>피해자가 '시설에서 성폭력이 있었다'고 밝힌 지 1년 만에 국무총리 주재 '범정부 합동 대응 TF'가 구성되어 공적 절차가 진행 중이며, 이는 상대방 책임의 명확성과 증거 확보 가능성을 높입니다. '색동원 사건'이라는 명칭과 10여년에 걸친 피해 기간은 집단적 피해 가능성을 시사하며, 관련 공공기관이 피고가 될 경우 자력 또한 충분할 것으로 판단됩니다.</t>
+          <t>중증장애인 거주시설인 색동원에서 성폭력 및 학대 사건이 발생하여 상대방 책임이 명확합니다. 다수의 취약계층 피해자가 발생한 집단적 피해이며, 피해의 성격상 규모가 매우 큽니다. 현재 인천시 강화군 등에 대책 마련이 요구되고 있어 공적 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>교육청, 학교 성고충심의위 직접 운영 확산</t>
+          <t>색동원 성폭력·학대 피해자들 갈 곳이 없다</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3377300</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014409</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-02-22 12:25:04.755967+00:00</t>
+          <t>2026-02-24 12:34:00.320059+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>2기 진실화해위 각하처분 취소 소송 1·2심 패소 후, 3기 진실화해위 재신청 예정</t>
+          <t>진실·화해를 위한 과거사정리위원회 접수 시작</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>1968년 한국군 해병대에 의해 베트남 하미 마을 주민 135명이 학살당한 사건으로, 2기 진실화해위에서 각하되었으나 3기 진실화해위 출범에 맞춰 재신청될 예정이다. 김남주 변호사가 피해자 법률대리인을 맡아 진실규명을 위해 노력하고 있으며, 이는 노수석 학생 사망 사건과 함께 추진되고 있다. 이 사건은 명확한 가해 주체와 다수의 피해자가 존재하여 소송금융 투자 가능성이 높다.</t>
+          <t>제3기 진실·화해를 위한 과거사정리위원회가 출범하며 한국전쟁 전후 민간인 집단희생 사건 등 국가 폭력과 인권침해 사건에 대한 진실규명 접수를 시작합니다. 피해자 명예 회복을 위한 이 절차는 2026년 2월 26일부터 2028년 2월 25일까지 2년간 진행됩니다. 희생자, 피해자, 유족 및 친족 등이 신청할 수 있습니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>하미 학살 사건은 한국군 해병대에 의한 135명 학살로 상대방 책임이 명확하고(적합 조건 1), 대한민국 정부를 상대로 하므로 자력이 충분합니다(적합 조건 2). 135명 사망이라는 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 존재하며, 3기 진실화해위 재신청을 통해 공적 절차가 재개될 예정(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 명확하고(국가 폭력), 상대방 자력이 충분하며(국가), 민간인 집단희생으로 다수의 피해자가 예상되어 피해 규모가 클 것으로 보입니다. 또한, 진실·화해를 위한 과거사정리위원회가 출범하여 공적 절차가 진행 중이며, 이 과정에서 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>135명 사망</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>“베트남 하미 학살과 노수석 죽음의 진실, 3기 진화위가 풀어주길”</t>
+          <t>전남도 26일 제3기 진화위 출범...과거사 진실규명 접수</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1245922.html</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602240008</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-02-22 12:22:11.742846+00:00</t>
+          <t>2026-02-24 00:26:15.027769+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>교육청</t>
+          <t>다노 카즈사, 스즈키 마오야</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>교육청으로 성고충심의위 이관 및 운영 예정</t>
+          <t>형사 재판 진행 중, 피고인 공소 사실 인정</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>학교 성고충심의위원회의 성희롱·성폭력 사안 심의 및 피해자 보호 역할이 교육청으로 이관될 예정이다. 이는 지난해 성폭력 피해가 외부에 알려진 지 1년 만에 이루어지는 조치로, 연말까지 최소 12곳의 교육청이 이 역할을 맡을 것으로 전망된다.</t>
+          <t>일본에서 20대 여성 다노 카즈사가 걸즈바 매니저와 공모하여 또래 여성들을 유인, 감금하고 성매매를 강요하며 수익을 갈취한 사건. 다노는 첫 공판에서 모든 공소 사실을 인정했으며, 범행 수법은 매우 치밀하고 가혹했다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>공공기관인 교육청이 성고충심의를 맡게 되어 상대방의 자력이 충분하며 (적합 조건 2), 최소 12곳에서 유사 사안이 발생할 것으로 전망되어 집단적 피해 가능성이 높음 (적합 조건 3). 또한 교육청으로의 이관은 공적 절차가 진행 중임을 의미함 (적합 조건 6).</t>
+          <t>상대방 책임이 명확함 (피고인 공소 사실 인정), 집단적 피해 가능성 높음 (다수 여성 유인), 피해 규모가 큼 (조직적 갈취 및 인권 침해), 증거 확보 용이 (형사 재판 진행 및 공소 사실 인정), 공적 절차 진행 중 (형사 재판). 다만 피고인들의 자력은 불분명하여 회수 가능성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>성고충심의위, 교육청이 맡는다…연말까지 최소 12곳 전망</t>
+          <t>너무 예뻐 화제인 20대 일본인 여성 범죄자…범죄 행각은 ‘경악’</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=535979</t>
+          <t>https://www.munhwa.com/article/11570006?ref=naver</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-02-22 12:21:16.568971+00:00</t>
+          <t>2026-02-24 00:21:49.873935+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr"/>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>영국 정부</t>
+        </is>
+      </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>아동·노숙인시설 인권침해 피해자 지원 특별법 제정 추진 중</t>
+          <t>영국 경찰 수사 진행 중, 전 영국 총리 추가 수사 촉구</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>보건복지부가 행정안전부 등과 함께 아동복지·노숙인 시설 인권침해 피해자들을 위한 특별법 제정을 추진합니다. 이는 범정부 차원에서 피해 보상을 통합 지원하기 위한 것으로, 국회에서 논의될 예정입니다. 다수의 인권침해 피해자 발생에 대한 공적 대응이 시작된 상황입니다.</t>
+          <t>영국 경찰이 미국 억만장자 성착취범 제프리 엡스타인의 범죄에 영국 공군기지가 이용됐을 가능성을 수사 중입니다. 런던경찰청은 엡스타인의 전용기가 노솔트 공군기지를 통해 피해자들을 불법 입국시켰는지 여부를 조사하고 있으며, 미국 법무부가 공개한 엡스타인 관련 문건에는 비행 기록과 FBI 정보 공유 요청 이메일이 포함되어 있습니다. 고든 브라운 전 영국 총리는 앤드루 왕자의 혈세로 운영되는 전용기 및 공군기지 이용 여부에 대한 수사를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>정부가 아동·노숙인 시설 인권침해 피해자 지원 특별법 제정을 추진하는 것은 다수의 피해자가 존재하고(적합 조건 3), 인권침해 사실에 대한 공적 인식이 높으며(적합 조건 5), 범정부 차원의 공적 절차가 진행 중임을 의미합니다(적합 조건 6). 특별법을 통한 통합 지원은 피해 보상 가능성을 높이고, 상대방의 자력 문제도 정부 지원을 통해 해소될 여지가 있어 소송금융 투자에 적합합니다(적합 조건 2).</t>
+          <t>영국 정부(상대방 자력 충분)가 엡스타인의 성착취 범죄에 영국 공군기지를 이용하도록 방조했는지 여부에 대해 런던경찰청이 수사 중(공적 절차 진행 중)이며, 미국 법무부 공개 문건 등 객관적 증거(증거 확보 가능)가 존재합니다. 엡스타인 범죄의 특성상 다수의 피해자(집단적 피해)가 발생했을 가능성이 높고 피해 규모가 막대하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>복지부, 아동·노숙인시설 인권침해 피해자 지원 특별법 제정 추진</t>
+          <t>엡스타인 범죄에 영국 공군기지 이용?…경찰 수사중</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>hemophilia.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>http://www.hemophilia.co.kr/news/articleView.html?idxno=41023</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260223200221adI</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-02-22 12:19:07.211893+00:00</t>
+          <t>2026-02-23 12:36:07.476067+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원 (중증장애인 거주시설) 및 관련 종사자</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>통합 특별법 제정 추진 및 범정부 지원단 출범</t>
+          <t>경찰 수사 및 시설장 구속, 관련 종사자 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>보건복지부가 과거 아동복지·노숙인 시설 인권침해 피해자들을 위한 통합 특별법 제정을 추진한다. 진실화해위원회가 12개 사건에서 중대한 인권침해를 확인했으며, 피해자들은 평생 고통을 겪고 있으나 기존 구제 수단이 미흡했다. 특별법은 보상, 의료, 복지 특례 등 범정부 차원의 지원을 목표로 하며, 2026년 2월 중 범정부 지원단이 출범할 예정이다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원'에서 여성 입소자들을 대상으로 한 성폭력 및 종사자들의 폭행 의혹이 제기되어 경찰이 수사 중이다. 시설장 김씨는 구속되었고, 종사자 2명도 입건되어 검찰 송치를 앞두고 있다. 경찰은 시설을 거쳐 간 장애인 87명에 대한 전수조사를 통해 추가 피해자 8명을 확인했으며, 추가 피해자가 나올 가능성이 있어 철저한 수사를 진행하고 있다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>국가의 보호를 받아야 할 국민이 국가로부터 인권침해를 당한 사건으로, 국가 책임이 명확하고(적합 조건 1) 상대방(국가)의 자력이 충분하다(적합 조건 2). 진실화해위원회의 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 보건복지부 주도로 통합 특별법 제정 및 범정부 지원단 출범 등 공적 절차가 진행 중이다(적합 조건 6). 선감학원, 형제복지원 등 다수의 시설에서 발생한 집단적 피해(적합 조건 3)로 피해 규모가 크며(적합 조건 4), 기존 사법적 구제 절차의 한계로 새로운 법적 지원이 필요한 상황이다.</t>
+          <t>시설장 구속 및 종사자 입건 등 상대방 책임이 명확하며(적합 조건 1, 5), 중증장애인 대상 집단적 성폭력 및 폭행 피해가 발생하여 피해 규모가 크고(적합 조건 3, 4), 경찰 수사 및 검찰 송치 예정 등 공적 절차가 활발히 진행 중임(적합 조건 6). 사건의 중대성으로 인해 국가 또는 지자체의 책임이 부각될 가능성도 있어 배상 가능성이 높음.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 8명, 전수조사 대상 87명 중 추가 피해자 발생 가능성</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>복지부, 아동·노숙인시설 과거사 피해자 위한 통합 특별법 제정 추진</t>
+          <t>경찰, 색동원 폭행 피해자 8명 추가 포착…가해 의혹 4명 조사</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>medicalworldnews.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://medicalworldnews.co.kr/news/view.php?idx=1510973125</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1246185.html</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-02-22 00:50:43.700060+00:00</t>
+          <t>2026-02-23 12:35:32.275251+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>윤석열</t>
+          <t>영국 국방부</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 항소심 진행 예상</t>
+          <t>영국 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>12.3 비상계엄이 내란으로 판결되어 윤석열에게 무기징역이 선고된 1심 판결의 의미와 한계를 분석하는 기사입니다. 국민의힘은 1심 판결에 불복 입장을 밝혔으며, 과거 이해찬 전 총리 등 민주화 운동가들이 겪었던 고문 등 국가폭력의 실상을 되돌아보고 민주주의 수호를 위한 과제를 다룰 예정입니다.</t>
+          <t>영국 경찰이 미국 억만장자 성착취범 제프리 엡스타인의 범죄에 영국 공군기지가 이용됐을 가능성을 수사 중이다. 엡스타인 문건에 따르면 2013년 노솔트 공군기지 이용 기록이 있으며, 고든 브라운 전 총리는 앤드루 왕자의 공군기지 이용 여부 수사를 촉구했다. 이 사건은 다수의 피해자가 연루된 인권침해 사건으로, 영국 정부의 책임이 밝혀질 경우 대규모 소송으로 이어질 수 있다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>1심 판결로 윤석열의 내란수괴 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), 국가적 사건의 피고이므로 자력이 충분하다고 판단됩니다(적합 조건 2). 내란이라는 사건의 특성상 집단적 피해가 발생하고(적합 조건 3), 고문 피해 등 피해의 중대성이 매우 높습니다(적합 조건 4). 또한 1심 판결이 나왔고 관련 재판에서 내란임이 재확인되는 등 증거 확보가 가능합니다(적합 조건 5). 1심 판결이 선고되었으나 국민의힘이 불복 입장을 밝혀 항소심 등 추가 소송 절차가 예상됩니다.</t>
+          <t>영국 국방부라는 자력 있는 상대방(적합 조건 2), 엡스타인 문건 등 객관적 증거 존재(적합 조건 5), 영국 경찰의 공식 수사 진행 중(적합 조건 6), 다수의 성착취 피해자가 연루된 집단적 피해 가능성(적합 조건 3) 등 적합 조건 4개 이상 충족.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>'스트레이트' 윤석열의 내란, 단죄했지만...</t>
+          <t>英공군기지, 엡스타인 범죄에 이용됐나…경찰 조사중</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/495485</t>
+          <t>https://www.yna.co.kr/view/AKR20260223157400085?input=1195m</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-02-22 00:40:07.184070+00:00</t>
+          <t>2026-02-23 12:34:32.479962+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>색동원 운영 주체 및 관련자</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>피해자 송환 및 트라우마 호소</t>
+          <t>피해자 진술을 바탕으로 한 수사 또는 조사 진행 중</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단지에 의해 감금되고 고문당하며 스캠 범죄에 강제 가담했던 한국인 피해자들이 송환된 후 트라우마를 겪고 있습니다. 이들은 가해자이자 피해자라는 이중적 신분 속에서 억울함을 호소하며, 고문실 경험 등 심각한 피해를 입었습니다.</t>
+          <t>인천의 사회복지시설 '색동원'에서 남성 입소자들이 시설장과 직원으로부터 폭행을 당했다는 진술이 나왔습니다. '인천판 도가니'로 불리며 심각한 인권침해 및 집단적 피해가 예상됩니다. 현재 피해자 진술을 토대로 관련 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단지에 의한 감금 및 고문이라는 명확한 상대방 책임(적합 조건 1)이 있으며, 양씨, 홍씨, 이씨 등 다수의 송환자들이 동일한 피해를 입어 집단적 피해(적합 조건 3)에 해당합니다. 고문과 감금으로 인한 심각한 신체적, 정신적 트라우마는 큰 피해 규모(적합 조건 4)를 시사하며, 피해자들의 증언과 송환 과정 자체가 증거(적합 조건 5)가 될 수 있습니다. 부적합 조건은 없습니다.</t>
+          <t>상대방(색동원 시설장 및 직원)의 폭행 책임이 진술을 통해 비교적 명확하며, '도가니'라는 표현에서 알 수 있듯 다수의 남성 입소자들이 심각한 피해를 입은 집단적 피해 사건입니다. 진술이 있다는 점에서 이미 공적 절차(수사/조사)가 진행 중이거나 증거 확보 가능성이 높습니다. 다만, 색동원 운영 주체의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>남성 입소자 다수</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>핏빛 고문실, 트라우마로 남았다 … 캄보디아 범죄단지 '악몽의 2개월'</t>
+          <t>인천경제자유구역청장 2개월째 공석…“대형 사업 잇따라 차질”</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ic.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026021116410005709?did=NA</t>
+          <t>https://ic.newdaily.co.kr/site/data/html/2026/02/23/2026022300002.html</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-02-22 00:36:27.788199+00:00</t>
+          <t>2026-02-23 00:44:32.100705+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>피해자 보상 특별법 제정 추진 중</t>
+          <t>피해자들이 법적 소송 및 배·보상 절차에서 방치되고 있는 상황</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>형제복지원 사건 피해자들이 소송 없이도 국가로부터 보상과 회복 지원을 받을 수 있는 특별법 제정이 추진됩니다. 보건복지부는 과거 인권침해 피해자 회복을 위한 통합 지원을 목표로 하며, 국가 책임에 걸맞은 조치가 필요하다는 입장입니다. 이 법안은 피해 인정 기준, 보상·지원 절차, 예산 등을 구체화하여 실질적인 회복을 제공하는 것을 목표로 합니다.</t>
+          <t>전국 집단수용시설 피해자들이 정보 부족 등으로 인해 법적 소송이나 배·보상 과정에서 방치되고 있습니다. 한 활동가는 재단이 피해자들의 잃어버린 삶을 찾아주는 데 집중하고 있다고 밝혔습니다. 이는 소송금융을 통해 법적 지원이 필요한 집단적 피해 사례로 판단됩니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재하는 집단적 피해 사건(적합 조건 3)입니다. 또한, 피해 사실에 대한 공적 증거가 충분하고(적합 조건 5), 현재 피해자 보상을 위한 특별법 제정이라는 공적 절차가 진행 중(적합 조건 6)입니다. 소송 외 보상 길이 열릴 가능성이 있지만, 소송금융의 역할은 여전히 유효할 수 있습니다.</t>
+          <t>전국 집단수용시설 피해자라는 점에서 집단적 피해(적합 조건 3)가 명확하며, 상대방은 국가 또는 공공기관으로 자력이 충분합니다(적합 조건 2). '잃어버린 삶'이라는 표현에서 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 과거사 진실 규명 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 현재 많은 피해자가 법적 소송이나 배·보상 과정에서 방치되고 있어 소송금융의 역할이 중요합니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>전국 집단수용시설 피해자 다수</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>형제복지원 피해자 '소송 없는 보상' 길 열리나?</t>
+          <t>“전국 집단수용시설 피해자 잃어버린 삶 찾아줘야”</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022016384325252?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260223.22020005975</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-02-22 00:24:27.713689+00:00</t>
+          <t>2026-02-22 12:52:56.651414+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>색동원 및 관련 공공기관</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>피해 회복을 위한 특별법 제정 추진 중</t>
+          <t>국무총리 주재 범정부 합동 대응 TF 회의 진행 중</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>보건복지부가 과거 아동·노숙인 시설 등에서 발생한 인권침해 사건 피해자들을 위해 국가소송 없이 보상을 받을 수 있는 특별법 제정을 추진한다. 진실화해위원회를 통해 선감학원, 형제복지원 등 12개 사건에서 중대한 인권침해가 확인되었으며, 정부는 국가의 책임 있는 조치에 나설 의무가 있다고 밝혔다. 이를 통해 피해자들은 생활·의료비, 정신건강 관리 등 제도적 지원을 받을 예정이다.</t>
+          <t>작년 2월 피해자가 '색동원' 시설에서의 성폭력 피해를 외부에 알린 지 1년 만에 국무총리 주재 '범정부 합동 대응 TF' 회의가 열렸습니다. 10여년에 걸쳐 발생한 것으로 추정되는 이 사건에 대해 교육청은 학교 성고충심의위 직접 운영 확산 등 관련 대책을 마련하고 있습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>국가가 과거 인권침해 사건에 대한 책임을 인정하고 특별법 제정을 통해 피해 회복을 추진 중. 진실화해위원회를 통해 중대한 인권침해가 확인되었고, 다수의 피해자가 존재하며, 상대방(국가)의 자력이 충분함. 비록 소송 외 보상 절차를 마련하고 있으나, 이는 국가의 책임과 피해 사실을 명확히 인정하는 것으로, 향후 보상 불충분 시 소송의 승소 가능성을 매우 높여 소송금융 투자 매력이 높음. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>피해자가 '시설에서 성폭력이 있었다'고 밝힌 지 1년 만에 국무총리 주재 '범정부 합동 대응 TF'가 구성되어 공적 절차가 진행 중이며, 이는 상대방 책임의 명확성과 증거 확보 가능성을 높입니다. '색동원 사건'이라는 명칭과 10여년에 걸친 피해 기간은 집단적 피해 가능성을 시사하며, 관련 공공기관이 피고가 될 경우 자력 또한 충분할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>다수 (수십 명 이상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>선감학원·형제복지원 피해자, 국가소송 없이 보상받는다</t>
+          <t>교육청, 학교 성고충심의위 직접 운영 확산</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/rights/1245732.html</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3377300</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-02-22 00:24:01.030952+00:00</t>
+          <t>2026-02-22 12:25:04.755967+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회 출범 및 진실규명 신청 접수 예정, 소멸시효 특례 신설</t>
+          <t>2기 진실화해위 각하처분 취소 소송 1·2심 패소 후, 3기 진실화해위 재신청 예정</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>3기 진실·화해를위한과거사정리위원회가 출범하며 과거사 인권침해 사건에 대한 진실규명 및 피해 구제 활동을 확대한다. 특히 소멸시효 특례 신설로 과거 국가폭력 피해자들이 배상 청구를 할 수 있는 길이 열렸으며, 선감학원 등 2천 건 이상의 중지 사건들이 재조명될 예정이다.</t>
+          <t>1968년 한국군 해병대에 의해 베트남 하미 마을 주민 135명이 학살당한 사건으로, 2기 진실화해위에서 각하되었으나 3기 진실화해위 출범에 맞춰 재신청될 예정이다. 김남주 변호사가 피해자 법률대리인을 맡아 진실규명을 위해 노력하고 있으며, 이는 노수석 학생 사망 사건과 함께 추진되고 있다. 이 사건은 명확한 가해 주체와 다수의 피해자가 존재하여 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>상대방 책임이 국가로 명확하고 자력이 충분하며(적합 조건 1, 2), 선감학원 등 집단적 인권침해 사건으로 다수의 피해자가 예상됩니다(적합 조건 3, 4). 진실화해위원회라는 공적 절차가 진행 중이며(적합 조건 6), 소멸시효 특례 신설로 과거사 피해자들의 배상 청구 가능성이 높아졌습니다(적합 조건 5).</t>
+          <t>하미 학살 사건은 한국군 해병대에 의한 135명 학살로 상대방 책임이 명확하고(적합 조건 1), 대한민국 정부를 상대로 하므로 자력이 충분합니다(적합 조건 2). 135명 사망이라는 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 존재하며, 3기 진실화해위 재신청을 통해 공적 절차가 재개될 예정(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>135명 사망</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>시효 문턱 넘은 3기 진화위… 선감학원 등 경기도 과거사 ‘새 국면’</t>
+          <t>“베트남 하미 학살과 노수석 죽음의 진실, 3기 진화위가 풀어주길”</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759282</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1245922.html</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-02-21 17:43:33.802109+00:00</t>
+          <t>2026-02-22 12:22:11.742846+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
+          <t>교육청</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>교육청으로 성고충심의위 이관 및 운영 예정</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>학교 성고충심의위원회의 성희롱·성폭력 사안 심의 및 피해자 보호 역할이 교육청으로 이관될 예정이다. 이는 지난해 성폭력 피해가 외부에 알려진 지 1년 만에 이루어지는 조치로, 연말까지 최소 12곳의 교육청이 이 역할을 맡을 것으로 전망된다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>공공기관인 교육청이 성고충심의를 맡게 되어 상대방의 자력이 충분하며 (적합 조건 2), 최소 12곳에서 유사 사안이 발생할 것으로 전망되어 집단적 피해 가능성이 높음 (적합 조건 3). 또한 교육청으로의 이관은 공적 절차가 진행 중임을 의미함 (적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>성고충심의위, 교육청이 맡는다…연말까지 최소 12곳 전망</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>newsgn.com</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=535979</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:21:16.568971+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr"/>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>아동·노숙인시설 인권침해 피해자 지원 특별법 제정 추진 중</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>보건복지부가 행정안전부 등과 함께 아동복지·노숙인 시설 인권침해 피해자들을 위한 특별법 제정을 추진합니다. 이는 범정부 차원에서 피해 보상을 통합 지원하기 위한 것으로, 국회에서 논의될 예정입니다. 다수의 인권침해 피해자 발생에 대한 공적 대응이 시작된 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>정부가 아동·노숙인 시설 인권침해 피해자 지원 특별법 제정을 추진하는 것은 다수의 피해자가 존재하고(적합 조건 3), 인권침해 사실에 대한 공적 인식이 높으며(적합 조건 5), 범정부 차원의 공적 절차가 진행 중임을 의미합니다(적합 조건 6). 특별법을 통한 통합 지원은 피해 보상 가능성을 높이고, 상대방의 자력 문제도 정부 지원을 통해 해소될 여지가 있어 소송금융 투자에 적합합니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>복지부, 아동·노숙인시설 인권침해 피해자 지원 특별법 제정 추진</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>hemophilia.co.kr</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>http://www.hemophilia.co.kr/news/articleView.html?idxno=41023</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:19:07.211893+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>통합 특별법 제정 추진 및 범정부 지원단 출범</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>보건복지부가 과거 아동복지·노숙인 시설 인권침해 피해자들을 위한 통합 특별법 제정을 추진한다. 진실화해위원회가 12개 사건에서 중대한 인권침해를 확인했으며, 피해자들은 평생 고통을 겪고 있으나 기존 구제 수단이 미흡했다. 특별법은 보상, 의료, 복지 특례 등 범정부 차원의 지원을 목표로 하며, 2026년 2월 중 범정부 지원단이 출범할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>국가의 보호를 받아야 할 국민이 국가로부터 인권침해를 당한 사건으로, 국가 책임이 명확하고(적합 조건 1) 상대방(국가)의 자력이 충분하다(적합 조건 2). 진실화해위원회의 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 보건복지부 주도로 통합 특별법 제정 및 범정부 지원단 출범 등 공적 절차가 진행 중이다(적합 조건 6). 선감학원, 형제복지원 등 다수의 시설에서 발생한 집단적 피해(적합 조건 3)로 피해 규모가 크며(적합 조건 4), 기존 사법적 구제 절차의 한계로 새로운 법적 지원이 필요한 상황이다.</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>복지부, 아동·노숙인시설 과거사 피해자 위한 통합 특별법 제정 추진</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>medicalworldnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>https://medicalworldnews.co.kr/news/view.php?idx=1510973125</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:50:43.700060+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>윤석열</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>1심 판결 선고, 항소심 진행 예상</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>12.3 비상계엄이 내란으로 판결되어 윤석열에게 무기징역이 선고된 1심 판결의 의미와 한계를 분석하는 기사입니다. 국민의힘은 1심 판결에 불복 입장을 밝혔으며, 과거 이해찬 전 총리 등 민주화 운동가들이 겪었던 고문 등 국가폭력의 실상을 되돌아보고 민주주의 수호를 위한 과제를 다룰 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>1심 판결로 윤석열의 내란수괴 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), 국가적 사건의 피고이므로 자력이 충분하다고 판단됩니다(적합 조건 2). 내란이라는 사건의 특성상 집단적 피해가 발생하고(적합 조건 3), 고문 피해 등 피해의 중대성이 매우 높습니다(적합 조건 4). 또한 1심 판결이 나왔고 관련 재판에서 내란임이 재확인되는 등 증거 확보가 가능합니다(적합 조건 5). 1심 판결이 선고되었으나 국민의힘이 불복 입장을 밝혀 항소심 등 추가 소송 절차가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>'스트레이트' 윤석열의 내란, 단죄했지만...</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/495485</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:40:07.184070+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>피해자 송환 및 트라우마 호소</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>캄보디아 범죄단지에 의해 감금되고 고문당하며 스캠 범죄에 강제 가담했던 한국인 피해자들이 송환된 후 트라우마를 겪고 있습니다. 이들은 가해자이자 피해자라는 이중적 신분 속에서 억울함을 호소하며, 고문실 경험 등 심각한 피해를 입었습니다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>캄보디아 범죄단지에 의한 감금 및 고문이라는 명확한 상대방 책임(적합 조건 1)이 있으며, 양씨, 홍씨, 이씨 등 다수의 송환자들이 동일한 피해를 입어 집단적 피해(적합 조건 3)에 해당합니다. 고문과 감금으로 인한 심각한 신체적, 정신적 트라우마는 큰 피해 규모(적합 조건 4)를 시사하며, 피해자들의 증언과 송환 과정 자체가 증거(적합 조건 5)가 될 수 있습니다. 부적합 조건은 없습니다.</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>핏빛 고문실, 트라우마로 남았다 … 캄보디아 범죄단지 '악몽의 2개월'</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026021116410005709?did=NA</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:36:27.788199+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>피해자 보상 특별법 제정 추진 중</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>형제복지원 사건 피해자들이 소송 없이도 국가로부터 보상과 회복 지원을 받을 수 있는 특별법 제정이 추진됩니다. 보건복지부는 과거 인권침해 피해자 회복을 위한 통합 지원을 목표로 하며, 국가 책임에 걸맞은 조치가 필요하다는 입장입니다. 이 법안은 피해 인정 기준, 보상·지원 절차, 예산 등을 구체화하여 실질적인 회복을 제공하는 것을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재하는 집단적 피해 사건(적합 조건 3)입니다. 또한, 피해 사실에 대한 공적 증거가 충분하고(적합 조건 5), 현재 피해자 보상을 위한 특별법 제정이라는 공적 절차가 진행 중(적합 조건 6)입니다. 소송 외 보상 길이 열릴 가능성이 있지만, 소송금융의 역할은 여전히 유효할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>수천 명 이상</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>형제복지원 피해자 '소송 없는 보상' 길 열리나?</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026022016384325252?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:24:27.713689+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>피해 회복을 위한 특별법 제정 추진 중</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>보건복지부가 과거 아동·노숙인 시설 등에서 발생한 인권침해 사건 피해자들을 위해 국가소송 없이 보상을 받을 수 있는 특별법 제정을 추진한다. 진실화해위원회를 통해 선감학원, 형제복지원 등 12개 사건에서 중대한 인권침해가 확인되었으며, 정부는 국가의 책임 있는 조치에 나설 의무가 있다고 밝혔다. 이를 통해 피해자들은 생활·의료비, 정신건강 관리 등 제도적 지원을 받을 예정이다.</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>국가가 과거 인권침해 사건에 대한 책임을 인정하고 특별법 제정을 통해 피해 회복을 추진 중. 진실화해위원회를 통해 중대한 인권침해가 확인되었고, 다수의 피해자가 존재하며, 상대방(국가)의 자력이 충분함. 비록 소송 외 보상 절차를 마련하고 있으나, 이는 국가의 책임과 피해 사실을 명확히 인정하는 것으로, 향후 보상 불충분 시 소송의 승소 가능성을 매우 높여 소송금융 투자 매력이 높음. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>다수 (수십 명 이상)</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>선감학원·형제복지원 피해자, 국가소송 없이 보상받는다</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/rights/1245732.html</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:24:01.030952+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>3기 진실화해위원회 출범 및 진실규명 신청 접수 예정, 소멸시효 특례 신설</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>3기 진실·화해를위한과거사정리위원회가 출범하며 과거사 인권침해 사건에 대한 진실규명 및 피해 구제 활동을 확대한다. 특히 소멸시효 특례 신설로 과거 국가폭력 피해자들이 배상 청구를 할 수 있는 길이 열렸으며, 선감학원 등 2천 건 이상의 중지 사건들이 재조명될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>상대방 책임이 국가로 명확하고 자력이 충분하며(적합 조건 1, 2), 선감학원 등 집단적 인권침해 사건으로 다수의 피해자가 예상됩니다(적합 조건 3, 4). 진실화해위원회라는 공적 절차가 진행 중이며(적합 조건 6), 소멸시효 특례 신설로 과거사 피해자들의 배상 청구 가능성이 높아졌습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>수천 명 이상</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>시효 문턱 넘은 3기 진화위… 선감학원 등 경기도 과거사 ‘새 국면’</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1759282</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:43:33.802109+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
           <t>미국 이민세관단속국 (ICE), 미국 국토안보부 (DHS), 트럼프 행정부</t>
         </is>
       </c>
-      <c r="D161" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E161" t="inlineStr">
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
         <is>
           <t>트럼프 행정부의 이민 정책으로 인한 아동 구금 및 납치 지속, 플로레스 합의 폐기 시도 중</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
+      <c r="F169" t="inlineStr">
         <is>
           <t>트럼프 2기 행정부 들어 미국 이민세관단속국(ICE)이 최소 3,800명 이상의 아동을 구금했으며, 이 중에는 영아도 포함됩니다. 이들은 열악한 환경에서 질병에 노출되고 정신적 고통을 겪고 있으며, 트럼프 행정부는 아동 구금 기준을 완화하는 플로레스 합의 폐기를 시도하고 있습니다. 이민 요원들이 학교 등 민감한 장소에서 아동을 연행하는 사례가 전국적으로 발생하고 있습니다.</t>
         </is>
       </c>
-      <c r="G161" t="inlineStr">
+      <c r="G169" t="inlineStr">
         <is>
           <t>미국 연방 기관인 ICE와 트럼프 행정부의 아동 구금 및 납치 책임이 명확하며(상대방 책임 명확), 상대방의 자력이 충분합니다(상대방 자력 충분). 최소 3,800명 이상의 아동이 피해를 입은 집단적 피해이며(집단적 피해), 열악한 구금 환경과 질병 발생 등으로 피해 규모가 큽니다(피해 규모 큼). 언론 보도와 피해자 증언 등 증거가 확보 가능하며(증거 확보 가능), 트럼프 행정부가 플로레스 합의 폐기를 시도하는 등 관련 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H161" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I161" t="inlineStr">
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
         <is>
           <t>최소 3,800명 이상의 아동</t>
         </is>
       </c>
-      <c r="J161" t="inlineStr">
+      <c r="J169" t="inlineStr">
         <is>
           <t>아이들까지 끌고 가는 트럼프의 이민 단속</t>
         </is>
       </c>
-      <c r="K161" t="inlineStr">
+      <c r="K169" t="inlineStr">
         <is>
           <t>newscham.net</t>
         </is>
       </c>
-      <c r="L161" t="inlineStr">
+      <c r="L169" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M161" t="inlineStr">
+      <c r="M169" t="inlineStr">
         <is>
           <t>https://newscham.net/articles/115541</t>
         </is>
       </c>
-      <c r="N161" t="inlineStr">
+      <c r="N169" t="inlineStr">
         <is>
           <t>2026-02-21 17:39:32.543275+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N161"/>
+  <autoFilter ref="A1:N169"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>