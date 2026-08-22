--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$59</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$62</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N59"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="40" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,4034 +533,4246 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>기자회견을 통한 문제 제기</t>
+          <t>형사 항소심에서 징역 2년 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>손훈모 더불어민주당 전남 순천시장 후보가 과거 성범죄 가해자 변호를 맡는 과정에서 피해자에게 2차 가해를 했다는 논란이 불거졌습니다. 피해자는 재판 종료 후 스스로 생을 마감했으며, 피해자 어머니는 손 후보의 변호 방식이 잔인했다고 주장하며 공직자로서 정직할 것을 요구했습니다. 손 후보는 반성 조건으로 사건을 맡았고, 법률적 강제성 여부에 의문이 있었다고 해명했습니다.</t>
+          <t>치매 노인을 성추행한 70대 남성이 항소심에서도 징역 2년을 선고받았다. 경남여성단체연합은 사건 발생 1년이 넘었음에도 경남도의 실태조사 및 피해자 보호 조치가 미흡하다고 지적했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>변호사의 변호 행위가 법적 책임을 구성하는지 불분명하여 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 단일 피해 사건으로 집단적 피해에 해당하지 않으며(적합 조건 3 미충족), 피해 금액 추정이 어렵습니다. 현재 공적 절차가 진행 중이지 않아(적합 조건 6 미충족) 소송금융 투자 대상으로서의 법적 쟁점 명확성과 승소 가능성이 낮습니다.</t>
+          <t>가해자가 개인이며 자력에 대한 정보가 없어 배상 능력에 의문이 있습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 규모와 수익성이 낮습니다. (적합 조건 2, 3, 4 불해당)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>인권변호사 홍보 말이 되냐 …손훈모 민주당 순천시장 후보, 성범죄 변...</t>
+          <t>치매 노인 성추행 70대, 항소심도 징역 2년</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026051923363372776?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2010234</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-22 07:00:18.563489+00:00</t>
+          <t>2026-07-17 07:02:18.238085+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역형 선고</t>
+          <t>드라마 종영, 실제 사건 공소시효 만료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>후임에게 곤충을 먹이려 한 해병대원이 징역형을 선고받았습니다. 재판부는 범행의 죄질이 가볍지 않고 피해자에게 상당한 정신적 피해를 주었으며, 피고인의 반성 여부에도 의문이 든다고 밝혔습니다.</t>
+          <t>ENA 드라마 '허수아비'가 30년 전 연쇄살인사건과 강압 수사로 인한 허위 자백, 그리고 공소시효 만료로 처벌받지 않은 가해자들의 이야기를 다루며 종영했습니다. 드라마는 잊혀진 사건과 남겨진 사람들의 아픔을 조명하며 묵직한 메시지를 전했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(개인 해병대원)의 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음). 또한 피해 규모가 크지 않고 집단적 피해가 아니므로 투자 매력이 떨어집니다 (적합 조건: 피해 규모가 큼, 집단적 피해 - 해당 없음). 기사는 형사 사건의 판결에 대한 내용으로, 민사상 손해배상 청구의 직접적인 대상으로는 적합하지 않습니다.</t>
+          <t>해당 기사는 실제 사건을 모티브로 한 드라마의 종영 리뷰로, 현재 진행 중이거나 잠재적인 소송 기회를 다루지 않습니다. 드라마에서 언급된 실제 사건은 공소시효 만료로 가해자 처벌이 불가능하다고 명시되어 있어, '이미 종결된 사건'에 해당하며 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>후임에 곤충 먹이려 한 해병대원 징역형</t>
+          <t>‘허수아비’ 박해수, 끝나지 않은 싸움…최고 9.3% 유종의 미</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=907505</t>
+          <t>https://sports.donga.com/ent/article/all/20260527/133998644/1</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-26 07:02:22.989673+00:00</t>
+          <t>2026-07-02 07:04:54.180523+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>교제 폭력 피해 사례 및 사회적 문제 제기, 일부 피해자는 형사 처벌을 받는 복합적 상황</t>
+          <t>드라마 종영</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기사는 교제 폭력의 심각성을 다루며, 지난해 연인 등에게 살해된 여성이 최소 137명에 달한다고 추산합니다. 특히 교제 폭력 피해자였던 한 여성이 방화치사 혐의로 징역 10년 형을 선고받고 복역 중인 사례를 통해 피해자들이 겪는 복합적인 고통과 사회적 문제의 이면을 조명합니다.</t>
+          <t>배우 이희준이 ENA 드라마 '허수아비'에서 자신의 영달을 위해 무고한 사람을 고문하고 증거를 은닉하는 검사 차시영 역을 연기한 소감을 밝힌 인터뷰 기사입니다. 드라마는 '이춘재 연쇄살인 사건'을 배경으로 하며, 진범이 밝혀진 후에도 차시영이 잘못을 인정하지 않는 씁쓸한 결말을 그렸습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 교제 폭력이라는 사회적 문제를 다루며, 피해자가 가해자가 되어 형사 처벌을 받은 복합적인 사례를 제시합니다. 소송금융 투자 대상으로서 특정 가능한 자력 있는 피고가 명확하지 않으며, 기사 내용만으로는 집단소송으로 연결될 만한 구체적인 민사상 청구권이 드러나지 않습니다. (적합 조건 1개 이하)</t>
+          <t>해당 기사는 '이춘재 연쇄살인 사건'을 배경으로 한 드라마 '허수아비'에 대한 배우 인터뷰 및 드라마 종영 소감으로, 현재 진행 중이거나 잠재적인 소송금융 투자 대상이 될 만한 실제 법적 분쟁을 다루고 있지 않습니다. 드라마 속 사건은 허구이며, 실제 사건은 이미 종결된 과거의 일입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>연인 등에게 살해된 여성 최소 137명 추산, 교제 폭력 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'스트레이트' 교제 폭력 피해자의 이면과 간병 지옥의 고통</t>
+          <t>'허수아비' 이희준  무거운 실화, 허투루 연기할 수 없었죠</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3549193</t>
+          <t>https://www.yna.co.kr/view/AKR20260523039400005?input=1195m</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:26:26.539778+00:00</t>
+          <t>2026-07-01 07:03:09.419095+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>20대 가해자</t>
+          <t>손훈모</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고 (징역 10개월에 집유 2년)</t>
+          <t>기자회견을 통한 문제 제기</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>20대 가해자가 후임 4명에게 라이터, 지네 등을 이용한 가혹행위와 성추행을 저질러 징역 10개월에 집행유예 2년을 선고받았습니다. 피해자 4명 중 3명은 처벌 불원 의사를 밝혔습니다. 형사 판결이 선고되어 가해자의 책임은 명확하나, 가해자가 개인이며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다.</t>
+          <t>손훈모 더불어민주당 전남 순천시장 후보가 과거 성범죄 가해자 변호를 맡는 과정에서 피해자에게 2차 가해를 했다는 논란이 불거졌습니다. 피해자는 재판 종료 후 스스로 생을 마감했으며, 피해자 어머니는 손 후보의 변호 방식이 잔인했다고 주장하며 공직자로서 정직할 것을 요구했습니다. 손 후보는 반성 조건으로 사건을 맡았고, 법률적 강제성 여부에 의문이 있었다고 해명했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 가해자가 20대 개인으로 자력이 충분하다고 보기 어렵고, 피해 규모(피해자 4명, 피해 금액 미상)가 소송금융 투자에 적합할 만큼 크지 않아 투자 회수 가능성이 낮습니다.</t>
+          <t>변호사의 변호 행위가 법적 책임을 구성하는지 불분명하여 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 단일 피해 사건으로 집단적 피해에 해당하지 않으며(적합 조건 3 미충족), 피해 금액 추정이 어렵습니다. 현재 공적 절차가 진행 중이지 않아(적합 조건 6 미충족) 소송금융 투자 대상으로서의 법적 쟁점 명확성과 승소 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>라이터·지네로 괴롭히고 성추행도…후임 4명에게 피해 입힌 20대</t>
+          <t>인권변호사 홍보 말이 되냐 …손훈모 민주당 순천시장 후보, 성범죄 변...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6125077</t>
+          <t>https://www.pressian.com/pages/articles/2026051923363372776?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:20:17.025895+00:00</t>
+          <t>2026-05-22 07:00:18.563489+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고 (징역 7년)</t>
+          <t>형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 오픈채팅을 통해 10대들을 유인하여 성폭행하고 착취물을 제작한 혐의로 징역 7년을 선고받았다. A씨는 이 과정에서 일부 피해자에게 부상을 입히고 상당한 정신적 충격을 준 것으로 조사되었다.</t>
+          <t>후임에게 곤충을 먹이려 한 해병대원이 징역형을 선고받았습니다. 재판부는 범행의 죄질이 가볍지 않고 피해자에게 상당한 정신적 피해를 주었으며, 피고인의 반성 여부에도 의문이 든다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(징역 7년 선고) 증거가 충분히 확보되었으나, 피고가 개인(30대 A씨)이므로 자력 부족으로 인한 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>상대방(개인 해병대원)의 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음). 또한 피해 규모가 크지 않고 집단적 피해가 아니므로 투자 매력이 떨어집니다 (적합 조건: 피해 규모가 큼, 집단적 피해 - 해당 없음). 기사는 형사 사건의 판결에 대한 내용으로, 민사상 손해배상 청구의 직접적인 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>오픈채팅서 10대 유인해 성폭행·착취물 제작…30대 징역 7년</t>
+          <t>후임에 곤충 먹이려 한 해병대원 징역형</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629619/?sc=Naver</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=907505</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 12:22:50.043177+00:00</t>
+          <t>2026-04-26 07:02:22.989673+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>과거 사건으로 법적 조치 종결 또는 시효 만료</t>
+          <t>교제 폭력 피해 사례 및 사회적 문제 제기, 일부 피해자는 형사 처벌을 받는 복합적 상황</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>임금주 사모는 청소년기 친족 성폭력, 사기 피해로 인한 2억여원의 빚, 세 차례의 자살 시도 등 극심한 고난을 겪었으나 신앙으로 극복하고 호스피스 사역 등을 펼치고 있습니다. 남편 또한 모교회와의 갈등으로 청력을 잃는 아픔을 겪었으나 회복 후 목회 활동을 이어가고 있습니다. 이 기사는 개인의 고난 극복과 간증에 초점을 맞추고 있습니다.</t>
+          <t>이 기사는 교제 폭력의 심각성을 다루며, 지난해 연인 등에게 살해된 여성이 최소 137명에 달한다고 추산합니다. 특히 교제 폭력 피해자였던 한 여성이 방화치사 혐의로 징역 10년 형을 선고받고 복역 중인 사례를 통해 피해자들이 겪는 복합적인 고통과 사회적 문제의 이면을 조명합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사에 언급된 주요 피해 사건들(친족 성폭력, 사기, 교회 분쟁)은 이미 오래 전 발생하여 법적 시효가 만료되었거나, 채무가 해결되었고, 또는 당사자가 새로운 길을 선택하여 현재 법적 분쟁으로 진행 중이지 않습니다. 따라서 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 낮습니다.</t>
+          <t>이 기사는 교제 폭력이라는 사회적 문제를 다루며, 피해자가 가해자가 되어 형사 처벌을 받은 복합적인 사례를 제시합니다. 소송금융 투자 대상으로서 특정 가능한 자력 있는 피고가 명확하지 않으며, 기사 내용만으로는 집단소송으로 연결될 만한 구체적인 민사상 청구권이 드러나지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>2억여원 (사기 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>연인 등에게 살해된 여성 최소 137명 추산, 교제 폭력 피해자 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“하나님이 치유하십니다 피투성이라도 괜찮아요… 딱 하루만 버텨주세...</t>
+          <t>'스트레이트' 교제 폭력 피해자의 이면과 간병 지옥의 고통</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775031516&amp;code=23111212&amp;cp=nv</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3549193</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 00:20:20.537845+00:00</t>
+          <t>2026-04-05 12:26:26.539778+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>20대 가해자</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>대구 중구, 대구시, 중부경찰서, 중부소방서, 상담소힘내 등 합동점검 진행 중</t>
+          <t>형사 재판 판결 선고 (징역 10개월에 집유 2년)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대구 중구는 대구시, 중부경찰서, 중부소방서 등과 함께 유흥업소를 대상으로 성매매 방지 및 피해자 보호를 위한 합동점검을 실시했습니다. 이는 '성매매방지 및 피해자 보호 등에 관한 법률'에 따라 예방과 피해자 보호를 강화하기 위한 조치로 풀이됩니다.</t>
+          <t>20대 가해자가 후임 4명에게 라이터, 지네 등을 이용한 가혹행위와 성추행을 저질러 징역 10개월에 집행유예 2년을 선고받았습니다. 피해자 4명 중 3명은 처벌 불원 의사를 밝혔습니다. 형사 판결이 선고되어 가해자의 책임은 명확하나, 가해자가 개인이며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 대구 중구의 유흥업소에 대한 성매매 방지 및 피해자 보호를 위한 합동점검에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단하기 어렵습니다.</t>
+          <t>가해자의 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 판결이 선고된 점(적합 조건 6)은 긍정적입니다. 그러나 가해자가 20대 개인으로 자력이 충분하다고 보기 어렵고, 피해 규모(피해자 4명, 피해 금액 미상)가 소송금융 투자에 적합할 만큼 크지 않아 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>대구 중구 유흥업소 성매매 합동점검</t>
+          <t>라이터·지네로 괴롭히고 성추행도…후임 4명에게 피해 입힌 20대</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=830283</t>
+          <t>https://www.news1.kr/local/kangwon/6125077</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 12:32:07.202239+00:00</t>
+          <t>2026-04-05 00:20:17.025895+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>형사 재판 판결 선고 (징역 7년)</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>염혜란 주연의 영화 '내 이름은'이 제주 4·3 사건의 기억을 다루며, 1998년 시점에서 가해자이자 피해자인 인물의 다층적인 모습을 조명합니다. 시민 1만 명의 힘으로 되살린 4·3의 기억을 통해 젊은 세대들의 이야기도 함께 담아낼 예정입니다.</t>
+          <t>30대 남성 A씨가 오픈채팅을 통해 10대들을 유인하여 성폭행하고 착취물을 제작한 혐의로 징역 7년을 선고받았다. A씨는 이 과정에서 일부 피해자에게 부상을 입히고 상당한 정신적 충격을 준 것으로 조사되었다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 제주 4·3 사건을 다룬 영화에 대한 내용으로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 예정된 구체적인 법적 분쟁을 다루고 있지 않습니다. 특정 피고나 미해결된 손해배상 청구에 대한 언급이 없어 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(징역 7년 선고) 증거가 충분히 확보되었으나, 피고가 개인(30대 A씨)이므로 자력 부족으로 인한 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>시민 1만 명의 힘으로 되살린 4·3의 기억…염혜란 주연 ‘내 이름은’...</t>
+          <t>오픈채팅서 10대 유인해 성폭행·착취물 제작…30대 징역 7년</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>swtvnews.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.swtvnews.com/news/newsview.php?ncode=1065614740277150</t>
+          <t>https://www.dailian.co.kr/news/view/1629619/?sc=Naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 00:20:19.992390+00:00</t>
+          <t>2026-04-04 12:22:50.043177+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>용의자 체포 및 미 연방수사국(FBI) 협력 수사 진행 중</t>
+          <t>과거 사건으로 법적 조치 종결 또는 시효 만료</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>미국 국적 언론인 셸리 키틀슨이 이라크 바그다드에서 친이란 민병대 '카타이브 헤즈볼라'와 연관된 용의자들에게 납치되는 사건이 발생했다. 이라크 당국은 용의자 1명을 체포하고 추가 용의자를 추적 중이며, 미 국무부와 FBI가 협력하여 석방을 위해 노력하고 있다. 중동 전쟁 이후 미국 국적 언론인 납치는 이번이 처음이다.</t>
+          <t>임금주 사모는 청소년기 친족 성폭력, 사기 피해로 인한 2억여원의 빚, 세 차례의 자살 시도 등 극심한 고난을 겪었으나 신앙으로 극복하고 호스피스 사역 등을 펼치고 있습니다. 남편 또한 모교회와의 갈등으로 청력을 잃는 아픔을 겪었으나 회복 후 목회 활동을 이어가고 있습니다. 이 기사는 개인의 고난 극복과 간증에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 친이란 민병대로 특정되었고(적합 조건 1), 용의자 체포 및 FBI 협력 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성도 있으나(적합 조건 5), 상대방이 전통적인 기업이나 국가가 아닌 민병대이므로 자력 확보 및 손해배상 집행 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 희박하다.</t>
+          <t>기사에 언급된 주요 피해 사건들(친족 성폭력, 사기, 교회 분쟁)은 이미 오래 전 발생하여 법적 시효가 만료되었거나, 채무가 해결되었고, 또는 당사자가 새로운 길을 선택하여 현재 법적 분쟁으로 진행 중이지 않습니다. 따라서 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억여원 (사기 피해)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>이라크서 미국 국적 언론인 납치···미국 당국 관계자 “친이란 민병...</t>
+          <t>“하나님이 치유하십니다 피투성이라도 괜찮아요… 딱 하루만 버텨주세...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604010721001</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775031516&amp;code=23111212&amp;cp=nv</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 00:24:39.548444+00:00</t>
+          <t>2026-04-04 00:20:20.537845+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>서울경찰청 관계성 범죄 모니터링 지원단 출범</t>
+          <t>대구 중구, 대구시, 중부경찰서, 중부소방서, 상담소힘내 등 합동점검 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>서울경찰청이 가정폭력, 스토킹, 교제폭력 등 관계성 범죄 피해자 사후관리를 강화하기 위해 퇴직경찰관과 공무원으로 구성된 '관계성 범죄 모니터링 지원단'을 6월부터 11월까지 운영합니다. 이 지원단은 피해자 모니터링, 경제·심리·의료 지원 연계, 고위험 가구 합동 방문 등의 업무를 수행하며, 피해자 보호 사각지대를 줄이고 안전망을 구축하는 것을 목표로 합니다.</t>
+          <t>대구 중구는 대구시, 중부경찰서, 중부소방서 등과 함께 유흥업소를 대상으로 성매매 방지 및 피해자 보호를 위한 합동점검을 실시했습니다. 이는 '성매매방지 및 피해자 보호 등에 관한 법률'에 따라 예방과 피해자 보호를 강화하기 위한 조치로 풀이됩니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>본 기사는 서울경찰청의 관계성 범죄 피해자 지원단 출범에 대한 것으로, 특정 사건이나 소송의 진행 상황을 다루고 있지 않습니다. 소송금융 적합 조건 중 상대방 특정, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 어떤 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>기사는 대구 중구의 유흥업소에 대한 성매매 방지 및 피해자 보호를 위한 합동점검에 대한 내용으로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>스토킹 피해자를 찾아간 퇴직 경…관계성 범죄 지원단 출범 [세상 ]</t>
+          <t>대구 중구 유흥업소 성매매 합동점검</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10706792?ref=naver</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=830283</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 12:35:12.036406+00:00</t>
+          <t>2026-04-03 12:32:07.202239+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>셀틱 구단이 과거 유소년 성학대 피해자와 민사소송 제기 약 한 달 만에 법정 밖 합의를 통해 5자리 금액을 배상했습니다. 가해자로 지목된 프랭크 케어니는 1980년대 유소년 선수들을 상대로 한 성범죄 9건으로 2019년 유죄 판결을 받았습니다.</t>
+          <t>염혜란 주연의 영화 '내 이름은'이 제주 4·3 사건의 기억을 다루며, 1998년 시점에서 가해자이자 피해자인 인물의 다층적인 모습을 조명합니다. 시민 1만 명의 힘으로 되살린 4·3의 기억을 통해 젊은 세대들의 이야기도 함께 담아낼 예정입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>가해자의 유죄 판결과 구단의 합의로 상대방 책임이 명확하고(적합 조건 1, 5, 6), 셀틱 구단은 자력이 충분합니다(적합 조건 2). 그러나 기사에 언급된 특정 피해자와 구단 간의 합의가 이미 완료되어 사건이 종결되었으므로(부적합 조건 해당), 해당 사건 자체는 소송금융 투자 대상으로서의 신규성이 없습니다. 다만, 과거 유소년 성학대 사건의 추가 피해자가 있을 가능성은 있습니다.</t>
+          <t>해당 기사는 제주 4·3 사건을 다룬 영화에 대한 내용으로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 예정된 구체적인 법적 분쟁을 다루고 있지 않습니다. 특정 피고나 미해결된 손해배상 청구에 대한 언급이 없어 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>셀틱, ‘과거 성학대’ 피해자와 합의…5자리 금액 배상</t>
+          <t>시민 1만 명의 힘으로 되살린 4·3의 기억…염혜란 주연 ‘내 이름은’...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>swtvnews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603310727003?pt=nv</t>
+          <t>https://www.swtvnews.com/news/newsview.php?ncode=1065614740277150</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 00:45:14.005568+00:00</t>
+          <t>2026-04-03 00:20:19.992390+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>카타이브 헤즈볼라 (친이란 이라크 민병대)</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰청 학대 점검 진행 중, 긴급 분리조치 등 대응 논의</t>
+          <t>용의자 체포 및 미 연방수사국(FBI) 협력 수사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>경찰청 학대 점검서에서 중증장애인 학대 및 성폭력 가능성이 제기되었으며, 이에 대한 긴급 분리조치 등 후속 대응의 필요성이 강조되고 있다. '말'을 못하는 중증장애인의 경우 학대 사실 파악이 어렵다는 문제 의식이 담겨있다.</t>
+          <t>미국 국적 언론인 셸리 키틀슨이 이라크 바그다드에서 친이란 민병대 '카타이브 헤즈볼라'와 연관된 용의자들에게 납치되는 사건이 발생했다. 이라크 당국은 용의자 1명을 체포하고 추가 용의자를 추적 중이며, 미 국무부와 FBI가 협력하여 석방을 위해 노력하고 있다. 중동 전쟁 이후 미국 국적 언론인 납치는 이번이 처음이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이라 소송 상대방, 구체적인 피해 규모, 책임의 명확성 등을 파악하기 어려움. '경찰청 학대 점검서'가 언급되어 공적 절차가 진행 중일 가능성은 있으나, 그 내용과 범위가 불분명하여 소송금융 투자 적합도를 판단하기에 정보가 부족함.</t>
+          <t>상대방 책임이 친이란 민병대로 특정되었고(적합 조건 1), 용의자 체포 및 FBI 협력 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성도 있으나(적합 조건 5), 상대방이 전통적인 기업이나 국가가 아닌 민병대이므로 자력 확보 및 손해배상 집행 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 희박하다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[단독] ‘말’ 못하면 학대도 없다?... 경찰청 학대 점검서 중증장애인...</t>
+          <t>이라크서 미국 국적 언론인 납치···미국 당국 관계자 “친이란 민병...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275576</t>
+          <t>https://www.khan.co.kr/article/202604010721001</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-31 00:22:41.983954+00:00</t>
+          <t>2026-04-01 00:24:39.548444+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>고문 가해자 사망 소식에 과거 피해 회상</t>
+          <t>서울경찰청 관계성 범죄 모니터링 지원단 출범</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>'고문 기술자' 이근안의 사망 소식에 과거 고문 피해자들의 트라우마가 다시금 조명되고 있습니다. 많은 민주화 운동가들이 여전히 정신적 고통을 겪고 있으며, 고문의 공포는 현재진행형임을 강조합니다.</t>
+          <t>서울경찰청이 가정폭력, 스토킹, 교제폭력 등 관계성 범죄 피해자 사후관리를 강화하기 위해 퇴직경찰관과 공무원으로 구성된 '관계성 범죄 모니터링 지원단'을 6월부터 11월까지 운영합니다. 이 지원단은 피해자 모니터링, 경제·심리·의료 지원 연계, 고위험 가구 합동 방문 등의 업무를 수행하며, 피해자 보호 사각지대를 줄이고 안전망을 구축하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>가해자(이근안)가 이미 사망하여 직접적인 소송 대상이 부재하며, 기사 내용만으로는 현재 진행 중이거나 예정된 법적 절차가 확인되지 않아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 서울경찰청의 관계성 범죄 피해자 지원단 출범에 대한 것으로, 특정 사건이나 소송의 진행 상황을 다루고 있지 않습니다. 소송금융 적합 조건 중 상대방 특정, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 어떤 조건에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[뉴스룸에서] 작별할 수가 없다</t>
+          <t>스토킹 피해자를 찾아간 퇴직 경…관계성 범죄 지원단 출범 [세상 ]</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032821270002313?did=NA</t>
+          <t>https://biz.heraldcorp.com/article/10706792?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-30 00:20:43.285213+00:00</t>
+          <t>2026-03-31 12:35:12.036406+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>셀틱</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>과거 고문 사건에 대한 회고 및 형사 처벌 종결</t>
+          <t>법정 밖 합의 완료</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>이 기사는 과거 고문 경찰 이근안의 악행과 그로 인해 많은 피해자가 발생했음에도 불구하고 그가 짧은 형을 살았다는 사실을 언급하며, 고문이 정신까지 파괴하는 반인륜적 범죄임을 강조합니다. 이는 과거의 사건에 대한 비판적 성찰을 담고 있습니다.</t>
+          <t>셀틱 구단이 과거 유소년 성학대 피해자와 민사소송 제기 약 한 달 만에 법정 밖 합의를 통해 5자리 금액을 배상했습니다. 가해자로 지목된 프랭크 케어니는 1980년대 유소년 선수들을 상대로 한 성범죄 9건으로 2019년 유죄 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 과거 고문 사건과 이미 형사 처벌이 종결된 인물(이근안)에 대한 회고적 논평입니다. '이근안은 고작 7년 옥살이로...'라는 언급에서 사건의 주요 법적 절차가 이미 마무리되었음을 알 수 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>가해자의 유죄 판결과 구단의 합의로 상대방 책임이 명확하고(적합 조건 1, 5, 6), 셀틱 구단은 자력이 충분합니다(적합 조건 2). 그러나 기사에 언급된 특정 피해자와 구단 간의 합의가 이미 완료되어 사건이 종결되었으므로(부적합 조건 해당), 해당 사건 자체는 소송금융 투자 대상으로서의 신규성이 없습니다. 다만, 과거 유소년 성학대 사건의 추가 피해자가 있을 가능성은 있습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[지평선] 한 고문 경찰의 죽음</t>
+          <t>셀틱, ‘과거 성학대’ 피해자와 합의…5자리 금액 배상</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032911300002322?did=NA</t>
+          <t>https://sports.khan.co.kr/article/202603310727003?pt=nv</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-29 12:24:26.435703+00:00</t>
+          <t>2026-03-31 00:45:14.005568+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>이근안 사망으로 인한 개인에 대한 소송 종결</t>
+          <t>경찰청 학대 점검 진행 중, 긴급 분리조치 등 대응 논의</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>군사정권 시절 '고문 기술자'로 악명 높았던 이근안이 88세로 사망했습니다. 그는 생전 수많은 민주화 인사 및 간첩 조작 사건 피해자들에게 고문을 가해 국가와 공동으로 수십억 원대의 배상 책임이 인정되었으나, 재산이 없어 끝내 배상하지 않고 세상을 떠났습니다. 국가가 이근안에게 구상금을 청구한 사건도 있었으나, 그의 사망으로 회수 불가능하게 되었습니다.</t>
+          <t>경찰청 학대 점검서에서 중증장애인 학대 및 성폭력 가능성이 제기되었으며, 이에 대한 긴급 분리조치 등 후속 대응의 필요성이 강조되고 있다. '말'을 못하는 중증장애인의 경우 학대 사실 파악이 어렵다는 문제 의식이 담겨있다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이근안은 이미 사망하여 개인에 대한 소송은 종결되었으며 (부적합 조건: 이미 종결된 사건), 생전에도 재산이 없어 배상 판결을 이행하지 못했으므로 (적합 조건 2 불충족: 상대방에게 자력이 충분함), 소송금융 투자 대상으로서 배상금 회수 가능성이 매우 낮습니다. 다만, 국가를 상대로 한 소송은 여전히 가능하지만, 기사의 초점은 이근안의 사망과 그의 개인적 책임 불이행에 맞춰져 있습니다.</t>
+          <t>기사 내용이 매우 단편적이라 소송 상대방, 구체적인 피해 규모, 책임의 명확성 등을 파악하기 어려움. '경찰청 학대 점검서'가 언급되어 공적 절차가 진행 중일 가능성은 있으나, 그 내용과 범위가 불분명하여 소송금융 투자 적합도를 판단하기에 정보가 부족함.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>수십억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>진정한 사과도 배상도 없이 떠났다…‘고문 기술자’ 이근안, 시간을 거...</t>
+          <t>[단독] ‘말’ 못하면 학대도 없다?... 경찰청 학대 점검서 중증장애인...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510108</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275576</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-27 12:54:20.679448+00:00</t>
+          <t>2026-03-31 00:22:41.983954+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>주요 가해자 사망</t>
+          <t>고문 가해자 사망 소식에 과거 피해 회상</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>군부독재 시절 '고문기술자'로 악명 높았던 이근안 전 경감이 사망했습니다. 그는 수많은 피해자에게 진정한 사과나 반성 없이 생을 마쳤으며, 과거 고문과 불법 구금 혐의로 징역 7년형을 선고받았습니다. 김근태 의원 등 고문 후유증으로 고통받은 피해자들이 있었으나, 이근안은 자신의 행위를 애국으로 합리화했습니다.</t>
+          <t>'고문 기술자' 이근안의 사망 소식에 과거 고문 피해자들의 트라우마가 다시금 조명되고 있습니다. 많은 민주화 운동가들이 여전히 정신적 고통을 겪고 있으며, 고문의 공포는 현재진행형임을 강조합니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>주요 가해자인 이근안이 사망하여 직접적인 소송 대상이 될 수 없으며, 그의 개인 자력 또한 소송금융 투자 대상으로서 충분하다고 보기 어렵습니다. 이 사건은 과거의 인권침해에 대한 회고적 기사로, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 매우 낮습니다.</t>
+          <t>가해자(이근안)가 이미 사망하여 직접적인 소송 대상이 부재하며, 기사 내용만으로는 현재 진행 중이거나 예정된 법적 절차가 확인되지 않아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>수많은 사람</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[사설] 진정한 반성과 사과 없이 사망한 ‘고문 기술자’ 이근안</t>
+          <t>[뉴스룸에서] 작별할 수가 없다</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/editorial/1251481.html</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032821270002313?did=NA</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-27 12:26:39.343285+00:00</t>
+          <t>2026-03-30 00:20:43.285213+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>과거 사건 재조명 (1987년 이후)</t>
+          <t>과거 고문 사건에 대한 회고 및 형사 처벌 종결</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>사망한 '고문기술자' 이근안의 과거 고문 사건에 대한 회고 기사입니다. 당시 피해자들은 가해자 신원 특정에 어려움을 겪어 '성명불상'으로 고소했으며, 사건은 한때 무혐의 처리되기도 했습니다. 이후 1987년 민주화 흐름 속에서 사건이 재조명되었습니다.</t>
+          <t>이 기사는 과거 고문 경찰 이근안의 악행과 그로 인해 많은 피해자가 발생했음에도 불구하고 그가 짧은 형을 살았다는 사실을 언급하며, 고문이 정신까지 파괴하는 반인륜적 범죄임을 강조합니다. 이는 과거의 사건에 대한 비판적 성찰을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>가해자로 지목된 '고문기술자' 이근안이 사망하여 직접적인 소송이 불가능하며, 사건 발생 시기가 오래되어 소멸시효 등 법리적 쟁점이 복잡할 수 있습니다. 기사는 과거 사건을 회고하는 성격이 강하며, 현재 시점에서 소송금융 투자를 위한 새로운 법적 쟁점이나 진행 중인 절차가 명확히 드러나지 않습니다.</t>
+          <t>이 기사는 과거 고문 사건과 이미 형사 처벌이 종결된 인물(이근안)에 대한 회고적 논평입니다. '이근안은 고작 7년 옥살이로...'라는 언급에서 사건의 주요 법적 절차가 이미 마무리되었음을 알 수 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[뉴스분석] 사망한 '고문기술자' 이근안은 누구인가</t>
+          <t>[지평선] 한 고문 경찰의 죽음</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=905498</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032911300002322?did=NA</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-27 00:30:05.086315+00:00</t>
+          <t>2026-03-29 12:24:26.435703+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>고문기술자 이근안 사망으로 직접적인 법적 책임 추궁 불가. 과거 형사 재판은 종결됨.</t>
+          <t>이근안 사망으로 인한 개인에 대한 소송 종결</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>독재정권 시기 악명 높은 고문기술자 이근안 전 경감이 88세로 사망했습니다. 그는 1970~80년대 치안본부 대공수사관으로 근무하며 김근태 전 의원 등 수많은 민주화 운동가들에게 전기고문 등 가혹행위를 주도했습니다. 1999년 자수 후 징역 7년형을 선고받고 복역했으며, 출소 후에도 자신의 과오를 미화하는 발언으로 비판받았습니다.</t>
+          <t>군사정권 시절 '고문 기술자'로 악명 높았던 이근안이 88세로 사망했습니다. 그는 생전 수많은 민주화 인사 및 간첩 조작 사건 피해자들에게 고문을 가해 국가와 공동으로 수십억 원대의 배상 책임이 인정되었으나, 재산이 없어 끝내 배상하지 않고 세상을 떠났습니다. 국가가 이근안에게 구상금을 청구한 사건도 있었으나, 그의 사망으로 회수 불가능하게 되었습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>주요 가해자인 이근안 전 경감이 사망하여 그를 상대로 한 직접적인 소송 제기가 불가능합니다. 과거 그의 형사 재판은 이미 종결되었으며, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 비록 그의 행위로 인한 피해 규모가 크고 책임이 명확하며 증거가 충분하지만, 소송 대상이 부재하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이근안은 이미 사망하여 개인에 대한 소송은 종결되었으며 (부적합 조건: 이미 종결된 사건), 생전에도 재산이 없어 배상 판결을 이행하지 못했으므로 (적합 조건 2 불충족: 상대방에게 자력이 충분함), 소송금융 투자 대상으로서 배상금 회수 가능성이 매우 낮습니다. 다만, 국가를 상대로 한 소송은 여전히 가능하지만, 기사의 초점은 이근안의 사망과 그의 개인적 책임 불이행에 맞춰져 있습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원대</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>‘남영동 1985’ 모델… 고문기술자 이근안 사망</t>
+          <t>진정한 사과도 배상도 없이 떠났다…‘고문 기술자’ 이근안, 시간을 거...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260326521125?OutUrl=naver</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510108</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-27 00:21:32.228129+00:00</t>
+          <t>2026-03-27 12:54:20.679448+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>중국집 사장 (40대 남성 B 씨)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>주요 가해자 사망</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>부산의 한 중국집 사장이 동갑내기 직원을 수년간 감금, 폭행, 협박한 사건이 발생했습니다. 피해자는 영양실조와 심각한 부상을 입었으며, 경찰이 수사에 착수했습니다. 가해자는 법적으로 가도 빈털터리라고 주장하고 있습니다.</t>
+          <t>군부독재 시절 '고문기술자'로 악명 높았던 이근안 전 경감이 사망했습니다. 그는 수많은 피해자에게 진정한 사과나 반성 없이 생을 마쳤으며, 과거 고문과 불법 구금 혐의로 징역 7년형을 선고받았습니다. 김근태 의원 등 고문 후유증으로 고통받은 피해자들이 있었으나, 이근안은 자신의 행위를 애국으로 합리화했습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보 가능하고(적합 조건 5), 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방이 자력이 없다고 직접 진술하여(부적합 조건: 상대방 자력 부족) 소송 승소 시에도 실질적인 배상금 회수가 어려울 가능성이 높아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>주요 가해자인 이근안이 사망하여 직접적인 소송 대상이 될 수 없으며, 그의 개인 자력 또한 소송금융 투자 대상으로서 충분하다고 보기 어렵습니다. 이 사건은 과거의 인권침해에 대한 회고적 기사로, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수많은 사람</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>“도망치면 가족 다 ○○하겠다”…또 ‘노예 직원’ 사태, 수년간 감금...</t>
+          <t>[사설] 진정한 반성과 사과 없이 사망한 ‘고문 기술자’ 이근안</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11577675?ref=naver</t>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1251481.html</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-27 00:19:30.445136+00:00</t>
+          <t>2026-03-27 12:26:39.343285+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>핵심 가해자 사망, 구상금 미납 상태로 종결</t>
+          <t>과거 사건 재조명 (1987년 이후)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>'고문 기술자' 이근안이 사망했으며, 정부가 고문 피해자들에게 지급한 손해배상금 중 이근안에게 청구된 구상금 33억 6천만원을 미납한 상태였다. 민주화운동기념사업회는 이근안이 과거 국가권력의 이름으로 민주화운동가들에게 반인륜적 행위를 저질렀다고 성명을 발표했다.</t>
+          <t>사망한 '고문기술자' 이근안의 과거 고문 사건에 대한 회고 기사입니다. 당시 피해자들은 가해자 신원 특정에 어려움을 겪어 '성명불상'으로 고소했으며, 사건은 한때 무혐의 처리되기도 했습니다. 이후 1987년 민주화 흐름 속에서 사건이 재조명되었습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>핵심 가해자인 이근안이 사망하여 직접적인 소송 진행이 불가능하며 (부적합 조건: 이미 종결된 사건), 정부의 구상금 33억 6천만원조차 미납한 상태로 자력이 부족했음 (부적합 조건: 상대방 자력 부족). 따라서 소송금융 투자 대상으로서의 실익이 매우 낮음.</t>
+          <t>가해자로 지목된 '고문기술자' 이근안이 사망하여 직접적인 소송이 불가능하며, 사건 발생 시기가 오래되어 소멸시효 등 법리적 쟁점이 복잡할 수 있습니다. 기사는 과거 사건을 회고하는 성격이 강하며, 현재 시점에서 소송금융 투자를 위한 새로운 법적 쟁점이나 진행 중인 절차가 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>33억 6천만원 (구상금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>다수 (민주화운동가들)</t>
+          <t>다수 (미상)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'고문 기술자' 이근안 사망… 반성 없이 떠난 반인륜 가해자</t>
+          <t>[뉴스분석] 사망한 '고문기술자' 이근안은 누구인가</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>newsverse.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.newsverse.kr/news/articleView.html?idxno=9997</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=905498</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-26 13:11:44.301511+00:00</t>
+          <t>2026-03-27 00:30:05.086315+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>이근안</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>정부의 구상금 청구 소송 판결 확정 후 상대방 사망</t>
+          <t>고문기술자 이근안 사망으로 직접적인 법적 책임 추궁 불가. 과거 형사 재판은 종결됨.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>고문 기술자 이근안이 88세로 사망했으나, 정부가 피해자들에게 지급한 손해배상금 33억 6천만 원에 대한 구상금을 끝내 배상하지 않았다. 법원은 이근안에게 해당 금액을 부담하라고 판결했으나, 그는 사망할 때까지 배상도 사죄도 하지 않았다.</t>
+          <t>독재정권 시기 악명 높은 고문기술자 이근안 전 경감이 88세로 사망했습니다. 그는 1970~80년대 치안본부 대공수사관으로 근무하며 김근태 전 의원 등 수많은 민주화 운동가들에게 전기고문 등 가혹행위를 주도했습니다. 1999년 자수 후 징역 7년형을 선고받고 복역했으며, 출소 후에도 자신의 과오를 미화하는 발언으로 비판받았습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방(이근안)이 사망했으며, 이미 법원에서 배상 책임이 인정된 33억 6천만 원의 구상금을 끝내 지급하지 못했다는 점에서 자력 부족 및 회수 가능성이 매우 낮아 투자 부적합합니다. (부적합 조건: 이미 종결된 사건, 적합 조건 2의 반대)</t>
+          <t>주요 가해자인 이근안 전 경감이 사망하여 그를 상대로 한 직접적인 소송 제기가 불가능합니다. 과거 그의 형사 재판은 이미 종결되었으며, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 비록 그의 행위로 인한 피해 규모가 크고 책임이 명확하며 증거가 충분하지만, 소송 대상이 부재하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>33억6,000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'고문 기술자' 이근안 88세로 사망… 끝내 33억 배상도 사죄도 없었다</t>
+          <t>‘남영동 1985’ 모델… 고문기술자 이근안 사망</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032615590004644?did=NA</t>
+          <t>https://www.segye.com/newsView/20260326521125?OutUrl=naver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-26 13:09:49.508574+00:00</t>
+          <t>2026-03-27 00:21:32.228129+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>이근안</t>
+          <t>중국집 사장 (40대 남성 B 씨)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>손해배상 책임 인정 판결</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>군사정권 시절 '고문 기술자'로 불린 이근안 씨가 사망했다는 기사입니다. 과거 함박도 간첩조작 사건과 관련하여 유족으로부터 손해배상 소송을 당했으며, 법원은 이 씨의 손해배상 책임을 인정한 바 있습니다.</t>
+          <t>부산의 한 중국집 사장이 동갑내기 직원을 수년간 감금, 폭행, 협박한 사건이 발생했습니다. 피해자는 영양실조와 심각한 부상을 입었으며, 경찰이 수사에 착수했습니다. 가해자는 법적으로 가도 빈털터리라고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기사에 언급된 손해배상 소송은 이미 법원에서 책임이 인정된 사건으로, '부적합 조건: 이미 종결된 사건'에 해당할 가능성이 높습니다. 또한, 피고가 개인(이근안)이며 사망한 상태이므로, 자력 확보 및 신규 소송 발굴의 여지가 적어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보 가능하고(적합 조건 5), 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방이 자력이 없다고 직접 진술하여(부적합 조건: 상대방 자력 부족) 소송 승소 시에도 실질적인 배상금 회수가 어려울 가능성이 높아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>군사정권 '고문 기술자' 이근안 요양병원서 사망</t>
+          <t>“도망치면 가족 다 ○○하겠다”…또 ‘노예 직원’ 사태, 수년간 감금...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032615470221607</t>
+          <t>https://www.munhwa.com/article/11577675?ref=naver</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-26 13:01:35.540217+00:00</t>
+          <t>2026-03-27 00:19:30.445136+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>검사 사의 표명</t>
+          <t>핵심 가해자 사망, 구상금 미납 상태로 종결</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>한 검사가 '계부 성폭행' 사건의 보완수사 과정에서 정치적 논리가 사법 제도의 근간을 흔든다며 사의를 표명했습니다. 그는 실체적 진실 발견과 피해자 구제에 대한 충분한 고려 없이 직무를 수행할 수 없다고 밝혔습니다.</t>
+          <t>'고문 기술자' 이근안이 사망했으며, 정부가 고문 피해자들에게 지급한 손해배상금 중 이근안에게 청구된 구상금 33억 6천만원을 미납한 상태였다. 민주화운동기념사업회는 이근안이 과거 국가권력의 이름으로 민주화운동가들에게 반인륜적 행위를 저질렀다고 성명을 발표했다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>해당 기사는 '계부 성폭행' 사건의 보완수사를 담당했던 검사의 사의 표명에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 민사상 손해배상 청구권, 명확한 피고, 피해 규모, 집단 소송 가능성 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>핵심 가해자인 이근안이 사망하여 직접적인 소송 진행이 불가능하며 (부적합 조건: 이미 종결된 사건), 정부의 구상금 33억 6천만원조차 미납한 상태로 자력이 부족했음 (부적합 조건: 상대방 자력 부족). 따라서 소송금융 투자 대상으로서의 실익이 매우 낮음.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>33억 6천만원 (구상금)</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (민주화운동가들)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[단독] 보완수사로 ‘계부 성폭행’ 밝혀낸 검사 사의... “정치가 사법...</t>
+          <t>'고문 기술자' 이근안 사망… 반성 없이 떠난 반인륜 가해자</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/26/LRQEVX4EWFEE3BK6XG7XS7UBNQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=9997</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-26 12:17:32.679965+00:00</t>
+          <t>2026-03-26 13:11:44.301511+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>이근안</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>장애인 대상 범죄예방 조례 상임위 통과</t>
+          <t>정부의 구상금 청구 소송 판결 확정 후 상대방 사망</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>천안시의회 복지문화위원회에서 '색동원 사건'을 계기로 '천안시 장애인 대상 범죄예방 및 피해자 보호에 관한 조례안'이 상임위원회를 통과했습니다. 이 조례는 장애인 대상 범죄 예방과 피해자 보호를 목적으로 합니다. 기사는 조례 통과 소식만을 전하며, '색동원 사건' 자체에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
+          <t>고문 기술자 이근안이 88세로 사망했으나, 정부가 피해자들에게 지급한 손해배상금 33억 6천만 원에 대한 구상금을 끝내 배상하지 않았다. 법원은 이근안에게 해당 금액을 부담하라고 판결했으나, 그는 사망할 때까지 배상도 사죄도 하지 않았다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>기사는 '색동원 사건'을 계기로 한 조례 통과 소식만을 다루고 있어, 실제 사건의 상대방, 피해 규모, 책임의 명확성, 진행 단계 등 소송금융 투자 판단에 필요한 핵심 정보가 전혀 없습니다. 따라서 적합 조건 중 어느 하나도 파악하기 어렵습니다.</t>
+          <t>상대방(이근안)이 사망했으며, 이미 법원에서 배상 책임이 인정된 33억 6천만 원의 구상금을 끝내 지급하지 못했다는 점에서 자력 부족 및 회수 가능성이 매우 낮아 투자 부적합합니다. (부적합 조건: 이미 종결된 사건, 적합 조건 2의 반대)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>33억6,000만 원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>색동원 사건 계기… 장애인 대상 범죄예방 조례, 상임위 통과</t>
+          <t>'고문 기술자' 이근안 88세로 사망… 끝내 33억 배상도 사죄도 없었다</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275396</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032615590004644?did=NA</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-25 12:22:18.439685+00:00</t>
+          <t>2026-03-26 13:09:49.508574+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>이근안</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>대전지방법원에서 가해자에게 징역 15년 선고</t>
+          <t>손해배상 책임 인정 판결</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>친딸 성폭행 전력이 있는 남성이 출소 후 동거녀의 11살 지적장애 딸을 성폭행 및 강제추행한 혐의로 징역 15년을 선고받았습니다. 가해자는 과거에도 아동 성폭력으로 복역한 전력이 있으며, 재범 위험성이 높다고 판단되었습니다. 피해자는 친부에게도 성폭력을 당한 이력이 있어 극심한 고통을 겪고 있습니다.</t>
+          <t>군사정권 시절 '고문 기술자'로 불린 이근안 씨가 사망했다는 기사입니다. 과거 함박도 간첩조작 사건과 관련하여 유족으로부터 손해배상 소송을 당했으며, 법원은 이 씨의 손해배상 책임을 인정한 바 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>가해자가 개인이며 과거 복역 이력이 있어 배상 능력이 현저히 부족할 것으로 예상되어 소송금융의 핵심인 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로, 소송금융 투자 대상으로서의 매력이 부족합니다. (적합 조건: 상대방에게 자력이 충분함 미충족, 집단적 피해 미충족)</t>
+          <t>기사에 언급된 손해배상 소송은 이미 법원에서 책임이 인정된 사건으로, '부적합 조건: 이미 종결된 사건'에 해당할 가능성이 높습니다. 또한, 피고가 개인(이근안)이며 사망한 상태이므로, 자력 확보 및 신규 소송 발굴의 여지가 적어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'친딸 성폭행' 그놈, 출소 1년만 또…동거녀 11살 장애 딸에 몹쓸 짓</t>
+          <t>군사정권 '고문 기술자' 이근안 요양병원서 사망</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/24/2026032323515737789</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032615470221607</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-24 00:20:31.090405+00:00</t>
+          <t>2026-03-26 13:01:35.540217+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>미국에서 형사 재판 진행 및 판결 선고</t>
+          <t>검사 사의 표명</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>시리아 고문 기술자 알셰이크가 미국에서 재판을 통해 죗값을 치르게 되었다. 피해자들은 알셰이크의 잔혹한 고문으로 인해 심각한 신체적, 정신적 고통을 겪었음을 증언했다. 이 사건은 국제적인 인권침해 사례로 주목받고 있다.</t>
+          <t>한 검사가 '계부 성폭행' 사건의 보완수사 과정에서 정치적 논리가 사법 제도의 근간을 흔든다며 사의를 표명했습니다. 그는 실체적 진실 발견과 피해자 구제에 대한 충분한 고려 없이 직무를 수행할 수 없다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방(알셰이크)의 책임은 명확하고 피해 규모가 매우 크지만, 소송금융 투자에 필수적인 상대방의 자력에 대한 정보가 없으며, 시리아 고문 기술자라는 점에서 배상 능력이 낮을 가능성이 높다. 기사는 형사 재판에 초점을 맞추고 있어 민사상 손해배상 청구의 실현 가능성이 불확실하다.</t>
+          <t>해당 기사는 '계부 성폭행' 사건의 보완수사를 담당했던 검사의 사의 표명에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 민사상 손해배상 청구권, 명확한 피고, 피해 규모, 집단 소송 가능성 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>공포의 시리아 고문 기술자, 마침내 美서 죗값 치른다</t>
+          <t>[단독] 보완수사로 ‘계부 성폭행’ 밝혀낸 검사 사의... “정치가 사법...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/mideast-africa-latin/2026/03/24/BJAAX2G6RJCJ7M2U7URHJPWQEY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/26/LRQEVX4EWFEE3BK6XG7XS7UBNQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-24 00:17:24.427164+00:00</t>
+          <t>2026-03-26 12:17:32.679965+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>보완수사권 관련 정책 및 사법 시스템 개혁 논의 중</t>
+          <t>장애인 대상 범죄예방 조례 상임위 통과</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>전 청와대 민정수석실 선임행정관이 보완수사권을 둘러싼 논쟁을 비판하며, 검찰의 과잉 수사와 인권 침해 문제를 지적했습니다. 지난 20년간 검찰 수사를 받다 스스로 목숨을 끊은 이들이 163명에 달한다는 사실을 언급하며, 사법 시스템의 신뢰 회복과 권력 남용 통제의 중요성을 강조했습니다.</t>
+          <t>천안시의회 복지문화위원회에서 '색동원 사건'을 계기로 '천안시 장애인 대상 범죄예방 및 피해자 보호에 관한 조례안'이 상임위원회를 통과했습니다. 이 조례는 장애인 대상 범죄 예방과 피해자 보호를 목적으로 합니다. 기사는 조례 통과 소식만을 전하며, '색동원 사건' 자체에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 기사는 보완수사권 관련 정책 논쟁과 사법 시스템의 구조적 문제점을 비판하는 칼럼으로, 특정 사건이나 구체적인 피해자들이 제기할 소송 기회를 직접적으로 제시하지 않습니다. 비록 국가/검찰이라는 자력 있는 상대방과 163명에 달하는 사망자 등 심각한 인권 침해 가능성을 언급하지만, 이는 소송금융 투자를 위한 구체적인 소송 대상이나 원고 집단이 명확하지 않아 적합도가 낮습니다.</t>
+          <t>기사는 '색동원 사건'을 계기로 한 조례 통과 소식만을 다루고 있어, 실제 사건의 상대방, 피해 규모, 책임의 명확성, 진행 단계 등 소송금융 투자 판단에 필요한 핵심 정보가 전혀 없습니다. 따라서 적합 조건 중 어느 하나도 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>163명 이상 (사망자 기준, 잠재적 피해자 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>보완수사, 사법개혁의 원칙대로 차단해야 [왜냐면]</t>
+          <t>색동원 사건 계기… 장애인 대상 범죄예방 조례, 상임위 통과</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/because/1250728.html</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275396</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-23 12:40:27.509807+00:00</t>
+          <t>2026-03-25 12:22:18.439685+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>미얀마 군부</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>내전 중 전시 성폭력 지속, 사법 정의 공백</t>
+          <t>대전지방법원에서 가해자에게 징역 15년 선고</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>미얀마에서는 2021년 군부 쿠데타 이후 6년째 내전이 이어지며 여성을 대상으로 한 성폭력, 성고문, 성적 학대가 크게 늘고 있습니다. 군부가 성폭력을 무기로 사용하고 있으며, 행정력과 사법 정의의 공백으로 가해자들에 대한 처벌이 이루어지지 않고 있습니다. 현지 활동가들은 성폭력 문제를 '나중에' 해결할 문제가 아닌 지금 바로 처리해야 할 문제로 강조하며 여성 인권 교육과 상담 활동을 펼치고 있습니다.</t>
+          <t>친딸 성폭행 전력이 있는 남성이 출소 후 동거녀의 11살 지적장애 딸을 성폭행 및 강제추행한 혐의로 징역 15년을 선고받았습니다. 가해자는 과거에도 아동 성폭력으로 복역한 전력이 있으며, 재범 위험성이 높다고 판단되었습니다. 피해자는 친부에게도 성폭력을 당한 이력이 있어 극심한 고통을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임(미얀마 군부)이 명확하고, 집단적 피해(다수 여성 대상 성폭력)가 발생했으며, 피해 규모가 크고 증거 확보가 가능합니다. 그러나 내전 중인 군사정권을 상대로 한 소송은 승소하더라도 배상금 회수가 사실상 불가능하며, 사법 시스템의 공백으로 국내 소송 진행 자체가 어렵습니다. 따라서 소송금융 투자 대상으로서의 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>가해자가 개인이며 과거 복역 이력이 있어 배상 능력이 현저히 부족할 것으로 예상되어 소송금융의 핵심인 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로, 소송금융 투자 대상으로서의 매력이 부족합니다. (적합 조건: 상대방에게 자력이 충분함 미충족, 집단적 피해 미충족)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>전시 성폭력 해결, ‘나중에’는 안 된다 [플랫][#아시아여성]</t>
+          <t>'친딸 성폭행' 그놈, 출소 1년만 또…동거녀 11살 장애 딸에 몹쓸 짓</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603190700011</t>
+          <t>https://www.mt.co.kr/society/2026/03/24/2026032323515737789</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-19 00:22:30.745472+00:00</t>
+          <t>2026-03-24 00:20:31.090405+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>알셰이크</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>피해자 식별 및 보호 절차 미흡 비판</t>
+          <t>미국에서 형사 재판 진행 및 판결 선고</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>법조계는 온라인 스캠 가담자 중 인신매매 또는 강제노동 피해자가 존재할 수 있다고 지적하며, 이들에 대한 피해자 보호와 식별이 제대로 이뤄지지 않고 있다고 비판했다. 사기를 당한 직접적 피해자 외에 범죄 행위를 강요받은 피해자들을 위한 식별 절차 마련의 필요성을 강조하고 있다.</t>
+          <t>시리아 고문 기술자 알셰이크가 미국에서 재판을 통해 죗값을 치르게 되었다. 피해자들은 알셰이크의 잔혹한 고문으로 인해 심각한 신체적, 정신적 고통을 겪었음을 증언했다. 이 사건은 국제적인 인권침해 사례로 주목받고 있다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사는 온라인 스캠 가담자가 인신매매 피해자일 수 있다는 가능성을 제기하며 피해자 식별 및 보호 절차의 미흡함을 비판하는 내용으로, '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함' 조건이 충족되지 않는다. 특정 가능한 소송 상대방이나 구체적인 손해배상 청구 대상이 명확하지 않아 소송금융 투자 대상으로서의 구체적인 사건이 형성되지 않은 단계이다.</t>
+          <t>상대방(알셰이크)의 책임은 명확하고 피해 규모가 매우 크지만, 소송금융 투자에 필수적인 상대방의 자력에 대한 정보가 없으며, 시리아 고문 기술자라는 점에서 배상 능력이 낮을 가능성이 높다. 기사는 형사 재판에 초점을 맞추고 있어 민사상 손해배상 청구의 실현 가능성이 불확실하다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>온라인 스캠 가담자, 인신매매 피해자일 수도… '식별' 절차 필요</t>
+          <t>공포의 시리아 고문 기술자, 마침내 美서 죗값 치른다</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35287</t>
+          <t>https://www.chosun.com/international/mideast-africa-latin/2026/03/24/BJAAX2G6RJCJ7M2U7URHJPWQEY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-17 12:26:14.863210+00:00</t>
+          <t>2026-03-24 00:17:24.427164+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>김정은 및 북한 정권</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>김정은 상대 민사소송 승소 판결 선고, 향후 추가 소송 예정</t>
+          <t>보완수사권 관련 정책 및 사법 시스템 개혁 논의 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>탈북민 리소라 대표가 김정은을 상대로 제기한 민사소송에서 최근 승소한 사례를 언급하며 북한 정권의 반인도적 범죄에 대한 법적 책임을 지속적으로 묻겠다고 밝혔습니다. 북한인권법 제정 10주년 국민보고대회에서 북한 인권 문제 해결을 위한 한국 정부의 적극적인 역할을 촉구했습니다.</t>
+          <t>전 청와대 민정수석실 선임행정관이 보완수사권을 둘러싼 논쟁을 비판하며, 검찰의 과잉 수사와 인권 침해 문제를 지적했습니다. 지난 20년간 검찰 수사를 받다 스스로 목숨을 끊은 이들이 163명에 달한다는 사실을 언급하며, 사법 시스템의 신뢰 회복과 권력 남용 통제의 중요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>김정은 및 북한 정권을 상대로 한 소송에서 승소 사례가 있어 상대방 책임은 명확하고(적합 조건 1), 탈북민 다수의 집단적 피해 가능성 및 증거 확보 가능성도 높으나(적합 조건 3, 5), 국제적 제재 및 외교적 문제로 인해 판결금 집행 및 실제 배상금 회수가 극히 어렵다는 점에서(부적합 조건: 상대방 자력 부족) 소송금융 투자 대상으로서의 실현 가능성이 낮습니다.</t>
+          <t>해당 기사는 보완수사권 관련 정책 논쟁과 사법 시스템의 구조적 문제점을 비판하는 칼럼으로, 특정 사건이나 구체적인 피해자들이 제기할 소송 기회를 직접적으로 제시하지 않습니다. 비록 국가/검찰이라는 자력 있는 상대방과 163명에 달하는 사망자 등 심각한 인권 침해 가능성을 언급하지만, 이는 소송금융 투자를 위한 구체적인 소송 대상이나 원고 집단이 명확하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>탈북민 다수</t>
+          <t>163명 이상 (사망자 기준, 잠재적 피해자 다수)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[크리스천투데이 영상] 김정은 상대 12년 소송 이긴 탈북민, 한국 정부 ...</t>
+          <t>보완수사, 사법개혁의 원칙대로 차단해야 [왜냐면]</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373925</t>
+          <t>https://www.hani.co.kr/arti/opinion/because/1250728.html</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-16 13:15:29.801945+00:00</t>
+          <t>2026-03-23 12:40:27.509807+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>미얀마 군부</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>일반적인 사회 문제에 대한 논평</t>
+          <t>내전 중 전시 성폭력 지속, 사법 정의 공백</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>이 기사는 학대 사건에서 아동, 노인, 장애인 등 취약계층 피해자들이 학대 사실을 명확히 진술하기 어려운 현실을 지적합니다. 이러한 어려움이 범죄 피해자와 가족에게 이중의 고통을 주고 가해자에게 면죄부를 주는 불합리한 결과로 이어진다고 비판하며, 피해자들의 목소리가 권리가 되는 세상의 필요성을 강조합니다.</t>
+          <t>미얀마에서는 2021년 군부 쿠데타 이후 6년째 내전이 이어지며 여성을 대상으로 한 성폭력, 성고문, 성적 학대가 크게 늘고 있습니다. 군부가 성폭력을 무기로 사용하고 있으며, 행정력과 사법 정의의 공백으로 가해자들에 대한 처벌이 이루어지지 않고 있습니다. 현지 활동가들은 성폭력 문제를 '나중에' 해결할 문제가 아닌 지금 바로 처리해야 할 문제로 강조하며 여성 인권 교육과 상담 활동을 펼치고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>본 기사는 특정 학대 사건이 아닌, 아동, 노인, 장애인 등 취약계층 피해자들이 학대 사실을 언어로 구성하기 어려운 현실과 그로 인해 가해자가 면죄부를 받는 불합리한 결과를 지적하는 일반적인 논평입니다. 소송금융 투자 대상으로서 특정 피고(상대방)가 불분명하고, 피해 규모나 피해자 수가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임(미얀마 군부)이 명확하고, 집단적 피해(다수 여성 대상 성폭력)가 발생했으며, 피해 규모가 크고 증거 확보가 가능합니다. 그러나 내전 중인 군사정권을 상대로 한 소송은 승소하더라도 배상금 회수가 사실상 불가능하며, 사법 시스템의 공백으로 국내 소송 진행 자체가 어렵습니다. 따라서 소송금융 투자 대상으로서의 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>공감이 권리가 되는 세상</t>
+          <t>전시 성폭력 해결, ‘나중에’는 안 된다 [플랫][#아시아여성]</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217590</t>
+          <t>https://www.khan.co.kr/article/202603190700011</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-14 00:21:08.677332+00:00</t>
+          <t>2026-03-19 00:22:30.745472+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>피해자 증언 및 모임 활동 시작</t>
+          <t>피해자 식별 및 보호 절차 미흡 비판</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>구원파의 과거 정치 활동과 관련하여 폭행 피해자들이 증언을 시작하며 피해자 모임이 활동 중이다. JTBC 단독 보도를 통해 이들의 목소리가 세상에 알려지기 시작했다.</t>
+          <t>법조계는 온라인 스캠 가담자 중 인신매매 또는 강제노동 피해자가 존재할 수 있다고 지적하며, 이들에 대한 피해자 보호와 식별이 제대로 이뤄지지 않고 있다고 비판했다. 사기를 당한 직접적 피해자 외에 범죄 행위를 강요받은 피해자들을 위한 식별 절차 마련의 필요성을 강조하고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>집단적 피해 가능성(구원파 피해자 모임, 폭행 피해자들)은 있으나, 소송 상대방(구원파)의 자력 여부가 불분명하며, 폭행 피해에 대한 구체적인 법적 책임 주체 및 증거 확보 여부가 기사만으로는 파악하기 어렵다. 기사의 주된 내용은 종교 단체의 정치 활동에 대한 폭로로, 직접적인 손해배상 청구의 명확한 근거를 찾기 어렵다.</t>
+          <t>기사는 온라인 스캠 가담자가 인신매매 피해자일 수 있다는 가능성을 제기하며 피해자 식별 및 보호 절차의 미흡함을 비판하는 내용으로, '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함' 조건이 충족되지 않는다. 특정 가능한 소송 상대방이나 구체적인 손해배상 청구 대상이 명확하지 않아 소송금융 투자 대상으로서의 구체적인 사건이 형성되지 않은 단계이다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[단독] 윤석열에  사랑하오 …잊혔던 '구원파'의 정치활동 / 풀버전</t>
+          <t>온라인 스캠 가담자, 인신매매 피해자일 수도… '식별' 절차 필요</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12289579?influxDiv=NAVER</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35287</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-13 12:39:28.864473+00:00</t>
+          <t>2026-03-17 12:26:14.863210+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>김정은 및 북한 정권</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>국가인권위원회 조사 체계 개선 및 신속 기록 확보 조치</t>
+          <t>김정은 상대 민사소송 승소 판결 선고, 향후 추가 소송 예정</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>국가인권위원회가 정신의료기관 내 인권침해 사건에 대한 조사 공백을 줄이고 피해자 보호를 강화하기 위해 기록 확보 절차를 신속화하는 조치를 발표했습니다. 이는 인권위의 조사 체계를 개선하고 필요한 제도 개선을 지속하겠다는 의지를 담고 있습니다.</t>
+          <t>탈북민 리소라 대표가 김정은을 상대로 제기한 민사소송에서 최근 승소한 사례를 언급하며 북한 정권의 반인도적 범죄에 대한 법적 책임을 지속적으로 묻겠다고 밝혔습니다. 북한인권법 제정 10주년 국민보고대회에서 북한 인권 문제 해결을 위한 한국 정부의 적극적인 역할을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>본 기사는 국가인권위원회가 정신의료기관 인권침해 사건에 대한 조사 역량을 강화하는 제도 개선에 관한 내용으로, 특정 사건이나 상대방이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 부재합니다. (적합 조건 1, 2, 3, 4 미충족) 다만, 인권위의 조사 체계 개선은 향후 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6)에 긍정적인 영향을 줄 수 있습니다.</t>
+          <t>김정은 및 북한 정권을 상대로 한 소송에서 승소 사례가 있어 상대방 책임은 명확하고(적합 조건 1), 탈북민 다수의 집단적 피해 가능성 및 증거 확보 가능성도 높으나(적합 조건 3, 5), 국제적 제재 및 외교적 문제로 인해 판결금 집행 및 실제 배상금 회수가 극히 어렵다는 점에서(부적합 조건: 상대방 자력 부족) 소송금융 투자 대상으로서의 실현 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>탈북민 다수</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>인권위, 정신의료기관 인권침해 신속 조사 가능</t>
+          <t>[크리스천투데이 영상] 김정은 상대 12년 소송 이긴 탈북민, 한국 정부 ...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934616</t>
+          <t>https://www.christiantoday.co.kr/news/373925</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-12 12:22:09.455020+00:00</t>
+          <t>2026-03-16 13:15:29.801945+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
-      <c r="D35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>의료법 개정안 국회 본회의 통과, 국가인권위 조사 강화</t>
+          <t>일반적인 사회 문제에 대한 논평</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>국회 본회의에서 정신의료기관 인권침해 사건에 대한 국가인권위의 신속한 기록 확보 및 조사 역량 강화를 위한 의료법 개정안이 통과되었습니다. 이는 피해자 보호와 권리구제를 위한 조사 체계를 강화하고, 조사 공백을 줄이는 데 목적이 있습니다. 해당 법안 통과로 향후 정신의료기관 내 인권침해 사건 조사가 더욱 활발해질 것으로 예상됩니다.</t>
+          <t>이 기사는 학대 사건에서 아동, 노인, 장애인 등 취약계층 피해자들이 학대 사실을 명확히 진술하기 어려운 현실을 지적합니다. 이러한 어려움이 범죄 피해자와 가족에게 이중의 고통을 주고 가해자에게 면죄부를 주는 불합리한 결과로 이어진다고 비판하며, 피해자들의 목소리가 권리가 되는 세상의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>해당 기사는 정신의료기관 인권침해 사건에 대한 국가인권위의 조사 역량을 강화하는 의료법 개정안 통과 소식을 다루고 있습니다. 이는 인권침해라는 명확한 잘못(적합 조건 1)과 공적 절차(국가인권위 조사, 적합 조건 6)가 진행 중임을 시사하지만, 특정 피해 사건이나 구체적인 피해자 집단, 소송 상대방이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵습니다. 즉각적인 투자 기회를 포착하기에는 구체성이 부족합니다.</t>
+          <t>본 기사는 특정 학대 사건이 아닌, 아동, 노인, 장애인 등 취약계층 피해자들이 학대 사실을 언어로 구성하기 어려운 현실과 그로 인해 가해자가 면죄부를 받는 불합리한 결과를 지적하는 일반적인 논평입니다. 소송금융 투자 대상으로서 특정 피고(상대방)가 불분명하고, 피해 규모나 피해자 수가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>정신의료기관 인권침해 신속하게 조사  의료법개정안 국회 본회의 통과</t>
+          <t>공감이 권리가 되는 세상</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>ablenews.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229504</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217590</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-12 12:17:42.905215+00:00</t>
+          <t>2026-03-14 00:21:08.677332+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>구원파</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>피해자 증언 및 모임 활동 시작</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>ENA 월화드라마 '아너: 그녀들의 법정'은 성폭력 피해 생존자들의 2차 가해, 피해자다움 강요 등 현실의 부조리에 맞서는 투쟁을 그린다. 세 여성 변호사가 '커넥트 인'으로 대표되는 가해자들에게 맞서 연대하며 정의를 찾아가는 과정을 담고 있으며, 드라마의 메시지와 배우들의 열연을 조명하는 기사이다.</t>
+          <t>구원파의 과거 정치 활동과 관련하여 폭행 피해자들이 증언을 시작하며 피해자 모임이 활동 중이다. JTBC 단독 보도를 통해 이들의 목소리가 세상에 알려지기 시작했다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너: 그녀들의 법정'에 대한 리뷰로, 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>집단적 피해 가능성(구원파 피해자 모임, 폭행 피해자들)은 있으나, 소송 상대방(구원파)의 자력 여부가 불분명하며, 폭행 피해에 대한 구체적인 법적 책임 주체 및 증거 확보 여부가 기사만으로는 파악하기 어렵다. 기사의 주된 내용은 종교 단체의 정치 활동에 대한 폭로로, 직접적인 손해배상 청구의 명확한 근거를 찾기 어렵다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>모든 살아남은 피해자에게 존경과 연대를…'아너: 그녀들의 법정'[노컷...</t>
+          <t>[단독] 윤석열에  사랑하오 …잊혔던 '구원파'의 정치활동 / 풀버전</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6483425?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312080046</t>
+          <t>https://news.jtbc.co.kr/article/NB12289579?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-12 00:24:20.667437+00:00</t>
+          <t>2026-03-13 12:39:28.864473+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>통일부 억류자 공식 분류 및 납북 피해자 위로금 지급 절차 진행 중</t>
+          <t>국가인권위원회 조사 체계 개선 및 신속 기록 확보 조치</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>탈북민 언론인 함진우 씨가 실종 8년 만에 통일부에 의해 북한 내 억류자로 공식 분류되었습니다. 함 씨 가족은 납북 피해자 위로금 지급 대상이 되며, 통일부는 이미 다른 억류자 가족들에게 위로금을 지급하고 있습니다. 현재 함 씨를 포함해 총 7명의 우리 국민이 북한에 억류되어 있는 것으로 파악됩니다.</t>
+          <t>국가인권위원회가 정신의료기관 내 인권침해 사건에 대한 조사 공백을 줄이고 피해자 보호를 강화하기 위해 기록 확보 절차를 신속화하는 조치를 발표했습니다. 이는 인권위의 조사 체계를 개선하고 필요한 제도 개선을 지속하겠다는 의지를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방 책임(북한 당국)이 명확하고 통일부의 공식 분류 및 위로금 지급 절차 진행으로 증거가 확보되며 공적 절차가 진행 중이라는 적합 조건이 있으나, 소송 상대방인 북한 당국은 자력 확보 및 판결 집행이 사실상 불가능하여 소송금융 투자 대상으로서의 회수 가능성이 극히 낮습니다. 또한, 기사에서 언급된 위로금 규모는 소송금융이 기대하는 수준의 배상액에 미치지 못합니다.</t>
+          <t>본 기사는 국가인권위원회가 정신의료기관 인권침해 사건에 대한 조사 역량을 강화하는 제도 개선에 관한 내용으로, 특정 사건이나 상대방이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 부재합니다. (적합 조건 1, 2, 3, 4 미충족) 다만, 인권위의 조사 체계 개선은 향후 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6)에 긍정적인 영향을 줄 수 있습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>7명 및 그 가족</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>언론인 함진우씨 ‘북한 내 억류자’로 공식 분류…실종 8여년 만</t>
+          <t>인권위, 정신의료기관 인권침해 신속 조사 가능</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260311512918?OutUrl=naver</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934616</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-11 12:26:04.845577+00:00</t>
+          <t>2026-03-12 12:22:09.455020+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>정부의 납북 피해자 공식 인정 및 위로금 지급 절차 진행 중</t>
+          <t>의료법 개정안 국회 본회의 통과, 국가인권위 조사 강화</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>탈북민 언론인 함진우 씨가 북한 내 억류자로 정부에 의해 공식 인정받았습니다. 이로 인해 함 씨 가족은 납북 피해자 위로금 지급 대상이 될 예정이며, 정부는 2023년부터 관련 법령에 따라 억류자 가족에게 위로금을 지급해왔습니다.</t>
+          <t>국회 본회의에서 정신의료기관 인권침해 사건에 대한 국가인권위의 신속한 기록 확보 및 조사 역량 강화를 위한 의료법 개정안이 통과되었습니다. 이는 피해자 보호와 권리구제를 위한 조사 체계를 강화하고, 조사 공백을 줄이는 데 목적이 있습니다. 해당 법안 통과로 향후 정신의료기관 내 인권침해 사건 조사가 더욱 활발해질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방(북한)의 책임은 명확하나, 소송금융 투자 대상으로서의 자력 확보가 불가능합니다. 기사는 정부의 납북 피해자 위로금 지급 절차를 다루고 있어, 소송을 통한 손해배상 청구 가능성이 낮습니다.</t>
+          <t>해당 기사는 정신의료기관 인권침해 사건에 대한 국가인권위의 조사 역량을 강화하는 의료법 개정안 통과 소식을 다루고 있습니다. 이는 인권침해라는 명확한 잘못(적합 조건 1)과 공적 절차(국가인권위 조사, 적합 조건 6)가 진행 중임을 시사하지만, 특정 피해 사건이나 구체적인 피해자 집단, 소송 상대방이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵습니다. 즉각적인 투자 기회를 포착하기에는 구체성이 부족합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>6명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>탈북민 언론인 함진우 씨, 북한 내 억류자로 공식 인정</t>
+          <t>정신의료기관 인권침해 신속하게 조사  의료법개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>ablenews.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=457478</t>
+          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229504</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-11 00:22:02.456740+00:00</t>
+          <t>2026-03-12 12:17:42.905215+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>국무회의에서 스토킹 및 교제폭력 피해자 지원 강화 방안이 보고되었습니다. 정부는 온라인에 유포된 피해자의 인적사항과 사진 삭제를 지원하고, 재발 위험이 높은 피해자에게 추가적인 보호 조치를 제공할 예정입니다. 이는 피해자 보호를 위한 정책적 노력의 일환입니다.</t>
+          <t>ENA 월화드라마 '아너: 그녀들의 법정'은 성폭력 피해 생존자들의 2차 가해, 피해자다움 강요 등 현실의 부조리에 맞서는 투쟁을 그린다. 세 여성 변호사가 '커넥트 인'으로 대표되는 가해자들에게 맞서 연대하며 정의를 찾아가는 과정을 담고 있으며, 드라마의 메시지와 배우들의 열연을 조명하는 기사이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>기사는 정부의 스토킹·교제폭력 피해자 지원 정책에 대한 것으로, 특정 가해 기업이나 기관이 존재하지 않아 소송금융 투자 대상으로서의 피고 특정 및 자력 확보가 어렵습니다. 또한 집단적 피해를 유발한 단일 원인이나 대규모 피해 금액이 명시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너: 그녀들의 법정'에 대한 리뷰로, 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>소득·연령 관계없이 공공시설서 무료 생리대 제공한다</t>
+          <t>모든 살아남은 피해자에게 존경과 연대를…'아너: 그녀들의 법정'[노컷...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603102066i</t>
+          <t>https://www.nocutnews.co.kr/news/6483425?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312080046</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-10 12:29:55.657965+00:00</t>
+          <t>2026-03-12 00:24:20.667437+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>조주빈</t>
+          <t>북한 당국</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>대법원 확정 판결</t>
+          <t>통일부 억류자 공식 분류 및 납북 피해자 위로금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>미성년자 성 착취물 제작 및 유포 혐의로 징역 47년형을 확정받은 조주빈의 옥중 블로그가 다시 폐쇄되었습니다. 교도소에서 표창장을 받았다는 근황을 공개하며 2차 가해 논란이 불거진 데 따른 조치입니다. 조주빈은 과거에도 부친을 통해 블로그를 운영하다 차단된 바 있습니다.</t>
+          <t>탈북민 언론인 함진우 씨가 실종 8년 만에 통일부에 의해 북한 내 억류자로 공식 분류되었습니다. 함 씨 가족은 납북 피해자 위로금 지급 대상이 되며, 통일부는 이미 다른 억류자 가족들에게 위로금을 지급하고 있습니다. 현재 함 씨를 포함해 총 7명의 우리 국민이 북한에 억류되어 있는 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>이 기사는 미성년자 성 착취물 제작 및 유포 혐의로 이미 징역형이 확정된 조주빈의 옥중 블로그 폐쇄 논란에 대한 것으로, 핵심 범죄 사건은 이미 대법원 판결로 종결되었습니다. 소송금융은 진행 중이거나 발생 예정인 법적 분쟁을 대상으로 하므로, 이미 종결된 사건은 투자 부적합 조건에 해당합니다. 또한, 새로운 소송의 상대방이 특정되지 않으며, 피해자들의 추가적인 손해배상 청구 가능성은 있으나, 피고(조주빈)의 자력 확보가 어려울 것으로 예상됩니다.</t>
+          <t>상대방 책임(북한 당국)이 명확하고 통일부의 공식 분류 및 위로금 지급 절차 진행으로 증거가 확보되며 공적 절차가 진행 중이라는 적합 조건이 있으나, 소송 상대방인 북한 당국은 자력 확보 및 판결 집행이 사실상 불가능하여 소송금융 투자 대상으로서의 회수 가능성이 극히 낮습니다. 또한, 기사에서 언급된 위로금 규모는 소송금융이 기대하는 수준의 배상액에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>7명 및 그 가족</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>조주빈, 옥중 '표창장 자랑' 논란에…블로그 결국 '또' 차단</t>
+          <t>언론인 함진우씨 ‘북한 내 억류자’로 공식 분류…실종 8여년 만</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180717</t>
+          <t>https://www.segye.com/newsView/20260311512918?OutUrl=naver</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-10 00:31:27.210221+00:00</t>
+          <t>2026-03-11 12:26:04.845577+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>중국 정부 (또는 중국 정보요원 매튜 지부리스)</t>
+          <t>북한</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>중국 스파이 매튜 지부리스 유죄 판결</t>
+          <t>정부의 납북 피해자 공식 인정 및 위로금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>미국 피겨 선수 알리사 리우는 중국 정보요원들의 스파이 공작으로 인해 외상 후 스트레스 장애를 겪고 선수 생활에 지장을 받았다. 관련 중국 스파이 매튜 지부리스는 유죄 판결을 받았다. 리우는 자신과 유사한 배경의 구아이링을 옹호하며 스포츠와 정치의 분리를 주장했다.</t>
+          <t>탈북민 언론인 함진우 씨가 북한 내 억류자로 정부에 의해 공식 인정받았습니다. 이로 인해 함 씨 가족은 납북 피해자 위로금 지급 대상이 될 예정이며, 정부는 2023년부터 관련 법령에 따라 억류자 가족에게 위로금을 지급해왔습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>중국 정보요원의 스파이 행위로 인한 알리사 리우의 피해와 상대방 책임은 명확하며(상대방 책임 명확, 증거 확보 가능), 관련 형사 절차(유죄 판결)가 진행되었다. 그러나 소송금융 투자에 있어 가장 중요한 요소인 민사상 손해배상 청구 및 실제 배상금 회수 가능성이 매우 낮다. 외국 정부를 상대로 한 소송은 주권 면제 등의 법적 장애물이 크고, 유죄 판결을 받은 개인 요원의 자력 또한 불확실하여 투자 매력이 떨어진다.</t>
+          <t>상대방(북한)의 책임은 명확하나, 소송금융 투자 대상으로서의 자력 확보가 불가능합니다. 기사는 정부의 납북 피해자 위로금 지급 절차를 다루고 있어, 소송을 통한 손해배상 청구 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명 (알리사 리우)</t>
+          <t>6명 이상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>'충격' 中 스파이 피해자가 '조국 배신→1300억 잭팟' 중국 국가대표 두...</t>
+          <t>탈북민 언론인 함진우 씨, 북한 내 억류자로 공식 인정</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/sports/2026/03/10/2026030921431544922</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457478</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-10 00:18:44.040310+00:00</t>
+          <t>2026-03-11 00:22:02.456740+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소 진행 중</t>
+          <t>정부의 스토킹·교제폭력 피해자 지원 강화 방안 국무회의 보고</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>60대 A씨가 형제복지원 강제수용 피해를 주장하며 국가를 상대로 1억원의 손해배상 소송을 제기했으나 1심에서 패소했다. 법원은 국가의 위법행위는 인정했지만, A씨가 형제복지원에 수용됐다는 구체적인 증거가 부족하다고 판단했다. A씨는 현재 항소한 상태이다.</t>
+          <t>국무회의에서 스토킹 및 교제폭력 피해자 지원 강화 방안이 보고되었습니다. 정부는 온라인에 유포된 피해자의 인적사항과 사진 삭제를 지원하고, 재발 위험이 높은 피해자에게 추가적인 보호 조치를 제공할 예정입니다. 이는 피해자 보호를 위한 정책적 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>법원이 국가의 위법한 공권력 행사와 형제복지원 가혹행위는 인정했으나, 원고가 해당 시설에 수용됐다는 구체적 증거가 부족하여 1심에서 패소했다. (적합 조건 5 미충족) 진실·화해를 위한 과거사정리위원회에서도 원고 관련 기록이 존재하지 않는다는 의견을 제출하여 증거 확보가 매우 어려워 소송 승소 가능성이 낮다.</t>
+          <t>기사는 정부의 스토킹·교제폭력 피해자 지원 정책에 대한 것으로, 특정 가해 기업이나 기관이 존재하지 않아 소송금융 투자 대상으로서의 피고 특정 및 자력 확보가 어렵습니다. 또한 집단적 피해를 유발한 단일 원인이나 대규모 피해 금액이 명시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>형제복지원 강제수용  주장 60대, 국가 상대 손배소 기각된 이유가…</t>
+          <t>소득·연령 관계없이 공공시설서 무료 생리대 제공한다</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030714592267274</t>
+          <t>https://www.hankyung.com/article/202603102066i</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-07 12:37:14.226831+00:00</t>
+          <t>2026-03-10 12:29:55.657965+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>조주빈</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>재심 무죄 확정</t>
+          <t>대법원 확정 판결</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>최씨는 1964년 성폭력 상황에서 남성의 혀를 깨물었다는 이유로 징역형을 선고받았으나, 지난해 재심을 통해 61년 만에 무죄가 확정된 성폭력 피해자이다. 이 사건은 과거 부당한 사법 절차로 인한 인권침해 사례로, 최씨는 여성 피해자들을 위해 목소리를 내고 있다.</t>
+          <t>미성년자 성 착취물 제작 및 유포 혐의로 징역 47년형을 확정받은 조주빈의 옥중 블로그가 다시 폐쇄되었습니다. 교도소에서 표창장을 받았다는 근황을 공개하며 2차 가해 논란이 불거진 데 따른 조치입니다. 조주빈은 과거에도 부친을 통해 블로그를 운영하다 차단된 바 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 사건은 재심을 통해 무죄가 확정되어 이미 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 진행 중이거나 발생 초기 단계의 사건에 투자하므로, 이미 법적 절차가 완료된 이 사건은 신규 투자 대상으로 적합하지 않다.</t>
+          <t>이 기사는 미성년자 성 착취물 제작 및 유포 혐의로 이미 징역형이 확정된 조주빈의 옥중 블로그 폐쇄 논란에 대한 것으로, 핵심 범죄 사건은 이미 대법원 판결로 종결되었습니다. 소송금융은 진행 중이거나 발생 예정인 법적 분쟁을 대상으로 하므로, 이미 종결된 사건은 투자 부적합 조건에 해당합니다. 또한, 새로운 소송의 상대방이 특정되지 않으며, 피해자들의 추가적인 손해배상 청구 가능성은 있으나, 피고(조주빈)의 자력 확보가 어려울 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>“성평등 없이 민주주의 완성 어렵다”…원민경 장관, 여성의 날 집회서...</t>
+          <t>조주빈, 옥중 '표창장 자랑' 논란에…블로그 결국 '또' 차단</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603070023</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180717</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-07 12:17:25.798978+00:00</t>
+          <t>2026-03-10 00:31:27.210221+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>중국 정부 (또는 중국 정보요원 매튜 지부리스)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>1심 기각 후 항소 진행 중</t>
+          <t>중국 스파이 매튜 지부리스 유죄 판결</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>형제복지원 강제 수용 피해를 주장하며 국가를 상대로 1억 원의 손해배상을 청구한 60대 A씨가 1심에서 패소했습니다. 법원은 형제복지원 사건의 위법성과 가혹행위는 인정했으나, A씨가 제출한 증거만으로는 그가 형제복지원에 강제 수용됐다는 사실을 인정하기 어렵다고 판단했습니다. A씨는 현재 항소한 상태입니다.</t>
+          <t>미국 피겨 선수 알리사 리우는 중국 정보요원들의 스파이 공작으로 인해 외상 후 스트레스 장애를 겪고 선수 생활에 지장을 받았다. 관련 중국 스파이 매튜 지부리스는 유죄 판결을 받았다. 리우는 자신과 유사한 배경의 구아이링을 옹호하며 스포츠와 정치의 분리를 주장했다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>국가는 자력이 충분하고(적합 조건 2), 형제복지원 사건은 집단적 피해를 야기했으며(적합 조건 3), 진실·화해를 위한 과거사정리위원회 조사 등 공적 절차가 진행된 바 있으나(적합 조건 6), 원고가 형제복지원에 강제 수용되었다는 사실을 입증할 증거가 부족하여 1심에서 패소했습니다. 핵심 적합 조건인 '증거 확보 가능성'이 낮아 투자 적합도가 낮습니다.</t>
+          <t>중국 정보요원의 스파이 행위로 인한 알리사 리우의 피해와 상대방 책임은 명확하며(상대방 책임 명확, 증거 확보 가능), 관련 형사 절차(유죄 판결)가 진행되었다. 그러나 소송금융 투자에 있어 가장 중요한 요소인 민사상 손해배상 청구 및 실제 배상금 회수 가능성이 매우 낮다. 외국 정부를 상대로 한 소송은 주권 면제 등의 법적 장애물이 크고, 유죄 판결을 받은 개인 요원의 자력 또한 불확실하여 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (알리사 리우)</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>'형제복지원 강제 수용' 1억 원 손배소 60대,  증거 부족  기각</t>
+          <t>'충격' 中 스파이 피해자가 '조국 배신→1300억 잭팟' 중국 국가대표 두...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/07/2026030790001.html</t>
+          <t>https://www.starnewskorea.com/sports/2026/03/10/2026030921431544922</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-07 00:41:56.851644+00:00</t>
+          <t>2026-03-10 00:18:44.040310+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>현재 진행 중인 분쟁으로 인한 민간인 피해 발생</t>
+          <t>1심 패소 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>이란에서 전쟁으로 인해 1,097명 이상의 민간인이 사망했으며, 특히 초등학교 폭격으로 175명의 어린이가 희생되는 등 대규모 인명 피해가 발생했습니다. 병원, 구호시설 등 민간 시설도 공격받고 있으며, 정확한 피해 집계가 어려운 상황입니다.</t>
+          <t>60대 A씨가 형제복지원 강제수용 피해를 주장하며 국가를 상대로 1억원의 손해배상 소송을 제기했으나 1심에서 패소했다. 법원은 국가의 위법행위는 인정했지만, A씨가 형제복지원에 수용됐다는 구체적인 증거가 부족하다고 판단했다. A씨는 현재 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>기사에서 폭격의 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어렵습니다. 또한, 국제 분쟁 상황에서의 민간인 피해는 일반적인 소송금융의 대상이 되는 민사 손해배상 소송으로 진행하기에 법적, 실질적 어려움이 매우 큽니다. (상대방 책임 불명확, 상대방 자력 불확실)</t>
+          <t>법원이 국가의 위법한 공권력 행사와 형제복지원 가혹행위는 인정했으나, 원고가 해당 시설에 수용됐다는 구체적 증거가 부족하여 1심에서 패소했다. (적합 조건 5 미충족) 진실·화해를 위한 과거사정리위원회에서도 원고 관련 기록이 존재하지 않는다는 의견을 제출하여 증거 확보가 매우 어려워 소송 승소 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>민간인 1,097명 사망, 초등학생 175명 포함</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>민간인 1,097명 숨져 …175명 숨진 이란 초교 통곡의 장례식</t>
+          <t>형제복지원 강제수용  주장 60대, 국가 상대 손배소 기각된 이유가…</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179923</t>
+          <t>https://view.asiae.co.kr/article/2026030714592267274</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-06 00:26:10.523951+00:00</t>
+          <t>2026-03-07 12:37:14.226831+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>충남도 인권침해 예방 및 대응 정책 발표</t>
+          <t>재심 무죄 확정</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>충청남도가 장애인거주시설 내 인권침해 예방을 위한 총력 대응 방침을 발표했습니다. 점검을 통해 인권침해나 학대 정황이 포착될 경우, 즉각적인 피해자-가해자 분리 조치와 함께 장애인권익옹호기관의 정밀 조사 의뢰, 사안의 경중에 따른 수사기관 고발 등 강력한 법적 조치를 취할 예정입니다.</t>
+          <t>최씨는 1964년 성폭력 상황에서 남성의 혀를 깨물었다는 이유로 징역형을 선고받았으나, 지난해 재심을 통해 61년 만에 무죄가 확정된 성폭력 피해자이다. 이 사건은 과거 부당한 사법 절차로 인한 인권침해 사례로, 최씨는 여성 피해자들을 위해 목소리를 내고 있다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 특정 인권침해 사건에 대한 보도가 아닌, 충청남도의 장애인거주시설 인권침해 예방 및 대응 정책에 대한 내용입니다. 특정 피고, 피해 규모, 진행 중인 공적 절차 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 사건은 재심을 통해 무죄가 확정되어 이미 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 진행 중이거나 발생 초기 단계의 사건에 투자하므로, 이미 법적 절차가 완료된 이 사건은 신규 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>충남도, 장애인거주시설 인권침해 예방 총력</t>
+          <t>“성평등 없이 민주주의 완성 어렵다”…원민경 장관, 여성의 날 집회서...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1342714</t>
+          <t>https://www.kukinews.com/article/view/kuk202603070023</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-05 00:23:12.064201+00:00</t>
+          <t>2026-03-07 12:17:25.798978+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>이란 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>이란 최고 지도자 사망 관련 과거 인권침해 사실 보도</t>
+          <t>1심 기각 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>한국에서 활동 중인 이란 출신 모델이 이란 최고 지도자 사망에 대해 이란 국민들이 기뻐하고 있으며, 이란 정부가 4만명 이상의 비무장 민간인을 살해하고 국민들을 잔혹하게 탄압했다고 주장했습니다. 이란 정부의 인권 침해 및 폭력 진압 사실이 보도되었습니다.</t>
+          <t>형제복지원 강제 수용 피해를 주장하며 국가를 상대로 1억 원의 손해배상을 청구한 60대 A씨가 1심에서 패소했습니다. 법원은 형제복지원 사건의 위법성과 가혹행위는 인정했으나, A씨가 제출한 증거만으로는 그가 형제복지원에 강제 수용됐다는 사실을 인정하기 어렵다고 판단했습니다. A씨는 현재 항소한 상태입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>이란 정부의 대규모 인권 침해 및 민간인 살해 책임은 명확하나(적합 조건 1), 주권 면제 문제와 판결 집행의 현실적 어려움으로 인해 소송금융 투자 대상으로서의 자력(적합 조건 2) 및 실현 가능성이 매우 낮습니다. 또한, 국내 법원에서 소송을 진행하기 어렵고, 국제법적 절차는 소송금융의 일반적인 투자 범위에 해당하지 않습니다.</t>
+          <t>국가는 자력이 충분하고(적합 조건 2), 형제복지원 사건은 집단적 피해를 야기했으며(적합 조건 3), 진실·화해를 위한 과거사정리위원회 조사 등 공적 절차가 진행된 바 있으나(적합 조건 6), 원고가 형제복지원에 강제 수용되었다는 사실을 입증할 증거가 부족하여 1심에서 패소했습니다. 핵심 적합 조건인 '증거 확보 가능성'이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>4만명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>韓 활동 미스 이란 출신 모델 “4만 국민 죽인 정권이 핵 평화적으로 사...</t>
+          <t>'형제복지원 강제 수용' 1억 원 손배소 60대,  증거 부족  기각</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571868?ref=naver</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/07/2026030790001.html</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-04 00:23:49.255912+00:00</t>
+          <t>2026-03-07 00:41:56.851644+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>방송을 통해 사건 조명 중</t>
+          <t>현재 진행 중인 분쟁으로 인한 민간인 피해 발생</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>44세 박성범 씨가 10년 동안 노예와 다름없는 생활을 견뎌왔다는 내용이 방송을 통해 조명되었습니다. 유족들은 숨져 있던 박 씨의 억울한 죽음과 10년간의 일을 알리기 위해 노력하고 있습니다. 사건의 심각성으로 미루어 볼 때 피해 규모는 상당할 것으로 예상됩니다.</t>
+          <t>이란에서 전쟁으로 인해 1,097명 이상의 민간인이 사망했으며, 특히 초등학교 폭격으로 175명의 어린이가 희생되는 등 대규모 인명 피해가 발생했습니다. 병원, 구호시설 등 민간 시설도 공격받고 있으며, 정확한 피해 집계가 어려운 상황입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확히 특정되지 않았고, 소송 상대방의 자력 또한 파악할 수 없어 소송금융 투자 대상으로서의 기본적인 요건을 충족하기 어렵습니다. 다만, '10년 노예와 다름없는 생활'이라는 피해 내용으로 미루어 볼 때 피해 규모는 매우 클 것으로 추정되며, 방송을 통해 사건이 조명되고 있어 증거 확보 가능성은 높습니다.</t>
+          <t>기사에서 폭격의 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어렵습니다. 또한, 국제 분쟁 상황에서의 민간인 피해는 일반적인 소송금융의 대상이 되는 민사 손해배상 소송으로 진행하기에 법적, 실질적 어려움이 매우 큽니다. (상대방 책임 불명확, 상대방 자력 불확실)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명 (박성범 씨) 및 유족</t>
+          <t>민간인 1,097명 사망, 초등학생 175명 포함</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>유이,  방구석 경찰 수준 …'히든아이'서 추리력 활약</t>
+          <t>민간인 1,097명 숨져 …175명 숨진 이란 초교 통곡의 장례식</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987949</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179923</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-02 00:25:56.132900+00:00</t>
+          <t>2026-03-06 00:26:10.523951+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
-          <t>사건 발생 및 피해 종결</t>
+          <t>충남도 인권침해 예방 및 대응 정책 발표</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>북한 최고인민회의 상임위원장 최룡해의 퇴진 소식을 전하며 그의 과거 부패와 부화방탕한 생활을 조명하는 기사입니다. 특히 젊은 여성들의 치아를 뽑아 변태적 성욕을 충족시켰다는 내용이 포함되어 있습니다. 이 사건은 북한이라는 특수한 환경에서 발생한 인권침해 사례로, 소송금융의 투자 대상으로는 적합하지 않습니다.</t>
+          <t>충청남도가 장애인거주시설 내 인권침해 예방을 위한 총력 대응 방침을 발표했습니다. 점검을 통해 인권침해나 학대 정황이 포착될 경우, 즉각적인 피해자-가해자 분리 조치와 함께 장애인권익옹호기관의 정밀 조사 의뢰, 사안의 경중에 따른 수사기관 고발 등 강력한 법적 조치를 취할 예정입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>북한 내에서 발생한 사건으로, 소송금융이 가능한 법적 절차나 독립적인 사법 시스템이 존재하지 않아 투자 대상으로서 부적합합니다. 또한, 피해 발생 시점이 오래되었고 피해자들이 사망하는 등 사실상 종결된 사건으로 판단됩니다.</t>
+          <t>이 기사는 특정 인권침해 사건에 대한 보도가 아닌, 충청남도의 장애인거주시설 인권침해 예방 및 대응 정책에 대한 내용입니다. 특정 피고, 피해 규모, 진행 중인 공적 절차 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>‘부화방탕 대명사’ 북한 2인자 최룡해의 퇴장 [주성하의 ‘北토크’]</t>
+          <t>충남도, 장애인거주시설 인권침해 예방 총력</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260227/133413983/1</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1342714</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-02-28 12:23:25.961395+00:00</t>
+          <t>2026-03-05 00:23:12.064201+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>이란 최고 지도자 사망 관련 과거 인권침해 사실 보도</t>
+        </is>
+      </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>이 기사는 영화 '나의 이름은 마리아'가 영화 산업에서 발생한 폭력의 피해자들을 다루고 있으며, 이들이 세상에 나서는 모습을 묘사한다고 전한다. 특정 사건이나 가해자, 구체적인 피해 상황에 대한 정보는 포함되어 있지 않다.</t>
+          <t>한국에서 활동 중인 이란 출신 모델이 이란 최고 지도자 사망에 대해 이란 국민들이 기뻐하고 있으며, 이란 정부가 4만명 이상의 비무장 민간인을 살해하고 국민들을 잔혹하게 탄압했다고 주장했습니다. 이란 정부의 인권 침해 및 폭력 진압 사실이 보도되었습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 사건이 아닌 영화의 주제를 다루고 있어, 소송금융 투자 검토에 필요한 구체적인 정보(상대방 특정, 피해 규모, 증거 유무, 진행 단계 등)가 전무합니다. 따라서 적합도 판단이 어렵습니다.</t>
+          <t>이란 정부의 대규모 인권 침해 및 민간인 살해 책임은 명확하나(적합 조건 1), 주권 면제 문제와 판결 집행의 현실적 어려움으로 인해 소송금융 투자 대상으로서의 자력(적합 조건 2) 및 실현 가능성이 매우 낮습니다. 또한, 국내 법원에서 소송을 진행하기 어렵고, 국제법적 절차는 소송금융의 일반적인 투자 범위에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4만명 이상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[Project 당신] 아카이빙은 핑계고 [셀프 큐레이션]</t>
+          <t>韓 활동 미스 이란 출신 모델 “4만 국민 죽인 정권이 핵 평화적으로 사...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>artinsight.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.artinsight.co.kr/news/view.php?no=79725</t>
+          <t>https://www.munhwa.com/article/11571868?ref=naver</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-02-28 00:58:41.293790+00:00</t>
+          <t>2026-03-04 00:23:49.255912+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
-      <c r="D51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>과거 사건에 대한 사회적 논의</t>
+          <t>방송을 통해 사건 조명 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>'꼬꼬무'는 영주에서 발생한 연쇄 성폭행과 8세 조카 폭행 살해 사건을 통해 '악의 대물림' 문제를 조명했다. 방송은 학대 피해자들이 스스로 노력하는 것 외에 도움받을 시스템이 부족하여 비극이 되풀이된다는 점을 지적하며 사회적 관심을 촉구했다.</t>
+          <t>44세 박성범 씨가 10년 동안 노예와 다름없는 생활을 견뎌왔다는 내용이 방송을 통해 조명되었습니다. 유족들은 숨져 있던 박 씨의 억울한 죽음과 10년간의 일을 알리기 위해 노력하고 있습니다. 사건의 심각성으로 미루어 볼 때 피해 규모는 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>기사는 과거에 발생한 연쇄 성폭행 및 폭행 살해 사건을 다루고 있으며, 이는 이미 형사적으로 종결되었을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건) 또한, 가해자가 개인으로 추정되어 소송금융 투자에 필요한 충분한 자력을 갖추지 못했을 가능성이 큽니다. (부적합 조건: 상대방에게 자력이 충분함) 사건의 심각성에도 불구하고, 새로운 민사 소송 기회를 포착하기 어렵습니다.</t>
+          <t>상대방 책임이 명확히 특정되지 않았고, 소송 상대방의 자력 또한 파악할 수 없어 소송금융 투자 대상으로서의 기본적인 요건을 충족하기 어렵습니다. 다만, '10년 노예와 다름없는 생활'이라는 피해 내용으로 미루어 볼 때 피해 규모는 매우 클 것으로 추정되며, 방송을 통해 사건이 조명되고 있어 증거 확보 가능성은 높습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (박성범 씨) 및 유족</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 영주 연쇄 성폭행→8세 조카 폭행 살해…악의 대물림 충격</t>
+          <t>유이,  방구석 경찰 수준 …'히든아이'서 추리력 활약</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=719823</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987949</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-02-27 00:27:33.099590+00:00</t>
+          <t>2026-03-02 00:25:56.132900+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>엡스타인 유산</t>
+          <t>최룡해</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>소송 자진 취하 및 보상 프로그램 통한 보상 완료</t>
+          <t>사건 발생 및 피해 종결</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>트럼프에게 성폭행을 당했다고 주장하는 한 여성이 엡스타인 유산을 상대로 제기했던 민사소송을 2021년 자진 취하했으며, 엡스타인 피해자 보상 프로그램을 통해 보상받은 것으로 알려졌다. 기사 제목은 '엡스타인 파일 누락 의혹'을 언급하고 있으나, 본문은 해당 여성의 소송이 종결되었음을 명시한다.</t>
+          <t>북한 최고인민회의 상임위원장 최룡해의 퇴진 소식을 전하며 그의 과거 부패와 부화방탕한 생활을 조명하는 기사입니다. 특히 젊은 여성들의 치아를 뽑아 변태적 성욕을 충족시켰다는 내용이 포함되어 있습니다. 이 사건은 북한이라는 특수한 환경에서 발생한 인권침해 사례로, 소송금융의 투자 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>기사에 언급된 여성의 엡스타인 유산 상대 민사소송은 2021년 자진 취하되었고, 엡스타인 피해자 보상 프로그램을 통해 이미 보상받아 종결된 사건임 (부적합 조건: 이미 종결된 사건). 소송금융 투자 대상으로서의 신규성이 없음.</t>
+          <t>북한 내에서 발생한 사건으로, 소송금융이 가능한 법적 절차나 독립적인 사법 시스템이 존재하지 않아 투자 대상으로서 부적합합니다. 또한, 피해 발생 시점이 오래되었고 피해자들이 사망하는 등 사실상 종결된 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>“트럼프가 성폭행” 주장 여성 관련 엡스타인 파일 누락 의혹</t>
+          <t>‘부화방탕 대명사’ 북한 2인자 최룡해의 퇴장 [주성하의 ‘北토크’]</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/02/26/T73AQVVSLJHELCC7Z5OSSGWXKU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260227/133413983/1</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-02-26 01:05:15.894025+00:00</t>
+          <t>2026-02-28 12:23:25.961395+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
-      <c r="E53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
-          <t>전라남도가 2026년까지 스포츠 폭력, 갑질, 성희롱 등 인권침해를 근절하기 위해 '원스트라이크 아웃' 제도를 도입하고 상시 상담 및 신고 체계를 갖춘 센터를 운영할 계획이다. 이는 체육 종사자들의 인권 보호를 강화하기 위한 선제적 조치이다.</t>
+          <t>이 기사는 영화 '나의 이름은 마리아'가 영화 산업에서 발생한 폭력의 피해자들을 다루고 있으며, 이들이 세상에 나서는 모습을 묘사한다고 전한다. 특정 사건이나 가해자, 구체적인 피해 상황에 대한 정보는 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>해당 기사는 전라남도의 스포츠 폭력 근절 정책 및 지원 센터 설립 계획을 다루고 있어, 특정 사건이나 구체적인 피해자가 명확히 특정되지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임, 자력, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
+          <t>기사 내용이 특정 사건이 아닌 영화의 주제를 다루고 있어, 소송금융 투자 검토에 필요한 구체적인 정보(상대방 특정, 피해 규모, 증거 유무, 진행 단계 등)가 전무합니다. 따라서 적합도 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>전남도, 2026 스포츠 폭력 근절 추진…‘원스트라이크 아웃’ 도입</t>
+          <t>[Project 당신] 아카이빙은 핑계고 [셀프 큐레이션]</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>artinsight.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1187662</t>
+          <t>https://www.artinsight.co.kr/news/view.php?no=79725</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-02-26 00:41:54.819699+00:00</t>
+          <t>2026-02-28 00:58:41.293790+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>미 행정부 엡스타인 수사 기록 공개 및 관련자 조치 진행 중</t>
+          <t>과거 사건에 대한 사회적 논의</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>빌 게이츠 마이크로소프트 창업자가 성범죄자 제프리 엡스타인과의 과거 친분을 인정하고 사과했으며, 래리 서머스 전 미국 재무장관은 엡스타인 스캔들 연루 의혹으로 하버드대 교수직에서 사임했습니다. 게이츠는 엡스타인 유죄 판결 이후에도 그와 만남을 가졌음을 시인했으나, 엡스타인 관련 피해 여성들과의 접촉은 부인했습니다. 서머스는 엡스타인과 이메일을 주고받은 사실이 드러나 하버드대 검토 후 사임했으며, 다른 직책에서도 물러났습니다.</t>
+          <t>'꼬꼬무'는 영주에서 발생한 연쇄 성폭행과 8세 조카 폭행 살해 사건을 통해 '악의 대물림' 문제를 조명했다. 방송은 학대 피해자들이 스스로 노력하는 것 외에 도움받을 시스템이 부족하여 비극이 되풀이된다는 점을 지적하며 사회적 관심을 촉구했다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 빌 게이츠와 래리 서머스가 성범죄자 제프리 엡스타인과의 과거 친분으로 인해 겪는 평판 및 경력상 문제에 초점을 맞추고 있습니다. 상대방의 자력은 충분하나, 기사 내용만으로는 이들의 행위가 엡스타인 피해자들에게 직접적인 새로운 금전적 손해를 발생시켰다는 명확한 소송금융 투자 기회를 파악하기 어렵습니다. 피해자들의 구체적인 손해배상 청구권 및 그 규모가 불분명하여 소송금융 적합 조건 중 '상대방 책임 명확성' 및 '피해 규모'가 충족되지 않습니다.</t>
+          <t>기사는 과거에 발생한 연쇄 성폭행 및 폭행 살해 사건을 다루고 있으며, 이는 이미 형사적으로 종결되었을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건) 또한, 가해자가 개인으로 추정되어 소송금융 투자에 필요한 충분한 자력을 갖추지 못했을 가능성이 큽니다. (부적합 조건: 상대방에게 자력이 충분함) 사건의 심각성에도 불구하고, 새로운 민사 소송 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>'엡스타인 스캔들' 빌 게이츠 불륜 사과…서머스는 하버드대 사임</t>
+          <t>'꼬꼬무' 영주 연쇄 성폭행→8세 조카 폭행 살해…악의 대물림 충격</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02361606645354456</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=719823</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-02-26 00:32:04.072235+00:00</t>
+          <t>2026-02-27 00:27:33.099590+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>유행열</t>
+          <t>엡스타인 유산</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>이전 미투 의혹은 2022년 증거 불충분으로 무혐의 종결. 현재 피해자 측은 유 예비후보의 공직 출마 배제를 요구하며 기자회견 및 공식 입장문 제출.</t>
+          <t>소송 자진 취하 및 보상 프로그램 통한 보상 완료</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>유행열 청주시장 예비후보가 과거 '미투' 의혹에 대해 무혐의 처분을 받았음에도 불구하고, 피해를 주장하는 A씨와 가족들이 공직 출마 배제를 요구하며 의혹을 재점화했습니다. A씨 측은 명예훼손 무혐의 판결이 성범죄 재판 결과로 호도되고 있다고 주장하며 공익을 위해 다시 용기를 냈다고 밝혔습니다. 반면 유 예비후보 측은 법적으로 종결된 사안이며 선거를 앞둔 정치 공작이라고 반박하고 있습니다.</t>
+          <t>트럼프에게 성폭행을 당했다고 주장하는 한 여성이 엡스타인 유산을 상대로 제기했던 민사소송을 2021년 자진 취하했으며, 엡스타인 피해자 보상 프로그램을 통해 보상받은 것으로 알려졌다. 기사 제목은 '엡스타인 파일 누락 의혹'을 언급하고 있으나, 본문은 해당 여성의 소송이 종결되었음을 명시한다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이전 미투 의혹이 증거 불충분으로 무혐의 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 부족합니다 (부적합 조건: 이미 종결된 사건). 현재는 법적 절차보다는 정치적 공방 및 출마 배제 요구에 초점이 맞춰져 있으며, 새로운 법적 소송 제기 여부나 명확한 증거 확보 가능성이 불분명합니다 (적합 조건 5 불충족).</t>
+          <t>기사에 언급된 여성의 엡스타인 유산 상대 민사소송은 2021년 자진 취하되었고, 엡스타인 피해자 보상 프로그램을 통해 이미 보상받아 종결된 사건임 (부적합 조건: 이미 종결된 사건). 소송금융 투자 대상으로서의 신규성이 없음.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>유행열 청주시장 예비후보 '미투' 재점화 …  출마 배제  vs  정치 공작</t>
+          <t>“트럼프가 성폭행” 주장 여성 관련 엡스타인 파일 누락 의혹</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=893431</t>
+          <t>https://www.chosun.com/international/international_general/2026/02/26/T73AQVVSLJHELCC7Z5OSSGWXKU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-02-25 12:49:59.659344+00:00</t>
+          <t>2026-02-26 01:05:15.894025+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
-          <t>EU 인권기구 보고서 발표</t>
+          <t>전남도 스포츠 폭력 근절 정책 발표 및 센터 설립 예정</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>EU 인권기구 보고서에 따르면 우크라이나 여성 4명 중 1명이 전쟁 중 신체적, 심리적 폭력을 경험했으며, 이 중 상당수는 러시아군에 의한 피해로 나타났다. 피해 여성의 절반 이상이 성희롱을 당했으나, 정신건강 서비스 지원을 받지 못하고 경찰 신고도 저조했다.</t>
+          <t>전라남도가 2026년까지 스포츠 폭력, 갑질, 성희롱 등 인권침해를 근절하기 위해 '원스트라이크 아웃' 제도를 도입하고 상시 상담 및 신고 체계를 갖춘 센터를 운영할 계획이다. 이는 체육 종사자들의 인권 보호를 강화하기 위한 선제적 조치이다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>집단적이고 심각한 피해이며 EU 인권기구 보고서라는 객관적 증거가 존재하나(적합 조건 3, 4, 5, 6), 주요 가해자인 러시아군을 상대로 한 소송은 국가 면제 및 전시 상황으로 인해 강제 집행이 극히 어려워 소송금융 투자 회수 가능성이 매우 낮음(부적합 조건/투자 어려운 이유). 또한 EU 내에서 발생한 폭력의 경우 가해자 특정 및 자력 확보가 불분명함.</t>
+          <t>해당 기사는 전라남도의 스포츠 폭력 근절 정책 및 지원 센터 설립 계획을 다루고 있어, 특정 사건이나 구체적인 피해자가 명확히 특정되지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임, 자력, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>우크라이나 여성 다수 (수십만 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>우크라 여성 25%, 4년간 전쟁 중 폭력 피해</t>
+          <t>전남도, 2026 스포츠 폭력 근절 추진…‘원스트라이크 아웃’ 도입</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260224202858nRz</t>
+          <t>http://www.breaknews.com/1187662</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-02-24 12:38:03.284817+00:00</t>
+          <t>2026-02-26 00:41:54.819699+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>빌 게이츠, 래리 서머스</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>제3기 진실·화해를위한과거사정리위원회 신청 접수 중</t>
+          <t>미 행정부 엡스타인 수사 기록 공개 및 관련자 조치 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>전라남도가 제3기 진실·화해를위한과거사정리위원회 출범에 따라 한국전쟁 전후 민간인 집단희생 사건 등 국가 폭력 및 인권침해 사건의 진실규명 신청을 2028년까지 접수한다고 밝혔다. 이는 피해자 명예 회복을 위한 절차로, 희생자 및 유족 등이 신청할 수 있다. 전남도는 과거사 피해가 집중된 지역으로서 추가 피해 사례 발굴 및 신청 참여 확대에 힘쓸 계획이다.</t>
+          <t>빌 게이츠 마이크로소프트 창업자가 성범죄자 제프리 엡스타인과의 과거 친분을 인정하고 사과했으며, 래리 서머스 전 미국 재무장관은 엡스타인 스캔들 연루 의혹으로 하버드대 교수직에서 사임했습니다. 게이츠는 엡스타인 유죄 판결 이후에도 그와 만남을 가졌음을 시인했으나, 엡스타인 관련 피해 여성들과의 접촉은 부인했습니다. 서머스는 엡스타인과 이메일을 주고받은 사실이 드러나 하버드대 검토 후 사임했으며, 다른 직책에서도 물러났습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>기사 내용은 전남도의 해양관광 계획, 감사 유공 포상, 그리고 제3기 진실·화해를위한과거사정리위원회(진화위) 출범 소식으로 구성되어 있습니다. 이 중 진화위 출범은 과거사 진실규명 및 명예회복을 위한 공적 절차(적합 조건 6)이나, 소송금융의 핵심인 '재정적 손해배상 청구'를 위한 직접적인 소송 진행이나 계획이 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 직접적인 적합성이 낮습니다.</t>
+          <t>이 기사는 빌 게이츠와 래리 서머스가 성범죄자 제프리 엡스타인과의 과거 친분으로 인해 겪는 평판 및 경력상 문제에 초점을 맞추고 있습니다. 상대방의 자력은 충분하나, 기사 내용만으로는 이들의 행위가 엡스타인 피해자들에게 직접적인 새로운 금전적 손해를 발생시켰다는 명확한 소송금융 투자 기회를 파악하기 어렵습니다. 피해자들의 구체적인 손해배상 청구권 및 그 규모가 불분명하여 소송금융 적합 조건 중 '상대방 책임 명확성' 및 '피해 규모'가 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[지자체 이슈] 전남도, 해양관광 405만시대 열어</t>
+          <t>'엡스타인 스캔들' 빌 게이츠 불륜 사과…서머스는 하버드대 사임</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=451815</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02361606645354456</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-02-23 12:29:35.660336+00:00</t>
+          <t>2026-02-26 00:32:04.072235+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>대한민국 검찰</t>
-[...2 lines deleted...]
-      <c r="D58" t="inlineStr"/>
+          <t>유행열</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>검찰 개혁 관련 국회 법안 정비 및 논의 진행 중</t>
+          <t>이전 미투 의혹은 2022년 증거 불충분으로 무혐의 종결. 현재 피해자 측은 유 예비후보의 공직 출마 배제를 요구하며 기자회견 및 공식 입장문 제출.</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>이 사설은 검찰이 과거 독재정권 부역 및 인권 침해의 주역이었음을 비판하며, 강기훈 유서대필 조작 사건 등을 예시로 들었습니다. 검찰의 보완수사권 유지 주장을 '제 밥그릇 지키기'로 규정하고, 인권 운운하는 행태가 위선적이라고 지적하며 제도 개혁 동참을 촉구하고 있습니다.</t>
+          <t>유행열 청주시장 예비후보가 과거 '미투' 의혹에 대해 무혐의 처분을 받았음에도 불구하고, 피해를 주장하는 A씨와 가족들이 공직 출마 배제를 요구하며 의혹을 재점화했습니다. A씨 측은 명예훼손 무혐의 판결이 성범죄 재판 결과로 호도되고 있다고 주장하며 공익을 위해 다시 용기를 냈다고 밝혔습니다. 반면 유 예비후보 측은 법적으로 종결된 사안이며 선거를 앞둔 정치 공작이라고 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>이 기사는 검찰의 과거 인권 침해 사례와 현재 개혁 저항에 대한 사설로, 특정 피해자가 제기한 구체적인 소송 사건을 다루고 있지 않습니다. 비록 상대방(검찰/국가)의 자력은 충분하고 과거 집단적 피해 사례를 언급하고 있으나, 현재 소송금융 투자를 검토할 만한 명확한 책임 주체, 구체적인 피해자, 그리고 소송으로 이어질 수 있는 새로운 사건이나 진행 중인 공적 절차가 파악되지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이전 미투 의혹이 증거 불충분으로 무혐의 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 부족합니다 (부적합 조건: 이미 종결된 사건). 현재는 법적 절차보다는 정치적 공방 및 출마 배제 요구에 초점이 맞춰져 있으며, 새로운 법적 소송 제기 여부나 명확한 증거 확보 가능성이 불분명합니다 (적합 조건 5 불충족).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>[사설] 인권 말살 최첨병 검찰, 인권 운운 뜬금없고 가당찮다</t>
+          <t>유행열 청주시장 예비후보 '미투' 재점화 …  출마 배제  vs  정치 공작</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>mdilbo.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.mdilbo.com/detail/nPE2fj/753274</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=893431</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-02-23 12:29:04.676763+00:00</t>
+          <t>2026-02-25 12:49:59.659344+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>러시아 연방</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>EU 인권기구 보고서 발표</t>
+        </is>
+      </c>
       <c r="F59" t="inlineStr">
         <is>
+          <t>EU 인권기구 보고서에 따르면 우크라이나 여성 4명 중 1명이 전쟁 중 신체적, 심리적 폭력을 경험했으며, 이 중 상당수는 러시아군에 의한 피해로 나타났다. 피해 여성의 절반 이상이 성희롱을 당했으나, 정신건강 서비스 지원을 받지 못하고 경찰 신고도 저조했다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>집단적이고 심각한 피해이며 EU 인권기구 보고서라는 객관적 증거가 존재하나(적합 조건 3, 4, 5, 6), 주요 가해자인 러시아군을 상대로 한 소송은 국가 면제 및 전시 상황으로 인해 강제 집행이 극히 어려워 소송금융 투자 회수 가능성이 매우 낮음(부적합 조건/투자 어려운 이유). 또한 EU 내에서 발생한 폭력의 경우 가해자 특정 및 자력 확보가 불분명함.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>우크라이나 여성 다수 (수십만 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>우크라 여성 25%, 4년간 전쟁 중 폭력 피해</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260224202858nRz</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:38:03.284817+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>제3기 진실·화해를위한과거사정리위원회 신청 접수 중</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>전라남도가 제3기 진실·화해를위한과거사정리위원회 출범에 따라 한국전쟁 전후 민간인 집단희생 사건 등 국가 폭력 및 인권침해 사건의 진실규명 신청을 2028년까지 접수한다고 밝혔다. 이는 피해자 명예 회복을 위한 절차로, 희생자 및 유족 등이 신청할 수 있다. 전남도는 과거사 피해가 집중된 지역으로서 추가 피해 사례 발굴 및 신청 참여 확대에 힘쓸 계획이다.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>기사 내용은 전남도의 해양관광 계획, 감사 유공 포상, 그리고 제3기 진실·화해를위한과거사정리위원회(진화위) 출범 소식으로 구성되어 있습니다. 이 중 진화위 출범은 과거사 진실규명 및 명예회복을 위한 공적 절차(적합 조건 6)이나, 소송금융의 핵심인 '재정적 손해배상 청구'를 위한 직접적인 소송 진행이나 계획이 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 직접적인 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>[지자체 이슈] 전남도, 해양관광 405만시대 열어</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>queen.co.kr</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=451815</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:29:35.660336+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>대한민국 검찰</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr"/>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>검찰 개혁 관련 국회 법안 정비 및 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>이 사설은 검찰이 과거 독재정권 부역 및 인권 침해의 주역이었음을 비판하며, 강기훈 유서대필 조작 사건 등을 예시로 들었습니다. 검찰의 보완수사권 유지 주장을 '제 밥그릇 지키기'로 규정하고, 인권 운운하는 행태가 위선적이라고 지적하며 제도 개혁 동참을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>이 기사는 검찰의 과거 인권 침해 사례와 현재 개혁 저항에 대한 사설로, 특정 피해자가 제기한 구체적인 소송 사건을 다루고 있지 않습니다. 비록 상대방(검찰/국가)의 자력은 충분하고 과거 집단적 피해 사례를 언급하고 있으나, 현재 소송금융 투자를 검토할 만한 명확한 책임 주체, 구체적인 피해자, 그리고 소송으로 이어질 수 있는 새로운 사건이나 진행 중인 공적 절차가 파악되지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>[사설] 인권 말살 최첨병 검찰, 인권 운운 뜬금없고 가당찮다</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>mdilbo.com</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>http://www.mdilbo.com/detail/nPE2fj/753274</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:29:04.676763+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr"/>
+      <c r="D62" t="inlineStr"/>
+      <c r="E62" t="inlineStr"/>
+      <c r="F62" t="inlineStr">
+        <is>
           <t>류승완 감독의 신작 영화 '휴민트'는 북한 여성 인신매매라는 민감한 소재를 다루며, 감독은 연출 과정에서의 고민과 비판에 대한 수용적인 태도를 밝혔습니다. 기사는 영화의 제작 배경과 감독의 예술적 고뇌에 초점을 맞추고 있으며, 실제 법적 분쟁이나 피해자 구제에 대한 내용은 포함하고 있지 않습니다.</t>
         </is>
       </c>
-      <c r="G59" t="inlineStr">
+      <c r="G62" t="inlineStr">
         <is>
           <t>해당 기사는 영화 제작 및 감독의 연출 의도에 대한 내용으로, 실제 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J59" t="inlineStr">
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
         <is>
           <t>류승완 감독 “휴민트 공개 유난히 떨렸다…그 이유는”</t>
         </is>
       </c>
-      <c r="K59" t="inlineStr">
+      <c r="K62" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L59" t="inlineStr">
+      <c r="L62" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M59" t="inlineStr">
+      <c r="M62" t="inlineStr">
         <is>
           <t>https://www.khan.co.kr/article/202602221732001</t>
         </is>
       </c>
-      <c r="N59" t="inlineStr">
+      <c r="N62" t="inlineStr">
         <is>
           <t>2026-02-22 12:26:32.574383+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N59"/>
+  <autoFilter ref="A1:N62"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>