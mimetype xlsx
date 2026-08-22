--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$28</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,1798 +533,1942 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>최영중 전 청주시의원</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 또는 완료</t>
+          <t>경찰 수사 및 디지털 포렌식 진행 중, 구속영장 신청 여부 검토 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LA 한인타운에서 14세 소녀가 11세 때부터 성폭행을 당한 사건이 30년 만에 해결의 실마리를 찾았다. 피해자는 용의자의 가족 살해 협박으로 성폭행을 당했다고 경찰에 진술했으며, 현재 경찰에 신고되어 수사가 진행 중이거나 완료된 것으로 보인다.</t>
+          <t>최영중 전 청주시의원이 채팅 앱을 통해 알게 된 여중생에게 금품을 주고 수차례 성관계를 하고 성착취물을 제작하도록 한 혐의로 경찰 조사를 받고 있습니다. 최 전 의원은 혐의를 대부분 부인하고 있으며, 경찰은 디지털 포렌식 자료를 분석한 뒤 구속영장 신청 여부를 결정할 방침입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>경찰 신고 및 진술, 사건 해결('풀렸다')로 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이거나 완료되었을 가능성이 높다(적합 조건 6). 또한, '풀렸다'는 표현은 증거 확보 가능성을 시사한다(적합 조건 5). 그러나 상대방의 자력 여부와 피해 금액 추정이 불분명하고, 집단적 피해가 아니므로(적합 조건 2, 3, 4 미해당) 소송금융 투자 매력도가 제한적이다.</t>
+          <t>아동 성매매 및 성착취물 제작이라는 중대한 혐의로 상대방 책임이 비교적 명확하며, 경찰 수사 및 디지털 포렌식을 통해 증거 확보 가능성이 높고 공적 절차가 진행 중입니다. 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>LA한인타운 14세 소녀 성폭행 사건, 30년 만에 풀렸다</t>
+          <t>미성년자 몰랐다  최영중 前시의원 '아동 성매매 혐의' 부인</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260416140129477</t>
+          <t>https://www.nocutnews.co.kr/news/6554093?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260727080749</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-19 07:00:36.572480+00:00</t>
+          <t>2026-07-29 07:02:50.711339+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>제주장애인권익옹호기관 전 조사관</t>
+          <t>정형근</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 재판 항소심에서 징역 10년 선고</t>
+          <t>과거 불법행위 의혹 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>제주장애인권익옹호기관 전 조사관이 지적장애 여학생 2명과 그 여동생을 성폭행한 혐의로 항소심에서 징역 10년을 선고받았습니다. 재판부는 범행이 장기간에 걸쳐 반복되었고 피해자와의 관계를 고려할 때 죄질이 매우 무겁다고 판단했습니다. 이 사건은 KBS가 단독 보도한 바 있습니다.</t>
+          <t>기사는 한동훈 예비후보의 정치적 행보를 비판하며, 그의 후원회장인 정형근 전 안기부 간부의 과거 불법 고문 및 정치공작 의혹을 제기합니다. 정형근은 수많은 공안사건에 연루되어 다수의 인물을 고문했다는 의혹을 받지만, 처벌받은 적은 없다고 언급됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 용이), 6(공적 절차 진행 중)에 해당하여 소송금융 검토 가능성이 있습니다. 그러나 상대방이 개인으로 자력 부족 가능성이 높고, 피해자 수가 3명으로 집단적 피해 규모에 미치지 못하여 투자 매력도가 제한적입니다.</t>
+          <t>정형근의 불법 고문 및 정치공작 의혹은 '집단적 피해' 가능성과 '피해자들의 증언'이라는 증거가 언급되어 소송금융 적합 조건에 일부 부합합니다. 그러나 기사는 정치적 논평으로, 상대방의 책임이 법적으로 명확히 확정되지 않았고, 현재 진행 중인 공적 절차가 없으며, 사건 발생 시기가 오래되어 증거 확보 및 소송 진행에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>지적장애 여학생 성폭행 조사관 항소심서 ‘징역 10년’</t>
+          <t>'서천의 굴욕' 반복하는 한동훈...의심을 받기에 충분하다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524972&amp;ref=A</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003232860&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:26:32.717887+00:00</t>
+          <t>2026-06-13 01:00:33.482717+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>변호사 법률 검토 중</t>
+          <t>경찰 수사 진행 또는 완료</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>경찰의 물리력 행사 과정에서 장애여성 시위자가 강제 탈의되는 인권 침해 사건이 발생했습니다. 최 변호사는 경찰의 행위가 모욕적이고 존엄을 침해했으며 형사소송법 198조 2항을 위반했다고 지적했습니다. 경찰은 아직 공식적인 사과를 하지 않고 있습니다.</t>
+          <t>LA 한인타운에서 14세 소녀가 11세 때부터 성폭행을 당한 사건이 30년 만에 해결의 실마리를 찾았다. 피해자는 용의자의 가족 살해 협박으로 성폭행을 당했다고 경찰에 진술했으며, 현재 경찰에 신고되어 수사가 진행 중이거나 완료된 것으로 보인다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(경찰/국가)의 책임이 명확하고 자력이 충분하며, 변호사가 개입되어 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 5) 다만, 집단적 피해가 아니며 금전적 피해 규모가 명확히 제시되지 않아 투자 매력도가 'High'까지는 아닙니다.</t>
+          <t>경찰 신고 및 진술, 사건 해결('풀렸다')로 상대방 책임이 비교적 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이거나 완료되었을 가능성이 높다(적합 조건 6). 또한, '풀렸다'는 표현은 증거 확보 가능성을 시사한다(적합 조건 5). 그러나 상대방의 자력 여부와 피해 금액 추정이 불분명하고, 집단적 피해가 아니므로(적합 조건 2, 3, 4 미해당) 소송금융 투자 매력도가 제한적이다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[단독] 경찰 물리력에 강제 탈의된 장애여성 시위자… 경찰은 사과 안 ...</t>
+          <t>LA한인타운 14세 소녀 성폭행 사건, 30년 만에 풀렸다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>beminor.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.beminor.com/news/articleView.html?idxno=29638</t>
+          <t>https://www.koreadaily.com/article/20260416140129477</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 13:15:48.368583+00:00</t>
+          <t>2026-04-19 07:00:36.572480+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>대한민국</t>
-[...2 lines deleted...]
-      <c r="D5" t="inlineStr"/>
+          <t>제주장애인권익옹호기관 전 조사관</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>가해자 이근안 사망</t>
+          <t>형사 재판 항소심에서 징역 10년 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>고문 기술자 이근안이 회개 없이 사망하자, 고 김근태 의원 등 과거 고문 피해자들이 그에게 제대로 된 사과를 받지 못한 것에 대한 아쉬움을 표했다. 이 기사는 이근안의 사망 소식과 함께 피해자들이 겪었던 고통과 사과 부재에 대한 반응을 다루고 있다.</t>
+          <t>제주장애인권익옹호기관 전 조사관이 지적장애 여학생 2명과 그 여동생을 성폭행한 혐의로 항소심에서 징역 10년을 선고받았습니다. 재판부는 범행이 장기간에 걸쳐 반복되었고 피해자와의 관계를 고려할 때 죄질이 매우 무겁다고 판단했습니다. 이 사건은 KBS가 단독 보도한 바 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>고문 기술자 이근안의 사망 소식은 피해자들의 사과받지 못한 고통을 다시 상기시킨다. 국가배상 청구 가능성이 있는 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분하며, 집단적 피해와 큰 피해 규모, 그리고 증거 확보 가능성이 높다 (적합 조건 1, 2, 3, 4, 5). 그러나 기사 내용만으로는 현재 진행 중인 공적 절차나 소송이 파악되지 않아 새로운 소송금융 투자 기회로 보기는 어렵다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 용이), 6(공적 절차 진행 중)에 해당하여 소송금융 검토 가능성이 있습니다. 그러나 상대방이 개인으로 자력 부족 가능성이 높고, 피해자 수가 3명으로 집단적 피해 규모에 미치지 못하여 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[주간 뉴스 브리핑] 회개 없이 세상 떠난 '고문 기술자 목사' 이근안</t>
+          <t>지적장애 여학생 성폭행 조사관 항소심서 ‘징역 10년’</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400383</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524972&amp;ref=A</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 00:27:33.239591+00:00</t>
+          <t>2026-04-02 00:26:32.717887+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>사회적 논의 및 경각심 환기</t>
+          <t>변호사 법률 검토 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>본 기사는 엡스타인 사건을 권력과 부의 결탁 사례로 들며, 사회적 감시와 피해자 보호 장치 강화의 필요성을 강조합니다. 엡스타인의 그림자가 스포츠와 올림픽까지 흔들 수 있음을 경고하며 투명성과 책임성의 중요성을 역설합니다.</t>
+          <t>경찰의 물리력 행사 과정에서 장애여성 시위자가 강제 탈의되는 인권 침해 사건이 발생했습니다. 최 변호사는 경찰의 행위가 모욕적이고 존엄을 침해했으며 형사소송법 198조 2항을 위반했다고 지적했습니다. 경찰은 아직 공식적인 사과를 하지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해와 증거 확보 가능성이 높은(적합 조건 3, 5) 전형적인 소송금융 적합 사례입니다. 본 기사는 특정 소송을 다루기보다 엡스타인 사건의 '그림자'가 올림픽과 스포츠계에 미칠 수 있는 영향에 대한 경각심을 일깨우는 논평이지만, 이는 해당 분야에서 잠재적인 새로운 소송 기회가 발생할 수 있음을 시사합니다.</t>
+          <t>상대방(경찰/국가)의 책임이 명확하고 자력이 충분하며, 변호사가 개입되어 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 5) 다만, 집단적 피해가 아니며 금전적 피해 규모가 명확히 제시되지 않아 투자 매력도가 'High'까지는 아닙니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>올림픽에 드리운 엡스타인의 그림자[송석록의 생각 한편]</t>
+          <t>[단독] 경찰 물리력에 강제 탈의된 장애여성 시위자… 경찰은 사과 안 ...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603270806003?pt=nv</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=29638</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 00:28:53.625543+00:00</t>
+          <t>2026-04-01 13:15:48.368583+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>가해자 사망으로 인한 역사적 재조명 및 국가배상 소송 가능성 상존</t>
+          <t>가해자 이근안 사망</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>군사정권 시절 고문기술자로 악명 높았던 이근안 전 경감이 88세로 사망했다. 민주화운동기념사업회는 그가 피해자들에게 진정성 있는 사죄 없이 생을 마감했으며, 가해자들이 합당한 심판 없이 천수를 누리고 있다고 비판했다. 이 기사는 과거 고문 피해자들의 미해결된 고통과 국가의 책임에 대한 재조명 가능성을 시사한다.</t>
+          <t>고문 기술자 이근안이 회개 없이 사망하자, 고 김근태 의원 등 과거 고문 피해자들이 그에게 제대로 된 사과를 받지 못한 것에 대한 아쉬움을 표했다. 이 기사는 이근안의 사망 소식과 함께 피해자들이 겪었던 고통과 사과 부재에 대한 반응을 다루고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>직접 가해자인 이근안은 사망했으나, 군사정권 시절 고문으로 인한 국가의 책임이 명확하고, 수많은 피해자가 존재하며, 피해 규모가 크다. 기사는 가해자들이 합당한 심판 없이 사망하는 현실을 지적하며, 피해자들의 미해결된 고통을 강조하고 있어 국가를 상대로 한 손해배상 소송의 잠재적 가능성이 있다.</t>
+          <t>고문 기술자 이근안의 사망 소식은 피해자들의 사과받지 못한 고통을 다시 상기시킨다. 국가배상 청구 가능성이 있는 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분하며, 집단적 피해와 큰 피해 규모, 그리고 증거 확보 가능성이 높다 (적합 조건 1, 2, 3, 4, 5). 그러나 기사 내용만으로는 현재 진행 중인 공적 절차나 소송이 파악되지 않아 새로운 소송금융 투자 기회로 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>수많은 피해자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[박순찬의 장도리 카툰] 자유와 천수를 누리고</t>
+          <t>[주간 뉴스 브리핑] 회개 없이 세상 떠난 '고문 기술자 목사' 이근안</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218697&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400383</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-27 00:23:41.214280+00:00</t>
+          <t>2026-03-30 00:27:33.239591+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>극우단체 대표 구속, 형사 절차 진행 중</t>
+          <t>사회적 논의 및 경각심 환기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>위안부 피해자를 모욕해온 극우단체 대표가 구속된 후 수요시위가 6년 만에 평화를 되찾았다는 내용입니다. 소녀상 근처에 남아있던 혐오의 흔적들이 곧 정상화될 것으로 보입니다.</t>
+          <t>본 기사는 엡스타인 사건을 권력과 부의 결탁 사례로 들며, 사회적 감시와 피해자 보호 장치 강화의 필요성을 강조합니다. 엡스타인의 그림자가 스포츠와 올림픽까지 흔들 수 있음을 경고하며 투명성과 책임성의 중요성을 역설합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 위안부 피해자 다수에 대한 집단적 피해(적합 조건 3)이며, 대표 구속으로 증거가 확보되고 공적 절차가 진행 중(적합 조건 5, 6)입니다. 그러나 상대방인 극우단체 대표의 자력이 충분하지 않을 가능성이 높고(부적합 조건 2), 모욕으로 인한 피해 규모를 수억 원 이상으로 특정하기 어려워(부적합 조건 4) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>엡스타인 사건은 상대방 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해와 증거 확보 가능성이 높은(적합 조건 3, 5) 전형적인 소송금융 적합 사례입니다. 본 기사는 특정 소송을 다루기보다 엡스타인 사건의 '그림자'가 올림픽과 스포츠계에 미칠 수 있는 영향에 대한 경각심을 일깨우는 논평이지만, 이는 해당 분야에서 잠재적인 새로운 소송 기회가 발생할 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'위안부 모욕' 대표 구속…'당연한 평온' 되찾은 수요시위</t>
+          <t>올림픽에 드리운 엡스타인의 그림자[송석록의 생각 한편]</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291331?influxDiv=NAVER</t>
+          <t>https://sports.khan.co.kr/article/202603270806003?pt=nv</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-25 12:32:09.531294+00:00</t>
+          <t>2026-03-27 00:28:53.625543+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>공동생활가정, 장애인 작업장</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 착수</t>
+          <t>가해자 사망으로 인한 역사적 재조명 및 국가배상 소송 가능성 상존</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대구경찰청이 지역 장애인 시설 51곳을 점검하여 재활 교사의 학대 혐의와 장애인 작업장 내 동료 간 강제추행 혐의 등 2건의 인권 침해 사례를 적발했다. 경찰은 즉각 수사에 착수하고 피해자 보호 및 지원 조치를 완료했다. 시설 내 불법 카메라 설치 여부 확인 및 재발 방지책도 병행 중이다.</t>
+          <t>군사정권 시절 고문기술자로 악명 높았던 이근안 전 경감이 88세로 사망했다. 민주화운동기념사업회는 그가 피해자들에게 진정성 있는 사죄 없이 생을 마감했으며, 가해자들이 합당한 심판 없이 천수를 누리고 있다고 비판했다. 이 기사는 과거 고문 피해자들의 미해결된 고통과 국가의 책임에 대한 재조명 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(재활 교사, 동료), 경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높습니다. 그러나 피해자 수가 2명으로 집단적 피해가 아니며, 상대방의 자력이 충분한지 불분명하여 소송금융 투자 매력도가 낮습니다.</t>
+          <t>직접 가해자인 이근안은 사망했으나, 군사정권 시절 고문으로 인한 국가의 책임이 명확하고, 수많은 피해자가 존재하며, 피해 규모가 크다. 기사는 가해자들이 합당한 심판 없이 사망하는 현실을 지적하며, 피해자들의 미해결된 고통을 강조하고 있어 국가를 상대로 한 손해배상 소송의 잠재적 가능성이 있다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>수많은 피해자</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>대구 장애인 시설 51곳 학대·성추행 2건 적발</t>
+          <t>[박순찬의 장도리 카툰] 자유와 천수를 누리고</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=613916</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218697&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-25 12:28:05.782856+00:00</t>
+          <t>2026-03-27 00:23:41.214280+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>장경태</t>
+          <t>극우단체 대표</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>수사심의위원회에서 성추행 혐의 송치 판단 및 2차 가해 혐의 보완수사 후 송치 의견</t>
+          <t>극우단체 대표 구속, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>장경태 의원에 대한 수사심의위원회가 성추행 혐의에 대해 송치 판단을 내렸습니다. 또한, 피해자 신원 노출에 따른 2차 가해 혐의에 대해서는 보완수사 후 송치해야 한다는 의견을 제시했습니다.</t>
+          <t>위안부 피해자를 모욕해온 극우단체 대표가 구속된 후 수요시위가 6년 만에 평화를 되찾았다는 내용입니다. 소녀상 근처에 남아있던 혐오의 흔적들이 곧 정상화될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>수사심의위원회에서 성추행 혐의 송치 판단 및 2차 가해 혐의 보완수사 후 송치 의견을 내어 상대방 책임이 비교적 명확하고 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 피해 규모나 피해자 수가 명확하지 않고, 상대방의 자력은 대기업 수준은 아닙니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 위안부 피해자 다수에 대한 집단적 피해(적합 조건 3)이며, 대표 구속으로 증거가 확보되고 공적 절차가 진행 중(적합 조건 5, 6)입니다. 그러나 상대방인 극우단체 대표의 자력이 충분하지 않을 가능성이 높고(부적합 조건 2), 모욕으로 인한 피해 규모를 수억 원 이상으로 특정하기 어려워(부적합 조건 4) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>장경태, 직접 해명에도…수심위  성추행 혐의 송치  판단</t>
+          <t>'위안부 모욕' 대표 구속…'당연한 평온' 되찾은 수요시위</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290495?influxDiv=NAVER</t>
+          <t>https://news.jtbc.co.kr/article/NB12291331?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-20 00:30:09.941493+00:00</t>
+          <t>2026-03-25 12:32:09.531294+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>색동원 시설장 김모 씨</t>
+          <t>공동생활가정, 장애인 작업장</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 형사 재판 진행 중</t>
+          <t>경찰 수사 착수</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장 김모 씨가 입소자 3명을 성폭행하고 1명을 학대한 혐의로 구속 기소되었다. 검찰은 추가 수사를 통해 김씨의 추가 성폭행 정황을 확인했으며, 피해자들에게 정신과 치료 및 경제적 지원을 제공하고 있다. 이 사건은 사회적 약자인 중증장애인을 대상으로 한 중대한 인권침해 사건으로, 현재 형사 재판이 진행 중이다.</t>
+          <t>대구경찰청이 지역 장애인 시설 51곳을 점검하여 재활 교사의 학대 혐의와 장애인 작업장 내 동료 간 강제추행 혐의 등 2건의 인권 침해 사례를 적발했다. 경찰은 즉각 수사에 착수하고 피해자 보호 및 지원 조치를 완료했다. 시설 내 불법 카메라 설치 여부 확인 및 재발 방지책도 병행 중이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>시설장 김모 씨의 책임이 검찰 구속 기소로 명확하며(적합 조건 1), 검찰 수사를 통해 증거가 확보되었고(적합 조건 5), 현재 형사 절차가 진행 중이다(적합 조건 6). 그러나 피고의 자력(적합 조건 2)이 불분명하고, 피해자 수가 소송금융의 일반적인 집단소송 기준에 미치지 못하는 점(적합 조건 3)은 투자 적합도를 낮추는 요인이다.</t>
+          <t>상대방 책임이 비교적 명확하며(재활 교사, 동료), 경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높습니다. 그러나 피해자 수가 2명으로 집단적 피해가 아니며, 상대방의 자력이 충분한지 불분명하여 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>검찰, ‘장애인 성폭행·학대 의혹’ 색동원 시설장 구속기소</t>
+          <t>대구 장애인 시설 51곳 학대·성추행 2건 적발</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029552973&amp;code=61121111&amp;cp=nv</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=613916</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-19 12:24:26.880759+00:00</t>
+          <t>2026-03-25 12:28:05.782856+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>색동원 시설장 김 씨</t>
+          <t>장경태</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>시설장 구속기소, 추가 범행 확인 중</t>
+          <t>수사심의위원회에서 성추행 혐의 송치 판단 및 2차 가해 혐의 보완수사 후 송치 의견</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>색동원 시설장 김 씨가 중증 장애인 3명을 성폭행하고 폭행한 혐의로 검찰에 구속기소되었습니다. 검찰은 전담 수사팀을 구성하여 피해자 진술 분석 등 수사를 진행 중이며, 추가 범행 여부도 확인하고 있습니다.</t>
+          <t>장경태 의원에 대한 수사심의위원회가 성추행 혐의에 대해 송치 판단을 내렸습니다. 또한, 피해자 신원 노출에 따른 2차 가해 혐의에 대해서는 보완수사 후 송치해야 한다는 의견을 제시했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(시설장 구속기소), 검찰 수사 및 구속기소로 증거 확보 및 공적 절차가 진행 중입니다. 다만, 현재까지 확인된 피해자 수가 3명으로 집단소송 요건에 미치지 못하며, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>수사심의위원회에서 성추행 혐의 송치 판단 및 2차 가해 혐의 보완수사 후 송치 의견을 내어 상대방 책임이 비교적 명확하고 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 피해 규모나 피해자 수가 명확하지 않고, 상대방의 자력은 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>검찰, '입소자 성폭력' 색동원 시설장 구속기소…추가 범행 확인</t>
+          <t>장경태, 직접 해명에도…수심위  성추행 혐의 송치  판단</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484459&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.jtbc.co.kr/article/NB12290495?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-19 12:24:15.248352+00:00</t>
+          <t>2026-03-20 00:30:09.941493+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>색동원 시설장 김모 씨</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 집행유예 선고</t>
+          <t>검찰 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>해병대 후임에게 가혹행위를 한 20대 가해자가 징역형의 집행유예를 선고받았습니다. 재판부는 일부 피해자가 처벌불원 의사를 밝혔음에도 군형법상 반의사불벌죄가 적용되지 않아 유죄를 인정했습니다. 가해자는 범행을 인정하고 초범인 점이 참작되었으나, 피해 회복이 충분히 이루어지지 않은 것으로 보입니다.</t>
+          <t>인천 강화군 중증장애인 거주시설 '색동원' 시설장 김모 씨가 입소자 3명을 성폭행하고 1명을 학대한 혐의로 구속 기소되었다. 검찰은 추가 수사를 통해 김씨의 추가 성폭행 정황을 확인했으며, 피해자들에게 정신과 치료 및 경제적 지원을 제공하고 있다. 이 사건은 사회적 약자인 중증장애인을 대상으로 한 중대한 인권침해 사건으로, 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 재판을 통해 명확하게 인정되었고(적합 조건 1), 이미 법원 판결이 선고되어 증거 확보가 용이합니다(적합 조건 5). 그러나 가해자가 개인이며 자력에 대한 정보가 부족하고(적합 조건 2 불확실), 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(적합 조건 3, 4 불확실).</t>
+          <t>시설장 김모 씨의 책임이 검찰 구속 기소로 명확하며(적합 조건 1), 검찰 수사를 통해 증거가 확보되었고(적합 조건 5), 현재 형사 절차가 진행 중이다(적합 조건 6). 그러나 피고의 자력(적합 조건 2)이 불분명하고, 피해자 수가 소송금융의 일반적인 집단소송 기준에 미치지 못하는 점(적합 조건 3)은 투자 적합도를 낮추는 요인이다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>해병대 후임 가혹행위 20대, 법원 징역형 집행유예 선고</t>
+          <t>검찰, ‘장애인 성폭행·학대 의혹’ 색동원 시설장 구속기소</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4067235</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029552973&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-17 12:30:16.055367+00:00</t>
+          <t>2026-03-19 12:24:26.880759+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>색동원 시설장 김 씨</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>조사 결과 보고서 공개 예정</t>
+          <t>시설장 구속기소, 추가 범행 확인 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>강화군이 '강화 색동원 사건' 피해자 측의 정보공개 청구에 따라 조사 결과 보고서를 순차적으로 공개할 예정이다. 당초 개인정보 유출 및 수사 방해 우려로 비공개였으나, 피해자 방어권 보장을 위해 공개를 결정했다. 이는 해당 사건에 대한 법적 대응의 근거가 될 수 있다.</t>
+          <t>색동원 시설장 김 씨가 중증 장애인 3명을 성폭행하고 폭행한 혐의로 검찰에 구속기소되었습니다. 검찰은 전담 수사팀을 구성하여 피해자 진술 분석 등 수사를 진행 중이며, 추가 범행 여부도 확인하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>피해자 측이 존재하여 집단적 피해 가능성이 있고(적합 조건 3), 이미 공적 조사가 진행되어 '조사 결과' 및 '결과보고서'가 존재하며 공개될 예정이므로 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 사건의 구체적인 내용, 상대방의 책임 범위, 피해 규모가 명확히 제시되지 않아 추가 정보 확인이 필요하다.</t>
+          <t>상대방 책임이 명확하고(시설장 구속기소), 검찰 수사 및 구속기소로 증거 확보 및 공적 절차가 진행 중입니다. 다만, 현재까지 확인된 피해자 수가 3명으로 집단소송 요건에 미치지 못하며, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>인천 강화 색동원 사건 조사 결과 순차적 공개한다</t>
+          <t>검찰, '입소자 성폭력' 색동원 시설장 구속기소…추가 범행 확인</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016004</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484459&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-11 12:34:45.063889+00:00</t>
+          <t>2026-03-19 12:24:15.248352+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>스포츠윤리센터 신고 접수 및 조사 진행 중</t>
+          <t>형사 재판 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>문화체육관광부 산하 스포츠윤리센터는 체육계 인권침해 및 스포츠 비리 근절을 위해 신고인 보호를 최우선으로 하며, 익명 신고도 가능하다고 강조했다. 2025년 한 해 동안 총 1536건의 신고가 접수되어 전년 대비 80.5% 증가했으며, 센터는 신속하고 공정하게 사건을 처리하고 있다. 신고인 또는 피해자에 대한 불이익 조치는 엄격히 금지된다.</t>
+          <t>해병대 후임에게 가혹행위를 한 20대 가해자가 징역형의 집행유예를 선고받았습니다. 재판부는 일부 피해자가 처벌불원 의사를 밝혔음에도 군형법상 반의사불벌죄가 적용되지 않아 유죄를 인정했습니다. 가해자는 범행을 인정하고 초범인 점이 참작되었으나, 피해 회복이 충분히 이루어지지 않은 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>스포츠윤리센터를 통한 공적 절차(조사)가 진행 중이며(적합 조건 6), 2025년에만 1500건 이상의 신고가 접수되어 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한 센터의 조사를 통해 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 특정 가해자나 구체적인 피해 규모가 명시되지 않아 개별 사건의 투자 적합성을 추가 검토해야 합니다.</t>
+          <t>가해자의 책임이 형사 재판을 통해 명확하게 인정되었고(적합 조건 1), 이미 법원 판결이 선고되어 증거 확보가 용이합니다(적합 조건 5). 그러나 가해자가 개인이며 자력에 대한 정보가 부족하고(적합 조건 2 불확실), 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(적합 조건 3, 4 불확실).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1500명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>익명 신고도 가능합니다  스포츠윤리센터 '체육계 인권지킴이' 역할,  ...</t>
+          <t>해병대 후임 가혹행위 20대, 법원 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/sports/2026/03/07/2026030716282063341</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4067235</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-07 12:19:23.099148+00:00</t>
+          <t>2026-03-17 12:30:16.055367+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>1심 기각 후 항소</t>
+          <t>조사 결과 보고서 공개 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>형제복지원에 강제 수용되었다고 주장하는 60대 A씨가 국가를 상대로 1억원의 손해배상을 청구했으나, 1심 법원은 A씨가 해당 시설에 수용됐다는 구체적 증거가 부족하다는 이유로 원고 청구를 기각했습니다. 법원은 당시 국가의 위법한 공권력 행사와 형제복지원 내 가혹행위 자체는 인정했으나, A씨의 증거 불충분으로 패소 판결했습니다. A씨는 현재 항소한 상태입니다.</t>
+          <t>강화군이 '강화 색동원 사건' 피해자 측의 정보공개 청구에 따라 조사 결과 보고서를 순차적으로 공개할 예정이다. 당초 개인정보 유출 및 수사 방해 우려로 비공개였으나, 피해자 방어권 보장을 위해 공개를 결정했다. 이는 해당 사건에 대한 법적 대응의 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 소송으로 상대방의 자력은 충분하며(적합 조건 2), 형제복지원 사건은 집단적 피해를 야기한 중대한 인권침해 사건으로 과거사정리위원회의 공적 절차가 진행된 바 있습니다(적합 조건 3, 6). 그러나 원고가 형제복지원에 강제 수용되었다는 구체적인 증거가 부족하여 1심에서 기각되었으므로(적합 조건 5 미충족), 승소 가능성에 대한 불확실성이 높습니다.</t>
+          <t>피해자 측이 존재하여 집단적 피해 가능성이 있고(적합 조건 3), 이미 공적 조사가 진행되어 '조사 결과' 및 '결과보고서'가 존재하며 공개될 예정이므로 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 사건의 구체적인 내용, 상대방의 책임 범위, 피해 규모가 명확히 제시되지 않아 추가 정보 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>형제복지원에 강제수용  주장 60대, 1억원 손배 청구 기각</t>
+          <t>인천 강화 색동원 사건 조사 결과 순차적 공개한다</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306104100065?input=1195m</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016004</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-07 00:41:34.341676+00:00</t>
+          <t>2026-03-11 12:34:45.063889+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>민·관·경 합동점검 진행 중, 수사기관 고발 예정</t>
+          <t>스포츠윤리센터 신고 접수 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>충남도가 31일까지 장애인 거주시설에 대한 민·관·경 합동점검을 실시합니다. 인권침해나 학대 정황 포착 시 즉각 피해자-가해자 분리 및 수사기관 고발 등 강력한 법적 조치를 취할 방침이며, 위반 시설은 관련 법령에 따라 처벌될 예정입니다.</t>
+          <t>문화체육관광부 산하 스포츠윤리센터는 체육계 인권침해 및 스포츠 비리 근절을 위해 신고인 보호를 최우선으로 하며, 익명 신고도 가능하다고 강조했다. 2025년 한 해 동안 총 1536건의 신고가 접수되어 전년 대비 80.5% 증가했으며, 센터는 신속하고 공정하게 사건을 처리하고 있다. 신고인 또는 피해자에 대한 불이익 조치는 엄격히 금지된다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>민·관·경 합동점검이라는 공적 절차가 진행 중이며(적합 조건 6), 인권침해 발견 시 수사기관 고발 등 강력한 법적 조치가 예고되어 있습니다. 장애인 거주시설의 특성상 집단적 피해 발생 가능성이 높고(적합 조건 3), 점검을 통해 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 현재 특정 피해 사례나 상대방이 명확히 확인되지 않아 적합도는 Medium으로 판단됩니다.</t>
+          <t>스포츠윤리센터를 통한 공적 절차(조사)가 진행 중이며(적합 조건 6), 2025년에만 1500건 이상의 신고가 접수되어 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한 센터의 조사를 통해 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 특정 가해자나 구체적인 피해 규모가 명시되지 않아 개별 사건의 투자 적합성을 추가 검토해야 합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500명 이상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>충남도 31일까지 장애인 거주시설 점검… 인권침해 무관용</t>
+          <t>익명 신고도 가능합니다  스포츠윤리센터 '체육계 인권지킴이' 역할,  ...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6090638</t>
+          <t>https://www.starnewskorea.com/sports/2026/03/07/2026030716282063341</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-05 00:25:21.041542+00:00</t>
+          <t>2026-03-07 12:19:23.099148+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>검찰 불구속 기소</t>
+          <t>1심 기각 후 항소</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>‘식스센스’ PD A씨가 지난해 8월 회식 자리에서 강제추행 혐의로 검찰에 불구속 기소되었다. 피해자 측 법률대리인은 사건 발생 이후 피해자가 2차 가해를 당했다고 주장하고 있다.</t>
+          <t>형제복지원에 강제 수용되었다고 주장하는 60대 A씨가 국가를 상대로 1억원의 손해배상을 청구했으나, 1심 법원은 A씨가 해당 시설에 수용됐다는 구체적 증거가 부족하다는 이유로 원고 청구를 기각했습니다. 법원은 당시 국가의 위법한 공권력 행사와 형제복지원 내 가혹행위 자체는 인정했으나, A씨의 증거 불충분으로 패소 판결했습니다. A씨는 현재 항소한 상태입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>검찰이 강제추행 혐의로 A씨를 불구속 기소하여 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차(검찰 수사 및 기소)가 진행 중이며 증거가 확보되었음(적합 조건 5, 6). 그러나 피해자가 단수이고 피해 규모를 특정하기 어려워 투자 매력도가 낮음.</t>
+          <t>국가를 상대로 한 소송으로 상대방의 자력은 충분하며(적합 조건 2), 형제복지원 사건은 집단적 피해를 야기한 중대한 인권침해 사건으로 과거사정리위원회의 공적 절차가 진행된 바 있습니다(적합 조건 3, 6). 그러나 원고가 형제복지원에 강제 수용되었다는 구체적인 증거가 부족하여 1심에서 기각되었으므로(적합 조건 5 미충족), 승소 가능성에 대한 불확실성이 높습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>검찰, ‘식스센스’ PD 불구속 송치…피해자 측 “명백한 법리에 따른 ...</t>
+          <t>형제복지원에 강제수용  주장 60대, 1억원 손배 청구 기각</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11977473</t>
+          <t>https://www.yna.co.kr/view/AKR20260306104100065?input=1195m</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-04 01:00:03.514781+00:00</t>
+          <t>2026-03-07 00:41:34.341676+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 구속 송치</t>
+          <t>민·관·경 합동점검 진행 중, 수사기관 고발 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>경계선지능인 지원단체 대표 A씨가 무인가 시설에서 경계선지능인 4명을 홍두깨로 폭행하고 강제추행한 혐의로 경찰에 구속 송치되었습니다. 경찰은 지난해 10월 고발장을 접수하고 수사에 착수하여 A씨 등의 혐의를 밝혀냈으며, 피해자들은 상당 기간 학대를 당한 것으로 조사되었습니다.</t>
+          <t>충남도가 31일까지 장애인 거주시설에 대한 민·관·경 합동점검을 실시합니다. 인권침해나 학대 정황 포착 시 즉각 피해자-가해자 분리 및 수사기관 고발 등 강력한 법적 조치를 취할 방침이며, 위반 시설은 관련 법령에 따라 처벌될 예정입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>시설 대표 및 활동지원사들의 학대 혐의가 경찰 수사로 명확히 밝혀져 검찰에 송치되었고(적합 조건 1, 5, 6), 공적 절차가 진행 중입니다. 다만, 상대방의 자력이 불분명하고 피해자 수가 4명으로 적어 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>민·관·경 합동점검이라는 공적 절차가 진행 중이며(적합 조건 6), 인권침해 발견 시 수사기관 고발 등 강력한 법적 조치가 예고되어 있습니다. 장애인 거주시설의 특성상 집단적 피해 발생 가능성이 높고(적합 조건 3), 점검을 통해 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 다만, 현재 특정 피해 사례나 상대방이 명확히 확인되지 않아 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>경계선지능인 홍두깨로 폭행..무인가 시설 대표 구속 송치</t>
+          <t>충남도 31일까지 장애인 거주시설 점검… 인권침해 무관용</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02332086645354784</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6090638</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-27 00:22:34.793657+00:00</t>
+          <t>2026-03-05 00:25:21.041542+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>경기 광주시 경계선 지능인 지원 단체</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치</t>
+          <t>검찰 불구속 기소</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>경기 광주의 경계선 지능인 지원 단체 대표 A씨가 대안 가정 시설에서 경계선 지능인 피해자들을 학대한 혐의로 구속 송치되었습니다. A씨의 지시를 받아 학대에 가담한 활동지원사 2명도 불구속 송치되었습니다. 현재 경찰 수사가 완료되어 검찰로 사건이 넘어간 상태입니다.</t>
+          <t>‘식스센스’ PD A씨가 지난해 8월 회식 자리에서 강제추행 혐의로 검찰에 불구속 기소되었다. 피해자 측 법률대리인은 사건 발생 이후 피해자가 2차 가해를 당했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>경계선 지능인 피해자들을 대상으로 한 학대 사건으로, 경찰 수사를 통해 대표가 구속 송치되고 활동지원사들도 불구속 송치되어 상대방 책임이 명확하고(적합 조건 1) 객관적 증거가 확보되었으며 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해자가 다수 발생한 집단적 피해의 가능성이 있습니다(적합 조건 3). 다만, 상대방 단체의 자력 여부가 불분명하여 배상 능력에 대한 추가 확인이 필요합니다(적합 조건 2 미흡).</t>
+          <t>검찰이 강제추행 혐의로 A씨를 불구속 기소하여 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차(검찰 수사 및 기소)가 진행 중이며 증거가 확보되었음(적합 조건 5, 6). 그러나 피해자가 단수이고 피해 규모를 특정하기 어려워 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>경계선지능인 지원 단체서 학대…30대 대표 구속 송치</t>
+          <t>검찰, ‘식스센스’ PD 불구속 송치…피해자 측 “명백한 법리에 따른 ...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457477&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mk.co.kr/article/11977473</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-27 00:17:19.388237+00:00</t>
+          <t>2026-03-04 01:00:03.514781+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>경계선지능인 지원단체 대표 A씨 및 해당 단체</t>
+          <t>경계선지능인 지원단체 대표 A씨 및 활동지원사 2명</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 구속 송치</t>
+          <t>경찰 수사 완료 후 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>경기 광주 경계선지능인 지원시설 대표 A씨와 활동지원사 2명이 10대, 20대 경계선지능인 4명을 상대로 상습적인 폭행과 성추행을 저지른 혐의로 경찰에 구속 송치되었다. 경찰은 지난해 10월 고발장을 접수해 수사를 진행했으며, A씨는 홍두깨 폭행 및 원치 않는 신체 접촉 등의 학대 행위를 한 것으로 조사되었다. 피해자들은 장기간 학대를 당했음에도 신고하지 못한 채 생활해온 것으로 알려졌다.</t>
+          <t>경계선지능인 지원단체 대표 A씨가 무인가 시설에서 경계선지능인 4명을 홍두깨로 폭행하고 강제추행한 혐의로 경찰에 구속 송치되었습니다. 경찰은 지난해 10월 고발장을 접수하고 수사에 착수하여 A씨 등의 혐의를 밝혀냈으며, 피해자들은 상당 기간 학대를 당한 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 혐의가 상당 부분 확인되어 증거가 확보되었으며(적합 조건 5), 현재 검찰 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자 수가 4명으로 집단적 피해 규모가 크지 않고, 상대방인 지원단체의 자력 여부가 불확실하여 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>시설 대표 및 활동지원사들의 학대 혐의가 경찰 수사로 명확히 밝혀져 검찰에 송치되었고(적합 조건 1, 5, 6), 공적 절차가 진행 중입니다. 다만, 상대방의 자력이 불분명하고 피해자 수가 4명으로 적어 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>4명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>경계선지능인 지원시설서 학대 일삼은 30대 대표, 구속 송치</t>
+          <t>경계선지능인 홍두깨로 폭행..무인가 시설 대표 구속 송치</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1341101</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02332086645354784</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-26 12:46:55.361391+00:00</t>
+          <t>2026-02-27 00:22:34.793657+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>경기 광주시 경계선 지능인 지원 단체</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>변 하사 강제 전역 처분 부당 판결 및 국가 책임 인정. 변희수재단 법인설립허가 지연에 대한 서울행정법원 위법 판단.</t>
+          <t>경찰 수사 완료 및 검찰 송치</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>성확정 수술을 이유로 강제 전역 당한 변희수 하사가 사망한 지 5주기를 맞아 추모 행사가 열렸다. 육군의 강제 전역 처분이 부당하며 국가 책임이 인정되었다는 판결이 있었고, 최근에는 변희수재단 설립 허가 지연에 대한 국가인권위의 조치가 위법하다는 법원 판단이 나왔다. 이 사건은 성소수자 인권과 군 복무 관련 중요한 선례를 남겼다.</t>
+          <t>경기 광주의 경계선 지능인 지원 단체 대표 A씨가 대안 가정 시설에서 경계선 지능인 피해자들을 학대한 혐의로 구속 송치되었습니다. A씨의 지시를 받아 학대에 가담한 활동지원사 2명도 불구속 송치되었습니다. 현재 경찰 수사가 완료되어 검찰로 사건이 넘어간 상태입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>국가(육군)의 책임이 법적으로 인정된 강력한 선례가 존재하며, 상대방의 자력이 충분함. 변 하사 개인의 행정소송은 이미 판결이 선고되어 종결되었으나, 이 판결은 유족의 손해배상 청구 등 새로운 소송의 강력한 근거가 될 수 있음. (적합 조건 1, 2, 5 해당)</t>
+          <t>경계선 지능인 피해자들을 대상으로 한 학대 사건으로, 경찰 수사를 통해 대표가 구속 송치되고 활동지원사들도 불구속 송치되어 상대방 책임이 명확하고(적합 조건 1) 객관적 증거가 확보되었으며 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해자가 다수 발생한 집단적 피해의 가능성이 있습니다(적합 조건 3). 다만, 상대방 단체의 자력 여부가 불분명하여 배상 능력에 대한 추가 확인이 필요합니다(적합 조건 2 미흡).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>‘기갑의 전투력’으로 차별 깨던 변희수 하사 5주기···“변희수 재단...</t>
+          <t>경계선지능인 지원 단체서 학대…30대 대표 구속 송치</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602251626001</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008457477&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-25 12:58:36.117745+00:00</t>
+          <t>2026-02-27 00:17:19.388237+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>빌 게이츠</t>
+          <t>경계선지능인 지원단체 대표 A씨 및 해당 단체</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>엡스타인 파일 공개 및 관련 논란 진행 중</t>
+          <t>경찰 수사 완료, 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>빌 게이츠가 두 차례 불륜을 인정했으나, 엡스타인 피해자들과의 연루설은 부인했습니다. '엡스타인 파일' 추가 공개와 빌 게이츠의 성병 은폐 의혹이 제기되며 관련 논란이 지속되고 있으며, 그의 전 부인은 이에 대해 깊은 슬픔을 표했습니다.</t>
+          <t>경기 광주 경계선지능인 지원시설 대표 A씨와 활동지원사 2명이 10대, 20대 경계선지능인 4명을 상대로 상습적인 폭행과 성추행을 저지른 혐의로 경찰에 구속 송치되었다. 경찰은 지난해 10월 고발장을 접수해 수사를 진행했으며, A씨는 홍두깨 폭행 및 원치 않는 신체 접촉 등의 학대 행위를 한 것으로 조사되었다. 피해자들은 장기간 학대를 당했음에도 신고하지 못한 채 생활해온 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>빌 게이츠는 마이크로소프트 창업자로 자력이 충분하며(적합 조건 2), '엡스타인 피해자들'이 언급되어 집단적 피해 가능성이 있고(적합 조건 3), '엡스타인 파일' 공개로 추가 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 기사 내용은 빌 게이츠의 불륜 인정과 엡스타인 피해자 연루설 부인에 초점을 맞추고 있어, 직접적인 법적 책임이 명확히 드러나지 않으며 '성병 은폐 의혹' 등은 아직 의혹 단계입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 혐의가 상당 부분 확인되어 증거가 확보되었으며(적합 조건 5), 현재 검찰 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자 수가 4명으로 집단적 피해 규모가 크지 않고, 상대방인 지원단체의 자력 여부가 불확실하여 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>빌 게이츠  두 차례 불륜 인정 …엡스타인 연루설은 부인</t>
+          <t>경계선지능인 지원시설서 학대 일삼은 30대 대표, 구속 송치</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6083190</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1341101</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-25 12:47:07.392861+00:00</t>
+          <t>2026-02-26 12:46:55.361391+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>교회 내부 징계(퇴출) 후 재활동</t>
+          <t>변 하사 강제 전역 처분 부당 판결 및 국가 책임 인정. 변희수재단 법인설립허가 지연에 대한 서울행정법원 위법 판단.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>한 목사가 최소 5명의 신도를 성폭행한 혐의로 교회에서 퇴출되었음에도 불구하고 버젓이 설교를 이어가고 있어 피해자들이 분통을 터뜨리고 있다. 피해 기간은 짧게는 1년에서 길게는 5년에 이르는 것으로 알려졌다.</t>
+          <t>성확정 수술을 이유로 강제 전역 당한 변희수 하사가 사망한 지 5주기를 맞아 추모 행사가 열렸다. 육군의 강제 전역 처분이 부당하며 국가 책임이 인정되었다는 판결이 있었고, 최근에는 변희수재단 설립 허가 지연에 대한 국가인권위의 조치가 위법하다는 법원 판단이 나왔다. 이 사건은 성소수자 인권과 군 복무 관련 중요한 선례를 남겼다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방(목사)의 책임이 명확하며(적합 조건 1), 최소 5명의 피해자가 확인되어 집단적 피해(적합 조건 3)에 해당합니다. 성폭행 사건의 특성상 정신적 피해 규모가 클 수 있습니다(적합 조건 4). 다만, 상대방의 자력과 객관적 증거 확보 여부는 추가 확인이 필요합니다.</t>
+          <t>국가(육군)의 책임이 법적으로 인정된 강력한 선례가 존재하며, 상대방의 자력이 충분함. 변 하사 개인의 행정소송은 이미 판결이 선고되어 종결되었으나, 이 판결은 유족의 손해배상 청구 등 새로운 소송의 강력한 근거가 될 수 있음. (적합 조건 1, 2, 5 해당)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>최소 5명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'신도 성폭행 혐의' 목사  난 죄에서 해방 …퇴출 뒤 버젓이 설교</t>
+          <t>‘기갑의 전투력’으로 차별 깨던 변희수 하사 5주기···“변희수 재단...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12286906?influxDiv=NAVER</t>
+          <t>https://www.khan.co.kr/article/202602251626001</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-02-25 00:33:11.404900+00:00</t>
+          <t>2026-02-25 12:58:36.117745+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>스즈키 마오야, 타노 카즈야</t>
+          <t>빌 게이츠</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>매춘방지법 위반 혐의로 첫 재판 진행 중, 다음 재판 예정</t>
+          <t>엡스타인 파일 공개 및 관련 논란 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>일본의 유흥업소 점장과 매니저가 여성을 감시하고 폭행하며 성매매를 강요한 혐의로 체포되어 첫 재판을 받았습니다. 매니저 타노 카즈야는 기소 내용을 모두 인정했으며, GPS를 이용한 감시 등 구체적인 범행 수법이 드러났습니다. 현재 형사 재판이 진행 중이며 다음 재판이 예정되어 있습니다.</t>
+          <t>빌 게이츠가 두 차례 불륜을 인정했으나, 엡스타인 피해자들과의 연루설은 부인했습니다. '엡스타인 파일' 추가 공개와 빌 게이츠의 성병 은폐 의혹이 제기되며 관련 논란이 지속되고 있으며, 그의 전 부인은 이에 대해 깊은 슬픔을 표했습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피고인 중 한 명이 혐의를 인정했으며(적합 조건 5), 현재 형사 재판이 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고인들의 자력 여부가 불분명하고(적합 조건 2 해당 없음), 기사에서 구체적으로 확인된 피해자가 1명에 불과하여 집단적 피해 여부가 불확실한 점(적합 조건 3 불확실)은 투자 적합도를 낮춥니다.</t>
+          <t>빌 게이츠는 마이크로소프트 창업자로 자력이 충분하며(적합 조건 2), '엡스타인 피해자들'이 언급되어 집단적 피해 가능성이 있고(적합 조건 3), '엡스타인 파일' 공개로 추가 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 기사 내용은 빌 게이츠의 불륜 인정과 엡스타인 피해자 연루설 부인에 초점을 맞추고 있어, 직접적인 법적 책임이 명확히 드러나지 않으며 '성병 은폐 의혹' 등은 아직 의혹 단계입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명 이상 (기사에서 1명 구체적 언급)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[포착] ‘가장 예쁜 범죄자’의 가면 벗겨보니…“한 달에 400회 성매매...</t>
+          <t>빌 게이츠  두 차례 불륜 인정 …엡스타인 연루설은 부인</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260224601002&amp;wlog_tag3=naver</t>
+          <t>https://www.news1.kr/world/usa-canada/6083190</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-24 00:31:20.527283+00:00</t>
+          <t>2026-02-25 12:47:07.392861+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>인권침해</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>교회 내부 징계(퇴출) 후 재활동</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>한 목사가 최소 5명의 신도를 성폭행한 혐의로 교회에서 퇴출되었음에도 불구하고 버젓이 설교를 이어가고 있어 피해자들이 분통을 터뜨리고 있다. 피해 기간은 짧게는 1년에서 길게는 5년에 이르는 것으로 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>상대방(목사)의 책임이 명확하며(적합 조건 1), 최소 5명의 피해자가 확인되어 집단적 피해(적합 조건 3)에 해당합니다. 성폭행 사건의 특성상 정신적 피해 규모가 클 수 있습니다(적합 조건 4). 다만, 상대방의 자력과 객관적 증거 확보 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>최소 5명</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>'신도 성폭행 혐의' 목사  난 죄에서 해방 …퇴출 뒤 버젓이 설교</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12286906?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:33:11.404900+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>스즈키 마오야, 타노 카즈야</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>매춘방지법 위반 혐의로 첫 재판 진행 중, 다음 재판 예정</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>일본의 유흥업소 점장과 매니저가 여성을 감시하고 폭행하며 성매매를 강요한 혐의로 체포되어 첫 재판을 받았습니다. 매니저 타노 카즈야는 기소 내용을 모두 인정했으며, GPS를 이용한 감시 등 구체적인 범행 수법이 드러났습니다. 현재 형사 재판이 진행 중이며 다음 재판이 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피고인 중 한 명이 혐의를 인정했으며(적합 조건 5), 현재 형사 재판이 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고인들의 자력 여부가 불분명하고(적합 조건 2 해당 없음), 기사에서 구체적으로 확인된 피해자가 1명에 불과하여 집단적 피해 여부가 불확실한 점(적합 조건 3 불확실)은 투자 적합도를 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1명 이상 (기사에서 1명 구체적 언급)</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>[포착] ‘가장 예쁜 범죄자’의 가면 벗겨보니…“한 달에 400회 성매매...</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>nownews.seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260224601002&amp;wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:31:20.527283+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>인권침해</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>색동원</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>색동원 시설에서 종사자들의 폭행 정황이 추가로 확인되어 경찰이 4명을 입건 전 조사 중이다. 성폭력 혐의로 구속된 시설장은 검찰 송치를 앞두고 있으며, 경찰은 추가 피해자가 있을 가능성도 언급했다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 예정 등 공적 절차가 진행 중이며(적합 조건 6) 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력과 구체적인 피해 규모(피해자 수, 금액)가 명확하지 않아 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J26" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
         <is>
           <t>색동원 폭행 정황 추가…종사자 4명 입건 전 조사</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>obsnews.co.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514931</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-02-23 12:36:39.880662+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N26"/>
+  <autoFilter ref="A1:N28"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>