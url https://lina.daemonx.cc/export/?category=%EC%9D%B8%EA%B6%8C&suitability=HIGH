--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$75</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$78</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N75"/>
+  <dimension ref="A1:N78"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="41" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,5344 +535,5560 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 청구</t>
+          <t>대한민국 법원 책임 인정 판결에도 일본 정부 불이행, 외교적 해결 촉구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>민변과 공대위가 '약물 의심 성폭력' 피해자의 성적 자기결정권 회복을 위해 헌법재판소에 재판소원을 청구했습니다. 이 재판소원에는 1만1787명이 탄원에 동참하며 국가가 외면한 피해자의 목소리에 응답해 줄 것을 촉구하고 있습니다.</t>
+          <t>광복 81주년을 맞아 8.15 여성대회가 개최되어 일본군성노예제 문제의 정의로운 해결과 역사정의 실현을 촉구했습니다. 대한민국 법원이 일본 정부의 불법행위 책임을 인정했음에도 일본 정부가 판결을 외면하고 있으며, 생존 피해자가 5명뿐이므로 조속한 해결이 필요하다고 강조했습니다. 한국 정부에 일본 정부의 판결 이행을 위한 적극적인 외교적 노력을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 재판소원 청구로 상대방의 자력이 충분하며 (적합 조건 2), 1만1787명의 탄원 동참은 집단적 피해 또는 사회적 관심이 매우 높음을 시사합니다 (적합 조건 3). 약물 의심 성폭력이라는 피해의 중대성과 사회적 파장이 크고 (적합 조건 4), 헌법재판소에 재판소원이 청구되어 공적 절차가 진행 중입니다 (적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당하며, 부적합 조건(종결된 사건)에 해당하지 않음. 대한민국 법원이 일본 정부의 불법행위 책임을 인정했으나 일본 정부가 판결을 외면하고 있어 외교적 해결 노력이 필요한 상황. 생존 피해자가 소수라는 점은 개별 소송 규모에 영향을 줄 수 있으나, 역사적 중요성과 상징성이 매우 큼.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (재판소원 청구인)</t>
+          <t>생존 피해자 5명 (역사적 다수)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>민변, '약물 의심 성폭력' 재판소원… 탄원 1만1787명 동참</t>
+          <t>일본군성노예제 문제, 정의로운 해결 필요 ... 8.15 여성대회 개최</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026051818470004814?did=NA</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003259718&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-21 07:01:57.312743+00:00</t>
+          <t>2026-08-19 07:00:31.249057+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>금호고속, 금호익스프레스, 광양시장, 나주터미널</t>
+          <t>대한민국 (국방부)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>광주지방법원에 손해배상 청구 소송 제기, 재판부 배당 예정</t>
+          <t>실미도 공작원 유해 발굴 작업 진행 중, 유족들은 국가에 위패 국립현충원 안치 요구</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>전남 지역 장애인 6명이 금호고속, 금호익스프레스, 광양시장, 나주터미널을 상대로 고속·시외버스 이동권 보장을 위한 손해배상 소송을 제기했습니다. 이들은 휠체어 이용 장애인에게 버스가 사실상 폐쇄된 교통수단이며, 리프트 차량 부족 등으로 이동권이 침해되고 있다고 주장합니다. 이미 유사 소송에서 법원이 장애인 측 손을 들어준 판례가 있어 이번 소송의 결과가 주목됩니다.</t>
+          <t>1972년 총살형 집행 후 암매장된 실미도 공작원 4명의 유해 발굴 작업이 벽제묘지공원에서 실패했습니다. 국방부는 다음 달 서울 오류동 옛 공군정보부대 터, 이후 인천가족공원으로 발굴 장소를 옮겨 시도할 예정입니다. 유족들은 유해를 찾지 못할 경우 위패를 국립현충원에 모실 수 있도록 현행법 개정을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 기존 판결로 명확히 인정되고(조건 1, 5), 금호고속 등 자력 있는 대기업 및 지자체가 피고이며(조건 2), 전남 지역 장애인 전체의 이동권 문제로 집단적 피해 가능성이 높음(조건 3, 4). 이미 유사 소송에서 장애인 측 승소 판례가 있어 소송 승소 가능성이 높습니다.</t>
+          <t>국가(국방부)의 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 실미도 공작원 유족들이 집단적으로 유해 발굴 실패로 인한 정신적 피해를 겪고 있습니다(적합 조건 3, 4). 진실화해위 조사 등 공적 절차가 진행되었고, 현재도 유해 발굴 작업이 진행 중입니다(적합 조건 5, 6). 사건이 종결되지 않아 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>전남 지역 장애인 다수</t>
+          <t>실미도 공작원 유족 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>잇따른 판결에도 '제자리'… 전남 장애인들 버스 이동권 소송</t>
+          <t>[단독] 벽제서 실미도 사형집행 공작원 유해 발굴 실패</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6505837?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260421042729</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1260147.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-13 10:58:15.917128+00:00</t>
+          <t>2026-07-13 07:00:09.951716+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>하나님의교회, 신천지</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>해외 탈퇴자 및 사역자 기자회견을 통해 한국 정부의 실태 조사, 특별법 제정, 지도부 수사 촉구</t>
+          <t>유엔 인권최고대표 면담, 한국 정부에 대한 소송 및 진상규명 요구</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>한국발 이단 단체인 하나님의교회와 신천지가 해외에서 기만적 포교와 인권 침해(강제 결혼, 무급 노동, 이혼 강요 등)를 자행하고 있다는 고발이 나왔습니다. 해외 탈퇴자와 이단 퇴치 사역자들이 방한하여 기자회견을 열고 한국 정부와 국회에 실태 조사 및 지도부 수사를 촉구했습니다. 하나님의교회는 미국 대학을 인수할 정도로 급성장한 것으로 알려졌습니다.</t>
+          <t>북한에 강제로 억류된 납북자, 억류자, 국군포로 가족들이 유엔 인권최고대표를 만나 유엔과 국제사회의 적극적 역할을 요청했습니다. 이들은 수십 년간의 강제노역과 연좌제 등 인권 침해를 호소하며, 북한의 책임 규명과 함께 한국 정부의 대응 강화를 요구했습니다. 특히 국군포로 소송에 대한 법원의 판단 등 구체적인 법적 조치도 촉구했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(기만적 포교, 인권 침해), 상대방 자력이 충분하며(대규모 조직, 대학 인수), 집단적 피해(해외 탈퇴자 다수, 400만명 규모)가 발생했고, 피해 규모가 크며(강제 결혼, 무급 노동, 이혼 강요, 장기 소송), 증거 확보 가능성(탈퇴자 증언, 기존 소송 기록)이 높습니다. 정부 개입 촉구 단계로, 소송금융 투자 가능성이 높습니다.</t>
+          <t>납북자, 억류자, 국군포로 500명 이상의 집단적 피해가 명확하며, 수십 년간의 강제노역 등 피해 규모가 매우 큽니다. 유엔 인권최고대표 면담 및 유엔 북한인권조사위원회 보고서 등 객관적 증거 확보 가능성이 높고, 한국 정부에 대한 소송 및 진상규명 요구가 있어 상대방(대한민국 정부)의 자력도 충분합니다. 현재 유엔과의 공적 절차가 진행 중이며, 소송 제기 의지가 명확합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수 (400만명 규모 조직의 해외 탈퇴자)</t>
+          <t>529명 이상 (납북자 516명, 억류자 7명, 국군포로 생존자 6명)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“이단 美 대학까지 인수”… 한국발 이단 해외 탈퇴자 포교 고발</t>
+          <t>납북억류자·국군포로 가족, UN인권최고대표에 “한국 정부 설득해달라...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1778052655&amp;code=23111114&amp;cp=nv</t>
+          <t>https://www.segye.com/newsView/20260513510552?OutUrl=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-09 07:00:13.817884+00:00</t>
+          <t>2026-06-10 00:25:52.449208+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>일본 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 판결로 일본 기업의 배상 책임 인정, 후속 소송 및 추가 피해자 발굴 가능성 높음</t>
+          <t>헌법재판소 재판소원 청구</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한국 대법원이 2024년 후지코시 강제동원 피해자들에게 1인당 최대 1억 원을 배상하라는 판결을 내리며 일본 기업의 배상 책임을 인정했다. 이 판결은 조세이 탄광 등 다른 강제동원 피해자들의 30여 년간 이어진 소송 활동에 힘을 실어줄 것으로 보인다. 다수의 피해자가 존재하며, 유사 사건에 대한 법적 선례가 확립되어 소송금융 투자에 적합하다.</t>
+          <t>민변과 공대위가 '약물 의심 성폭력' 피해자의 성적 자기결정권 회복을 위해 헌법재판소에 재판소원을 청구했습니다. 이 재판소원에는 1만1787명이 탄원에 동참하며 국가가 외면한 피해자의 목소리에 응답해 줄 것을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 존재)에 해당. 한국 대법원이 강제동원 피해자들에 대한 일본 기업의 배상 책임을 인정한 판례가 있어 법적 근거가 명확하며, 다수의 피해자와 상당한 피해액이 예상됨.</t>
+          <t>국가를 상대로 한 재판소원 청구로 상대방의 자력이 충분하며 (적합 조건 2), 1만1787명의 탄원 동참은 집단적 피해 또는 사회적 관심이 매우 높음을 시사합니다 (적합 조건 3). 약물 의심 성폭력이라는 피해의 중대성과 사회적 파장이 크고 (적합 조건 4), 헌법재판소에 재판소원이 청구되어 공적 절차가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1인당 최대 1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (재판소원 청구인)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>조세이 탄광 잠수는 계속돼야  22년 만에 이룬 과거사 성과에 힘 얻은...</t>
+          <t>민변, '약물 의심 성폭력' 재판소원… 탄원 1만1787명 동참</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040219160001829?did=NA</t>
+          <t>https://www.hankookilbo.com/news/article/A2026051818470004814?did=NA</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-06 00:32:57.099888+00:00</t>
+          <t>2026-05-21 07:01:57.312743+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>국가 또는 경기도</t>
+          <t>금호고속, 금호익스프레스, 광양시장, 나주터미널</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경기도 인권 보호 분야 확대 및 선감학원 사건 피해자 치유 언급</t>
+          <t>광주지방법원에 손해배상 청구 소송 제기, 재판부 배당 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>경기도가 인권 보호 분야를 12개에서 17개로 확대하며, 특히 국가폭력 피해자 분야를 신설했습니다. 이는 선감학원 사건 피해자 치유를 포함하며, 과거 국가폭력으로 인한 피해자들의 구제 및 지원을 강화하려는 움직임입니다.</t>
+          <t>전남 지역 장애인 6명이 금호고속, 금호익스프레스, 광양시장, 나주터미널을 상대로 고속·시외버스 이동권 보장을 위한 손해배상 소송을 제기했습니다. 이들은 휠체어 이용 장애인에게 버스가 사실상 폐쇄된 교통수단이며, 리프트 차량 부족 등으로 이동권이 침해되고 있다고 주장합니다. 이미 유사 소송에서 법원이 장애인 측 손을 들어준 판례가 있어 이번 소송의 결과가 주목됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>국가폭력 피해자, 특히 선감학원 사건 피해자들은 국가 또는 공공기관(경기도)을 상대로 소송을 제기할 수 있으며, 상대방의 책임이 명확하고 자력이 충분합니다. 또한 다수의 피해자가 존재하며, 경기도가 인권 보호망을 확대하며 치유를 언급하는 것은 관련 공적 절차가 진행 중임을 시사합니다.</t>
+          <t>상대방 책임이 기존 판결로 명확히 인정되고(조건 1, 5), 금호고속 등 자력 있는 대기업 및 지자체가 피고이며(조건 2), 전남 지역 장애인 전체의 이동권 문제로 집단적 피해 가능성이 높음(조건 3, 4). 이미 유사 소송에서 장애인 측 승소 판례가 있어 소송 승소 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>선감학원 사건 피해자 다수</t>
+          <t>전남 지역 장애인 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>경기도, 도민 인권 보호망 12개에서 17개 분야로 확대</t>
+          <t>잇따른 판결에도 '제자리'… 전남 장애인들 버스 이동권 소송</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434250</t>
+          <t>https://www.nocutnews.co.kr/news/6505837?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260421042729</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:26:47.991681+00:00</t>
+          <t>2026-05-13 10:58:15.917128+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>하나님의교회, 신천지</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>우간다 법조인 협회 소송 제기 예정</t>
+          <t>해외 탈퇴자 및 사역자 기자회견을 통해 한국 정부의 실태 조사, 특별법 제정, 지도부 수사 촉구</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>미국이 우간다와 체결한 이민자 수용 협정에 따라 아프리카 출신 이민자 8명을 우간다로 추방했습니다. 우간다 법조인 협회는 이러한 추방이 불법적이고 인간의 존엄성을 해친다며 법원에 소송을 제기할 계획입니다. 이는 트럼프 행정부의 불법체류자 단속 강화 정책의 일환으로, 다른 아프리카 국가들도 유사한 협정을 맺고 있습니다.</t>
+          <t>한국발 이단 단체인 하나님의교회와 신천지가 해외에서 기만적 포교와 인권 침해(강제 결혼, 무급 노동, 이혼 강요 등)를 자행하고 있다는 고발이 나왔습니다. 해외 탈퇴자와 이단 퇴치 사역자들이 방한하여 기자회견을 열고 한국 정부와 국회에 실태 조사 및 지도부 수사를 촉구했습니다. 하나님의교회는 미국 대학을 인수할 정도로 급성장한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>미국 정부라는 자력 충분한 상대방이 명확하며(적합 조건 2), 우간다 법조인 협회가 불법적 추방 및 인간 존엄성 침해를 이유로 소송을 제기할 예정으로 집단적 피해(최소 8명)가 발생했습니다(적합 조건 1, 3). 관련 협정 및 추방 기록 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>상대방 책임이 명확하고(기만적 포교, 인권 침해), 상대방 자력이 충분하며(대규모 조직, 대학 인수), 집단적 피해(해외 탈퇴자 다수, 400만명 규모)가 발생했고, 피해 규모가 크며(강제 결혼, 무급 노동, 이혼 강요, 장기 소송), 증거 확보 가능성(탈퇴자 증언, 기존 소송 기록)이 높습니다. 정부 개입 촉구 단계로, 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>최소 8명, 잠재적으로 수십 명 이상</t>
+          <t>다수 (400만명 규모 조직의 해외 탈퇴자)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>우간다, 미국서 추방된 아프리카인 8명 수용</t>
+          <t>“이단 美 대학까지 인수”… 한국발 이단 해외 탈퇴자 포교 고발</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260404048500099?input=1195m</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1778052655&amp;code=23111114&amp;cp=nv</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 12:44:54.255551+00:00</t>
+          <t>2026-05-09 07:00:13.817884+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 기업</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>국가보안법 폐지 운동 및 피해자 구제 활동 진행 중, 일부 피해자는 재판 진행 중</t>
+          <t>대법원 판결로 일본 기업의 배상 책임 인정, 후속 소송 및 추가 피해자 발굴 가능성 높음</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>국가보안법 피해자들을 위한 목요기도회가 열려 국가보안법의 악용 사례와 폐지 필요성이 강조되었다. 유엔 인권이사회, 국제앰네스티, 국가인권위원회 등 국제 및 국내 기관들이 국가보안법 폐지를 권고해왔으며, 현재 71명 이상의 피해자가 존재한다. 한국교회인권센터 등 시민단체들이 피해자 구제와 법 폐지를 위한 활동을 지속하고 있다.</t>
+          <t>한국 대법원이 2024년 후지코시 강제동원 피해자들에게 1인당 최대 1억 원을 배상하라는 판결을 내리며 일본 기업의 배상 책임을 인정했다. 이 판결은 조세이 탄광 등 다른 강제동원 피해자들의 30여 년간 이어진 소송 활동에 힘을 실어줄 것으로 보인다. 다수의 피해자가 존재하며, 유사 사건에 대한 법적 선례가 확립되어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 국가보안법의 악용으로 인한 다수의 피해자(71명 이상)가 존재하며, 유엔 인권이사회, 국제앰네스티, 국가인권위원회 등 공적 기관에서 법 폐지를 권고한 바 있어 책임 및 증거가 명확하다. 상대방인 대한민국은 자력이 충분하며, 사건이 종결되지 않고 현재도 피해자들이 고통받고 있어 소송금융 투자에 적합하다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 존재)에 해당. 한국 대법원이 강제동원 피해자들에 대한 일본 기업의 배상 책임을 인정한 판례가 있어 법적 근거가 명확하며, 다수의 피해자와 상당한 피해액이 예상됨.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 최대 1억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>71명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>낡은 사슬 끊어내자  국가보안법 피해자들을 위한 기도회</t>
+          <t>조세이 탄광 잠수는 계속돼야  22년 만에 이룬 과거사 성과에 힘 얻은...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496595?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260404085402</t>
+          <t>https://www.hankookilbo.com/news/article/A2026040219160001829?did=NA</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-04 00:27:17.349371+00:00</t>
+          <t>2026-04-06 00:32:57.099888+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국가 또는 경기도</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>진실화해위원회 유해 발굴 및 신원확인 사업 진행 중</t>
+          <t>경기도 인권 보호 분야 확대 및 선감학원 사건 피해자 치유 언급</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>제주도와 진실화해위원회가 제주 4·3 행방불명인 유해 발굴 및 신원확인 사업 협력을 강화하기로 했습니다. 양측은 유해 발굴과 신원확인이 유족에게 실질적인 치유로 이어진다는 데 뜻을 같이하고, 국회와 정부에 의견을 내고 피해자 신청 접수 안내 및 홍보, 조사 인력 지원 등에 긴밀히 협력할 예정입니다.</t>
+          <t>경기도가 인권 보호 분야를 12개에서 17개로 확대하며, 특히 국가폭력 피해자 분야를 신설했습니다. 이는 선감학원 사건 피해자 치유를 포함하며, 과거 국가폭력으로 인한 피해자들의 구제 및 지원을 강화하려는 움직임입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>제주 4·3 사건은 국가폭력이 인정된 역사적 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 진실화해위원회를 통해 유해 발굴 및 신원확인 등 공적 절차가 진행 중이며, 다수의 희생자 유족이 존재하여 집단적 피해의 성격을 가집니다. 이는 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '공적 절차 진행 중'에 모두 해당합니다.</t>
+          <t>국가폭력 피해자, 특히 선감학원 사건 피해자들은 국가 또는 공공기관(경기도)을 상대로 소송을 제기할 수 있으며, 상대방의 책임이 명확하고 자력이 충분합니다. 또한 다수의 피해자가 존재하며, 경기도가 인권 보호망을 확대하며 치유를 언급하는 것은 관련 공적 절차가 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>4·3 희생자 유족 다수</t>
+          <t>선감학원 사건 피해자 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>제주도-진화위, 4·3 발굴 유해 신원확인 협력 강화</t>
+          <t>경기도, 도민 인권 보호망 12개에서 17개 분야로 확대</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526720&amp;ref=A</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434250</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-04 00:16:35.841226+00:00</t>
+          <t>2026-04-06 00:26:47.991681+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국 (ICE)</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>멕시코 외교부 소송 지원 계획, 연예계 인사 시설 폐쇄 촉구</t>
+          <t>우간다 법조인 협회 소송 제기 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국(ICE) 구금 시설에서 올해에만 14명이 사망하고, 열악한 환경과 부적절한 의료 돌봄으로 인해 다수의 이민자들이 피해를 겪고 있습니다. 멕시코 외교부는 관련 소송 지원을 위한 법정 의견서 제출을 계획하고 있으며, 마돈나 등 유명 인사들도 시설 폐쇄를 촉구하고 있습니다.</t>
+          <t>미국이 우간다와 체결한 이민자 수용 협정에 따라 아프리카 출신 이민자 8명을 우간다로 추방했습니다. 우간다 법조인 협회는 이러한 추방이 불법적이고 인간의 존엄성을 해친다며 법원에 소송을 제기할 계획입니다. 이는 트럼프 행정부의 불법체류자 단속 강화 정책의 일환으로, 다른 아프리카 국가들도 유사한 협정을 맺고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국(ICE) 구금 시설에서 다수의 사망자가 발생하고 열악한 환경이 지적되는 사건으로, 상대방(ICE)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자(사망자 14명, 구금 이민자 6만 8천명)가 발생하여 집단적 피해이며, DHS 자료 및 멕시코 외교부의 소송 지원 계획 등 증거 확보 및 공적 절차 진행 가능성이 높습니다.</t>
+          <t>미국 정부라는 자력 충분한 상대방이 명확하며(적합 조건 2), 우간다 법조인 협회가 불법적 추방 및 인간 존엄성 침해를 이유로 소송을 제기할 예정으로 집단적 피해(최소 8명)가 발생했습니다(적합 조건 1, 3). 관련 협정 및 추방 기록 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>사망자 14명 (올해), 구금 이민자 6만 8천명</t>
+          <t>최소 8명, 잠재적으로 수십 명 이상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>美ICE 구금시설서 올해 14명 사망…마돈나 등 시설폐쇄 촉구</t>
+          <t>우간다, 미국서 추방된 아프리카인 8명 수용</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416594</t>
+          <t>https://www.yna.co.kr/view/AKR20260404048500099?input=1195m</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 00:52:35.234994+00:00</t>
+          <t>2026-04-04 12:44:54.255551+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>손해배상청구소송 승소 판결 후 일본 정부의 불이행 상태</t>
+          <t>국가보안법 폐지 운동 및 피해자 구제 활동 진행 중, 일부 피해자는 재판 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>일본 정부를 상대로 한 위안부 손해배상청구소송에서 할머니들이 승소했으나, 일본 정부는 5년이 지나도록 배상이나 공식 사과를 하지 않고 있습니다. 고령의 할머니들이 돌아가시는 상황에서, 이재명 대통령에게 면담을 요청하며 문제 해결을 촉구하고 있습니다.</t>
+          <t>국가보안법 피해자들을 위한 목요기도회가 열려 국가보안법의 악용 사례와 폐지 필요성이 강조되었다. 유엔 인권이사회, 국제앰네스티, 국가인권위원회 등 국제 및 국내 기관들이 국가보안법 폐지를 권고해왔으며, 현재 71명 이상의 피해자가 존재한다. 한국교회인권센터 등 시민단체들이 피해자 구제와 법 폐지를 위한 활동을 지속하고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>일본 정부의 책임이 손해배상청구소송 승소 판결로 명확히 인정되었고(상대방 책임 명확), 상대방(일본 정부)은 자력이 충분합니다. 다수의 피해자(위안부 할머니들)가 존재하며(집단적 피해), 이미 승소 판결이 있어 증거가 충분합니다. 현재는 판결 불이행 상태로, 집행 및 추가적인 법적 노력이 필요한 상황입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 국가보안법의 악용으로 인한 다수의 피해자(71명 이상)가 존재하며, 유엔 인권이사회, 국제앰네스티, 국가인권위원회 등 공적 기관에서 법 폐지를 권고한 바 있어 책임 및 증거가 명확하다. 상대방인 대한민국은 자력이 충분하며, 사건이 종결되지 않고 현재도 피해자들이 고통받고 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수 (위안부 피해 할머니들)</t>
+          <t>71명 이상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>너무 오래 기다린 '위안부' 할머니들...이재명 대통령에게 띄우는 '면담...</t>
+          <t>낡은 사슬 끊어내자  국가보안법 피해자들을 위한 기도회</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>pn.or.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.pn.or.kr/news/articleView.html?idxno=33443</t>
+          <t>https://www.nocutnews.co.kr/news/6496595?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260404085402</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 00:37:09.192030+00:00</t>
+          <t>2026-04-04 00:27:17.349371+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>한국사회봉사회, 남광보육원</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>진실화해위원회 조사 완료, 경찰 형사 고소 진행 중, UN 강제실종방지위원회 제소 가능성</t>
+          <t>진실화해위원회 유해 발굴 및 신원확인 사업 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한국 해외입양 과정에서 입양 서류 조작 등 조직적인 인권 침해 사례가 다수 확인되었습니다. 특히 1976년 덴마크로 입양된 베른씨의 사례는 진실화해위원회를 통해 인권침해 사건으로 결정되었고, 뿌리의집은 베른씨를 대신해 경찰에 형사 고소를 진행 중입니다. 해외입양인들은 이를 '강제실종' 범죄로 규정하며 UN 강제실종방지위원회 제소 가능성까지 언급하고 있습니다.</t>
+          <t>제주도와 진실화해위원회가 제주 4·3 행방불명인 유해 발굴 및 신원확인 사업 협력을 강화하기로 했습니다. 양측은 유해 발굴과 신원확인이 유족에게 실질적인 치유로 이어진다는 데 뜻을 같이하고, 국회와 정부에 의견을 내고 피해자 신청 접수 안내 및 홍보, 조사 인력 지원 등에 긴밀히 협력할 예정입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>한국사회봉사회와 남광보육원의 조직적인 입양 서류 조작 의혹이 제기되어 상대방 책임이 명확합니다. 4000여 건의 해외입양 사례 중 다수가 유사한 인권 침해를 겪었을 가능성이 있으며, 진실화해위원회 조사 결과 인권침해 사건으로 결정되었고 경찰 형사 고소가 진행 중입니다. 개별 피해 금액은 미상이지만, 다수의 피해자가 장기간 정신적 피해를 입었으며 '강제실종'으로 인정될 경우 공소시효가 없어 장기적인 소송 가능성이 높습니다.</t>
+          <t>제주 4·3 사건은 국가폭력이 인정된 역사적 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 진실화해위원회를 통해 유해 발굴 및 신원확인 등 공적 절차가 진행 중이며, 다수의 희생자 유족이 존재하여 집단적 피해의 성격을 가집니다. 이는 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '공적 절차 진행 중'에 모두 해당합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>해외입양인 다수 (최소 수백 명)</t>
+          <t>4·3 희생자 유족 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[잊힌 아이들]⑦ 불법 해외입양은 '강제실종' 범죄…한국 해결 안 하면...</t>
+          <t>제주도-진화위, 4·3 발굴 유해 신원확인 협력 강화</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033109460875953</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526720&amp;ref=A</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 00:24:04.780132+00:00</t>
+          <t>2026-04-04 00:16:35.841226+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>미국 이민세관단속국 (ICE)</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>진실규명 결정 완료 및 특별법 제정 추진 중</t>
+          <t>멕시코 외교부 소송 지원 계획, 연예계 인사 시설 폐쇄 촉구</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>김예지 의원이 '집단수용시설 인권침해 피해자 지원 특별법 제정안'을 대표 발의했습니다. 기사는 진실규명 결정이 내려진 후에도 피해자들이 정당한 보상과 명예회복에 어려움을 겪고 있음을 지적하며, 1998년 강제수용된 지적장애인 A씨의 사례를 언급했습니다.</t>
+          <t>미국 이민세관단속국(ICE) 구금 시설에서 올해에만 14명이 사망하고, 열악한 환경과 부적절한 의료 돌봄으로 인해 다수의 이민자들이 피해를 겪고 있습니다. 멕시코 외교부는 관련 소송 지원을 위한 법정 의견서 제출을 계획하고 있으며, 마돈나 등 유명 인사들도 시설 폐쇄를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>집단수용시설 인권침해라는 명확한 책임 주체와 피해 유형이 존재하며, '집단수용시설 인권침해 피해자 지원 특별법 제정안' 발의는 다수의 피해자가 존재하고 공적 진실규명 절차가 진행되었음을 시사합니다. 피해자들은 진실규명 결정 후에도 보상 및 명예회복에 어려움을 겪고 있어 소송금융의 필요성이 높습니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>미국 이민세관단속국(ICE) 구금 시설에서 다수의 사망자가 발생하고 열악한 환경이 지적되는 사건으로, 상대방(ICE)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자(사망자 14명, 구금 이민자 6만 8천명)가 발생하여 집단적 피해이며, DHS 자료 및 멕시코 외교부의 소송 지원 계획 등 증거 확보 및 공적 절차 진행 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>사망자 14명 (올해), 구금 이민자 6만 8천명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>김예지 의원, '집단수용시설 인권침해 피해자 지원 특별법 제정안' 대표...</t>
+          <t>美ICE 구금시설서 올해 14명 사망…마돈나 등 시설폐쇄 촉구</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ablenews.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229985</t>
+          <t>https://www.joongang.co.kr/article/25416594</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-31 12:23:30.760736+00:00</t>
+          <t>2026-04-01 00:52:35.234994+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 인권 회복 및 역사 정의를 위한 추모 및 계승 활동 지속</t>
+          <t>손해배상청구소송 승소 판결 후 일본 정부의 불이행 상태</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 고 안점순 할머니의 8주기 추모제가 수원특례시의회 주관으로 열렸다. 이 행사는 할머니의 삶과 정신을 기리고 인권 회복 및 역사 정의를 위한 뜻을 계승하기 위해 마련되었다. '위안부' 문제는 여전히 해결되지 않은 역사적 과제로 남아있다.</t>
+          <t>일본 정부를 상대로 한 위안부 손해배상청구소송에서 할머니들이 승소했으나, 일본 정부는 5년이 지나도록 배상이나 공식 사과를 하지 않고 있습니다. 고령의 할머니들이 돌아가시는 상황에서, 이재명 대통령에게 면담을 요청하며 문제 해결을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 사건은 일본 정부의 책임이 역사적으로 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재하여 집단적 피해 규모가 큽니다(적합 조건 3, 4). 또한, 역사적 증거가 충분히 확보되어 있습니다(적합 조건 5).</t>
+          <t>일본 정부의 책임이 손해배상청구소송 승소 판결로 명확히 인정되었고(상대방 책임 명확), 상대방(일본 정부)은 자력이 충분합니다. 다수의 피해자(위안부 할머니들)가 존재하며(집단적 피해), 이미 승소 판결이 있어 증거가 충분합니다. 현재는 판결 불이행 상태로, 집행 및 추가적인 법적 노력이 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (위안부 피해 할머니들)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>수원특례시의회, '고 용담 안점순 8주기 추모제' 참석</t>
+          <t>너무 오래 기다린 '위안부' 할머니들...이재명 대통령에게 띄우는 '면담...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>pn.or.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260330500682</t>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33443</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-31 00:27:47.850737+00:00</t>
+          <t>2026-04-01 00:37:09.192030+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>한국사회봉사회, 남광보육원</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>진실·화해를위한과거사정리위원회 진실규명 신청</t>
+          <t>진실화해위원회 조사 완료, 경찰 형사 고소 진행 중, UN 강제실종방지위원회 제소 가능성</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>1960~70년대 이승만 정부 이래 권위주의 정권의 '순혈주의' 표방 정책으로 '혼혈' 아동들이 조직적으로 해외에 강제 입양되었으며, 입양 과정에서 시설 내 신체적·정신적 학대도 발생했습니다. 미키 대표를 포함한 혼혈 해외입양인 5명이 진실·화해를위한과거사정리위원회에 진실규명을 신청하며 국가폭력의 진실을 밝히고 상처를 보듬고자 합니다.</t>
+          <t>한국 해외입양 과정에서 입양 서류 조작 등 조직적인 인권 침해 사례가 다수 확인되었습니다. 특히 1976년 덴마크로 입양된 베른씨의 사례는 진실화해위원회를 통해 인권침해 사건으로 결정되었고, 뿌리의집은 베른씨를 대신해 경찰에 형사 고소를 진행 중입니다. 해외입양인들은 이를 '강제실종' 범죄로 규정하며 UN 강제실종방지위원회 제소 가능성까지 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>대한민국 정부의 조직적인 '혼혈' 아동 해외입양 정책과 민간 입양기관의 학대 책임이 명확하며, 상대방(대한민국)의 자력이 충분합니다. 다수의 혼혈 해외입양인들이 집단적 피해를 입었으며, 진실·화해를위한과거사정리위원회에 진실규명 신청이 접수되어 공적 절차가 진행 중입니다. 입양인들의 공통된 증언과 위원회 조사를 통해 증거 확보 가능성이 높습니다.</t>
+          <t>한국사회봉사회와 남광보육원의 조직적인 입양 서류 조작 의혹이 제기되어 상대방 책임이 명확합니다. 4000여 건의 해외입양 사례 중 다수가 유사한 인권 침해를 겪었을 가능성이 있으며, 진실화해위원회 조사 결과 인권침해 사건으로 결정되었고 경찰 형사 고소가 진행 중입니다. 개별 피해 금액은 미상이지만, 다수의 피해자가 장기간 정신적 피해를 입었으며 '강제실종'으로 인정될 경우 공소시효가 없어 장기적인 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>수십만 명 이상 (추정)</t>
+          <t>해외입양인 다수 (최소 수백 명)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>“아픈 역사 반복돼선 안 돼”…진실규명 신청한 ‘혼혈’ 입양인 미키</t>
+          <t>[잊힌 아이들]⑦ 불법 해외입양은 '강제실종' 범죄…한국 해결 안 하면...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1251829.html</t>
+          <t>https://view.asiae.co.kr/article/2026033109460875953</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-31 00:21:08.842627+00:00</t>
+          <t>2026-04-01 00:24:04.780132+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회 출범 및 진실규명 신청 접수 중</t>
+          <t>진실규명 결정 완료 및 특별법 제정 추진 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>2기 활동을 마친 진실화해위원회가 3기 체제로 새롭게 출범하며 송상교 위원장이 임명되었다. 3기 위원회는 '보편적 방식에 입각한 포괄적 과거사 정리'를 목표로, 일제강점기부터 권위주의 시기까지 발생한 국가폭력의 총체적 실상을 규명할 예정이다. 출범 한 달 만에 2057건의 진실규명 신청이 접수되는 등 활발히 활동을 시작했다.</t>
+          <t>김예지 의원이 '집단수용시설 인권침해 피해자 지원 특별법 제정안'을 대표 발의했습니다. 기사는 진실규명 결정이 내려진 후에도 피해자들이 정당한 보상과 명예회복에 어려움을 겪고 있음을 지적하며, 1998년 강제수용된 지적장애인 A씨의 사례를 언급했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>국가(대한민국)가 명확한 상대방이며 자력이 충분합니다. 3기 진실화해위원회 출범 후 한 달 만에 2057건의 진실규명 신청이 접수되어 집단적 피해 규모가 크고, 국가폭력이라는 사건의 성격상 피해 규모가 상당할 것으로 예상됩니다. 진실화해위라는 공적 절차가 이미 진행 중이며, 이를 통해 증거 확보 및 책임 규명이 이루어질 것입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>집단수용시설 인권침해라는 명확한 책임 주체와 피해 유형이 존재하며, '집단수용시설 인권침해 피해자 지원 특별법 제정안' 발의는 다수의 피해자가 존재하고 공적 진실규명 절차가 진행되었음을 시사합니다. 피해자들은 진실규명 결정 후에도 보상 및 명예회복에 어려움을 겪고 있어 소송금융의 필요성이 높습니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>2057건 이상 접수, 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>“죄송하다, 잘해보겠다…대통령의 몇 마디 사과는 큰 의미” [안녕 진...</t>
+          <t>김예지 의원, '집단수용시설 인권침해 피해자 지원 특별법 제정안' 대표...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ablenews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1251668.html</t>
+          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229985</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-30 00:42:09.228432+00:00</t>
+          <t>2026-03-31 12:23:30.760736+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>정부의 명예 회복 및 지원 노력 지속, 국제사회 논의 진행 중</t>
+          <t>일본군 '위안부' 피해자 인권 회복 및 역사 정의를 위한 추모 및 계승 활동 지속</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 정부 등록 생존자가 5명으로 줄었습니다. 정부는 고인에게 애도를 표하고, 남은 피해자들의 명예와 존엄 회복을 위해 최선을 다하겠다고 약속했습니다. 이 사건은 일본 정부의 책임이 명확하고 집단적 피해 규모가 크며, 역사적 증거가 충분한 국제적 인권 문제입니다.</t>
+          <t>일본군 '위안부' 피해자 고 안점순 할머니의 8주기 추모제가 수원특례시의회 주관으로 열렸다. 이 행사는 할머니의 삶과 정신을 기리고 인권 회복 및 역사 정의를 위한 뜻을 계승하기 위해 마련되었다. '위안부' 문제는 여전히 해결되지 않은 역사적 과제로 남아있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>일본 정부의 책임이 명확하고(적합 조건 1), 국가로서 충분한 자력을 보유하고 있으며(적합 조건 2), 정부 등록 피해자 240명에 달하는 집단적 피해(적합 조건 3)입니다. 피해 규모가 매우 크고 역사적 증거가 충분히 존재합니다(적합 조건 4, 5). 다만, 일본 정부의 주권 면제 주장 등 국제법적 쟁점과 배상 집행의 어려움은 고려해야 합니다.</t>
+          <t>일본군 '위안부' 피해자 사건은 일본 정부의 책임이 역사적으로 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재하여 집단적 피해 규모가 큽니다(적합 조건 3, 4). 또한, 역사적 증거가 충분히 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>정부 등록 피해자 240명 중 생존자 5명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>위안부 피해 할머니 별세, 다섯분 남았다</t>
+          <t>수원특례시의회, '고 용담 안점순 8주기 추모제' 참석</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415757</t>
+          <t>http://www.metroseoul.co.kr/article/20260330500682</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-30 00:17:48.058875+00:00</t>
+          <t>2026-03-31 00:27:47.850737+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>한국 정부 차원의 명예 및 존엄 회복 노력 지속</t>
+          <t>진실·화해를위한과거사정리위원회 진실규명 신청</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 A씨의 별세 소식에 이재명 대통령이 고인의 숭고한 뜻을 기리며 피해자들의 명예와 존엄 회복을 위해 모든 노력을 다하겠다고 추모했다. 이 사건은 역사적 책임이 명확한 일본 정부를 상대로 한 집단적 인권 침해 사건으로, 지속적인 해결 노력이 필요한 상황이다.</t>
+          <t>1960~70년대 이승만 정부 이래 권위주의 정권의 '순혈주의' 표방 정책으로 '혼혈' 아동들이 조직적으로 해외에 강제 입양되었으며, 입양 과정에서 시설 내 신체적·정신적 학대도 발생했습니다. 미키 대표를 포함한 혼혈 해외입양인 5명이 진실·화해를위한과거사정리위원회에 진실규명을 신청하며 국가폭력의 진실을 밝히고 상처를 보듬고자 합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(일본 정부)의 책임이 역사적으로 명확하며(적합 조건 1), 자력이 충분함(적합 조건 2). 다수의 피해자가 존재하고(적합 조건 3), 피해 규모가 매우 큼(적합 조건 4). 역사적 증거가 풍부하며(적합 조건 5), 한국 정부 차원에서도 명예 회복을 위한 노력이 지속되고 있음(적합 조건 6).</t>
+          <t>대한민국 정부의 조직적인 '혼혈' 아동 해외입양 정책과 민간 입양기관의 학대 책임이 명확하며, 상대방(대한민국)의 자력이 충분합니다. 다수의 혼혈 해외입양인들이 집단적 피해를 입었으며, 진실·화해를위한과거사정리위원회에 진실규명 신청이 접수되어 공적 절차가 진행 중입니다. 입양인들의 공통된 증언과 위원회 조사를 통해 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>수십만 명 이상 (추정)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>위안부 피해자 별세에  명예·존엄 회복 위해 모든 것 할 것</t>
+          <t>“아픈 역사 반복돼선 안 돼”…진실규명 신청한 ‘혼혈’ 입양인 미키</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291843?influxDiv=NAVER</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251829.html</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-29 12:32:58.094595+00:00</t>
+          <t>2026-03-31 00:21:08.842627+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>정부 차원의 명예 및 존엄 회복 노력 지속</t>
+          <t>3기 진실화해위원회 출범 및 진실규명 신청 접수 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>이재명 대통령은 위안부 피해자 할머니의 별세에 애도를 표하며, 고인의 숭고한 뜻을 기리고 정부가 피해자들의 명예와 존엄 회복을 위해 모든 노력을 다할 것을 강조했습니다. 이는 인간의 존엄이 유린된 역사적 비극을 잊지 않고 인권과 평화의 가치를 세워나가겠다는 의지를 표명한 것입니다.</t>
+          <t>2기 활동을 마친 진실화해위원회가 3기 체제로 새롭게 출범하며 송상교 위원장이 임명되었다. 3기 위원회는 '보편적 방식에 입각한 포괄적 과거사 정리'를 목표로, 일제강점기부터 권위주의 시기까지 발생한 국가폭력의 총체적 실상을 규명할 예정이다. 출범 한 달 만에 2057건의 진실규명 신청이 접수되는 등 활발히 활동을 시작했다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>일본 정부의 책임이 명확하고 자력이 충분하며, 집단적이고 심각한 인권 침해 피해가 발생했습니다. 고인의 증언 등 증거가 존재하며, 정부 차원의 명예 및 존엄 회복 노력이 지속되고 있어 사건이 완전히 종결되지 않았습니다. (적합 조건 1, 2, 3, 4, 5, 부적합 조건 0)</t>
+          <t>국가(대한민국)가 명확한 상대방이며 자력이 충분합니다. 3기 진실화해위원회 출범 후 한 달 만에 2057건의 진실규명 신청이 접수되어 집단적 피해 규모가 크고, 국가폭력이라는 사건의 성격상 피해 규모가 상당할 것으로 예상됩니다. 진실화해위라는 공적 절차가 이미 진행 중이며, 이를 통해 증거 확보 및 책임 규명이 이루어질 것입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2057건 이상 접수, 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>李대통령, 위안부 피해자 별세  비통한 마음</t>
+          <t>“죄송하다, 잘해보겠다…대통령의 몇 마디 사과는 큰 의미” [안녕 진...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>viewsnnews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.viewsnnews.com/article?q=234677</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251668.html</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-29 12:24:36.421117+00:00</t>
+          <t>2026-03-30 00:42:09.228432+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>한일 양국 간 책임 있는 해결을 위한 협의 지속 요구</t>
+          <t>정부의 명예 회복 및 지원 노력 지속, 국제사회 논의 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 한 분이 별세하여 정부 등록 생존 피해자가 5명으로 줄었습니다. 기사는 문제의 책임 있는 해결을 위한 한일 양국의 협의와 정부의 역할이 더욱 중요해지고 있음을 강조하며, 이는 역사적 인권 침해에 대한 지속적인 정의 실현 요구를 반영합니다.</t>
+          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 정부 등록 생존자가 5명으로 줄었습니다. 정부는 고인에게 애도를 표하고, 남은 피해자들의 명예와 존엄 회복을 위해 최선을 다하겠다고 약속했습니다. 이 사건은 일본 정부의 책임이 명확하고 집단적 피해 규모가 크며, 역사적 증거가 충분한 국제적 인권 문제입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 문제는 일본 정부의 책임이 명확하고 자력이 충분하며, 역사적으로 집단적 피해가 발생했습니다. 또한, 증거가 충분하고 한일 양국 간 책임 있는 해결을 위한 공적 절차가 지속적으로 요구되고 있어 소송금융 적합도가 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+          <t>일본 정부의 책임이 명확하고(적합 조건 1), 국가로서 충분한 자력을 보유하고 있으며(적합 조건 2), 정부 등록 피해자 240명에 달하는 집단적 피해(적합 조건 3)입니다. 피해 규모가 매우 크고 역사적 증거가 충분히 존재합니다(적합 조건 4, 5). 다만, 일본 정부의 주권 면제 주장 등 국제법적 쟁점과 배상 집행의 어려움은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>5명 (정부 등록 생존 피해자)</t>
+          <t>정부 등록 피해자 240명 중 생존자 5명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[포토뉴스] 위안부 피해자 또 별세…다섯 분만 남아</t>
+          <t>위안부 피해 할머니 별세, 다섯분 남았다</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260329027572668</t>
+          <t>https://www.joongang.co.kr/article/25415757</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-29 12:21:20.359001+00:00</t>
+          <t>2026-03-30 00:17:48.058875+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>정부(성평등가족부)의 피해자 지원 및 명예 회복 노력 지속 중. 과거 한국 법원 판결 존재하나 일본 정부 불응.</t>
+          <t>한국 정부 차원의 명예 및 존엄 회복 노력 지속</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 생존 피해자가 5명으로 줄었다. 성평등가족부는 고인에게 애도를 표하고, 남은 피해자들의 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔다. 이 사건은 역사적 책임이 명확하고 피해 규모가 큰 집단적 인권 침해 사례이다.</t>
+          <t>일본군 위안부 피해자 A씨의 별세 소식에 이재명 대통령이 고인의 숭고한 뜻을 기리며 피해자들의 명예와 존엄 회복을 위해 모든 노력을 다하겠다고 추모했다. 이 사건은 역사적 책임이 명확한 일본 정부를 상대로 한 집단적 인권 침해 사건으로, 지속적인 해결 노력이 필요한 상황이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 일본 정부의 역사적 책임이 명확하고, 피해자 수가 많으며, 증거가 풍부합니다. 비록 과거 합의가 있었으나 피해자들은 이를 인정하지 않고 있으며, 한국 법원 판결도 존재하여 소송금융의 잠재적 대상이 될 수 있습니다.</t>
+          <t>상대방(일본 정부)의 책임이 역사적으로 명확하며(적합 조건 1), 자력이 충분함(적합 조건 2). 다수의 피해자가 존재하고(적합 조건 3), 피해 규모가 매우 큼(적합 조건 4). 역사적 증거가 풍부하며(적합 조건 5), 한국 정부 차원에서도 명예 회복을 위한 노력이 지속되고 있음(적합 조건 6).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>총 240명 등록, 현재 5명 생존</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>일본군 ‘위안부’ 생존 피해자 이제 5명…할머니 한 분 별세</t>
+          <t>위안부 피해자 별세에  명예·존엄 회복 위해 모든 것 할 것</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/29/20260329500007?wlog_tag3=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12291843?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-29 00:24:03.555514+00:00</t>
+          <t>2026-03-29 12:32:58.094595+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>정부의 생존 피해자 지원 및 명예와 존엄 회복 노력 지속</t>
+          <t>정부 차원의 명예 및 존엄 회복 노력 지속</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었습니다. 성평등가족부는 고인에게 애도를 표하고, 남은 피해자들이 여생을 편안히 보낼 수 있도록 지원하며 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔습니다. 생존 피해자들의 평균 연령은 만 95.8세입니다.</t>
+          <t>이재명 대통령은 위안부 피해자 할머니의 별세에 애도를 표하며, 고인의 숭고한 뜻을 기리고 정부가 피해자들의 명예와 존엄 회복을 위해 모든 노력을 다할 것을 강조했습니다. 이는 인간의 존엄이 유린된 역사적 비극을 잊지 않고 인권과 평화의 가치를 세워나가겠다는 의지를 표명한 것입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>일본 정부의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 240명에 달하는 집단적 피해가 발생했고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 관련 증거가 풍부합니다(적합 조건 5). 생존 피해자들의 명예와 존엄 회복을 위한 지속적인 노력이 필요한 상황으로, 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
+          <t>일본 정부의 책임이 명확하고 자력이 충분하며, 집단적이고 심각한 인권 침해 피해가 발생했습니다. 고인의 증언 등 증거가 존재하며, 정부 차원의 명예 및 존엄 회복 노력이 지속되고 있어 사건이 완전히 종결되지 않았습니다. (적합 조건 1, 2, 3, 4, 5, 부적합 조건 0)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>정부 등록 피해자 240명, 현재 생존자 5명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>日위안부 피해자 할머니 별세, 정부 등록 생존 피해자 5명</t>
+          <t>李대통령, 위안부 피해자 별세  비통한 마음</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>viewsnnews.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6492743?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260328110845</t>
+          <t>https://www.viewsnnews.com/article?q=234677</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-29 00:17:40.131137+00:00</t>
+          <t>2026-03-29 12:24:36.421117+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>제주도 차원의 역사 왜곡 바로잡기 및 진실 규명 절차 진행 중</t>
+          <t>한일 양국 간 책임 있는 해결을 위한 협의 지속 요구</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>제주도가 제주4·3평화공원에 역사 왜곡 논란이 있던 함병선 공적비 등 비석들 옆에 정부 공식 보고서에 근거한 '바로 세운 진실' 안내판을 설치했다. 이는 문제의 비석을 철거하는 대신 역사적 사실과 가해 책임을 명확히 밝혀 후대의 교훈으로 삼겠다는 취지다. 제주4·3의 진실 규명과 역사 교육 과제는 현재진행형임을 강조했다.</t>
+          <t>일본군 '위안부' 피해자 한 분이 별세하여 정부 등록 생존 피해자가 5명으로 줄었습니다. 기사는 문제의 책임 있는 해결을 위한 한일 양국의 협의와 정부의 역할이 더욱 중요해지고 있음을 강조하며, 이는 역사적 인권 침해에 대한 지속적인 정의 실현 요구를 반영합니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>정부 공식 보고서에 의해 함병선 등 가해 책임이 명확히 규명되었고(적합 조건 1, 5), 제주4·3 사건은 수만 명 이상의 집단적이고 대규모의 피해를 수반합니다(적합 조건 3, 4). 현재 제주도 차원에서 역사 왜곡 바로잡기 및 진실 규명 공적 절차가 진행 중이며(적합 조건 6), 이는 추가적인 법적 조치 가능성을 시사합니다. 사건이 종결되지 않고 현재진행형입니다.</t>
+          <t>일본군 '위안부' 문제는 일본 정부의 책임이 명확하고 자력이 충분하며, 역사적으로 집단적 피해가 발생했습니다. 또한, 증거가 충분하고 한일 양국 간 책임 있는 해결을 위한 공적 절차가 지속적으로 요구되고 있어 소송금융 적합도가 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>5명 (정부 등록 생존 피해자)</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>4·3 왜곡 비석 옆에 ‘바로 세운 진실’ 세웠다</t>
+          <t>[포토뉴스] 위안부 피해자 또 별세…다섯 분만 남아</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603281741512940</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260329027572668</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-28 12:25:05.974935+00:00</t>
+          <t>2026-03-29 12:21:20.359001+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>코레일테크</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>정부(성평등가족부)의 피해자 지원 및 명예 회복 노력 지속 중. 과거 한국 법원 판결 존재하나 일본 정부 불응.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>코레일테크 부산사업소에서 장기간 제기된 성범죄 의혹이 경찰 수사로 확대되며 조직의 대응 시스템 실효성에 대한 의문이 제기되고 있습니다. 피해자 보호 조치 지연 논란까지 겹치면서 본사와 지사, 사업소의 보고 및 감사 체계에 문제가 있다는 지적입니다.</t>
+          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 생존 피해자가 5명으로 줄었다. 성평등가족부는 고인에게 애도를 표하고, 남은 피해자들의 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔다. 이 사건은 역사적 책임이 명확하고 피해 규모가 큰 집단적 인권 침해 사례이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>코레일테크는 공공기관으로 자력이 충분하며, 성범죄 의혹에 대한 경찰 수사가 진행 중이므로 객관적 증거 확보 및 책임 규명이 용이할 것으로 예상됩니다. 이는 '상대방 자력 충분', '증거 확보 가능', '공적 절차 진행 중' 조건에 해당하여 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 일본 정부의 역사적 책임이 명확하고, 피해자 수가 많으며, 증거가 풍부합니다. 비록 과거 합의가 있었으나 피해자들은 이를 인정하지 않고 있으며, 한국 법원 판결도 존재하여 소송금융의 잠재적 대상이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 240명 등록, 현재 5명 생존</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>코레일테크 '성범죄 의혹' 대응 체계 '엇박자' … 보고·감사 체계 의문</t>
+          <t>일본군 ‘위안부’ 생존 피해자 이제 5명…할머니 한 분 별세</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241219</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/29/20260329500007?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-26 12:36:15.835488+00:00</t>
+          <t>2026-03-29 00:24:03.555514+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>관련자 및 기관</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>피해자들의 지속적인 진실 규명 요구 및 의혹 제기</t>
+          <t>정부의 생존 피해자 지원 및 명예와 존엄 회복 노력 지속</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>2018년 〈마이애미 헤럴드〉 보도로 재조명된 엡스타인 사건은 수십 명의 피해자와 가족들이 여전히 목소리를 내고 있으며, '엡스타인 파일' 등 자료에 근거한 각종 의혹이 쏟아지고 있다. 과거 형량 협상의 문제점 등이 지적되며 사건의 진실 규명 요구가 계속되고 있다.</t>
+          <t>일본군 위안부 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었습니다. 성평등가족부는 고인에게 애도를 표하고, 남은 피해자들이 여생을 편안히 보낼 수 있도록 지원하며 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔습니다. 생존 피해자들의 평균 연령은 만 95.8세입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>다수의 피해자(수십 명)가 여전히 목소리를 내고 있으며, '엡스타인 파일' 등 자료에 근거한 의혹이 지속적으로 제기되어 증거 확보 가능성이 높습니다. 사건의 성격상 고위층 연루 가능성이 있어 상대방의 자력이 충분할 것으로 예상되며, 집단적 피해 규모가 큽니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>일본 정부의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 240명에 달하는 집단적 피해가 발생했고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 관련 증거가 풍부합니다(적합 조건 5). 생존 피해자들의 명예와 존엄 회복을 위한 지속적인 노력이 필요한 상황으로, 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>정부 등록 피해자 240명, 현재 생존자 5명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>엡스타인 파일에서 시선 돌리려 전쟁 일으켰나</t>
+          <t>日위안부 피해자 할머니 별세, 정부 등록 생존 피해자 5명</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57527</t>
+          <t>https://www.nocutnews.co.kr/news/6492743?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260328110845</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-26 00:22:06.994272+00:00</t>
+          <t>2026-03-29 00:17:40.131137+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>일본 정부 및 관련 일본 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>시민단체, 유족 이야기 수집 및 기억 계승 노력 촉구</t>
+          <t>제주도 차원의 역사 왜곡 바로잡기 및 진실 규명 절차 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>일제강점기 강제동원 피해 생존자가 급감하여 지난 1년간 200명 이상이 사망했으며, 현재 434명만이 의료지원금을 수령 중이다. 시민단체는 고령의 피해자들이 세상을 떠나고 있는 만큼, 유족들로부터 못다 한 이야기를 모으고 관련 자료 수집, 역사관 건립 등 기억 계승 노력을 정부와 지자체에 촉구하고 있다. 이는 일본의 역사 왜곡 교과서 검정 통과에 대한 비판과도 연결된다.</t>
+          <t>제주도가 제주4·3평화공원에 역사 왜곡 논란이 있던 함병선 공적비 등 비석들 옆에 정부 공식 보고서에 근거한 '바로 세운 진실' 안내판을 설치했다. 이는 문제의 비석을 철거하는 대신 역사적 사실과 가해 책임을 명확히 밝혀 후대의 교훈으로 삼겠다는 취지다. 제주4·3의 진실 규명과 역사 교육 과제는 현재진행형임을 강조했다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(일본 정부 및 관련 기업)의 책임이 역사적으로 명확하고 자력이 충분함(조건 1, 2). 수백 명의 생존 피해자와 그 유족들이 존재하여 집단적 피해 성격이 강하며(조건 3), 시민단체가 유족들의 증언을 수집하는 등 증거 확보 노력이 진행 중임(조건 5). 아직 종결되지 않은 법적 쟁점이 남아있어 소송금융 투자 가능성이 높음.</t>
+          <t>정부 공식 보고서에 의해 함병선 등 가해 책임이 명확히 규명되었고(적합 조건 1, 5), 제주4·3 사건은 수만 명 이상의 집단적이고 대규모의 피해를 수반합니다(적합 조건 3, 4). 현재 제주도 차원에서 역사 왜곡 바로잡기 및 진실 규명 공적 절차가 진행 중이며(적합 조건 6), 이는 추가적인 법적 조치 가능성을 시사합니다. 사건이 종결되지 않고 현재진행형입니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>생존 피해자 434명 (2024년 1월 기준), 유족 다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>日 강제동원 피해자 1년간 206명 세상 떠나</t>
+          <t>4·3 왜곡 비석 옆에 ‘바로 세운 진실’ 세웠다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774436308675638005</t>
+          <t>http://www.fnnews.com/news/202603281741512940</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-25 12:30:53.762145+00:00</t>
+          <t>2026-03-28 12:25:05.974935+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>코레일테크</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>외교부의 일본 총괄공사 초치 및 강력 항의</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>외교부가 일본 역사 왜곡 교과서에 대해 강력히 항의하고 일본 총괄공사를 초치했다. 해당 교과서는 일본군 위안부 및 강제징용 관련 강제성을 희석하는 등 왜곡된 역사 서술을 포함하고 있어, 정부는 일본 정부의 과거사 관련 사죄와 반성을 촉구했다.</t>
+          <t>코레일테크 부산사업소에서 장기간 제기된 성범죄 의혹이 경찰 수사로 확대되며 조직의 대응 시스템 실효성에 대한 의문이 제기되고 있습니다. 피해자 보호 조치 지연 논란까지 겹치면서 본사와 지사, 사업소의 보고 및 감사 체계에 문제가 있다는 지적입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 일본군 위안부 및 강제징용 피해자라는 집단적 피해가 존재함(적합 조건 3). 외교부의 항의 및 총괄공사 초치 등 공적 절차가 진행 중이며(적합 조건 6), 교과서 내용 자체가 증거가 될 수 있음(적합 조건 5). 다만, 직접적인 금전적 피해액 산정이 어렵다는 점은 고려해야 함.</t>
+          <t>코레일테크는 공공기관으로 자력이 충분하며, 성범죄 의혹에 대한 경찰 수사가 진행 중이므로 객관적 증거 확보 및 책임 규명이 용이할 것으로 예상됩니다. 이는 '상대방 자력 충분', '증거 확보 가능', '공적 절차 진행 중' 조건에 해당하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>외교부, 일본 역사 왜곡 교과서에 강력 항의…일본 총괄공사 초치</t>
+          <t>코레일테크 '성범죄 의혹' 대응 체계 '엇박자' … 보고·감사 체계 의문</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490577&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241219</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-24 12:42:04.698070+00:00</t>
+          <t>2026-03-26 12:36:15.835488+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>관련자 및 기관</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>한국 정부의 공식 유감 표명 및 대응</t>
+          <t>피해자들의 지속적인 진실 규명 요구 및 의혹 제기</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>일본 고교 교과서가 독도를 일본 땅으로 표기하고 일본군 위안부 및 강제징용 관련 강제성을 희석하는 등 역사 왜곡을 심화하고 있습니다. 이에 한국 정부는 강한 유감을 표명하며 일본 정부의 과거사 관련 사죄와 반성을 촉구했습니다.</t>
+          <t>2018년 〈마이애미 헤럴드〉 보도로 재조명된 엡스타인 사건은 수십 명의 피해자와 가족들이 여전히 목소리를 내고 있으며, '엡스타인 파일' 등 자료에 근거한 각종 의혹이 쏟아지고 있다. 과거 형량 협상의 문제점 등이 지적되며 사건의 진실 규명 요구가 계속되고 있다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>일본 정부의 역사 왜곡 교과서 승인으로 인한 집단적 피해(일본군 위안부 및 강제징용 피해자 다수)가 발생했습니다. 상대방(일본 정부)의 책임이 명확하고 자력이 충분하며, 교과서 내용과 한국 정부의 유감 표명 등 증거가 명확합니다. 한국 정부의 공식적인 대응이 진행 중인 점도 소송금융 적합 조건에 해당합니다.</t>
+          <t>다수의 피해자(수십 명)가 여전히 목소리를 내고 있으며, '엡스타인 파일' 등 자료에 근거한 의혹이 지속적으로 제기되어 증거 확보 가능성이 높습니다. 사건의 성격상 고위층 연루 가능성이 있어 상대방의 자력이 충분할 것으로 예상되며, 집단적 피해 규모가 큽니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 및 강제징용 피해자 다수</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[이슈] 日고교교과서  독도=일본땅  왜곡 심화…정부  억지주장 수용 불...</t>
+          <t>엡스타인 파일에서 시선 돌리려 전쟁 일으켰나</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726428</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57527</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-24 12:38:45.842835+00:00</t>
+          <t>2026-03-26 00:22:06.994272+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>대한민국 (법원)</t>
+          <t>일본 정부 및 관련 일본 기업</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>국가인권위원회 권고, 유엔 인권침해 지적, 일부 법원 판결 존재, 대법원 예규 개정 요구</t>
+          <t>시민단체, 유족 이야기 수집 및 기억 계승 노력 촉구</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>일부 법원이 트랜스젠더의 성별 정정 신청 시 성 확정 수술을 사실상 강요하여, 신청인들이 원치 않는 수술을 받거나 변호사 선임 비용 부담으로 법적 다툼을 포기하는 등 인권 침해와 경제적 부담을 겪고 있습니다. 유엔과 국가인권위원회는 이러한 관행을 인권침해로 지적하며 대법원 예규 개정을 권고했고, 일부 법원도 수술 강요가 기본권 침해라고 판시했습니다.</t>
+          <t>일제강점기 강제동원 피해 생존자가 급감하여 지난 1년간 200명 이상이 사망했으며, 현재 434명만이 의료지원금을 수령 중이다. 시민단체는 고령의 피해자들이 세상을 떠나고 있는 만큼, 유족들로부터 못다 한 이야기를 모으고 관련 자료 수집, 역사관 건립 등 기억 계승 노력을 정부와 지자체에 촉구하고 있다. 이는 일본의 역사 왜곡 교과서 검정 통과에 대한 비판과도 연결된다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>법원의 성별 정정 신청 시 사실상 성 확정 수술을 강요하는 관행은 유엔 및 국가인권위원회로부터 인권침해로 지적받았으며, 일부 법원에서도 위법성을 인정하여 상대방 책임이 명확합니다. 상대방이 국가(법원)이므로 자력이 충분하며, KITE 연구 결과 다수의 트랜스젠더가 원치 않는 수술을 하는 등 집단적 피해가 발생하고 있습니다. 유엔, 국가인권위 권고, 청주지법 판결 등 객관적 증거가 풍부하고, 국가인권위의 대법원 예규 개정 권고 등 공적 절차가 진행 중입니다.</t>
+          <t>상대방(일본 정부 및 관련 기업)의 책임이 역사적으로 명확하고 자력이 충분함(조건 1, 2). 수백 명의 생존 피해자와 그 유족들이 존재하여 집단적 피해 성격이 강하며(조건 3), 시민단체가 유족들의 증언을 수집하는 등 증거 확보 노력이 진행 중임(조건 5). 아직 종결되지 않은 법적 쟁점이 남아있어 소송금융 투자 가능성이 높음.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>개별 수술비 200만원 이상, 정신적 피해 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>다수 (KITE 연구 기준 11%가 원치 않는 수술, 전체 트랜스젠더 인구 고려 시 수백 명 이상 추정)</t>
+          <t>생존 피해자 434명 (2024년 1월 기준), 유족 다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>‘성별 정정’ 신청했더니 수술 받고 오라는 법원…유엔 “인권침해”</t>
+          <t>日 강제동원 피해자 1년간 206명 세상 떠나</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/women/1250763.html</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774436308675638005</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-24 00:35:12.484978+00:00</t>
+          <t>2026-03-25 12:30:53.762145+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>대한민국 법원</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>국가인권위원회 대법원 예규 개정 권고, 일부 법원 판결</t>
+          <t>외교부의 일본 총괄공사 초치 및 강력 항의</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>일부 법원이 성별 정정 신청 시 성 확정 수술을 사실상 강요하여 트랜스젠더들이 원치 않는 수술을 받거나 법적 대응을 포기하는 사례가 발생하고 있습니다. 이는 대법원 예규의 취지 및 국내외 인권 기준에 부합하지 않으며, 국가인권위원회도 예규 개정을 권고한 바 있습니다. 다수의 피해자가 발생하고 있어 소송금융을 통한 법적 지원이 필요한 상황입니다.</t>
+          <t>외교부가 일본 역사 왜곡 교과서에 대해 강력히 항의하고 일본 총괄공사를 초치했다. 해당 교과서는 일본군 위안부 및 강제징용 관련 강제성을 희석하는 등 왜곡된 역사 서술을 포함하고 있어, 정부는 일본 정부의 과거사 관련 사죄와 반성을 촉구했다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 다수의 트랜스젠더가 원치 않는 수술을 강요받고 있으며, 법원의 보정권고/명령, 인권위 권고, 코호트 연구 결과 등 객관적 증거가 명확합니다. 국가인권위원회에서 대법원 예규 개정을 권고하는 등 공적 절차가 진행 중이며, 피해자들이 변호사 선임 비용 문제로 법적 대응을 포기하는 경우가 많아 소송금융의 필요성이 높습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 일본군 위안부 및 강제징용 피해자라는 집단적 피해가 존재함(적합 조건 3). 외교부의 항의 및 총괄공사 초치 등 공적 절차가 진행 중이며(적합 조건 6), 교과서 내용 자체가 증거가 될 수 있음(적합 조건 5). 다만, 직접적인 금전적 피해액 산정이 어렵다는 점은 고려해야 함.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>개인당 200만원 이상 (수술비), 정신적 피해 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>수백 명 이상 (원치 않는 수술을 받은 트랜스젠더)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>‘성별 정정’ 수술대 오르는 청년 트랜스젠더들…법원마다 제각각 판단...</t>
+          <t>외교부, 일본 역사 왜곡 교과서에 강력 항의…일본 총괄공사 초치</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1250762.html</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490577&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-24 00:35:01.491567+00:00</t>
+          <t>2026-03-24 12:42:04.698070+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>일본 정부, 야스쿠니 신사</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>일본 도쿄지방재판소에서 2차 구두변론 진행 중이며, 한국 법원에도 야스쿠니 신사 합사 취소 소송이 제기됨. 원고 확대 검토 중.</t>
+          <t>한국 정부의 공식 유감 표명 및 대응</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>야스쿠니 신사에 무단 합사된 한국인 희생자의 손주 세대 6명이 일본 도쿄지방재판소에 합사 취소 소송을 제기하여 2차 구두변론이 진행되었습니다. 원고 측은 강제 동원 및 무단 합사가 치유할 수 없는 피해를 주고 있다고 주장하며, 한국 법원에도 동일한 소송이 제기된 상태입니다. 일본 시민단체 등은 원고 확대를 검토하고 있습니다.</t>
+          <t>일본 고교 교과서가 독도를 일본 땅으로 표기하고 일본군 위안부 및 강제징용 관련 강제성을 희석하는 등 역사 왜곡을 심화하고 있습니다. 이에 한국 정부는 강한 유감을 표명하며 일본 정부의 과거사 관련 사죄와 반성을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>일본 정부의 강제 동원 및 야스쿠니 신사 무단 합사 책임이 명확하고(적합 조건 1), 상대방인 일본 정부는 충분한 자력을 가집니다(적합 조건 2). 한국인 전몰자 유족 다수가 잠재적 피해자이며 원고 확대가 검토되고 있어 집단적 피해 가능성이 높고(적합 조건 3), 이로 인한 정신적 피해와 명예훼손의 규모가 큽니다(적합 조건 4). 역사적 사실 및 일본 정부의 명부 제공 행위 등 객관적 증거도 존재합니다(적합 조건 5).</t>
+          <t>일본 정부의 역사 왜곡 교과서 승인으로 인한 집단적 피해(일본군 위안부 및 강제징용 피해자 다수)가 발생했습니다. 상대방(일본 정부)의 책임이 명확하고 자력이 충분하며, 교과서 내용과 한국 정부의 유감 표명 등 증거가 명확합니다. 한국 정부의 공식적인 대응이 진행 중인 점도 소송금융 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>한국인 전몰자 유족 다수</t>
+          <t>일본군 위안부 피해자 및 강제징용 피해자 다수</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>“야스쿠니 합사, 억울하게 돌아가신 분 두 번 죽이는 행위”</t>
+          <t>[이슈] 日고교교과서  독도=일본땅  왜곡 심화…정부  억지주장 수용 불...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515711&amp;ref=A</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726428</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-23 13:09:29.328668+00:00</t>
+          <t>2026-03-24 12:38:45.842835+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>퀸즐랜드 경찰</t>
+          <t>대한민국 (법원)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>피해자가 경찰을 상대로 인종차별 소송 제기</t>
+          <t>국가인권위원회 권고, 유엔 인권침해 지적, 일부 법원 판결 존재, 대법원 예규 개정 요구</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>호주 퀸즐랜드 경찰관이 인도인 우버 운전기사에게 인종차별 발언을 한 사실이 바디캠 영상으로 드러나 논란이 되고 있다. 피해 운전기사는 경찰을 상대로 소송을 제기했으며, 호주 인권위원회는 이를 명백한 인종차별로 비판했다. 경찰은 내부 조사를 진행하고 해당 경찰관에게 교육을 실시했다고 밝혔다.</t>
+          <t>일부 법원이 트랜스젠더의 성별 정정 신청 시 성 확정 수술을 사실상 강요하여, 신청인들이 원치 않는 수술을 받거나 변호사 선임 비용 부담으로 법적 다툼을 포기하는 등 인권 침해와 경제적 부담을 겪고 있습니다. 유엔과 국가인권위원회는 이러한 관행을 인권침해로 지적하며 대법원 예규 개정을 권고했고, 일부 법원도 수술 강요가 기본권 침해라고 판시했습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (경찰 바디캠 영상 증거), 상대방에게 자력이 충분함 (퀸즐랜드 경찰), 증거가 있거나 확보 가능함 (바디캠 영상), 이미 공적 절차(소송 제외)가 진행 중임 (경찰 내부 조사 및 인권위원회 비판). 소송이 이미 제기되어 진행 중인 점도 긍정적입니다.</t>
+          <t>법원의 성별 정정 신청 시 사실상 성 확정 수술을 강요하는 관행은 유엔 및 국가인권위원회로부터 인권침해로 지적받았으며, 일부 법원에서도 위법성을 인정하여 상대방 책임이 명확합니다. 상대방이 국가(법원)이므로 자력이 충분하며, KITE 연구 결과 다수의 트랜스젠더가 원치 않는 수술을 하는 등 집단적 피해가 발생하고 있습니다. 유엔, 국가인권위 권고, 청주지법 판결 등 객관적 증거가 풍부하고, 국가인권위의 대법원 예규 개정 권고 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 수술비 200만원 이상, 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명 (우버 운전기사)</t>
+          <t>다수 (KITE 연구 기준 11%가 원치 않는 수술, 전체 트랜스젠더 인구 고려 시 수백 명 이상 추정)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>“망할 인도인들, 전부 변태 같아”…경찰 바디캠에 찍힌 인종차별 발언...</t>
+          <t>‘성별 정정’ 신청했더니 수술 받고 오라는 법원…유엔 “인권침해”</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576189?ref=naver</t>
+          <t>https://www.hani.co.kr/arti/society/women/1250763.html</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-20 13:04:51.122265+00:00</t>
+          <t>2026-03-24 00:35:12.484978+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>일본 국가</t>
+          <t>대한민국 법원</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>도쿄지방재판소 1심 원고 패소, 항소 예정</t>
+          <t>국가인권위원회 대법원 예규 개정 권고, 일부 법원 판결</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>일본 여성 5명이 모체보호법이 불임 수술을 제한하여 자기결정권을 침해한다며 국가를 상대로 손해배상 및 수술 대상 지위 확인 소송을 제기했습니다. 도쿄지방재판소는 1심에서 원고 패소 판결을 내렸으나, 법원이 해당 요건을 '불합리'하다고 언급하여 항소심의 여지가 있습니다. 이 사건은 일본의 저출산 문제와 여성의 자기결정권이라는 사회적 쟁점을 담고 있습니다.</t>
+          <t>일부 법원이 성별 정정 신청 시 성 확정 수술을 사실상 강요하여 트랜스젠더들이 원치 않는 수술을 받거나 법적 대응을 포기하는 사례가 발생하고 있습니다. 이는 대법원 예규의 취지 및 국내외 인권 기준에 부합하지 않으며, 국가인권위원회도 예규 개정을 권고한 바 있습니다. 다수의 피해자가 발생하고 있어 소송금융을 통한 법적 지원이 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며 (적합 조건 2), 모체보호법의 위헌성을 다투는 법리적 쟁점이 명확합니다 (적합 조건 1, 5). 일본 내 모든 여성에게 영향을 미치는 사안으로 잠재적 피해자 수가 매우 많아 집단적 소송으로 발전할 가능성이 높습니다 (적합 조건 3). 비록 1심에서 패소했으나, 법원이 해당 요건을 '불합리'하다고 명시하여 항소심에서 승소 가능성이 있습니다.</t>
+          <t>적합 조건 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 다수의 트랜스젠더가 원치 않는 수술을 강요받고 있으며, 법원의 보정권고/명령, 인권위 권고, 코호트 연구 결과 등 객관적 증거가 명확합니다. 국가인권위원회에서 대법원 예규 개정을 권고하는 등 공적 절차가 진행 중이며, 피해자들이 변호사 선임 비용 문제로 법적 대응을 포기하는 경우가 많아 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개인당 200만원 이상 (수술비), 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>일본 내 모든 여성 (잠재적 다수), 현재 5명</t>
+          <t>수백 명 이상 (원치 않는 수술을 받은 트랜스젠더)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>日여성들 “내 자궁이 국가 것? 불임수술 허용하라” 소송 결과 나왔다</t>
+          <t>‘성별 정정’ 수술대 오르는 청년 트랜스젠더들…법원마다 제각각 판단...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/japan/2026/03/18/20260318500271?wlog_tag3=naver</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1250762.html</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-18 13:11:02.024335+00:00</t>
+          <t>2026-03-24 00:35:01.491567+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 정부, 야스쿠니 신사</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>가해자 구속영장 심사 진행 중, 국회 입법 지연, 대통령 지시 및 시민단체 활동</t>
+          <t>일본 도쿄지방재판소에서 2차 구두변론 진행 중이며, 한국 법원에도 야스쿠니 신사 합사 취소 소송이 제기됨. 원고 확대 검토 중.</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>과거 사실혼 관계였던 20대 여성이 수차례 스토킹 신고에도 불구하고 경찰의 미흡한 조치로 인해 결국 살해당한 사건입니다. 가해자는 구속영장이 청구되었으나 심사에 불출석했으며, 이 사건을 계기로 스토킹 피해자 보호를 위한 법안 72건이 국회에 계류 중인 문제점이 부각되고 있습니다. 대통령 지시와 시민단체들의 목소리가 커지면서 국가의 책임론이 제기되고 있습니다.</t>
+          <t>야스쿠니 신사에 무단 합사된 한국인 희생자의 손주 세대 6명이 일본 도쿄지방재판소에 합사 취소 소송을 제기하여 2차 구두변론이 진행되었습니다. 원고 측은 강제 동원 및 무단 합사가 치유할 수 없는 피해를 주고 있다고 주장하며, 한국 법원에도 동일한 소송이 제기된 상태입니다. 일본 시민단체 등은 원고 확대를 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>피해자 B씨가 6차례나 경찰에 신고했음에도 신속한 분리 조치가 이뤄지지 않아 국가의 보호 의무 위반 책임이 비교적 명확하며(상대방 책임 명확), 대한민국을 상대로 한 국가배상 청구 시 자력이 충분합니다(상대방 자력 충분). 유사 스토킹 살해 사건이 반복되고 있어 집단적 피해 가능성이 있으며(집단적 피해), 사망이라는 피해 규모가 큽니다(피해 규모 큼). 경찰 신고 기록, 임시조치 위반 등 객관적 증거 확보가 가능하며(증거 확보 가능), 가해자 형사 수사 및 국회 입법 논의 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>일본 정부의 강제 동원 및 야스쿠니 신사 무단 합사 책임이 명확하고(적합 조건 1), 상대방인 일본 정부는 충분한 자력을 가집니다(적합 조건 2). 한국인 전몰자 유족 다수가 잠재적 피해자이며 원고 확대가 검토되고 있어 집단적 피해 가능성이 높고(적합 조건 3), 이로 인한 정신적 피해와 명예훼손의 규모가 큽니다(적합 조건 4). 역사적 사실 및 일본 정부의 명부 제공 행위 등 객관적 증거도 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명 (사망), 유사 피해 잠재적 다수</t>
+          <t>한국인 전몰자 유족 다수</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>스토킹살해 반복에도… 피해자 보호법안 72건 ‘낮잠’</t>
+          <t>“야스쿠니 합사, 억울하게 돌아가신 분 두 번 죽이는 행위”</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260317517183?OutUrl=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515711&amp;ref=A</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-17 12:28:47.409435+00:00</t>
+          <t>2026-03-23 13:09:29.328668+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>중국 정부</t>
+          <t>퀸즐랜드 경찰</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>국제앰네스티 및 탈북민 단체 주도로 중국 정부에 강제 북송 중단 촉구 기자회견 및 탄원서 제출</t>
+          <t>피해자가 경찰을 상대로 인종차별 소송 제기</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>김금성 씨와 국제앰네스티 한국지부는 중국 정부가 북한 주민을 강제 북송하는 행위를 중단할 것을 촉구하는 기자회견을 열었다. 중국은 난민협약 당사국임에도 수백 명의 탈북민을 북한으로 강제 송환하여 고문, 강제노동 등 심각한 인권 침해 위험에 처하게 하고 있다. 이들은 국제법상 강제송환금지원칙 위반을 주장하며 시민 2700명의 서명이 담긴 탄원서를 주한 중국대사관에 전달했다.</t>
+          <t>호주 퀸즐랜드 경찰관이 인도인 우버 운전기사에게 인종차별 발언을 한 사실이 바디캠 영상으로 드러나 논란이 되고 있다. 피해 운전기사는 경찰을 상대로 소송을 제기했으며, 호주 인권위원회는 이를 명백한 인종차별로 비판했다. 경찰은 내부 조사를 진행하고 해당 경찰관에게 교육을 실시했다고 밝혔다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>중국 정부의 강제 북송은 국제법상 강제송환금지원칙 위반으로 책임이 명확하며(적합 조건 1), 최소 수백 명의 탈북민이 고문 등 심각한 인권 침해 위험에 처해 집단적 피해 규모가 크다(적합 조건 3, 4). 국제앰네스티 등 공적 기관의 활동으로 증거 확보 및 공적 절차 진행 중이며(적합 조건 5, 6), 중국은 배상 능력이 충분한 국가이다(적합 조건 2). 다만, 중국을 상대로 한 소송의 실질적 집행 가능성 및 관할권 문제가 쟁점이 될 수 있다.</t>
+          <t>상대방 책임이 비교적 명확함 (경찰 바디캠 영상 증거), 상대방에게 자력이 충분함 (퀸즐랜드 경찰), 증거가 있거나 확보 가능함 (바디캠 영상), 이미 공적 절차(소송 제외)가 진행 중임 (경찰 내부 조사 및 인권위원회 비판). 소송이 이미 제기되어 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>최소 수백 명</t>
+          <t>1명 (우버 운전기사)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>에스더기도운동 2026년 3월 3주차 북한 및 국가 기도제목</t>
+          <t>“망할 인도인들, 전부 변태 같아”…경찰 바디캠에 찍힌 인종차별 발언...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/374037</t>
+          <t>https://www.munhwa.com/article/11576189?ref=naver</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-16 12:47:38.414170+00:00</t>
+          <t>2026-03-20 13:04:51.122265+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>강화도 색동원 등 장애인 생활시설 운영 주체, 관련 정부/지자체</t>
+          <t>일본 국가</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>민·관·경 합동 시설조사 진행 중, 장애인권리보장법 국회 논의 및 제정 추진 중</t>
+          <t>도쿄지방재판소 1심 원고 패소, 항소 예정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>강화도 색동원 사건은 장애인 생활시설에서 반복적으로 발생한 반인권적 범죄 행위와 차별을 드러냈습니다. 이 사건은 장애인권리보장법 제정을 촉진하는 계기가 되었으며, 현재 민·관·경 합동 시설조사가 진행 중입니다. 피해자들은 시설 뺑뺑이를 돌며 지속적인 고통을 겪고 있어 지역사회 중심의 권리 보장 체계 마련이 시급합니다.</t>
+          <t>일본 여성 5명이 모체보호법이 불임 수술을 제한하여 자기결정권을 침해한다며 국가를 상대로 손해배상 및 수술 대상 지위 확인 소송을 제기했습니다. 도쿄지방재판소는 1심에서 원고 패소 판결을 내렸으나, 법원이 해당 요건을 '불합리'하다고 언급하여 항소심의 여지가 있습니다. 이 사건은 일본의 저출산 문제와 여성의 자기결정권이라는 사회적 쟁점을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>강화도 색동원 등 장애인 생활시설의 반인권적 행위로 상대방 책임이 비교적 명확하며(조건 1), 다수의 장애인이 집단적 피해를 입었습니다(조건 3). 민·관·경 합동 시설조사를 통해 증거 확보가 가능하고(조건 5), 공적 절차(조사 및 입법 논의)가 진행 중입니다(조건 6). 피해 규모는 미상이지만, 인권 침해의 심각성과 다수의 피해자를 고려할 때 잠재적 손해배상액이 클 수 있습니다(조건 4).</t>
+          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며 (적합 조건 2), 모체보호법의 위헌성을 다투는 법리적 쟁점이 명확합니다 (적합 조건 1, 5). 일본 내 모든 여성에게 영향을 미치는 사안으로 잠재적 피해자 수가 매우 많아 집단적 소송으로 발전할 가능성이 높습니다 (적합 조건 3). 비록 1심에서 패소했으나, 법원이 해당 요건을 '불합리'하다고 명시하여 항소심에서 승소 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>일본 내 모든 여성 (잠재적 다수), 현재 5명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[인천시론] 색동원 사건이 남긴 메시지</t>
+          <t>日여성들 “내 자궁이 국가 것? 불임수술 허용하라” 소송 결과 나왔다</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260316580635</t>
+          <t>https://www.seoul.co.kr/news/international/japan/2026/03/18/20260318500271?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-16 12:24:55.164595+00:00</t>
+          <t>2026-03-18 13:11:02.024335+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>국회 법안 심사 및 정부 부처 간 제도 개선 협의 진행 중, 특정 산모는 형사 재판에서 유죄 선고받음.</t>
+          <t>가해자 구속영장 심사 진행 중, 국회 입법 지연, 대통령 지시 및 시민단체 활동</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>임신 36주차 임신중지 산모가 살인죄 공범으로 유죄를 선고받았으나, 재판부는 정부와 국회의 7년째 이어지는 임신중지 제도 공백을 지적했다. 정부 부처는 책임 회피, 국회는 법안 심사를 이제야 시작하며 피해자가 계속 늘어날 것이라는 우려가 제기되고 있다. 전문가들은 법 개정 없이도 정부가 실무적 조치를 취할 수 있다고 강조한다.</t>
+          <t>과거 사실혼 관계였던 20대 여성이 수차례 스토킹 신고에도 불구하고 경찰의 미흡한 조치로 인해 결국 살해당한 사건입니다. 가해자는 구속영장이 청구되었으나 심사에 불출석했으며, 이 사건을 계기로 스토킹 피해자 보호를 위한 법안 72건이 국회에 계류 중인 문제점이 부각되고 있습니다. 대통령 지시와 시민단체들의 목소리가 커지면서 국가의 책임론이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>정부와 국회의 입법 및 행정적 공백으로 인한 피해 발생 책임이 명확하며(조건 1), 상대방은 자력이 충분한 국가 기관임(조건 2). 제도적 공백으로 인해 다수의 피해자가 발생할 가능성이 높고(조건 3), 법원의 판결 및 전문가 의견, 식약처 내부 자료 등 객관적 증거가 충분함(조건 5). 현재 국회 법안 심사 및 정부 부처 간 협의 등 공적 절차가 진행 중임(조건 6).</t>
+          <t>피해자 B씨가 6차례나 경찰에 신고했음에도 신속한 분리 조치가 이뤄지지 않아 국가의 보호 의무 위반 책임이 비교적 명확하며(상대방 책임 명확), 대한민국을 상대로 한 국가배상 청구 시 자력이 충분합니다(상대방 자력 충분). 유사 스토킹 살해 사건이 반복되고 있어 집단적 피해 가능성이 있으며(집단적 피해), 사망이라는 피해 규모가 큽니다(피해 규모 큼). 경찰 신고 기록, 임시조치 위반 등 객관적 증거 확보가 가능하며(증거 확보 가능), 가해자 형사 수사 및 국회 입법 논의 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (사망), 유사 피해 잠재적 다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>‘36주 임신중지’ 유죄…정부-국회 ‘책임 회피’에 제도 공백 7년째 [...</t>
+          <t>스토킹살해 반복에도… 피해자 보호법안 72건 ‘낮잠’</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/women/1249453.html</t>
+          <t>https://www.segye.com/newsView/20260317517183?OutUrl=naver</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-16 00:20:30.921949+00:00</t>
+          <t>2026-03-17 12:28:47.409435+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>중국 정부</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>납북귀환어부 명예회복 특별법 발의 예정</t>
+          <t>국제앰네스티 및 탈북민 단체 주도로 중국 정부에 강제 북송 중단 촉구 기자회견 및 탄원서 제출</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>고성군에서 납북어부 사건의 명예회복과 치유를 위한 특별 전시 '출항'을 개최합니다. 이 전시는 '납북귀환어부 명예회복 특별법' 발의 시점에 맞춰 기획되었으며, 납북귀환어부들이 겪었던 사회적 낙인과 고통을 예술로 기록하고 공론화하여 사회적 치유와 보상을 모색하는 데 목적이 있습니다. 피해자들의 온전한 보상과 명예회복을 위한 지역사회의 노력이 진행 중입니다.</t>
+          <t>김금성 씨와 국제앰네스티 한국지부는 중국 정부가 북한 주민을 강제 북송하는 행위를 중단할 것을 촉구하는 기자회견을 열었다. 중국은 난민협약 당사국임에도 수백 명의 탈북민을 북한으로 강제 송환하여 고문, 강제노동 등 심각한 인권 침해 위험에 처하게 하고 있다. 이들은 국제법상 강제송환금지원칙 위반을 주장하며 시민 2700명의 서명이 담긴 탄원서를 주한 중국대사관에 전달했다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 사건은 적합 조건 2(상대방 자력 충분: 대한민국), 3(집단적 피해: 납북어부 및 그 가족 다수), 5(증거 확보 가능: 기록물, 과거사 전시), 6(공적 절차 진행 중: 명예회복 특별법 발의 예정)에 해당합니다. 역사적 사건으로 다수의 피해자가 발생했으며, 국가를 상대로 한 명예회복 및 손해배상 가능성이 높고, 특별법 발의 등 공론화 과정이 진행 중이므로 소송금융 투자에 적합합니다.</t>
+          <t>중국 정부의 강제 북송은 국제법상 강제송환금지원칙 위반으로 책임이 명확하며(적합 조건 1), 최소 수백 명의 탈북민이 고문 등 심각한 인권 침해 위험에 처해 집단적 피해 규모가 크다(적합 조건 3, 4). 국제앰네스티 등 공적 기관의 활동으로 증거 확보 및 공적 절차 진행 중이며(적합 조건 5, 6), 중국은 배상 능력이 충분한 국가이다(적합 조건 2). 다만, 중국을 상대로 한 소송의 실질적 집행 가능성 및 관할권 문제가 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>납북어부 및 그 가족 다수</t>
+          <t>최소 수백 명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>멈춰버린 바다, 예술로 다시 띄우다… 고성 ‘출항’ 기록전</t>
+          <t>에스더기도운동 2026년 3월 3주차 북한 및 국가 기도제목</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260315010004221</t>
+          <t>https://www.christiantoday.co.kr/news/374037</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-15 12:23:18.815933+00:00</t>
+          <t>2026-03-16 12:47:38.414170+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>대한민국 (법무부)</t>
+          <t>강화도 색동원 등 장애인 생활시설 운영 주체, 관련 정부/지자체</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>국가배상청구 소송이 1심과 2심에서 원고 승소 후 피고의 상고로 대법원에 계류 중</t>
+          <t>민·관·경 합동 시설조사 진행 중, 장애인권리보장법 국회 논의 및 제정 추진 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>2021년 화성외국인보호소에서 모로코 국적 나스리 무라드 씨에게 '새우꺾기' 고문 등 가혹행위가 자행된 사건에 대해 이주구금대응네트워크가 3년간 대응 활동을 펼쳤습니다. 법무부도 인권침해를 인정했으며, 국가인권위원회는 비인도적인 보호장비 사용으로 판단하고 재발 방지를 권고했습니다. 현재 피해자가 국가를 상대로 제기한 국가배상청구 소송은 1심과 2심에서 승소했으나, 피고의 상고로 대법원에 계류 중입니다.</t>
+          <t>강화도 색동원 사건은 장애인 생활시설에서 반복적으로 발생한 반인권적 범죄 행위와 차별을 드러냈습니다. 이 사건은 장애인권리보장법 제정을 촉진하는 계기가 되었으며, 현재 민·관·경 합동 시설조사가 진행 중입니다. 피해자들은 시설 뺑뺑이를 돌며 지속적인 고통을 겪고 있어 지역사회 중심의 권리 보장 체계 마련이 시급합니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방(국가)의 책임이 법무부의 인권침해 인정, 국가인권위원회의 비인도적 행위 판단, 1심 및 2심 원고 승소 판결로 명확합니다. 상대방인 국가의 자력이 충분하며, 국가인권위원회 진정 및 권고 결정 등 공적 절차가 이미 진행되었습니다. 또한, 법무부의 인정, 인권위 결정문, 하급심 판결문 등 객관적 증거가 풍부합니다.</t>
+          <t>강화도 색동원 등 장애인 생활시설의 반인권적 행위로 상대방 책임이 비교적 명확하며(조건 1), 다수의 장애인이 집단적 피해를 입었습니다(조건 3). 민·관·경 합동 시설조사를 통해 증거 확보가 가능하고(조건 5), 공적 절차(조사 및 입법 논의)가 진행 중입니다(조건 6). 피해 규모는 미상이지만, 인권 침해의 심각성과 다수의 피해자를 고려할 때 잠재적 손해배상액이 클 수 있습니다(조건 4).</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>이주구금대응네트워크, ‘새우꺾기’ 고문 사건 대응 3년의 기록 ‘활동...</t>
+          <t>[인천시론] 색동원 사건이 남긴 메시지</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031312192781729a8c8bf58f_12</t>
+          <t>https://www.kyeonggi.com/article/20260316580635</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-13 12:44:04.364040+00:00</t>
+          <t>2026-03-16 12:24:55.164595+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>이스라엘 정부/군</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>이스라엘 대법원 강제 퇴거 취소 소송 기각 후 국제사회 공론화 및 진상 규명 담론 진행 중</t>
+          <t>국회 법안 심사 및 정부 부처 간 제도 개선 협의 진행 중, 특정 산모는 형사 재판에서 유죄 선고받음.</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>팔레스타인 서안지구 마사페르 야타에서 이스라엘군이 주민 1000명 이상을 강제 퇴거시키고 삶의 터전을 파괴하는 상황을 다룬 다큐멘터리 영화 '노 어더 랜드'가 국제적 주목을 받고 있습니다. 이스라엘 대법원은 주민들의 강제 퇴거 취소 소송을 기각했으나, 영화의 수상과 함께 국제사회에서 인권 침해에 대한 진상 규명과 변화를 위한 담론이 거세게 일고 있습니다.</t>
+          <t>임신 36주차 임신중지 산모가 살인죄 공범으로 유죄를 선고받았으나, 재판부는 정부와 국회의 7년째 이어지는 임신중지 제도 공백을 지적했다. 정부 부처는 책임 회피, 국회는 법안 심사를 이제야 시작하며 피해자가 계속 늘어날 것이라는 우려가 제기되고 있다. 전문가들은 법 개정 없이도 정부가 실무적 조치를 취할 수 있다고 강조한다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>이스라엘군이 팔레스타인 주민들을 강제 퇴거시키고 삶의 터전을 파괴한 책임이 명확하며(적합 조건 1), 상대방인 이스라엘 정부/군은 자력이 충분합니다(적합 조건 2). 1000명 이상의 주민이 피해를 입은 집단적 피해이며(적합 조건 3), 삶의 터전 말살이라는 피해 규모가 매우 큽니다(적합 조건 4). 다큐멘터리 영화와 국제사회 공론화 등 증거 확보 가능성이 높습니다(적합 조건 5). 이스라엘 대법원 판결은 기각되었으나, 국제사회에서 진상 규명과 변화를 위한 담론이 활발히 진행 중입니다.</t>
+          <t>정부와 국회의 입법 및 행정적 공백으로 인한 피해 발생 책임이 명확하며(조건 1), 상대방은 자력이 충분한 국가 기관임(조건 2). 제도적 공백으로 인해 다수의 피해자가 발생할 가능성이 높고(조건 3), 법원의 판결 및 전문가 의견, 식약처 내부 자료 등 객관적 증거가 충분함(조건 5). 현재 국회 법안 심사 및 정부 부처 간 협의 등 공적 절차가 진행 중임(조건 6).</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1000명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>총 대신 카메라로 찌른 이스라엘의 민낯…'노 어더 랜드'가 깨운 침묵[슬...</t>
+          <t>‘36주 임신중지’ 유죄…정부-국회 ‘책임 회피’에 제도 공백 7년째 [...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031001572158072</t>
+          <t>https://www.hani.co.kr/arti/society/women/1249453.html</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-12 00:43:00.604197+00:00</t>
+          <t>2026-03-16 00:20:30.921949+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>미국 회계감사원(GAO) 및 국방부 감찰관실에 공식 조사 촉구</t>
+          <t>납북귀환어부 명예회복 특별법 발의 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>세계 여성의 날을 맞아 미국 의회에 기지촌 여성 인권 조사를 촉구하는 목소리가 나왔습니다. 1950년대 이후 기지촌 성매매 관리 정책과 관련된 미군 및 국방부 문서 전면 검토, 기록 공개, 피해자 보상 및 구제 방안 검토 여부 보고, 공식 조사를 요구하고 있습니다.</t>
+          <t>고성군에서 납북어부 사건의 명예회복과 치유를 위한 특별 전시 '출항'을 개최합니다. 이 전시는 '납북귀환어부 명예회복 특별법' 발의 시점에 맞춰 기획되었으며, 납북귀환어부들이 겪었던 사회적 낙인과 고통을 예술로 기록하고 공론화하여 사회적 치유와 보상을 모색하는 데 목적이 있습니다. 피해자들의 온전한 보상과 명예회복을 위한 지역사회의 노력이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>미국 국방부 및 미군이 기지촌 성매매 관리 정책에 대한 책임이 비교적 명확하며(상대방 책임 명확), 미국 정부는 충분한 자력을 가지고 있습니다(상대방 자력 충분). 기지촌 여성이라는 다수의 피해자가 존재하며(집단적 피해), 관련 문서 등 증거 확보 가능성이 높고(증거 확보 가능), 미국 회계감사원과 국방부 감찰관실에 공식 조사를 촉구하는 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>이 사건은 적합 조건 2(상대방 자력 충분: 대한민국), 3(집단적 피해: 납북어부 및 그 가족 다수), 5(증거 확보 가능: 기록물, 과거사 전시), 6(공적 절차 진행 중: 명예회복 특별법 발의 예정)에 해당합니다. 역사적 사건으로 다수의 피해자가 발생했으며, 국가를 상대로 한 명예회복 및 손해배상 가능성이 높고, 특별법 발의 등 공론화 과정이 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>납북어부 및 그 가족 다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>세계 여성의 날, 美의회에 '기지촌 여성 인권 조사' 촉구</t>
+          <t>멈춰버린 바다, 예술로 다시 띄우다… 고성 ‘출항’ 기록전</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>dongponews.net</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.dongponews.net/news/articleView.html?idxno=56686</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260315010004221</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-11 12:25:12.946783+00:00</t>
+          <t>2026-03-15 12:23:18.815933+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국 (법무부)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>유엔 인권이사회 특별 절차 소속 전문가들이 소송 노력을 장려</t>
+          <t>국가배상청구 소송이 1심과 2심에서 원고 승소 후 피고의 상고로 대법원에 계류 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>유엔 인권이사회 특별 절차 소속 전문가들이 '일본군 위안부' 피해자들이 한국 법원을 통해 일본 정부를 상대로 제기한 손해배상청구소송을 중대한 인권 침해에 대한 인정과 배상을 확보하기 위한 정당한 수단으로 장려한다고 밝혔습니다. 이는 국제적인 인권 침해 사건으로, 일본 정부의 책임과 다수의 피해자가 존재합니다.</t>
+          <t>2021년 화성외국인보호소에서 모로코 국적 나스리 무라드 씨에게 '새우꺾기' 고문 등 가혹행위가 자행된 사건에 대해 이주구금대응네트워크가 3년간 대응 활동을 펼쳤습니다. 법무부도 인권침해를 인정했으며, 국가인권위원회는 비인도적인 보호장비 사용으로 판단하고 재발 방지를 권고했습니다. 현재 피해자가 국가를 상대로 제기한 국가배상청구 소송은 1심과 2심에서 승소했으나, 피고의 상고로 대법원에 계류 중입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방(일본 정부)의 자력이 충분하고, 책임이 국제적으로도 명확한 중대한 인권 침해 사건입니다. 다수의 피해자가 존재하며, 유엔 인권이사회 전문가들이 소송 노력을 장려하는 등 공적 절차와 연계되어 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>상대방(국가)의 책임이 법무부의 인권침해 인정, 국가인권위원회의 비인도적 행위 판단, 1심 및 2심 원고 승소 판결로 명확합니다. 상대방인 국가의 자력이 충분하며, 국가인권위원회 진정 및 권고 결정 등 공적 절차가 이미 진행되었습니다. 또한, 법무부의 인정, 인권위 결정문, 하급심 판결문 등 객관적 증거가 풍부합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>유엔 인권이사회 특별 절차 소속 전문가들, 한국·일본 등 전 세계 7개국...</t>
+          <t>이주구금대응네트워크, ‘새우꺾기’ 고문 사건 대응 3년의 기록 ‘활동...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=116510</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031312192781729a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-11 00:48:28.913024+00:00</t>
+          <t>2026-03-13 12:44:04.364040+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>일본</t>
+          <t>이스라엘 정부/군</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>유엔 인권전문가들의 구제 및 권리 보장 촉구 서한 발송 및 성명 발표</t>
+          <t>이스라엘 대법원 강제 퇴거 취소 소송 기각 후 국제사회 공론화 및 진상 규명 담론 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>유엔 인권전문가들이 일본군성노예제 피해생존자들의 구제와 권리 보장을 요구하며 한국과 일본 등 관련국에 서한을 보내고 성명을 발표했습니다. 이들은 약 80년이 지난 사건에 대해 피해자 중심의 정의 실현과 국제 인권 기준 준수를 강조하고 있습니다.</t>
+          <t>팔레스타인 서안지구 마사페르 야타에서 이스라엘군이 주민 1000명 이상을 강제 퇴거시키고 삶의 터전을 파괴하는 상황을 다룬 다큐멘터리 영화 '노 어더 랜드'가 국제적 주목을 받고 있습니다. 이스라엘 대법원은 주민들의 강제 퇴거 취소 소송을 기각했으나, 영화의 수상과 함께 국제사회에서 인권 침해에 대한 진상 규명과 변화를 위한 담론이 거세게 일고 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(일본 정부/군), 상대방에게 자력이 충분하며(일본 국가), 집단적 피해(일본군성노예제 피해생존자들)가 발생했고, 피해 규모가 매우 큽니다. 또한 유엔 인권전문가들의 활동을 통해 공적 절차가 진행 중이며, 역사적 증거가 충분히 존재합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>이스라엘군이 팔레스타인 주민들을 강제 퇴거시키고 삶의 터전을 파괴한 책임이 명확하며(적합 조건 1), 상대방인 이스라엘 정부/군은 자력이 충분합니다(적합 조건 2). 1000명 이상의 주민이 피해를 입은 집단적 피해이며(적합 조건 3), 삶의 터전 말살이라는 피해 규모가 매우 큽니다(적합 조건 4). 다큐멘터리 영화와 국제사회 공론화 등 증거 확보 가능성이 높습니다(적합 조건 5). 이스라엘 대법원 판결은 기각되었으나, 국제사회에서 진상 규명과 변화를 위한 담론이 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1000명 이상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>유엔 인권전문가들, 일본군성노예제 '피해자 중심 정의' 실현 촉구</t>
+          <t>총 대신 카메라로 찌른 이스라엘의 민낯…'노 어더 랜드'가 깨운 침묵[슬...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=75237</t>
+          <t>https://view.asiae.co.kr/article/2026031001572158072</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-11 00:14:37.910719+00:00</t>
+          <t>2026-03-12 00:43:00.604197+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>국제사회 증언 및 인식 제고 활동 지속</t>
+          <t>미국 회계감사원(GAO) 및 국방부 감찰관실에 공식 조사 촉구</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 길원옥 할머니가 '역사 속 여성 100인'에 선정되었습니다. 길 할머니는 1998년 피해 사실을 신고한 이후 유엔 인권이사회 등에서 직접 증언하며 일본군 위안부 피해 사실을 전 세계에 알리는 데 기여했습니다.</t>
+          <t>세계 여성의 날을 맞아 미국 의회에 기지촌 여성 인권 조사를 촉구하는 목소리가 나왔습니다. 1950년대 이후 기지촌 성매매 관리 정책과 관련된 미군 및 국방부 문서 전면 검토, 기록 공개, 피해자 보상 및 구제 방안 검토 여부 보고, 공식 조사를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해라는 명확한 상대방 책임(1)과 일본 정부라는 충분한 자력의 상대방(2)이 존재합니다. 다수의 피해자(3)와 심각한 인권 침해라는 피해 규모(4), 유엔 인권이사회 증언 등 객관적 증거(5) 및 공적 절차 진행(6)이 확인되어 소송금융 투자 적합도가 높습니다. 비록 기사 자체는 역사적 인물 선정에 대한 내용이나, 미해결된 인권 문제로서 잠재적 소송 기회가 상존합니다.</t>
+          <t>미국 국방부 및 미군이 기지촌 성매매 관리 정책에 대한 책임이 비교적 명확하며(상대방 책임 명확), 미국 정부는 충분한 자력을 가지고 있습니다(상대방 자력 충분). 기지촌 여성이라는 다수의 피해자가 존재하며(집단적 피해), 관련 문서 등 증거 확보 가능성이 높고(증거 확보 가능), 미국 회계감사원과 국방부 감찰관실에 공식 조사를 촉구하는 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>세계가 기억한 두 이름…유관순·길원옥 '역사 속 여성 100인' 선정 [소셜...</t>
+          <t>세계 여성의 날, 美의회에 '기지촌 여성 인권 조사' 촉구</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>dongponews.net</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288880?influxDiv=NAVER</t>
+          <t>https://www.dongponews.net/news/articleView.html?idxno=56686</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-10 00:30:44.871739+00:00</t>
+          <t>2026-03-11 12:25:12.946783+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>정부의 공식 사과 및 대화협의체 구성 논의 중</t>
+          <t>유엔 인권이사회 특별 절차 소속 전문가들이 소송 노력을 장려</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>성평등가족부 장관이 과거 기지촌 피해 여성들에게 국가의 인권 침해에 대해 공식 사과하며 명예회복 노력을 강조했다. 정부와 시민단체는 옛 성병관리소 부지 존치를 위한 대화협의체 구성을 추진 중이나, 관할 지자체인 동두천시가 참여에 소극적인 태도를 보여 공전하고 있다. 동두천시는 지역 개발 계획을 이유로 들고 있으나, 선거를 앞둔 '표 계산'이라는 분석도 나온다.</t>
+          <t>유엔 인권이사회 특별 절차 소속 전문가들이 '일본군 위안부' 피해자들이 한국 법원을 통해 일본 정부를 상대로 제기한 손해배상청구소송을 중대한 인권 침해에 대한 인정과 배상을 확보하기 위한 정당한 수단으로 장려한다고 밝혔습니다. 이는 국제적인 인권 침해 사건으로, 일본 정부의 책임과 다수의 피해자가 존재합니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>국가 성평등가족부 장관의 공식 사과로 국가의 책임이 명확하며(적합 조건 1), 상대방인 국가 및 지자체(동두천시)의 자력이 충분하다(적합 조건 2). 다수의 기지촌 피해 여성들이 인권 침해를 당한 집단적 피해이며(적합 조건 3), 정부의 공식 사과라는 강력한 증거가 존재한다(적합 조건 5). 또한, 정부 주도로 대화협의체 구성 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>상대방(일본 정부)의 자력이 충분하고, 책임이 국제적으로도 명확한 중대한 인권 침해 사건입니다. 다수의 피해자가 존재하며, 유엔 인권이사회 전문가들이 소송 노력을 장려하는 등 공적 절차와 연계되어 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>다수의 기지촌 피해 여성</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>정부 '피해자 명예회복' 강조에도…동두천시만 '나홀로' 버티기?</t>
+          <t>유엔 인권이사회 특별 절차 소속 전문가들, 한국·일본 등 전 세계 7개국...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/ptoday/2300255.htm</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116510</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-10 00:21:36.204194+00:00</t>
+          <t>2026-03-11 00:48:28.913024+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>전익수 전 법무실장 강등 징계 확정 및 행정소송 패소, 형사 무죄 선고</t>
+          <t>유엔 인권전문가들의 구제 및 권리 보장 촉구 서한 발송 및 성명 발표</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>고 이예람 중사 사망 사건 관련 수사 개입 혐의로 기소된 전익수 전 공군 법무실장의 강등 징계가 확정되고 행정소송에서도 패소했다. 그는 특검에서 기소되었으나 형사상 무죄를 선고받았지만, 법무실장으로서 부적절한 행위에 대한 책임은 인정되었다. 이 사건은 군 사법체계의 문제점을 드러내며 장병 인권 보호의 중요성을 다시 한번 상기시켰다.</t>
+          <t>유엔 인권전문가들이 일본군성노예제 피해생존자들의 구제와 권리 보장을 요구하며 한국과 일본 등 관련국에 서한을 보내고 성명을 발표했습니다. 이들은 약 80년이 지난 사건에 대해 피해자 중심의 정의 실현과 국제 인권 기준 준수를 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>고 이예람 중사 사망 사건은 군 사법체계의 부실 수사 및 은폐 의혹이 명확히 드러난 사건으로, 전익수 전 법무실장의 강등 징계 확정 및 행정소송 패소로 책임이 인정됨 (상대방 책임 명확, 증거 확보 가능, 공적 절차 진행). 피해 규모가 사망으로 매우 크며 (피해 규모 큼), 상대방인 국가 또는 관련 기관의 자력이 충분함 (상대방 자력 충분). 비록 전익수 개인에 대한 징계 절차는 종결되었으나, 피해자 유족의 손해배상 청구 가능성은 여전히 높음.</t>
+          <t>상대방 책임이 명확하고(일본 정부/군), 상대방에게 자력이 충분하며(일본 국가), 집단적 피해(일본군성노예제 피해생존자들)가 발생했고, 피해 규모가 매우 큽니다. 또한 유엔 인권전문가들의 활동을 통해 공적 절차가 진행 중이며, 역사적 증거가 충분히 존재합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명 (고 이예람 중사)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>군 법무실장의 강등에 부쳐 [똑똑! 한국사회]</t>
+          <t>유엔 인권전문가들, 일본군성노예제 '피해자 중심 정의' 실현 촉구</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1248511.html</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=75237</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-10 00:19:51.414016+00:00</t>
+          <t>2026-03-11 00:14:37.910719+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>성평등가족부 장관의 공식 사과 및 피해 치유 의지 표명</t>
+          <t>국제사회 증언 및 인식 제고 활동 지속</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>성평등가족부 장관이 미군 기지촌 여성들의 인권 침해에 대해 국가를 대표하여 첫 공식 사과를 했습니다. 장관은 국가가 기지촌 여성들의 인권을 침해했음을 인정하고, 피해자의 상처를 치유해나가겠다고 밝혔습니다.</t>
+          <t>일본군 위안부 피해자 길원옥 할머니가 '역사 속 여성 100인'에 선정되었습니다. 길 할머니는 1998년 피해 사실을 신고한 이후 유엔 인권이사회 등에서 직접 증언하며 일본군 위안부 피해 사실을 전 세계에 알리는 데 기여했습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>성평등가족부 장관이 국가의 기지촌 여성 인권 침해 행위에 대해 공식 사과하며 상대방(국가)의 책임이 명확히 인정되었습니다(적합 조건 1). 상대방인 대한민국은 자력이 충분하며(적합 조건 2), '기지촌 여성들'이라는 표현에서 집단적 피해가 명확합니다(적합 조건 3). 장관의 공식 사과는 국가 차원의 사실 인정으로, 관련 증거 확보에 유리하며(적합 조건 5), 피해 치유 의지를 밝힌 것은 소송 외 공적 절차의 일환으로 볼 수 있습니다(적합 조건 6).</t>
+          <t>일본군 위안부 피해라는 명확한 상대방 책임(1)과 일본 정부라는 충분한 자력의 상대방(2)이 존재합니다. 다수의 피해자(3)와 심각한 인권 침해라는 피해 규모(4), 유엔 인권이사회 증언 등 객관적 증거(5) 및 공적 절차 진행(6)이 확인되어 소송금융 투자 적합도가 높습니다. 비록 기사 자체는 역사적 인물 선정에 대한 내용이나, 미해결된 인권 문제로서 잠재적 소송 기회가 상존합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>성평등부 장관, '미군 기지촌 여성 인권침해' 첫 공식 사과</t>
+          <t>세계가 기억한 두 이름…유관순·길원옥 '역사 속 여성 100인' 선정 [소셜...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332906</t>
+          <t>https://news.jtbc.co.kr/article/NB12288880?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-08 12:19:31.098319+00:00</t>
+          <t>2026-03-10 00:30:44.871739+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>이란 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>미국 정부의 석방 촉구 및 인권 단체 활동 진행 중, 군사적 충돌로 인한 위험 증가</t>
+          <t>정부의 공식 사과 및 대화협의체 구성 논의 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 이란 공격이 장기화되면서 이란에 억류된 미국인들의 안전이 위협받고 있습니다. 인권 단체는 최소 6명의 미국인이 억류되어 있으며, 이란 당국이 이들을 정치적 도구로 이용하고 있다고 주장합니다. 미국 정부는 이들의 즉시 석방을 촉구하고 있으며, 일부 억류자는 건강 악화 및 부당한 혐의로 고통받고 있습니다.</t>
+          <t>성평등가족부 장관이 과거 기지촌 피해 여성들에게 국가의 인권 침해에 대해 공식 사과하며 명예회복 노력을 강조했다. 정부와 시민단체는 옛 성병관리소 부지 존치를 위한 대화협의체 구성을 추진 중이나, 관할 지자체인 동두천시가 참여에 소극적인 태도를 보여 공전하고 있다. 동두천시는 지역 개발 계획을 이유로 들고 있으나, 선거를 앞둔 '표 계산'이라는 분석도 나온다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>이란 당국의 미국인 부당 억류 책임이 명확하며(적합 조건 1), 상대방인 이란 정부는 자력이 충분합니다(적합 조건 2). 최소 6명의 피해자가 확인되어 집단적 피해에 해당하며(적합 조건 3), 생명 위협, 의료 방치 등 피해 규모가 심각합니다(적합 조건 4). 미국 정부의 공식 입장 및 인권 단체 보고서 등 증거 확보가 가능하며(적합 조건 5), 미국 정부의 석방 촉구 및 특사 배정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>국가 성평등가족부 장관의 공식 사과로 국가의 책임이 명확하며(적합 조건 1), 상대방인 국가 및 지자체(동두천시)의 자력이 충분하다(적합 조건 2). 다수의 기지촌 피해 여성들이 인권 침해를 당한 집단적 피해이며(적합 조건 3), 정부의 공식 사과라는 강력한 증거가 존재한다(적합 조건 5). 또한, 정부 주도로 대화협의체 구성 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>최소 6명</t>
+          <t>다수의 기지촌 피해 여성</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>트럼프 이란 타격 강화 위협 속 ‘이란 억류 미국인' 희생양 되나</t>
+          <t>정부 '피해자 명예회복' 강조에도…동두천시만 '나홀로' 버티기?</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260308_0003538935</t>
+          <t>https://news.tf.co.kr/read/ptoday/2300255.htm</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-08 00:18:01.042369+00:00</t>
+          <t>2026-03-10 00:21:36.204194+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>중국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>북한인권정보센터(NKDB)가 강제송환 책임 기관 및 실무 책임자 특정, 증거 축적 작업을 진행 중이며, 향후 국제적 형사책임 규명 절차 개시를 준비하고 있습니다.</t>
+          <t>전익수 전 법무실장 강등 징계 확정 및 행정소송 패소, 형사 무죄 선고</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>북한인권정보센터(NKDB) 세미나에서 중국의 탈북민 강제송환이 국제형사법상 '인도에 반한 죄' 중 '추방 범죄'에 해당할 가능성이 높다는 분석이 나왔습니다. 중국 공안기관과 북한 보위부가 단계적으로 연계된 체계적인 송환 과정이 확인되었으며, NKDB는 8천 건 이상의 사례를 기록하고 책임 주체를 구체화하기 위한 증거 축적 작업을 진행 중입니다.</t>
+          <t>고 이예람 중사 사망 사건 관련 수사 개입 혐의로 기소된 전익수 전 공군 법무실장의 강등 징계가 확정되고 행정소송에서도 패소했다. 그는 특검에서 기소되었으나 형사상 무죄를 선고받았지만, 법무실장으로서 부적절한 행위에 대한 책임은 인정되었다. 이 사건은 군 사법체계의 문제점을 드러내며 장병 인권 보호의 중요성을 다시 한번 상기시켰다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>중국 정부의 책임이 국제법상 '추방 범죄'로 명확히 지적되며, 북한인권정보센터(NKDB)가 8천 건 이상의 피해 사례와 구체적인 증거를 축적하고 있습니다. 상대방(중국 정부)의 자력이 충분하고, 다수의 피해자가 발생한 집단적 피해 사건입니다. 다만, 중국과 북한이 국제형사재판소 로마규정 당사국이 아니라는 점에서 즉각적인 법적 책임 추궁에는 한계가 있습니다.</t>
+          <t>고 이예람 중사 사망 사건은 군 사법체계의 부실 수사 및 은폐 의혹이 명확히 드러난 사건으로, 전익수 전 법무실장의 강등 징계 확정 및 행정소송 패소로 책임이 인정됨 (상대방 책임 명확, 증거 확보 가능, 공적 절차 진행). 피해 규모가 사망으로 매우 크며 (피해 규모 큼), 상대방인 국가 또는 관련 기관의 자력이 충분함 (상대방 자력 충분). 비록 전익수 개인에 대한 징계 절차는 종결되었으나, 피해자 유족의 손해배상 청구 가능성은 여전히 높음.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>8천 건 이상</t>
+          <t>1명 (고 이예람 중사)</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“中 탈북민 강제송환, 국제법상 ‘추방 범죄’ 해당 가능성 높아”</t>
+          <t>군 법무실장의 강등에 부쳐 [똑똑! 한국사회]</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373867</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1248511.html</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-07 00:14:30.439873+00:00</t>
+          <t>2026-03-10 00:19:51.414016+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>한국 정부 대상 소송 진행 중, 미국 정부 대상 소송 추진 중</t>
+          <t>성평등가족부 장관의 공식 사과 및 피해 치유 의지 표명</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>기지촌 여성 성 착취 문제와 관련하여 한국 정부의 책임 판결을 넘어 미국 정부의 공식 사과와 배상을 요구하는 움직임이 활발하다. 이미 한국 정부를 상대로 소송이 진행 중이며, 궁극적으로 미국 정부를 상대로 한 소송을 추진하고 있다. 이 사건은 역사적 인권 침해에 대한 법적 규명을 목표로 한다.</t>
+          <t>성평등가족부 장관이 미군 기지촌 여성들의 인권 침해에 대해 국가를 대표하여 첫 공식 사과를 했습니다. 장관은 국가가 기지촌 여성들의 인권을 침해했음을 인정하고, 피해자의 상처를 치유해나가겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방 자력 충분(미국 정부), 집단적 피해(기지촌 여성 다수), 피해 규모 큼(성 착취), 기존 한국 정부 책임 판결 존재로 법적 근거 마련. 현재 한국 정부 대상 소송이 진행 중이며, 미국 정부를 상대로 한 소송 추진 의지가 명확함.</t>
+          <t>성평등가족부 장관이 국가의 기지촌 여성 인권 침해 행위에 대해 공식 사과하며 상대방(국가)의 책임이 명확히 인정되었습니다(적합 조건 1). 상대방인 대한민국은 자력이 충분하며(적합 조건 2), '기지촌 여성들'이라는 표현에서 집단적 피해가 명확합니다(적합 조건 3). 장관의 공식 사과는 국가 차원의 사실 인정으로, 관련 증거 확보에 유리하며(적합 조건 5), 피해 치유 의지를 밝힌 것은 소송 외 공적 절차의 일환으로 볼 수 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>기지촌 여성 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>진짜 주범은 미국… 기지촌 여성 성 착취 책임 물어야</t>
+          <t>성평등부 장관, '미군 기지촌 여성 인권침해' 첫 공식 사과</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3381867</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332906</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-06 13:06:28.234923+00:00</t>
+          <t>2026-03-08 12:19:31.098319+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>이란 정부</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>진상규명 활동 및 모자보건법 개정 요구 진행 중</t>
+          <t>미국 정부의 석방 촉구 및 인권 단체 활동 진행 중, 군사적 충돌로 인한 위험 증가</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>장애인 강제불임수술 피해자들이 국가를 가해자로 지목하며 재생산권 침해에 대한 진상규명과 사죄를 요구하고 있다. 이들은 피해자 전수조사 및 국회에 장기 계류 중인 모자보건법 전면 개정을 촉구하고 있다.</t>
+          <t>미국과 이스라엘의 이란 공격이 장기화되면서 이란에 억류된 미국인들의 안전이 위협받고 있습니다. 인권 단체는 최소 6명의 미국인이 억류되어 있으며, 이란 당국이 이들을 정치적 도구로 이용하고 있다고 주장합니다. 미국 정부는 이들의 즉시 석방을 촉구하고 있으며, 일부 억류자는 건강 악화 및 부당한 혐의로 고통받고 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>국가의 책임이 명확히 주장되고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 강제불임수술이라는 중대한 인권 침해로 다수의 피해자가 발생한 집단적 피해(적합 조건 3)이며 피해 규모가 매우 크다고 판단됩니다(적합 조건 4).</t>
+          <t>이란 당국의 미국인 부당 억류 책임이 명확하며(적합 조건 1), 상대방인 이란 정부는 자력이 충분합니다(적합 조건 2). 최소 6명의 피해자가 확인되어 집단적 피해에 해당하며(적합 조건 3), 생명 위협, 의료 방치 등 피해 규모가 심각합니다(적합 조건 4). 미국 정부의 공식 입장 및 인권 단체 보고서 등 증거 확보가 가능하며(적합 조건 5), 미국 정부의 석방 촉구 및 특사 배정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 6명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>“장애인 재생산권 침해한 가해자는 국가”… 강제불임수술진상규명대...</t>
+          <t>트럼프 이란 타격 강화 위협 속 ‘이란 억류 미국인' 희생양 되나</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274554</t>
+          <t>https://www.newsis.com/view/NISX20260308_0003538935</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-06 12:20:57.243602+00:00</t>
+          <t>2026-03-08 00:18:01.042369+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>중국 정부</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>충남도 합동점검 진행 중, 장애인권익옹호기관 정밀 조사 및 수사기관 고발 예정</t>
+          <t>북한인권정보센터(NKDB)가 강제송환 책임 기관 및 실무 책임자 특정, 증거 축적 작업을 진행 중이며, 향후 국제적 형사책임 규명 절차 개시를 준비하고 있습니다.</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>충남도가 장애인거주시설 인권침해 합동점검을 진행 중이며, 인권침해나 학대 정황 포착 시 피해자 분리 및 장애인권익옹호기관 정밀 조사, 수사기관 고발 등 강력한 법적 조치를 취할 방침이다. 이는 공적 기관의 조사 진행과 잠재적 집단 피해 발생 가능성으로 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
+          <t>북한인권정보센터(NKDB) 세미나에서 중국의 탈북민 강제송환이 국제형사법상 '인도에 반한 죄' 중 '추방 범죄'에 해당할 가능성이 높다는 분석이 나왔습니다. 중국 공안기관과 북한 보위부가 단계적으로 연계된 체계적인 송환 과정이 확인되었으며, NKDB는 8천 건 이상의 사례를 기록하고 책임 주체를 구체화하기 위한 증거 축적 작업을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>충남도의 합동점검이 진행 중이며(적합 조건 6), 인권침해나 학대 정황 포착 시 장애인권익옹호기관 정밀 조사 및 수사기관 고발 등 공적 절차를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 장애인거주시설의 특성상 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3).</t>
+          <t>중국 정부의 책임이 국제법상 '추방 범죄'로 명확히 지적되며, 북한인권정보센터(NKDB)가 8천 건 이상의 피해 사례와 구체적인 증거를 축적하고 있습니다. 상대방(중국 정부)의 자력이 충분하고, 다수의 피해자가 발생한 집단적 피해 사건입니다. 다만, 중국과 북한이 국제형사재판소 로마규정 당사국이 아니라는 점에서 즉각적인 법적 책임 추궁에는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8천 건 이상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>충남도, 장애인거주시설 인권침해 합동점검</t>
+          <t>“中 탈북민 강제송환, 국제법상 ‘추방 범죄’ 해당 가능성 높아”</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260992</t>
+          <t>https://www.christiantoday.co.kr/news/373867</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-06 01:21:21.364583+00:00</t>
+          <t>2026-03-07 00:14:30.439873+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>유행열</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>더불어민주당에 당 차원의 징계 촉구</t>
+          <t>한국 정부 대상 소송 진행 중, 미국 정부 대상 소송 추진 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>유행열 청주시장 출마예정자의 성폭력 2차가해에 대해 피해자 가족들이 더불어민주당 중앙당사 앞에서 기자회견을 열고 당 차원의 즉각적인 조치와 징계를 촉구했다. 이는 공인의 부적절한 행위에 대한 책임을 묻는 사건으로, 당내 징계 절차를 통해 진실 규명 및 피해 구제가 이루어질 가능성이 있다.</t>
+          <t>기지촌 여성 성 착취 문제와 관련하여 한국 정부의 책임 판결을 넘어 미국 정부의 공식 사과와 배상을 요구하는 움직임이 활발하다. 이미 한국 정부를 상대로 소송이 진행 중이며, 궁극적으로 미국 정부를 상대로 한 소송을 추진하고 있다. 이 사건은 역사적 인권 침해에 대한 법적 규명을 목표로 한다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방(유행열 청주시장 출마예정자)의 책임이 명확하게 특정되었고(적합 조건 1), 공인으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 피해자 가족이 기자회견을 통해 당 차원의 징계를 촉구하고 있어, 당내 공적 절차 진행 가능성이 있으며(적합 조건 6), 이는 증거 확보에도 유리할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>상대방 자력 충분(미국 정부), 집단적 피해(기지촌 여성 다수), 피해 규모 큼(성 착취), 기존 한국 정부 책임 판결 존재로 법적 근거 마련. 현재 한국 정부 대상 소송이 진행 중이며, 미국 정부를 상대로 한 소송 추진 의지가 명확함.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기지촌 여성 다수</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>유행열 성폭력 피해자 가족, 민주당에 '즉각 징계' 촉구</t>
+          <t>진짜 주범은 미국… 기지촌 여성 성 착취 책임 물어야</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3518854</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3381867</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-04 01:06:53.132177+00:00</t>
+          <t>2026-03-06 13:06:28.234923+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>이스라엘 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>이스라엘 군대의 주택 철거 및 강제 이주 지속, 정착민 폭력 발생</t>
+          <t>진상규명 활동 및 모자보건법 개정 요구 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>팔레스타인 서안지구 마사페르 야타 지역 20개 마을 주민들이 이스라엘 군대와 정착민의 주택 철거, 강제 이주, 폭력에 맞서 비폭력 투쟁을 벌이고 있습니다. 활동가 바젤 아드라와 이스라엘 기자 유발 아브라함이 이 모든 참상을 카메라로 기록하며 국제사회에 알리고 있으며, 이들의 투쟁은 '노 어더 랜드'라는 다큐멘터리로 제작되어 아카데미상을 수상했습니다.</t>
+          <t>장애인 강제불임수술 피해자들이 국가를 가해자로 지목하며 재생산권 침해에 대한 진상규명과 사죄를 요구하고 있다. 이들은 피해자 전수조사 및 국회에 장기 계류 중인 모자보건법 전면 개정을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이스라엘 군대와 정착민에 의한 주택 철거 및 폭력으로 상대방 책임이 명확하며(조건 1), 이스라엘 정부를 상대로 자력 확보가 가능합니다(조건 2). 마사페르 야타 20개 마을 주민들의 집단적 피해(조건 3)와 주택 파괴, 강제 이주 등 큰 피해 규모(조건 4)가 확인됩니다. 활동가와 기자의 기록, 다큐멘터리 제작으로 증거 확보가 용이합니다(조건 5).</t>
+          <t>국가의 책임이 명확히 주장되고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 강제불임수술이라는 중대한 인권 침해로 다수의 피해자가 발생한 집단적 피해(적합 조건 3)이며 피해 규모가 매우 크다고 판단됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>마사페르 야타 지역 20개 마을 주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>그들은 왜 '노 어더 랜드'를 외치는가</t>
+          <t>“장애인 재생산권 침해한 가해자는 국가”… 강제불임수술진상규명대...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>elle.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.elle.co.kr/article/1898100</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274554</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-03 00:21:56.039349+00:00</t>
+          <t>2026-03-06 12:20:57.243602+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>진실화해를위한과거사정리위원회 3기 활동 개시</t>
+          <t>충남도 합동점검 진행 중, 장애인권익옹호기관 정밀 조사 및 수사기관 고발 예정</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>송상교 전 사무처장이 3기 진실화해를위한과거사정리위원회 위원장으로 임명되었다. 시민단체들은 3기 진화위가 국가폭력 진실 규명에 더욱 매진할 것을 촉구하고 있으며, 이는 과거사 관련 국가폭력 피해자들의 진실 규명 및 손해배상 청구 가능성을 시사한다.</t>
+          <t>충남도가 장애인거주시설 인권침해 합동점검을 진행 중이며, 인권침해나 학대 정황 포착 시 피해자 분리 및 장애인권익옹호기관 정밀 조사, 수사기관 고발 등 강력한 법적 조치를 취할 방침이다. 이는 공적 기관의 조사 진행과 잠재적 집단 피해 발생 가능성으로 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>진실화해위원회의 활동은 국가폭력 등 과거사 진실 규명을 목적으로 하며, 이는 국가의 책임이 비교적 명확하고 상대방(국가)의 자력이 충분함을 의미한다. 다수의 피해자가 존재하고 위원회의 조사 결과가 객관적인 증거로 활용될 수 있으며, 현재 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합하다.</t>
+          <t>충남도의 합동점검이 진행 중이며(적합 조건 6), 인권침해나 학대 정황 포착 시 장애인권익옹호기관 정밀 조사 및 수사기관 고발 등 공적 절차를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 장애인거주시설의 특성상 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[프로필] 송상교 3기 진실화해위원장…과거사·인권 변론 多</t>
+          <t>충남도, 장애인거주시설 인권침해 합동점검</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/people/6087606</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260992</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-02 12:59:22.005813+00:00</t>
+          <t>2026-03-06 01:21:21.364583+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>사립고등학교 법인, 교사 A씨</t>
+          <t>유행열</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>가해 교사 파면 및 학교장 정직 징계 완료, 경찰 수사 진행 중, 민사 소송 가능성</t>
+          <t>더불어민주당에 당 차원의 징계 촉구</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>울산의 한 사립고 간부급 교사가 기간제 교사들에게 정규직 채용 및 재계약 도움을 미끼로 성폭력 및 성희롱을 저질러 파면되었습니다. 울산시교육청 특별감사 결과가 나왔고, 가해 교사는 경찰에 입건되었으며, 학교장도 관리감독 부실로 정직 징계를 받았습니다. 울산여성연대는 학교장의 징계 재심의를 요청하며 형사 처벌 강화를 촉구하고 있습니다.</t>
+          <t>유행열 청주시장 출마예정자의 성폭력 2차가해에 대해 피해자 가족들이 더불어민주당 중앙당사 앞에서 기자회견을 열고 당 차원의 즉각적인 조치와 징계를 촉구했다. 이는 공인의 부적절한 행위에 대한 책임을 묻는 사건으로, 당내 징계 절차를 통해 진실 규명 및 피해 구제가 이루어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>가해 교사의 성폭력 사실이 시교육청 특별감사 및 징계위원회에서 확인되어 책임이 명확하며(적합 조건 1), 복수의 기간제 교사가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 시교육청 감사 결과, 징계 결정, 경찰 입건 등 공적 절차를 통해 증거가 확보되었고(적합 조건 5), 현재 경찰 수사가 진행 중입니다(적합 조건 6). 가해 교사 개인 외에 관리감독 부실로 징계받은 학교 법인에 대한 손해배상 청구 가능성도 있습니다.</t>
+          <t>상대방(유행열 청주시장 출마예정자)의 책임이 명확하게 특정되었고(적합 조건 1), 공인으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 피해자 가족이 기자회견을 통해 당 차원의 징계를 촉구하고 있어, 당내 공적 절차 진행 가능성이 있으며(적합 조건 6), 이는 증거 확보에도 유리할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수 (기간제 교사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>정규 채용·재계약 도움 주겠다더니... 성폭력 교사, 파면</t>
+          <t>유행열 성폭력 피해자 가족, 민주당에 '즉각 징계' 촉구</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02788006645379384</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3518854</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-02 12:36:15.776223+00:00</t>
+          <t>2026-03-04 01:06:53.132177+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>이스라엘 정부</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>진실화해위원회 진실규명 신청 접수 개시, 국외 입양 사건 300건 접수</t>
+          <t>이스라엘 군대의 주택 철거 및 강제 이주 지속, 정착민 폭력 발생</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>진실화해위원회가 위원장 없이 행정지원 체계만 갖춘 채 진실규명 신청 접수를 시작했다. 국외 입양 사건 300건이 1호 진실규명 대상으로 접수되었으며, 지역별로 다양한 사건들이 접수될 예정이다. 위원회 정상 가동은 수개월 뒤로 예상된다.</t>
+          <t>팔레스타인 서안지구 마사페르 야타 지역 20개 마을 주민들이 이스라엘 군대와 정착민의 주택 철거, 강제 이주, 폭력에 맞서 비폭력 투쟁을 벌이고 있습니다. 활동가 바젤 아드라와 이스라엘 기자 유발 아브라함이 이 모든 참상을 카메라로 기록하며 국제사회에 알리고 있으며, 이들의 투쟁은 '노 어더 랜드'라는 다큐멘터리로 제작되어 아카데미상을 수상했습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>진실화해위원회를 통해 과거 국가 또는 기관의 책임이 규명될 가능성이 높고(상대방 책임 명확), 국외 입양 사건만 300건이 접수되는 등 집단적 피해 규모가 크다(집단적 피해, 피해 규모 큼). 또한, 진실화해위원회라는 공적 절차가 이미 진행 중이며(공적 절차 진행 중), 이를 통해 증거 확보 및 진실 규명이 이루어질 것으로 예상된다(증거 확보 가능). 상대방인 국가의 자력도 충분하다.</t>
+          <t>이스라엘 군대와 정착민에 의한 주택 철거 및 폭력으로 상대방 책임이 명확하며(조건 1), 이스라엘 정부를 상대로 자력 확보가 가능합니다(조건 2). 마사페르 야타 20개 마을 주민들의 집단적 피해(조건 3)와 주택 파괴, 강제 이주 등 큰 피해 규모(조건 4)가 확인됩니다. 활동가와 기자의 기록, 다큐멘터리 제작으로 증거 확보가 용이합니다(조건 5).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>300명 이상</t>
+          <t>마사페르 야타 지역 20개 마을 주민 다수</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>위원장 없이 문 연 진실화해위원회, 정상 가동 수개월 뒤?… 피해자 기...</t>
+          <t>그들은 왜 '노 어더 랜드'를 외치는가</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>elle.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2000161</t>
+          <t>https://www.elle.co.kr/article/1898100</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-02 12:21:28.356914+00:00</t>
+          <t>2026-03-03 00:21:56.039349+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>템스밸리 경찰</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>손해배상 소송 예정</t>
+          <t>진실화해를위한과거사정리위원회 3기 활동 개시</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>영국 경찰이 얼굴 인식 시스템 오류로 소프트웨어 엔지니어 알비 초우두리를 절도 용의자로 오인해 10시간 동안 부당하게 구금했습니다. 이 시스템은 흑인과 아시아인에게 높은 오인율을 보이는 것으로 알려져 있으며, 초우두리는 인종차별적 체포라고 주장하며 템스밸리 경찰을 상대로 손해배상 소송을 제기할 예정입니다. 과거 유사 사례에서 흑인 남성에게 손해배상금이 지급된 바 있습니다.</t>
+          <t>송상교 전 사무처장이 3기 진실화해를위한과거사정리위원회 위원장으로 임명되었다. 시민단체들은 3기 진화위가 국가폭력 진실 규명에 더욱 매진할 것을 촉구하고 있으며, 이는 과거사 관련 국가폭력 피해자들의 진실 규명 및 손해배상 청구 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함 (경찰의 얼굴 인식 시스템 오류로 인한 오인 체포), 상대방에게 자력이 충분함 (영국 템스밸리 경찰), 집단적 피해 가능성 있음 (얼굴 인식 시스템의 인종별 오인율 문제로 유사 피해자 발생 가능성), 피해 규모가 큼 (부당 구금에 대한 손해배상 및 잠재적 집단 소송), 증거가 있거나 확보 가능함 (영국 내무부 보고서 등). 부적합 조건에 해당하지 않습니다.</t>
+          <t>진실화해위원회의 활동은 국가폭력 등 과거사 진실 규명을 목적으로 하며, 이는 국가의 책임이 비교적 명확하고 상대방(국가)의 자력이 충분함을 의미한다. 다수의 피해자가 존재하고 위원회의 조사 결과가 객관적인 증거로 활용될 수 있으며, 현재 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>다수 (잠재적)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>갈색 피부가 범인 같네 …영국 얼굴인식 시스템 오류로 엉뚱하게 체포...</t>
+          <t>[프로필] 송상교 3기 진실화해위원장…과거사·인권 변론 多</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR202602271806511ZV</t>
+          <t>https://www.news1.kr/society/people/6087606</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-02 00:27:53.549786+00:00</t>
+          <t>2026-03-02 12:59:22.005813+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>일본국</t>
+          <t>사립고등학교 법인, 교사 A씨</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>정의로운 해결을 위한 미사 개최 등 지속적인 해결 노력 진행 중</t>
+          <t>가해 교사 파면 및 학교장 정직 징계 완료, 경찰 수사 진행 중, 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>제107주년 3.1절을 맞아 서울 종로구 일본대사관 앞 평화의 소녀상 옆에서 일본군 '위안부' 문제의 정의로운 해결을 위한 미사가 천주교 전국행동 주최로 개최되었습니다. 이 미사는 피해자 할머니들에게 희망을 전하고, 미해결된 역사적 문제에 대한 지속적인 해결 노력을 촉구하는 의미를 담고 있습니다.</t>
+          <t>울산의 한 사립고 간부급 교사가 기간제 교사들에게 정규직 채용 및 재계약 도움을 미끼로 성폭력 및 성희롱을 저질러 파면되었습니다. 울산시교육청 특별감사 결과가 나왔고, 가해 교사는 경찰에 입건되었으며, 학교장도 관리감독 부실로 정직 징계를 받았습니다. 울산여성연대는 학교장의 징계 재심의를 요청하며 형사 처벌 강화를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 모두 해당하며, 부적합 조건(종결된 사건)에도 해당하지 않아 소송금융 투자 적합도가 높습니다. 일본 정부의 책임이 명확하고 배상 능력이 충분하며, 다수의 피해자가 존재하고 역사적 증거가 풍부합니다.</t>
+          <t>가해 교사의 성폭력 사실이 시교육청 특별감사 및 징계위원회에서 확인되어 책임이 명확하며(적합 조건 1), 복수의 기간제 교사가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 시교육청 감사 결과, 징계 결정, 경찰 입건 등 공적 절차를 통해 증거가 확보되었고(적합 조건 5), 현재 경찰 수사가 진행 중입니다(적합 조건 6). 가해 교사 개인 외에 관리감독 부실로 징계받은 학교 법인에 대한 손해배상 청구 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (기간제 교사)</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>민족의 십자가 피해자 할머니들에게 부활의 희망을 !</t>
+          <t>정규 채용·재계약 도움 주겠다더니... 성폭력 교사, 파면</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260301000207</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02788006645379384</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-01 12:23:44.122774+00:00</t>
+          <t>2026-03-02 12:36:15.776223+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>부산시 및 대한민국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>형제복지원 사건 배상 확정판결이 이어지는 가운데, 부산시가 정부에 배상금 부담 비율 조정을 요청 중</t>
+          <t>진실화해위원회 진실규명 신청 접수 개시, 국외 입양 사건 300건 접수</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>부산시가 형제복지원 사건 배상금의 정부 부담 비율을 높여달라고 요청했습니다. 이 사건은 당시 정부의 불법 행위로 인한 인권 침해로 인정되어 배상 확정판결이 이어지고 있으며, 피해자는 3만 8천 명이 넘고 배상금은 최대 3조 원으로 추산됩니다.</t>
+          <t>진실화해위원회가 위원장 없이 행정지원 체계만 갖춘 채 진실규명 신청 접수를 시작했다. 국외 입양 사건 300건이 1호 진실규명 대상으로 접수되었으며, 지역별로 다양한 사건들이 접수될 예정이다. 위원회 정상 가동은 수개월 뒤로 예상된다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>정부의 불법 행위로 인한 인권 침해가 인정되어 배상 확정판결이 이어지고 있으며 (상대방 책임 명확, 증거 확보), 부산시 및 대한민국 정부라는 충분한 자력의 상대방이 존재합니다 (상대방 자력 충분). 또한 3만 8천 명 이상의 피해자와 최대 3조 원으로 추산되는 배상금은 집단적이고 큰 피해 규모를 나타냅니다 (집단적 피해, 피해 규모 큼).</t>
+          <t>진실화해위원회를 통해 과거 국가 또는 기관의 책임이 규명될 가능성이 높고(상대방 책임 명확), 국외 입양 사건만 300건이 접수되는 등 집단적 피해 규모가 크다(집단적 피해, 피해 규모 큼). 또한, 진실화해위원회라는 공적 절차가 이미 진행 중이며(공적 절차 진행 중), 이를 통해 증거 확보 및 진실 규명이 이루어질 것으로 예상된다(증거 확보 가능). 상대방인 국가의 자력도 충분하다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>최대 3조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>3만 8천 명 이상</t>
+          <t>300명 이상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>부산시 “형제복지원 배상금 정부 부담 늘려야”</t>
+          <t>위원장 없이 문 연 진실화해위원회, 정상 가동 수개월 뒤?… 피해자 기...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496415&amp;ref=A</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2000161</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-01 00:17:12.436620+00:00</t>
+          <t>2026-03-02 12:21:28.356914+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>템스밸리 경찰</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>피해자 생존 시점에서의 사과 및 배상 요구 지속</t>
+          <t>손해배상 소송 예정</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>97세 일본군 '위안부' 피해자 박필근 할머니의 근황을 전하며, 일본 정부의 사과와 배상을 받을 시간이 얼마 남지 않았음을 강조하는 기사입니다. '위안부' 문제는 역사적 진실 규명과 피해자들의 명예 회복을 위한 노력이 지속되고 있는 사안입니다.</t>
+          <t>영국 경찰이 얼굴 인식 시스템 오류로 소프트웨어 엔지니어 알비 초우두리를 절도 용의자로 오인해 10시간 동안 부당하게 구금했습니다. 이 시스템은 흑인과 아시아인에게 높은 오인율을 보이는 것으로 알려져 있으며, 초우두리는 인종차별적 체포라고 주장하며 템스밸리 경찰을 상대로 손해배상 소송을 제기할 예정입니다. 과거 유사 사례에서 흑인 남성에게 손해배상금이 지급된 바 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>일본 정부의 책임이 역사적으로 명확하고, 국가로서 충분한 자력을 보유하고 있습니다. '위안부' 피해는 다수의 피해자가 발생한 집단적 피해이며, 정신적, 육체적 피해 규모가 매우 큽니다. 관련 증거가 풍부하고, 현재까지도 사과와 배상을 요구하는 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+          <t>상대방 책임이 명확함 (경찰의 얼굴 인식 시스템 오류로 인한 오인 체포), 상대방에게 자력이 충분함 (영국 템스밸리 경찰), 집단적 피해 가능성 있음 (얼굴 인식 시스템의 인종별 오인율 문제로 유사 피해자 발생 가능성), 피해 규모가 큼 (부당 구금에 대한 손해배상 및 잠재적 집단 소송), 증거가 있거나 확보 가능함 (영국 내무부 보고서 등). 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (잠재적)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>얼마 안 남은 '사과 받을 시간'…97세 '위안부' 피해자, 박필근 할머니</t>
+          <t>갈색 피부가 범인 같네 …영국 얼굴인식 시스템 오류로 엉뚱하게 체포...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>news.cpbc.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://news.cpbc.co.kr/article/1170996?division=NAVER</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR202602271806511ZV</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-28 12:30:59.370197+00:00</t>
+          <t>2026-03-02 00:27:53.549786+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>미국 국경순찰대</t>
+          <t>일본국</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>미국 이민 단속 당국의 대처에 대한 공분 확산</t>
+          <t>정의로운 해결을 위한 미사 개최 등 지속적인 해결 노력 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>미국에서 시각장애를 가진 미얀마 난민이 체포 후 보석으로 풀려났으나, 국경순찰대에 의해 길가에 방치된 뒤 닷새 만에 숨진 채 발견되었습니다. 이 사건으로 미국 내에서 이민 단속 당국에 대한 공분이 다시 거세지고 있습니다.</t>
+          <t>제107주년 3.1절을 맞아 서울 종로구 일본대사관 앞 평화의 소녀상 옆에서 일본군 '위안부' 문제의 정의로운 해결을 위한 미사가 천주교 전국행동 주최로 개최되었습니다. 이 미사는 피해자 할머니들에게 희망을 전하고, 미해결된 역사적 문제에 대한 지속적인 해결 노력을 촉구하는 의미를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>미국 국경순찰대(정부 기관)의 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 사망이라는 중대한 피해가 발생했고(적합 조건 4), 사건 경위가 명확히 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 집단적 피해는 아니지만, 정부 기관의 과실로 인한 사망 사건으로 소송금융 투자 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 모두 해당하며, 부적합 조건(종결된 사건)에도 해당하지 않아 소송금융 투자 적합도가 높습니다. 일본 정부의 책임이 명확하고 배상 능력이 충분하며, 다수의 피해자가 존재하고 역사적 증거가 풍부합니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>미국 이민 단속에 또 공분…시각장애인 난민 방치된 뒤 사망</t>
+          <t>민족의 십자가 피해자 할머니들에게 부활의 희망을 !</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178644</t>
+          <t>https://www.newspim.com/news/view/20260301000207</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-28 01:05:17.742152+00:00</t>
+          <t>2026-03-01 12:23:44.122774+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>일본 정부</t>
-[...2 lines deleted...]
-      <c r="D63" t="inlineStr"/>
+          <t>부산시 및 대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>과거사 해결 및 피해자 배상 요구가 지속되는 상황</t>
+          <t>형제복지원 사건 배상 확정판결이 이어지는 가운데, 부산시가 정부에 배상금 부담 비율 조정을 요청 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>정의기억연대 이사장이 일본의 과거사 사죄와 피해자 배상·보상을 마땅한 의무로 강조하며, 일본 군국주의 부활 저지와 과거사 해결을 촉구했습니다. 이는 역사적 책임을 인정하고 미래를 논해야 한다는 입장입니다.</t>
+          <t>부산시가 형제복지원 사건 배상금의 정부 부담 비율을 높여달라고 요청했습니다. 이 사건은 당시 정부의 불법 행위로 인한 인권 침해로 인정되어 배상 확정판결이 이어지고 있으며, 피해자는 3만 8천 명이 넘고 배상금은 최대 3조 원으로 추산됩니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>일본 국가의 과거사 책임이 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 정의기억연대 활동을 통해 집단적 피해(적합 조건 3)와 다수의 피해자(적합 조건 4)가 확인됩니다. 또한 역사적 사실에 기반한 증거 확보 가능성이 높습니다(적합 조건 5). 사건이 종결되지 않고 해결을 촉구하는 단계입니다.</t>
+          <t>정부의 불법 행위로 인한 인권 침해가 인정되어 배상 확정판결이 이어지고 있으며 (상대방 책임 명확, 증거 확보), 부산시 및 대한민국 정부라는 충분한 자력의 상대방이 존재합니다 (상대방 자력 충분). 또한 3만 8천 명 이상의 피해자와 최대 3조 원으로 추산되는 배상금은 집단적이고 큰 피해 규모를 나타냅니다 (집단적 피해, 피해 규모 큼).</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 3조 원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3만 8천 명 이상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>일본 군국주의 부활·한미일 군사동맹 저지… 과거사 해결로 나아갈 것...</t>
+          <t>부산시 “형제복지원 배상금 정부 부담 늘려야”</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>worknworld.kctu.org</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508823</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496415&amp;ref=A</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-02-28 00:54:23.900839+00:00</t>
+          <t>2026-03-01 00:17:12.436620+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>서울교통공사</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>경찰 고소장 접수, 수사 대기 중</t>
+          <t>피해자 생존 시점에서의 사과 및 배상 요구 지속</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>전국장애인차별철폐연대(전장연)가 혜화역 선전전 중 서울교통공사 직원 및 지하철 보안관 5명으로부터 물리력을 행사당해 다수의 활동가가 부상을 입었다며 폭행·상해·재물손괴 혐의로 경찰에 고소장을 제출했다. 전장연은 공권력 남용에 대한 조직적 문제 제기를 강조하며 공사 측의 사과와 재발 방지 대책을 요구하고 있다. 현재 고소장은 혜화경찰서 민원실에 접수된 상태이다.</t>
+          <t>97세 일본군 '위안부' 피해자 박필근 할머니의 근황을 전하며, 일본 정부의 사과와 배상을 받을 시간이 얼마 남지 않았음을 강조하는 기사입니다. '위안부' 문제는 역사적 진실 규명과 피해자들의 명예 회복을 위한 노력이 지속되고 있는 사안입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>서울교통공사 직원 및 보안관의 물리력 행사로 인한 활동가들의 부상 주장이 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 서울교통공사는 공공기관으로 자력이 충분하다(적합 조건 2). 다수의 전장연 활동가가 부상을 입어 집단적 피해가 발생했고(적합 조건 3, 4), 경찰에 고소장이 접수되어 공적 절차가 진행 중이며(적합 조건 6), CCTV 등 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>일본 정부의 책임이 역사적으로 명확하고, 국가로서 충분한 자력을 보유하고 있습니다. '위안부' 피해는 다수의 피해자가 발생한 집단적 피해이며, 정신적, 육체적 피해 규모가 매우 큽니다. 관련 증거가 풍부하고, 현재까지도 사과와 배상을 요구하는 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>다수의 활동가</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>“발로 짓밟고 끌어냈다” 전장연, 혜화역 충돌 관련 공사 직원 고소 [세...</t>
+          <t>얼마 안 남은 '사과 받을 시간'…97세 '위안부' 피해자, 박필근 할머니</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10683295?ref=naver</t>
+          <t>https://news.cpbc.co.kr/article/1170996?division=NAVER</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-02-26 12:37:00.193628+00:00</t>
+          <t>2026-02-28 12:30:59.370197+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>후지코시 (不二越)</t>
+          <t>미국 국경순찰대</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>일본 기업 주주총회에서 사죄 및 배상 촉구</t>
+          <t>미국 이민 단속 당국의 대처에 대한 공분 확산</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>강제동원 피해자 유족들이 일본 기업 후지코시의 주주총회에 참석하여 과거 강제동원에 대한 사죄와 배상을 촉구했습니다. 이는 역사적 책임을 묻고 피해 회복을 요구하는 움직임의 일환입니다.</t>
+          <t>미국에서 시각장애를 가진 미얀마 난민이 체포 후 보석으로 풀려났으나, 국경순찰대에 의해 길가에 방치된 뒤 닷새 만에 숨진 채 발견되었습니다. 이 사건으로 미국 내에서 이민 단속 당국에 대한 공분이 다시 거세지고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>일본 기업 후지코시를 상대로 한 강제동원 피해자 유족의 배상 요구는 상대방 책임이 명확하고(적합 조건 1), 상대방 기업의 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)에 해당합니다. 또한, 역사적 증거가 충분하고(적합 조건 5) 주주총회에서 사죄 및 배상을 촉구하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>미국 국경순찰대(정부 기관)의 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 사망이라는 중대한 피해가 발생했고(적합 조건 4), 사건 경위가 명확히 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 집단적 피해는 아니지만, 정부 기관의 과실로 인한 사망 사건으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>강제동원 피해자 유족, 日 후지코시 주총서 사죄·배상 촉구</t>
+          <t>미국 이민 단속에 또 공분…시각장애인 난민 방치된 뒤 사망</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>cbci.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.cbci.co.kr/news/articleView.html?idxno=557710</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178644</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-02-26 00:46:50.216865+00:00</t>
+          <t>2026-02-28 01:05:17.742152+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>대한민국</t>
-[...6 lines deleted...]
-      </c>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회 활동 개시, 미제사건 조사 및 신규 사건 접수 예정</t>
+          <t>과거사 해결 및 피해자 배상 요구가 지속되는 상황</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>3기 진실·화해를위한과거사정리위원회가 활동을 시작하며, 2기 미제사건 2천여 건을 이어받고 새로운 사건을 접수할 예정입니다. 공권력에 의한 폭력 사건을 조사하고 진상을 규명하는 독립 기구로, 자료 제출 거부 시 압수수색 영장 청구를 의뢰할 수 있는 등 조사 권한이 강화되었습니다. 국가 폭력 피해자들에 대한 배상, 보상 등 후속 대책 마련이 주요 과제로 남아있습니다.</t>
+          <t>정의기억연대 이사장이 일본의 과거사 사죄와 피해자 배상·보상을 마땅한 의무로 강조하며, 일본 군국주의 부활 저지와 과거사 해결을 촉구했습니다. 이는 역사적 책임을 인정하고 미래를 논해야 한다는 입장입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방 책임이 국가(공권력)로 명확하며, 수만 명에 달하는 집단적 피해가 예상됩니다. 3기 진실화해위가 출범하여 공적 절차가 진행 중이며, 자료 확보 권한이 강화되어 증거 확보 가능성이 높습니다. 이는 소송금융 적합 조건 6가지에 모두 해당합니다.</t>
+          <t>일본 국가의 과거사 책임이 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 정의기억연대 활동을 통해 집단적 피해(적합 조건 3)와 다수의 피해자(적합 조건 4)가 확인됩니다. 또한 역사적 사실에 기반한 증거 확보 가능성이 높습니다(적합 조건 5). 사건이 종결되지 않고 해결을 촉구하는 단계입니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>'3기 진실화해위' 오늘 출범...이번 과제는?</t>
+          <t>일본 군국주의 부활·한미일 군사동맹 저지… 과거사 해결로 나아갈 것...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>worknworld.kctu.org</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602260559457666</t>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508823</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-02-26 00:23:41.668407+00:00</t>
+          <t>2026-02-28 00:54:23.900839+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>서울교통공사</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회 활동 재개 및 진실규명 신청 접수 중, 국가폭력 피해자 배상 소멸시효 특례 신설</t>
+          <t>경찰 고소장 접수, 수사 대기 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>3기 진실·화해를 위한 과거사 정리위원회가 공식 출범하며 2기에서 매듭짓지 못한 2111건의 조사중지 사건에 대한 진실 규명을 재개한다. 집단수용시설, 해외입양기관 인권침해 사건 등 조사 범위가 확대되었고, 국가폭력 피해자 배상에 대한 소멸시효 특례가 신설되어 피해자들의 권리 구제 가능성이 높아졌다. 진상규명 신청은 2028년 2월 25일까지 가능하다.</t>
+          <t>전국장애인차별철폐연대(전장연)가 혜화역 선전전 중 서울교통공사 직원 및 지하철 보안관 5명으로부터 물리력을 행사당해 다수의 활동가가 부상을 입었다며 폭행·상해·재물손괴 혐의로 경찰에 고소장을 제출했다. 전장연은 공권력 남용에 대한 조직적 문제 제기를 강조하며 공사 측의 사과와 재발 방지 대책을 요구하고 있다. 현재 고소장은 혜화경찰서 민원실에 접수된 상태이다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 2111건의 조사중지 사건 재개 및 집단수용시설, 해외입양기관 등 다수의 피해자가 예상됩니다(적합 조건 3, 4). 진화위의 강화된 조사 권한과 국가폭력 피해자 배상 소멸시효 특례 신설로 증거 확보 및 소송 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>서울교통공사 직원 및 보안관의 물리력 행사로 인한 활동가들의 부상 주장이 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 서울교통공사는 공공기관으로 자력이 충분하다(적합 조건 2). 다수의 전장연 활동가가 부상을 입어 집단적 피해가 발생했고(적합 조건 3, 4), 경찰에 고소장이 접수되어 공적 절차가 진행 중이며(적합 조건 6), CCTV 등 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>2111건 이상, 다수</t>
+          <t>다수의 활동가</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>3기 진실화해위 오늘 공식 출범… 2기보다 조사 범위 늘었다</t>
+          <t>“발로 짓밟고 끌어냈다” 전장연, 혜화역 충돌 관련 공사 직원 고소 [세...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01695766645354456</t>
+          <t>https://biz.heraldcorp.com/article/10683295?ref=naver</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-02-26 00:20:34.881739+00:00</t>
+          <t>2026-02-26 12:37:00.193628+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>후지코시</t>
+          <t>후지코시 (不二越)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>한국 대법원 배상 판결 확정 후 피고 기업의 불이행</t>
+          <t>일본 기업 주주총회에서 사죄 및 배상 촉구</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>고 임영숙 씨의 남편 김명배 씨가 일본 기업 후지코시를 10번째 방문하여 한국 대법원의 강제동원 배상 판결 이행을 촉구했다. 후지코시 측은 한일 청구권 협정을 이유로 배상 요구를 거부하고 있으며, 한국 대법원은 2024년 강제동원 피해자 및 유족 3건의 손해배상 청구 소송에서 원고 일부 승소 판결을 확정했다.</t>
+          <t>강제동원 피해자 유족들이 일본 기업 후지코시의 주주총회에 참석하여 과거 강제동원에 대한 사죄와 배상을 촉구했습니다. 이는 역사적 책임을 묻고 피해 회복을 요구하는 움직임의 일환입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>한국 대법원에서 후지코시의 배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1), 일본의 기계 공구·부품 회사인 후지코시는 자력이 충분한 것으로 판단된다(적합 조건 2). 강제동원 피해자 및 유족 다수가 관련된 집단적 피해이며(적합 조건 3), 대법원 판결이라는 강력한 증거가 존재한다(적합 조건 5). 이미 판결이 확정되었으나 피고 기업이 배상을 이행하지 않아 집행 단계에서의 소송금융 투자 가능성이 높다.</t>
+          <t>일본 기업 후지코시를 상대로 한 강제동원 피해자 유족의 배상 요구는 상대방 책임이 명확하고(적합 조건 1), 상대방 기업의 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)에 해당합니다. 또한, 역사적 증거가 충분하고(적합 조건 5) 주주총회에서 사죄 및 배상을 촉구하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>일본 기업 10번째 찾은 강제동원 유족…“배상 판결 이행해야”</t>
+          <t>강제동원 피해자 유족, 日 후지코시 주총서 사죄·배상 촉구</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493510&amp;ref=A</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=557710</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-02-25 13:21:46.690415+00:00</t>
+          <t>2026-02-26 00:46:50.216865+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>후지코시(不二越)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>한국 대법원 판결 확정 후 피고의 불이행으로 추가 법적 조치 필요</t>
+          <t>3기 진실화해위원회 활동 개시, 미제사건 조사 및 신규 사건 접수 예정</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>고 임영숙 씨의 남편 김명배 씨가 일본 기업 후지코시 주주총회를 방문하여 강제동원 피해에 대한 사죄와 배상을 촉구했습니다. 한국 대법원은 2024년 후지코시의 배상 책임을 확정했으나, 후지코시는 한일 청구권 협정으로 해결된 문제라며 판결 이행을 거부하고 있습니다. 김씨는 후지코시의 법적, 역사적 책임을 강조하며 판결 이행을 요구했습니다.</t>
+          <t>3기 진실·화해를위한과거사정리위원회가 활동을 시작하며, 2기 미제사건 2천여 건을 이어받고 새로운 사건을 접수할 예정입니다. 공권력에 의한 폭력 사건을 조사하고 진상을 규명하는 독립 기구로, 자료 제출 거부 시 압수수색 영장 청구를 의뢰할 수 있는 등 조사 권한이 강화되었습니다. 국가 폭력 피해자들에 대한 배상, 보상 등 후속 대책 마련이 주요 과제로 남아있습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>한국 대법원에서 후지코시의 배상 책임이 이미 확정된 사건으로, 상대방 책임이 명확하고(적합 조건 1) 일본 기업인 후지코시는 자력이 충분할 것으로 판단됩니다(적합 조건 2). 또한, 대법원 판결이라는 강력한 증거가 존재합니다(적합 조건 5). 비록 판결이 선고되었으나 피고가 이행을 거부하고 있어 추가적인 법적 절차(예: 강제집행)를 통해 판결 이행을 강제할 필요가 있습니다. 강제동원 피해는 다수의 피해자가 있을 가능성이 높습니다(적합 조건 3).</t>
+          <t>상대방 책임이 국가(공권력)로 명확하며, 수만 명에 달하는 집단적 피해가 예상됩니다. 3기 진실화해위가 출범하여 공적 절차가 진행 중이며, 자료 확보 권한이 강화되어 증거 확보 가능성이 높습니다. 이는 소송금융 적합 조건 6가지에 모두 해당합니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>고 임영숙 씨 외 강제동원 피해자 및 유족 다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>95세 강제동원 유족, 日기업 또 찾아 배상촉구… 판결 이행해야</t>
+          <t>'3기 진실화해위' 오늘 출범...이번 과제는?</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260225168500073?input=1195m</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602260559457666</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-02-25 13:21:01.455487+00:00</t>
+          <t>2026-02-26 00:23:41.668407+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>부산시 긴급 인권실태 조사 진행 중, 장애인 권익옹호기관 조사 및 수사기관 고발 예정</t>
+          <t>3기 진실화해위원회 활동 재개 및 진실규명 신청 접수 중, 국가폭력 피해자 배상 소멸시효 특례 신설</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>부산시가 장애인복지시설에 대한 긴급 인권실태 조사를 실시하고 있으며, 인권 침해나 학대 정황 확인 시 피해자와 가해자를 즉시 분리하고 장애인 권익옹호기관에 조사를 의뢰할 방침이다. 필요시 수사기관에 고발하는 등 무관용 원칙으로 강력히 대응할 예정이다.</t>
+          <t>3기 진실·화해를 위한 과거사 정리위원회가 공식 출범하며 2기에서 매듭짓지 못한 2111건의 조사중지 사건에 대한 진실 규명을 재개한다. 집단수용시설, 해외입양기관 인권침해 사건 등 조사 범위가 확대되었고, 국가폭력 피해자 배상에 대한 소멸시효 특례가 신설되어 피해자들의 권리 구제 가능성이 높아졌다. 진상규명 신청은 2028년 2월 25일까지 가능하다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>적합 조건 6 (공적 절차 진행 중)에 따라 부산시의 긴급 인권실태 조사가 진행 중이며, 장애인 권익옹호기관 조사 의뢰 및 수사기관 고발 등 추가 공적 절차가 예정되어 있어 증거 확보 가능성(적합 조건 5)이 높다. 장애인복지시설의 특성상 다수의 피해자가 발생했을 가능성(적합 조건 3)이 있어 집단적 피해 구제 가능성이 있다.</t>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 2111건의 조사중지 사건 재개 및 집단수용시설, 해외입양기관 등 다수의 피해자가 예상됩니다(적합 조건 3, 4). 진화위의 강화된 조사 권한과 국가폭력 피해자 배상 소멸시효 특례 신설로 증거 확보 및 소송 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2111건 이상, 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>부산시, 장애인복지시설 '긴급 인권실태 조사'…무관용 대응</t>
+          <t>3기 진실화해위 오늘 공식 출범… 2기보다 조사 범위 늘었다</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6083119</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01695766645354456</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-02-25 12:35:17.471163+00:00</t>
+          <t>2026-02-26 00:20:34.881739+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>벤피카 (구단), 잔루카 프레스티아니 (선수), UEFA (징계 주체)</t>
+          <t>후지코시</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>UEFA 인종차별 대응 프로토콜 가동, 징계 절차 예상</t>
+          <t>한국 대법원 배상 판결 확정 후 피고 기업의 불이행</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>레알 마드리드 비니시우스 주니오르 선수가 벤피카 선수로부터 인종차별적 발언을 들었다고 주장하며 UEFA 인종차별 대응 프로토콜이 가동되었습니다. 벤피카의 조세 무리뉴 감독은 비니시우스의 셀레브레이션을 비난하며 논란을 키웠습니다. UEFA의 공식 조사 및 징계 절차가 진행될 것으로 보입니다.</t>
+          <t>고 임영숙 씨의 남편 김명배 씨가 일본 기업 후지코시를 10번째 방문하여 한국 대법원의 강제동원 배상 판결 이행을 촉구했다. 후지코시 측은 한일 청구권 협정을 이유로 배상 요구를 거부하고 있으며, 한국 대법원은 2024년 강제동원 피해자 및 유족 3건의 손해배상 청구 소송에서 원고 일부 승소 판결을 확정했다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(인종차별 프로토콜 가동), 상대방(벤피카, UEFA)에게 자력이 충분합니다. 또한, 증거 확보가 가능하며(경기 영상, UEFA 조사 기록), 이미 공적 절차(UEFA 인종차별 대응 프로토콜)가 진행 중입니다. 다만, 집단적 피해가 아니며 피해 금액 산정이 어려울 수 있습니다.</t>
+          <t>한국 대법원에서 후지코시의 배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1), 일본의 기계 공구·부품 회사인 후지코시는 자력이 충분한 것으로 판단된다(적합 조건 2). 강제동원 피해자 및 유족 다수가 관련된 집단적 피해이며(적합 조건 3), 대법원 판결이라는 강력한 증거가 존재한다(적합 조건 5). 이미 판결이 확정되었으나 피고 기업이 배상을 이행하지 않아 집행 단계에서의 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>1명 (비니시우스 주니오르)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>인종차별 논쟁  레알-벤피카 격돌에도.. '독설가' 무리뉴, UEFA 허점 파...</t>
+          <t>일본 기업 10번째 찾은 강제동원 유족…“배상 판결 이행해야”</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112748700</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493510&amp;ref=A</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-02-24 00:24:05.566748+00:00</t>
+          <t>2026-02-25 13:21:46.690415+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>후지코시(不二越)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>진실·화해를위한과거사정리위원회 3기 활동 시작 및 과거사법 개정</t>
+          <t>한국 대법원 판결 확정 후 피고의 불이행으로 추가 법적 조치 필요</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>진실·화해를위한과거사정리위원회(진화위) 3기가 출범하며 과거사 피해자들에 대한 정부의 책임과 구제 방안을 모색한다. 과거사법 개정으로 진화위의 조사 권한이 대폭 강화되었고, 진실규명 결정 사건에 대한 손해배상 청구권의 소멸시효가 배제되어 피해자들의 소송 가능성이 확대되었다. 3기 진화위는 선감학원 등 집단수용시설 인권침해 사건을 전담하며 2기에서 미진했던 과거사 문제 해결에 나설 예정이다.</t>
+          <t>고 임영숙 씨의 남편 김명배 씨가 일본 기업 후지코시 주주총회를 방문하여 강제동원 피해에 대한 사죄와 배상을 촉구했습니다. 한국 대법원은 2024년 후지코시의 배상 책임을 확정했으나, 후지코시는 한일 청구권 협정으로 해결된 문제라며 판결 이행을 거부하고 있습니다. 김씨는 후지코시의 법적, 역사적 책임을 강조하며 판결 이행을 요구했습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>국가폭력 및 인권침해 사건으로 상대방(대한민국)의 책임이 명확하고 자력이 충분하다 (적합 조건 1, 2). 진실·화해를위한과거사정리위원회(진화위)의 조사 및 진실규명 결정으로 증거 확보가 용이하며 (적합 조건 5), 진화위 활동이라는 공적 절차가 진행 중이다 (적합 조건 6). 과거사법 개정으로 손해배상 청구권의 소멸시효가 배제되어 집단적 피해를 입은 다수의 피해자들이 소송을 제기할 가능성이 매우 높다 (적합 조건 3, 4).</t>
+          <t>한국 대법원에서 후지코시의 배상 책임이 이미 확정된 사건으로, 상대방 책임이 명확하고(적합 조건 1) 일본 기업인 후지코시는 자력이 충분할 것으로 판단됩니다(적합 조건 2). 또한, 대법원 판결이라는 강력한 증거가 존재합니다(적합 조건 5). 비록 판결이 선고되었으나 피고가 이행을 거부하고 있어 추가적인 법적 절차(예: 강제집행)를 통해 판결 이행을 강제할 필요가 있습니다. 강제동원 피해는 다수의 피해자가 있을 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>고 임영숙 씨 외 강제동원 피해자 및 유족 다수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[사설] 기구와 권한 커진 3기 진화위 성과 기대한다</t>
+          <t>95세 강제동원 유족, 日기업 또 찾아 배상촉구… 판결 이행해야</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759377</t>
+          <t>https://www.yna.co.kr/view/AKR20260225168500073?input=1195m</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-02-23 13:06:52.905707+00:00</t>
+          <t>2026-02-25 13:21:01.455487+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>병역거부 선언, 향후 형사 절차 진행 예정</t>
+          <t>부산시 긴급 인권실태 조사 진행 중, 장애인 권익옹호기관 조사 및 수사기관 고발 예정</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>평화활동가 김민형(두부) 씨가 입영일에 대체복무마저 거부하는 '완전병역거부'를 선언했습니다. 그는 대체복무제가 여전히 징벌적 성격을 띠며, 복무 기간과 기관이 불합리하다고 비판하며 유엔 및 국가인권위원회의 개선 권고를 언급했습니다. 병역거부 시 통상 1년 6개월의 징역형이 선고되며, 출소 후에도 병역 의무가 사라지지 않아 고통스러운 투쟁이 예상됩니다.</t>
+          <t>부산시가 장애인복지시설에 대한 긴급 인권실태 조사를 실시하고 있으며, 인권 침해나 학대 정황 확인 시 피해자와 가해자를 즉시 분리하고 장애인 권익옹호기관에 조사를 의뢰할 방침이다. 필요시 수사기관에 고발하는 등 무관용 원칙으로 강력히 대응할 예정이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>대한민국을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 헌법재판소, 대법원, 유엔 및 국가인권위원회의 권고 등 객관적 증거 확보가 용이합니다(적합 조건 5). 김민형 씨 개인의 자유 박탈이라는 큰 피해가 예상되며, 대체복무제의 징벌적 성격에 대한 비판은 다수의 병역거부자 및 대체복무자에게 영향을 미치는 집단적 성격을 가집니다(적합 조건 3, 4). 병역거부 선언 직후이므로 향후 형사 절차 진행이 예상되어 소송금융 개입 시점이 적절합니다(적합 조건 6).</t>
+          <t>적합 조건 6 (공적 절차 진행 중)에 따라 부산시의 긴급 인권실태 조사가 진행 중이며, 장애인 권익옹호기관 조사 의뢰 및 수사기관 고발 등 추가 공적 절차가 예정되어 있어 증거 확보 가능성(적합 조건 5)이 높다. 장애인복지시설의 특성상 다수의 피해자가 발생했을 가능성(적합 조건 3)이 있어 집단적 피해 구제 가능성이 있다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>1명 (김민형), 잠재적 다수 (병역거부자 및 대체복무자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>군대 대신 평화…청년 김민형 “대체복무제까지 ‘완전 병역거부’ 선언...</t>
+          <t>부산시, 장애인복지시설 '긴급 인권실태 조사'…무관용 대응</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1246176.html</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6083119</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-23 12:29:20.049057+00:00</t>
+          <t>2026-02-25 12:35:17.471163+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>튀르키예 정부</t>
+          <t>벤피카 (구단), 잔루카 프레스티아니 (선수), UEFA (징계 주체)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>유럽의회 결의안 채택, 유럽인권재판소에서 20건의 사례 조사 합의 및 진행 중</t>
+          <t>UEFA 인종차별 대응 프로토콜 가동, 징계 절차 예상</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>튀르키예 정부가 국가 안보를 명분으로 외국인 기독교인 최소 300명 이상을 추방하거나 재입국을 거부하여 종교의 자유를 침해하고 있다는 논란이 일고 있습니다. 유럽의회는 이에 대한 결의안을 채택했으며, 유럽인권재판소는 20건의 사례를 조사하기로 합의하여 공적 절차가 진행 중입니다. 국제 인권 단체들은 튀르키예 당국에 적법 절차와 인권 의무 준수를 촉구하고 있습니다.</t>
+          <t>레알 마드리드 비니시우스 주니오르 선수가 벤피카 선수로부터 인종차별적 발언을 들었다고 주장하며 UEFA 인종차별 대응 프로토콜이 가동되었습니다. 벤피카의 조세 무리뉴 감독은 비니시우스의 셀레브레이션을 비난하며 논란을 키웠습니다. UEFA의 공식 조사 및 징계 절차가 진행될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>튀르키예 정부의 외국인 기독교인 추방 조치는 국가 안보를 명분으로 종교의 자유를 침해한다는 비판을 받고 있으며, 유럽의회 결의안 채택 및 유럽인권재판소의 조사 합의로 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 최소 300명 이상의 피해자가 발생하여 집단적 피해가 크고, 튀르키예 정부는 자력이 충분합니다. (적합 조건 1, 2, 3, 4, 5, 6 충족)</t>
+          <t>상대방 책임이 비교적 명확하며(인종차별 프로토콜 가동), 상대방(벤피카, UEFA)에게 자력이 충분합니다. 또한, 증거 확보가 가능하며(경기 영상, UEFA 조사 기록), 이미 공적 절차(UEFA 인종차별 대응 프로토콜)가 진행 중입니다. 다만, 집단적 피해가 아니며 피해 금액 산정이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>303명</t>
+          <t>1명 (비니시우스 주니오르)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>튀르키예, 외국인 기독교인 추방 논란… EU 결의안 거부</t>
+          <t>인종차별 논쟁  레알-벤피카 격돌에도.. '독설가' 무리뉴, UEFA 허점 파...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373640</t>
+          <t>http://www.osen.co.kr/article/G1112748700</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-23 12:28:12.971774+00:00</t>
+          <t>2026-02-24 00:24:05.566748+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
+          <t>진실·화해를위한과거사정리위원회 3기 활동 시작 및 과거사법 개정</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>진실·화해를위한과거사정리위원회(진화위) 3기가 출범하며 과거사 피해자들에 대한 정부의 책임과 구제 방안을 모색한다. 과거사법 개정으로 진화위의 조사 권한이 대폭 강화되었고, 진실규명 결정 사건에 대한 손해배상 청구권의 소멸시효가 배제되어 피해자들의 소송 가능성이 확대되었다. 3기 진화위는 선감학원 등 집단수용시설 인권침해 사건을 전담하며 2기에서 미진했던 과거사 문제 해결에 나설 예정이다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>국가폭력 및 인권침해 사건으로 상대방(대한민국)의 책임이 명확하고 자력이 충분하다 (적합 조건 1, 2). 진실·화해를위한과거사정리위원회(진화위)의 조사 및 진실규명 결정으로 증거 확보가 용이하며 (적합 조건 5), 진화위 활동이라는 공적 절차가 진행 중이다 (적합 조건 6). 과거사법 개정으로 손해배상 청구권의 소멸시효가 배제되어 집단적 피해를 입은 다수의 피해자들이 소송을 제기할 가능성이 매우 높다 (적합 조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>다수 (수만 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>[사설] 기구와 권한 커진 3기 진화위 성과 기대한다</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1759377</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:06:52.905707+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>병역거부 선언, 향후 형사 절차 진행 예정</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>평화활동가 김민형(두부) 씨가 입영일에 대체복무마저 거부하는 '완전병역거부'를 선언했습니다. 그는 대체복무제가 여전히 징벌적 성격을 띠며, 복무 기간과 기관이 불합리하다고 비판하며 유엔 및 국가인권위원회의 개선 권고를 언급했습니다. 병역거부 시 통상 1년 6개월의 징역형이 선고되며, 출소 후에도 병역 의무가 사라지지 않아 고통스러운 투쟁이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>대한민국을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 헌법재판소, 대법원, 유엔 및 국가인권위원회의 권고 등 객관적 증거 확보가 용이합니다(적합 조건 5). 김민형 씨 개인의 자유 박탈이라는 큰 피해가 예상되며, 대체복무제의 징벌적 성격에 대한 비판은 다수의 병역거부자 및 대체복무자에게 영향을 미치는 집단적 성격을 가집니다(적합 조건 3, 4). 병역거부 선언 직후이므로 향후 형사 절차 진행이 예상되어 소송금융 개입 시점이 적절합니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>1명 (김민형), 잠재적 다수 (병역거부자 및 대체복무자)</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>군대 대신 평화…청년 김민형 “대체복무제까지 ‘완전 병역거부’ 선언...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1246176.html</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:29:20.049057+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>튀르키예 정부</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>유럽의회 결의안 채택, 유럽인권재판소에서 20건의 사례 조사 합의 및 진행 중</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>튀르키예 정부가 국가 안보를 명분으로 외국인 기독교인 최소 300명 이상을 추방하거나 재입국을 거부하여 종교의 자유를 침해하고 있다는 논란이 일고 있습니다. 유럽의회는 이에 대한 결의안을 채택했으며, 유럽인권재판소는 20건의 사례를 조사하기로 합의하여 공적 절차가 진행 중입니다. 국제 인권 단체들은 튀르키예 당국에 적법 절차와 인권 의무 준수를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>튀르키예 정부의 외국인 기독교인 추방 조치는 국가 안보를 명분으로 종교의 자유를 침해한다는 비판을 받고 있으며, 유럽의회 결의안 채택 및 유럽인권재판소의 조사 합의로 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 최소 300명 이상의 피해자가 발생하여 집단적 피해가 크고, 튀르키예 정부는 자력이 충분합니다. (적합 조건 1, 2, 3, 4, 5, 6 충족)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>303명</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>튀르키예, 외국인 기독교인 추방 논란… EU 결의안 거부</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>christiantoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.christiantoday.co.kr/news/373640</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:28:12.971774+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
           <t>출생통보제 보완방안 국회토론회 개최, 민법 개정 및 행정 연계 방안 논의 중</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
+      <c r="F78" t="inlineStr">
         <is>
           <t>출생통보제 시행에도 불구하고 낡은 민법과 행정 시스템의 한계로 인해 381명의 아동이 주민등록번호 없이 '그림자 아이들'로 방치되고 있음. 이들은 필수적인 사회보장제도에서 배제되며, 국회토론회를 통해 문제점이 지적되고 민법 개정 및 행정 연계 방안이 논의되고 있음.</t>
         </is>
       </c>
-      <c r="G75" t="inlineStr">
+      <c r="G78" t="inlineStr">
         <is>
           <t>국가의 낡은 법과 행정 시스템 미비로 인해 381명의 아동이 기본권을 박탈당하고 있는 집단적 피해 사례. 법원행정처 자료 등 객관적 증거가 명확하며, 국회토론회 등 공적 절차가 진행 중으로 문제 해결의 필요성이 높음. 상대방(국가)의 자력 또한 충분함.</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I75" t="inlineStr">
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
         <is>
           <t>381명</t>
         </is>
       </c>
-      <c r="J75" t="inlineStr">
+      <c r="J78" t="inlineStr">
         <is>
           <t>버려야 주민번호가 나온다니 … 낡은 법에 갇힌 381명의 '그림자 아이들...</t>
         </is>
       </c>
-      <c r="K75" t="inlineStr">
+      <c r="K78" t="inlineStr">
         <is>
           <t>greened.kr</t>
         </is>
       </c>
-      <c r="L75" t="inlineStr">
+      <c r="L78" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M75" t="inlineStr">
+      <c r="M78" t="inlineStr">
         <is>
           <t>https://www.greened.kr/news/articleView.html?idxno=337139</t>
         </is>
       </c>
-      <c r="N75" t="inlineStr">
+      <c r="N78" t="inlineStr">
         <is>
           <t>2026-02-21 17:42:05.780234+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N75"/>
+  <autoFilter ref="A1:N78"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>