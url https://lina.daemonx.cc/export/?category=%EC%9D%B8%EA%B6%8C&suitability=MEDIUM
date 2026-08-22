--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,464 +535,536 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>이스라엘 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>이스라엘 크네세트 법안 통과, 이스라엘 인권단체 위헌심판 청구 준비, 국제기구 외교적 압박 예정</t>
+          <t>공안정국 조성 논란</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이스라엘 의회가 요르단강 서안에서 테러 혐의로 유죄 판결을 받은 팔레스타인인에게 사형을 선고할 수 있도록 하는 법안을 통과시켰습니다. 이 법안은 팔레스타인인만을 겨냥하고 항소권을 박탈하는 등 인권 침해 논란이 크며, 팔레스타인 자치정부와 이스라엘 인권단체들은 강력히 반발하며 위헌심판 청구 및 국제적 압박을 준비 중입니다.</t>
+          <t>기사는 민주노총 간첩단 의혹이 실체가 없으며 윤석열 정부가 공안정국 조성을 위해 무리수를 두고 있다고 비판한다. 석권호 씨와 그의 부친 석달윤 씨의 국가보안법 피해 사례를 언급하며 국가보안법의 야만성을 지적하고 있다. 이는 정부의 부당한 공권력 행사로 인한 인권 침해 가능성을 제기하는 내용이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이스라엘 정부의 법안 통과로 상대방 책임이 명확하고(적합 조건 1), 국가로서 자력이 충분하며(적합 조건 2), 서안 팔레스타인인 다수에게 집단적 피해를 야기할 수 있고(적합 조건 3), 사형 및 항소권 박탈 등 심각한 인권 침해로 피해 규모가 크며(적합 조건 4), 법안 자체로 증거가 명확하고(적합 조건 5), 위헌심판 청구 등 공적 절차가 진행 중인(적합 조건 6) 등 다수의 적합 조건을 충족합니다. 그러나 이 사건은 직접적인 금전적 손해배상 청구보다는 법안의 위헌성 다툼 및 인권 침해에 대한 법적/외교적 대응이 주를 이루므로, 소송금융 투자자가 회수할 수 있는 직접적인 금전적 이익이 불분명하다는 점에서 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>정부가 소송 상대방이 될 가능성이 높고 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 기사 내용만으로는 구체적인 피해 규모나 피해자 수가 명확하지 않고(적합 조건 3, 4 미흡), 객관적 증거 확보 여부나 공적 절차 진행 여부가 불분명하여(적합 조건 5, 6 미흡) 추가적인 정보 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>서안 팔레스타인인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>이스라엘, '서안 팔레스타인 테러범에 교수형' 법제화 논란(종합)</t>
+          <t>민주노총 간첩단? 실체 없다…  공안정국 조성 위한 尹정권 무리수</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>worknworld.kctu.org</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331004651079?input=1195m</t>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=509325</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 00:19:36.696149+00:00</t>
+          <t>2026-06-21 07:12:07.071174+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>이스라엘 정부</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>국회의원 발언으로 정부의 영사 조력 및 인권 보호 노력 촉구</t>
+          <t>이스라엘 크네세트 법안 통과, 이스라엘 인권단체 위헌심판 청구 준비, 국제기구 외교적 압박 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국회의원이 해외 수감 한국인이 1천 명을 넘고 그 중 사형수도 4명에 달한다고 밝히며, 억울한 피해자가 발생하지 않도록 정부의 적극적인 영사 조력과 인권 보호 노력을 강조했다. 이는 해외 수감 한국인들의 인권 문제와 정부의 역할에 대한 사회적 관심을 촉구하는 내용이다.</t>
+          <t>이스라엘 의회가 요르단강 서안에서 테러 혐의로 유죄 판결을 받은 팔레스타인인에게 사형을 선고할 수 있도록 하는 법안을 통과시켰습니다. 이 법안은 팔레스타인인만을 겨냥하고 항소권을 박탈하는 등 인권 침해 논란이 크며, 팔레스타인 자치정부와 이스라엘 인권단체들은 강력히 반발하며 위헌심판 청구 및 국제적 압박을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해외 수감 한국인 1천 명 이상, 특히 사형수 4명이라는 점에서 집단적 피해와 피해 규모가 매우 큼 (적합 조건 3, 4). '억울한 피해자' 발생 방지를 위한 정부의 영사 조력 및 인권 보호 노력이 강조된 바, 한국 정부를 상대로 한 부작위 또는 과실에 대한 소송 가능성이 있으며, 이 경우 상대방의 자력이 충분함 (적합 조건 2). 다만, 정부의 구체적인 책임 입증이 쟁점이 될 수 있습니다.</t>
+          <t>이스라엘 정부의 법안 통과로 상대방 책임이 명확하고(적합 조건 1), 국가로서 자력이 충분하며(적합 조건 2), 서안 팔레스타인인 다수에게 집단적 피해를 야기할 수 있고(적합 조건 3), 사형 및 항소권 박탈 등 심각한 인권 침해로 피해 규모가 크며(적합 조건 4), 법안 자체로 증거가 명확하고(적합 조건 5), 위헌심판 청구 등 공적 절차가 진행 중인(적합 조건 6) 등 다수의 적합 조건을 충족합니다. 그러나 이 사건은 직접적인 금전적 손해배상 청구보다는 법안의 위헌성 다툼 및 인권 침해에 대한 법적/외교적 대응이 주를 이루므로, 소송금융 투자자가 회수할 수 있는 직접적인 금전적 이익이 불분명하다는 점에서 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1천 명 이상 (해외 수감 한국인), 4명 (사형수)</t>
+          <t>서안 팔레스타인인 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>해외 수감 한국인 1천 명 넘는다고?…사형수도 4명</t>
+          <t>이스라엘, '서안 팔레스타인 테러범에 교수형' 법제화 논란(종합)</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490911&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.yna.co.kr/view/AKR20260331004651079?input=1195m</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-25 00:27:06.142519+00:00</t>
+          <t>2026-03-31 00:19:36.696149+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>진주 공공·대학도서관</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>도서관에 논란 도서 비치 중</t>
+          <t>국회의원 발언으로 정부의 영사 조력 및 인권 보호 노력 촉구</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>진주 지역 공공 및 대학 도서관에 일본군 '위안부' 피해를 부정하고 자발적 매춘을 주장하는 내용의 도서가 비치되어 논란이 되고 있습니다. 이는 기존 연구와 피해자 증언을 반박하는 내용으로, 위안부 피해자 및 관련 단체에 대한 명예훼손 및 정신적 피해를 야기할 수 있다는 지적이 나옵니다. 경상국립대 교수는 신체적·물리적·정신적 폭력을 경험한 피해자가 엄연히 존재함을 강조했습니다.</t>
+          <t>국회의원이 해외 수감 한국인이 1천 명을 넘고 그 중 사형수도 4명에 달한다고 밝히며, 억울한 피해자가 발생하지 않도록 정부의 적극적인 영사 조력과 인권 보호 노력을 강조했다. 이는 해외 수감 한국인들의 인권 문제와 정부의 역할에 대한 사회적 관심을 촉구하는 내용이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>공공기관인 도서관에 논란이 되는 도서가 비치되어 있어 상대방의 자력은 충분합니다. 위안부 피해자 및 관련 단체에 대한 집단적 피해 가능성이 있으며, 해당 도서 자체가 증거가 됩니다. 그러나 도서관의 직접적인 법적 책임 범위와 피해 금액의 구체적인 산정이 명확하지 않고, 현재 공적 절차가 진행 중이라는 언급은 없습니다.</t>
+          <t>해외 수감 한국인 1천 명 이상, 특히 사형수 4명이라는 점에서 집단적 피해와 피해 규모가 매우 큼 (적합 조건 3, 4). '억울한 피해자' 발생 방지를 위한 정부의 영사 조력 및 인권 보호 노력이 강조된 바, 한국 정부를 상대로 한 부작위 또는 과실에 대한 소송 가능성이 있으며, 이 경우 상대방의 자력이 충분함 (적합 조건 2). 다만, 정부의 구체적인 책임 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 관련 단체 다수</t>
+          <t>1천 명 이상 (해외 수감 한국인), 4명 (사형수)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>진주 공공·대학도서관에 '위안부 자발적 매춘' 주장 도서 버젓이 비치</t>
+          <t>해외 수감 한국인 1천 명 넘는다고?…사형수도 4명</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>dandinews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.dandinews.com/news/articleView.html?idxno=16529</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490911&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-13 12:30:30.293018+00:00</t>
+          <t>2026-03-25 00:27:06.142519+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>정부</t>
+          <t>진주 공공·대학도서관</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기 및 법원 판단 진행 중</t>
+          <t>도서관에 논란 도서 비치 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>중증장애인 A씨가 과밀 수용된 시설에서 폭행 피해를 입자, 정부의 관리·운영 미흡을 주장하며 손해배상 소송을 제기했습니다. A씨 측은 정부와 가해자 3명에게 총 3000만원의 배상을 요구했으며, 법원 또한 정부의 책임을 인정하는 취지의 판단을 내린 것으로 보입니다.</t>
+          <t>진주 지역 공공 및 대학 도서관에 일본군 '위안부' 피해를 부정하고 자발적 매춘을 주장하는 내용의 도서가 비치되어 논란이 되고 있습니다. 이는 기존 연구와 피해자 증언을 반박하는 내용으로, 위안부 피해자 및 관련 단체에 대한 명예훼손 및 정신적 피해를 야기할 수 있다는 지적이 나옵니다. 경상국립대 교수는 신체적·물리적·정신적 폭력을 경험한 피해자가 엄연히 존재함을 강조했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방인 정부의 자력이 충분하고, 관리 미흡에 대한 책임이 주장되며 법원 판단이 진행 중인 점은 긍정적입니다. 그러나 기사상 피해자가 1명으로 보이고, 청구 금액이 3000만원으로 소송금융 투자 기준에서 소액인 점은 매력을 낮춥니다.</t>
+          <t>공공기관인 도서관에 논란이 되는 도서가 비치되어 있어 상대방의 자력은 충분합니다. 위안부 피해자 및 관련 단체에 대한 집단적 피해 가능성이 있으며, 해당 도서 자체가 증거가 됩니다. 그러나 도서관의 직접적인 법적 책임 범위와 피해 금액의 구체적인 산정이 명확하지 않고, 현재 공적 절차가 진행 중이라는 언급은 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>위안부 피해자 및 관련 단체 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[단독] ‘과밀 수용’ 이유로 중증장애인 혼거시킨 정부…법원 “정부가...</t>
+          <t>진주 공공·대학도서관에 '위안부 자발적 매춘' 주장 도서 버젓이 비치</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>dandinews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/02/SIUG2JARGNFGZEIIHMOV3NMT5E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.dandinews.com/news/articleView.html?idxno=16529</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-02 12:40:58.308293+00:00</t>
+          <t>2026-03-13 12:30:30.293018+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>정부</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>제3기 진실화해위원회 출범 및 위원장 임명</t>
+          <t>손해배상 소송 제기 및 법원 판단 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이재명 대통령이 제3기 진실·화해를위한과거사정리위원회 위원장으로 송상교 변호사를 임명했다. 송 위원장은 과거 진화위 사무처장으로 활동했으며, 2기 위원회의 한계를 극복하고 한국전쟁 전후 민간인 학살 및 국가 폭력 인권침해 사건들에 대한 조사를 신속히 시작할 계획이다. 시민단체들은 위원장 임명을 환영하며 위원회 완전 구성을 촉구했다.</t>
+          <t>중증장애인 A씨가 과밀 수용된 시설에서 폭행 피해를 입자, 정부의 관리·운영 미흡을 주장하며 손해배상 소송을 제기했습니다. A씨 측은 정부와 가해자 3명에게 총 3000만원의 배상을 요구했으며, 법원 또한 정부의 책임을 인정하는 취지의 판단을 내린 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>제3기 진실화해위원회의 출범은 과거 국가 폭력 및 인권침해 사건들에 대한 진실 규명 공적 절차(적합 조건 6)의 시작을 의미합니다. 이 과정에서 발굴될 사건들은 상대방 책임(국가)이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 가질 가능성이 높습니다. 다만, 현재 기사에는 특정 소송 대상 사건이 명시되어 있지 않아 직접적인 투자 기회는 아니며, 위원회의 조사 결과를 기다려야 합니다.</t>
+          <t>상대방인 정부의 자력이 충분하고, 관리 미흡에 대한 책임이 주장되며 법원 판단이 진행 중인 점은 긍정적입니다. 그러나 기사상 피해자가 1명으로 보이고, 청구 금액이 3000만원으로 소송금융 투자 기준에서 소액인 점은 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>이 대통령 진실화해위원장에 송상교 변호사 임명</t>
+          <t>[단독] ‘과밀 수용’ 이유로 중증장애인 혼거시킨 정부…법원 “정부가...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603021717001</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/02/SIUG2JARGNFGZEIIHMOV3NMT5E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-02 12:25:08.665599+00:00</t>
+          <t>2026-03-02 12:40:58.308293+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
+          <t>제3기 진실화해위원회 출범 및 위원장 임명</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>이재명 대통령이 제3기 진실·화해를위한과거사정리위원회 위원장으로 송상교 변호사를 임명했다. 송 위원장은 과거 진화위 사무처장으로 활동했으며, 2기 위원회의 한계를 극복하고 한국전쟁 전후 민간인 학살 및 국가 폭력 인권침해 사건들에 대한 조사를 신속히 시작할 계획이다. 시민단체들은 위원장 임명을 환영하며 위원회 완전 구성을 촉구했다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>제3기 진실화해위원회의 출범은 과거 국가 폭력 및 인권침해 사건들에 대한 진실 규명 공적 절차(적합 조건 6)의 시작을 의미합니다. 이 과정에서 발굴될 사건들은 상대방 책임(국가)이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 가질 가능성이 높습니다. 다만, 현재 기사에는 특정 소송 대상 사건이 명시되어 있지 않아 직접적인 투자 기회는 아니며, 위원회의 조사 결과를 기다려야 합니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>이 대통령 진실화해위원장에 송상교 변호사 임명</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603021717001</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:25:08.665599+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
           <t>강제동원 피해 유족 집회 및 범국민대회 개최, 국가의 민생고 해결 촉구</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>삼일절을 맞아 강제동원 피해 유족들이 집회를 열고 국가가 강제동원 피해자들의 민생고를 해결해야 한다고 촉구했습니다. 이는 역사적 피해에 대한 지속적인 배상 요구와 정부의 역할에 대한 사회적 논의가 진행 중임을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>강제동원 피해 유족이라는 집단적 피해자가 존재하고, 상대방(대한민국)의 자력이 충분하며, 역사적 기록을 통해 증거 확보가 가능합니다. 다만, 기사 내용만으로는 새로운 소송의 구체적인 쟁점이나 법적 근거가 명확하지 않고, 진행 단계가 단순 집회 수준으로 초기 단계인 점을 고려하여 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>삼일절 도심 곳곳 집회…전한길  美 전쟁 강력 지지  발언</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/incident-accident/6086990</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-01 12:26:37.852929+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>