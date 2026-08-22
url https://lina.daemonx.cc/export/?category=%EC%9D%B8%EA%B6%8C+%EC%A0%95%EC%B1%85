--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="32" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="29" customWidth="1" min="10" max="10"/>
+    <col width="31" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="49" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -535,96 +535,156 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권 정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>경남도지사와 경남교육감 후보들이 인권정책을 공약에 포함해야 한다는 내용의 기사입니다. 인권정책 전담부서 강화, 인권센터 설치, 피해구제 절차 보장, 인권 실태조사 및 교육 등의 필요성을 강조하고 있습니다. 이는 특정 사건에 대한 보도라기보다는 정책 제안 및 촉구에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>해당 기사는 경남도지사 및 교육감 후보들에게 인권정책 공약 수립을 촉구하는 내용으로, 특정 피해 발생 사실이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>경남도지사·경남교육감 후보들, 인권정책 공약에 담아야</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>idomin.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2005629</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-16 00:11:25.100696+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>인권 정책</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
         <is>
           <t>전남도 인권 기본계획 수립 및 예방 중심 인권행정 추진</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>전라남도가 도민의 존엄과 신뢰를 지키기 위해 '제3차 전남도 인권 기본계획(2026~2030)'을 수립하고 예방 중심 인권행정을 본격 추진합니다. 이는 정책 및 사업 단계에서 인권 침해 가능성을 사전에 점검하고, 도민 참여 기반의 인권 확산 정책과 현장 중심의 인권보호 활동을 강화하는 것을 골자로 합니다. 도 인권센터는 인권침해, 차별, 직장 내 괴롭힘 등에 대한 상담과 조사를 상시 운영하며 피해자 보호와 구제에 힘쓸 예정입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>해당 기사는 전라남도가 '인권 기본계획'을 수립하고 예방 중심의 인권 행정을 추진한다는 정책 발표에 관한 내용입니다. 특정 인권 침해 사건이나 분쟁이 발생하여 소송으로 이어질 가능성이 있는 상황이 아니므로, 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1~6 모두 해당 없음)</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>전남도, '2026~2030 인권 기본계획' 수립</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>news.tf.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://news.tf.co.kr/read/national/2298606.htm</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-05 00:58:25.278541+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>