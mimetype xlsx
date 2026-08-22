--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="11" customWidth="1" min="3" max="3"/>
+    <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="36" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="47" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -535,172 +535,244 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권 침해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>카타이브 헤즈볼라</t>
+          <t>77세 남성 (토아이 팜)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>이라크 내무부 수사 및 용의자 체포, FBI 협력</t>
+          <t>용의자 체포 후 경찰 수사 및 추가 피해자 제보 요청 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국인 여성 기자가 이라크 바그다드에서 납치되었으며, 친이란 시아파 민병대 조직인 카타이브 헤즈볼라가 연루되었을 가능성이 제기됩니다. 이라크 당국은 용의자를 체포하고 있으며, 미국 정부와 FBI도 석방을 위해 협력 중입니다. 이번 사건은 미국과 이란 간 충돌이 민간인 위협으로 확산되는 양상을 보여줍니다.</t>
+          <t>리버사이드 하이킹 코스에서 여성을 성추행한 77세 남성이 체포되었습니다. 경찰은 추가 피해자가 있을 가능성을 열어두고 제보를 요청하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(카타이브 헤즈볼라) 연루 가능성이 높고(적합 조건 1), 이라크 당국이 용의자를 체포하고 FBI가 협력하는 등 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 단일 피해자이며(적합 조건 3 불충족) 상대방의 배상 자력이 불확실하여 소송금융 투자 적합도는 중간 수준입니다.</t>
+          <t>상대방 책임이 명확하고(용의자 체포), 경찰 수사(공적 절차 진행) 및 추가 피해자 제보 요청(집단적 피해 가능성)으로 증거 확보 가능성이 높습니다. 그러나 상대방이 개인으로 자력 부족 가능성이 있어 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상 (추가 피해자 가능성 있음)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>美 기자 이라크서 납치…헤즈볼라 연루 가능성</t>
+          <t>리버사이드 하이킹 코스서 여성 성추행…77세 남성 체포</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604010625109886</t>
+          <t>https://www.koreadaily.com/article/20260516070029451</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 00:22:01.742703+00:00</t>
+          <t>2026-06-24 22:56:35.546245+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권 침해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>카타이브 헤즈볼라</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
+          <t>이라크 내무부 수사 및 용의자 체포, FBI 협력</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>미국인 여성 기자가 이라크 바그다드에서 납치되었으며, 친이란 시아파 민병대 조직인 카타이브 헤즈볼라가 연루되었을 가능성이 제기됩니다. 이라크 당국은 용의자를 체포하고 있으며, 미국 정부와 FBI도 석방을 위해 협력 중입니다. 이번 사건은 미국과 이란 간 충돌이 민간인 위협으로 확산되는 양상을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방(카타이브 헤즈볼라) 연루 가능성이 높고(적합 조건 1), 이라크 당국이 용의자를 체포하고 FBI가 협력하는 등 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 단일 피해자이며(적합 조건 3 불충족) 상대방의 배상 자력이 불확실하여 소송금융 투자 적합도는 중간 수준입니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>美 기자 이라크서 납치…헤즈볼라 연루 가능성</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202604010625109886</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:22:01.742703+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>인권 침해</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
           <t>경찰 고소 접수, 피해자들이 불법 개종 및 상해 혐의로 기소되어 보석 심사 대기 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>인도 마디아프라데시주에서 힌두 민족주의자 폭도 약 100명이 가정교회 예배 중이던 기독교인들을 폭행하여 목회자는 의식을 잃고 어린이들은 내장 손상을 입는 등 중상을 입었습니다. 피해자들은 폭도들을 고소했으나, 오히려 기독교인들이 불법 개종 혐의로 맞고소당해 현재 기소된 상태로 보석 심사를 기다리고 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>상대방(폭도)의 폭행 책임이 명확하고(적합 조건 1), 피해자 증언 및 병원 기록 등 증거 확보가 가능하며(적합 조건 5), 경찰 고소 및 기소 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력 불확실성이 크고, 피해자들이 오히려 불법 개종 혐의로 기소되어 방어 소송이 필요한 상황이라 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>다수 (목회자, 여성, 어린이 포함)</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>인도 중부서 힌두교 폭도, 예배 중이던 목사와 어린이까지 폭행</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>christiantoday.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.christiantoday.co.kr/news/373992</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-13 00:17:03.445513+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>