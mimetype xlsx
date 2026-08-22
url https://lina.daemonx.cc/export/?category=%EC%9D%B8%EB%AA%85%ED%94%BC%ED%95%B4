--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -532,402 +532,538 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>사위 조씨 존속살해 및 시체유기 혐의로 구속, 딸 최씨 시체유기 혐의로 구속. 경찰 수사 진행 중, 검찰 송치 예정.</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>20대 사위가 50대 장모를 수개월간 폭행해 사망에 이르게 하고 시신을 캐리어에 담아 유기한 사건. 사위와 딸은 각각 존속살해 및 시체유기, 시체유기 혐의로 구속되었으며, 경찰 수사가 진행 중이다. 피해자는 사망 당시 다발성 골절 등 심각한 외상을 입은 것으로 확인되었다.</t>
+          <t>통영의 한 주택에서 남편이 흉기에 찔린 아내를 발견해 경찰에 신고했습니다. 경찰은 집 안 CCTV를 통해 새벽 시간대에 한 남성이 침입한 사실을 확인하고 용의자를 추적 중입니다. 이 사건은 현재 경찰 수사가 진행 중인 살인 사건입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해가 발생했으며(적합 조건 4), 공적 절차(경찰 수사 및 구속)가 진행 중이고(적합 조건 6), 증거가 충분히 확보된 상태(적합 조건 5)로 법적 승소 가능성은 높습니다. 그러나 피고가 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하여 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>이 사건은 살인 사건으로 피해 규모가 크고(적합 조건 4), CCTV 영상 등 증거가 확보되었으며(적합 조건 5), 경찰 수사가 진행 중(적합 조건 6)입니다. 그러나 소송금융의 핵심인 '상대방의 자력'이 불분명하며(적합 조건 2 미충족), 현재 용의자만 특정된 상태로 민사상 손해배상 청구의 피고가 불분명하고 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>50대 장모, 매맞는 20대 딸 지키려 신혼원룸서 함께 살았다…‘캐리어 ...</t>
+          <t>가짜 사진까지 나왔던 '통영 살인' 용의자, 동영상 나왔다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10710287?ref=naver</t>
+          <t>https://www.hankyung.com/article/202607289305H</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:17:48.599475+00:00</t>
+          <t>2026-08-11 21:04:34.592255+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 검찰 송치 임박</t>
+          <t>피의자 구속, 검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대구 신천에서 50대 여성의 시신이 캐리어에 담겨 유기된 사건으로, 사위 조모씨가 존속살해 혐의, 딸 최모씨가 시체유기 혐의로 구속되었다. 경찰은 범행의 고의성과 가정폭력 여부에 수사력을 집중하고 있으며, 조만간 검찰에 송치될 예정이다. 우발적 범죄 여부, 가정폭력 실체, 딸의 가담 정도 등이 주요 쟁점이다.</t>
+          <t>정성호 장관이 김창민 감독 사건 피의자 구속에 대해 언급하며 유족들에게 위로를 전했다. 이번 구속은 검찰 보완수사의 성과로, 피해자의 억울함을 풀고 범죄자를 처벌하겠다는 의지를 보였다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 현재 공적 절차(경찰 수사 및 검찰 송치 예정)가 진행 중이다(적합 조건 6). 그러나 피의자들이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 떨어진다. 핵심적인 투자 회수 가능성이 낮다는 점에서 '기타 투자 어려운 이유'에 해당하여 적합도를 낮게 평가한다.</t>
+          <t>피의자 구속은 공적 절차(수사)가 진행 중임을 명확히 보여주며(적합 조건 6), 이는 수사기관이 상당한 증거를 확보했음을 시사합니다(적합 조건 5). 하지만 사건의 구체적인 내용, 피해 규모, 상대방의 자력 등 소송금융 투자에 필요한 핵심 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘대구 신천 캐리어 시신 유기’ 검찰 송치 코앞…수사 쟁점은 ‘반복 ...</t>
+          <t>정성호  김창민 사건 피의자 구속, 검찰 보완수사 성과</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260405028375885</t>
+          <t>https://www.hankyung.com/article/2026050456937</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:33:07.430158+00:00</t>
+          <t>2026-06-12 16:25:31.245514+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>개인 용의자</t>
+          <t>조모(27) 씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 체포됨</t>
+          <t>사위 조씨 존속살해 및 시체유기 혐의로 구속, 딸 최씨 시체유기 혐의로 구속. 경찰 수사 진행 중, 검찰 송치 예정.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>우간다 캄팔라의 한 어린이집에서 30대 남성이 흉기를 휘둘러 2~3세 유아 4명이 사망하는 사건이 발생했습니다. 용의자는 해당 어린이집에 자녀 입학 문의를 한 학부모로, 현장에서 체포되어 현지 경찰이 살해 동기 등을 수사 중입니다.</t>
+          <t>20대 사위가 50대 장모를 수개월간 폭행해 사망에 이르게 하고 시신을 캐리어에 담아 유기한 사건. 사위와 딸은 각각 존속살해 및 시체유기, 시체유기 혐의로 구속되었으며, 경찰 수사가 진행 중이다. 피해자는 사망 당시 다발성 골절 등 심각한 외상을 입은 것으로 확인되었다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방이 자력이 충분한 대기업, 금융기관 등이 아닌 개인 용의자이며, 집단적 피해(수십 명 이상)에 해당하지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 용의자 책임은 명확하고 경찰 수사가 진행 중이나, 투자 적합 조건 중 핵심적인 자력 및 규모 조건이 충족되지 않습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해가 발생했으며(적합 조건 4), 공적 절차(경찰 수사 및 구속)가 진행 중이고(적합 조건 6), 증거가 충분히 확보된 상태(적합 조건 5)로 법적 승소 가능성은 높습니다. 그러나 피고가 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하여 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>캄팔라 어린이집서 30대 흉기난동…유아 4명 사망, 용의자는 학부모</t>
+          <t>50대 장모, 매맞는 20대 딸 지키려 신혼원룸서 함께 살았다…‘캐리어 ...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579762?ref=naver</t>
+          <t>https://biz.heraldcorp.com/article/10710287?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:17:37.561234+00:00</t>
+          <t>2026-04-06 00:17:48.599475+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>사위 조모씨, 딸 최모씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 수사</t>
+          <t>경찰 수사 중, 검찰 송치 임박</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>강북 모텔에서 연쇄 살인 사건이 발생했으며, 피의자는 20세 김소영으로 특정되었습니다. 경찰은 기존 피해자 외에 추가 피해가 의심되는 인물 2명에 대한 수사를 진행 중이며, 프로파일러는 MZ세대 사이코패스 살인범으로 분석했습니다.</t>
+          <t>대구 신천에서 50대 여성의 시신이 캐리어에 담겨 유기된 사건으로, 사위 조모씨가 존속살해 혐의, 딸 최모씨가 시체유기 혐의로 구속되었다. 경찰은 범행의 고의성과 가정폭력 여부에 수사력을 집중하고 있으며, 조만간 검찰에 송치될 예정이다. 우발적 범죄 여부, 가정폭력 실체, 딸의 가담 정도 등이 주요 쟁점이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>피의자(20세 개인)의 자력 부족이 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 비록 경찰 수사가 진행 중이고(적합 조건: 공적 절차 진행 중), 피의자가 특정되었으나(적합 조건: 상대방 책임 명확), 핵심적인 회수 가능성 문제가 커 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 현재 공적 절차(경찰 수사 및 검찰 송치 예정)가 진행 중이다(적합 조건 6). 그러나 피의자들이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 떨어진다. 핵심적인 투자 회수 가능성이 낮다는 점에서 '기타 투자 어려운 이유'에 해당하여 적합도를 낮게 평가한다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>최소 3명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[단독] '강북 모텔 연쇄 살인' 피의자는 20살 김소영…사이코패스 결과...</t>
+          <t>‘대구 신천 캐리어 시신 유기’ 검찰 송치 코앞…수사 쟁점은 ‘반복 ...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180634</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260405028375885</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-09 12:37:34.694357+00:00</t>
+          <t>2026-04-05 12:33:07.430158+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
+          <t>개인 용의자</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 용의자 체포됨</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>우간다 캄팔라의 한 어린이집에서 30대 남성이 흉기를 휘둘러 2~3세 유아 4명이 사망하는 사건이 발생했습니다. 용의자는 해당 어린이집에 자녀 입학 문의를 한 학부모로, 현장에서 체포되어 현지 경찰이 살해 동기 등을 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상대방이 자력이 충분한 대기업, 금융기관 등이 아닌 개인 용의자이며, 집단적 피해(수십 명 이상)에 해당하지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 용의자 책임은 명확하고 경찰 수사가 진행 중이나, 투자 적합 조건 중 핵심적인 자력 및 규모 조건이 충족되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>캄팔라 어린이집서 30대 흉기난동…유아 4명 사망, 용의자는 학부모</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11579762?ref=naver</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:17:37.561234+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>인명피해</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 추가 피해자 수사</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>강북 모텔에서 연쇄 살인 사건이 발생했으며, 피의자는 20세 김소영으로 특정되었습니다. 경찰은 기존 피해자 외에 추가 피해가 의심되는 인물 2명에 대한 수사를 진행 중이며, 프로파일러는 MZ세대 사이코패스 살인범으로 분석했습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>피의자(20세 개인)의 자력 부족이 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 비록 경찰 수사가 진행 중이고(적합 조건: 공적 절차 진행 중), 피의자가 특정되었으나(적합 조건: 상대방 책임 명확), 핵심적인 회수 가능성 문제가 커 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>최소 3명 이상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>[단독] '강북 모텔 연쇄 살인' 피의자는 20살 김소영…사이코패스 결과...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180634</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:37:34.694357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>인명피해</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>친모 및 친부</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>형사 재판 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>생후 4개월 아들 해든이가 친모의 학대로 사망한 사건으로 공분이 일고 있다. 검찰 조사 결과 친모는 아기가 사망한 당일에도 성매매를 하는 등 기본적인 보호 의무를 다하지 않은 것으로 드러났다. 이 사건은 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>친모의 학대 살해 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 공적 절차(형사 재판)가 진행 중이지만(적합 조건 6), 피고인인 친모 및 친부의 자력 부족으로 인해 소송금융 투자 대상으로서의 회수 가능성이 매우 낮아 부적합하다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>생후 4개월 아들을…'해든이 학대 살해' 친모 영상에 공분</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>sisajournal.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.sisajournal.com/news/articleView.html?idxno=364497</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-04 01:02:11.717512+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>