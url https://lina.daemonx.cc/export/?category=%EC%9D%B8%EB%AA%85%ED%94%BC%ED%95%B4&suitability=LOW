--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="23" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,322 +533,390 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 검찰 송치 임박</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대구 신천에서 50대 여성의 시신이 캐리어에 담겨 유기된 사건으로, 사위 조모씨가 존속살해 혐의, 딸 최모씨가 시체유기 혐의로 구속되었다. 경찰은 범행의 고의성과 가정폭력 여부에 수사력을 집중하고 있으며, 조만간 검찰에 송치될 예정이다. 우발적 범죄 여부, 가정폭력 실체, 딸의 가담 정도 등이 주요 쟁점이다.</t>
+          <t>통영의 한 주택에서 남편이 흉기에 찔린 아내를 발견해 경찰에 신고했습니다. 경찰은 집 안 CCTV를 통해 새벽 시간대에 한 남성이 침입한 사실을 확인하고 용의자를 추적 중입니다. 이 사건은 현재 경찰 수사가 진행 중인 살인 사건입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 현재 공적 절차(경찰 수사 및 검찰 송치 예정)가 진행 중이다(적합 조건 6). 그러나 피의자들이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 떨어진다. 핵심적인 투자 회수 가능성이 낮다는 점에서 '기타 투자 어려운 이유'에 해당하여 적합도를 낮게 평가한다.</t>
+          <t>이 사건은 살인 사건으로 피해 규모가 크고(적합 조건 4), CCTV 영상 등 증거가 확보되었으며(적합 조건 5), 경찰 수사가 진행 중(적합 조건 6)입니다. 그러나 소송금융의 핵심인 '상대방의 자력'이 불분명하며(적합 조건 2 미충족), 현재 용의자만 특정된 상태로 민사상 손해배상 청구의 피고가 불분명하고 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>‘대구 신천 캐리어 시신 유기’ 검찰 송치 코앞…수사 쟁점은 ‘반복 ...</t>
+          <t>가짜 사진까지 나왔던 '통영 살인' 용의자, 동영상 나왔다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260405028375885</t>
+          <t>https://www.hankyung.com/article/202607289305H</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:33:07.430158+00:00</t>
+          <t>2026-08-11 21:04:34.592255+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>개인 용의자</t>
+          <t>사위 조모씨, 딸 최모씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 체포됨</t>
+          <t>경찰 수사 중, 검찰 송치 임박</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>우간다 캄팔라의 한 어린이집에서 30대 남성이 흉기를 휘둘러 2~3세 유아 4명이 사망하는 사건이 발생했습니다. 용의자는 해당 어린이집에 자녀 입학 문의를 한 학부모로, 현장에서 체포되어 현지 경찰이 살해 동기 등을 수사 중입니다.</t>
+          <t>대구 신천에서 50대 여성의 시신이 캐리어에 담겨 유기된 사건으로, 사위 조모씨가 존속살해 혐의, 딸 최모씨가 시체유기 혐의로 구속되었다. 경찰은 범행의 고의성과 가정폭력 여부에 수사력을 집중하고 있으며, 조만간 검찰에 송치될 예정이다. 우발적 범죄 여부, 가정폭력 실체, 딸의 가담 정도 등이 주요 쟁점이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방이 자력이 충분한 대기업, 금융기관 등이 아닌 개인 용의자이며, 집단적 피해(수십 명 이상)에 해당하지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 용의자 책임은 명확하고 경찰 수사가 진행 중이나, 투자 적합 조건 중 핵심적인 자력 및 규모 조건이 충족되지 않습니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 현재 공적 절차(경찰 수사 및 검찰 송치 예정)가 진행 중이다(적합 조건 6). 그러나 피의자들이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 떨어진다. 핵심적인 투자 회수 가능성이 낮다는 점에서 '기타 투자 어려운 이유'에 해당하여 적합도를 낮게 평가한다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>캄팔라 어린이집서 30대 흉기난동…유아 4명 사망, 용의자는 학부모</t>
+          <t>‘대구 신천 캐리어 시신 유기’ 검찰 송치 코앞…수사 쟁점은 ‘반복 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579762?ref=naver</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260405028375885</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 00:17:37.561234+00:00</t>
+          <t>2026-04-05 12:33:07.430158+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>개인 용의자</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 수사</t>
+          <t>경찰 수사 진행 중, 용의자 체포됨</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>강북 모텔에서 연쇄 살인 사건이 발생했으며, 피의자는 20세 김소영으로 특정되었습니다. 경찰은 기존 피해자 외에 추가 피해가 의심되는 인물 2명에 대한 수사를 진행 중이며, 프로파일러는 MZ세대 사이코패스 살인범으로 분석했습니다.</t>
+          <t>우간다 캄팔라의 한 어린이집에서 30대 남성이 흉기를 휘둘러 2~3세 유아 4명이 사망하는 사건이 발생했습니다. 용의자는 해당 어린이집에 자녀 입학 문의를 한 학부모로, 현장에서 체포되어 현지 경찰이 살해 동기 등을 수사 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피의자(20세 개인)의 자력 부족이 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 비록 경찰 수사가 진행 중이고(적합 조건: 공적 절차 진행 중), 피의자가 특정되었으나(적합 조건: 상대방 책임 명확), 핵심적인 회수 가능성 문제가 커 투자 대상으로 부적합합니다.</t>
+          <t>상대방이 자력이 충분한 대기업, 금융기관 등이 아닌 개인 용의자이며, 집단적 피해(수십 명 이상)에 해당하지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 용의자 책임은 명확하고 경찰 수사가 진행 중이나, 투자 적합 조건 중 핵심적인 자력 및 규모 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>최소 3명 이상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[단독] '강북 모텔 연쇄 살인' 피의자는 20살 김소영…사이코패스 결과...</t>
+          <t>캄팔라 어린이집서 30대 흉기난동…유아 4명 사망, 용의자는 학부모</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180634</t>
+          <t>https://www.munhwa.com/article/11579762?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-09 12:37:34.694357+00:00</t>
+          <t>2026-04-04 00:17:37.561234+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 추가 피해자 수사</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>강북 모텔에서 연쇄 살인 사건이 발생했으며, 피의자는 20세 김소영으로 특정되었습니다. 경찰은 기존 피해자 외에 추가 피해가 의심되는 인물 2명에 대한 수사를 진행 중이며, 프로파일러는 MZ세대 사이코패스 살인범으로 분석했습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>피의자(20세 개인)의 자력 부족이 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 비록 경찰 수사가 진행 중이고(적합 조건: 공적 절차 진행 중), 피의자가 특정되었으나(적합 조건: 상대방 책임 명확), 핵심적인 회수 가능성 문제가 커 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>최소 3명 이상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>[단독] '강북 모텔 연쇄 살인' 피의자는 20살 김소영…사이코패스 결과...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180634</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:37:34.694357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>인명피해</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
           <t>친모 및 친부</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>형사 재판 진행 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>생후 4개월 아들 해든이가 친모의 학대로 사망한 사건으로 공분이 일고 있다. 검찰 조사 결과 친모는 아기가 사망한 당일에도 성매매를 하는 등 기본적인 보호 의무를 다하지 않은 것으로 드러났다. 이 사건은 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>친모의 학대 살해 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 공적 절차(형사 재판)가 진행 중이지만(적합 조건 6), 피고인인 친모 및 친부의 자력 부족으로 인해 소송금융 투자 대상으로서의 회수 가능성이 매우 낮아 부적합하다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>생후 4개월 아들을…'해든이 학대 살해' 친모 영상에 공분</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>sisajournal.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.sisajournal.com/news/articleView.html?idxno=364497</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-04 01:02:11.717512+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>