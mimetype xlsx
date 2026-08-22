--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,106 +533,174 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인명피해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>피의자 구속, 검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>정성호 장관이 김창민 감독 사건 피의자 구속에 대해 언급하며 유족들에게 위로를 전했다. 이번 구속은 검찰 보완수사의 성과로, 피해자의 억울함을 풀고 범죄자를 처벌하겠다는 의지를 보였다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>피의자 구속은 공적 절차(수사)가 진행 중임을 명확히 보여주며(적합 조건 6), 이는 수사기관이 상당한 증거를 확보했음을 시사합니다(적합 조건 5). 하지만 사건의 구체적인 내용, 피해 규모, 상대방의 자력 등 소송금융 투자에 필요한 핵심 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>정성호  김창민 사건 피의자 구속, 검찰 보완수사 성과</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026050456937</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-12 16:25:31.245514+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>인명피해</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>조모(27) 씨</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>사위 조씨 존속살해 및 시체유기 혐의로 구속, 딸 최씨 시체유기 혐의로 구속. 경찰 수사 진행 중, 검찰 송치 예정.</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>20대 사위가 50대 장모를 수개월간 폭행해 사망에 이르게 하고 시신을 캐리어에 담아 유기한 사건. 사위와 딸은 각각 존속살해 및 시체유기, 시체유기 혐의로 구속되었으며, 경찰 수사가 진행 중이다. 피해자는 사망 당시 다발성 골절 등 심각한 외상을 입은 것으로 확인되었다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해가 발생했으며(적합 조건 4), 공적 절차(경찰 수사 및 구속)가 진행 중이고(적합 조건 6), 증거가 충분히 확보된 상태(적합 조건 5)로 법적 승소 가능성은 높습니다. 그러나 피고가 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하여 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>50대 장모, 매맞는 20대 딸 지키려 신혼원룸서 함께 살았다…‘캐리어 ...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10710287?ref=naver</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-06 00:17:48.599475+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>