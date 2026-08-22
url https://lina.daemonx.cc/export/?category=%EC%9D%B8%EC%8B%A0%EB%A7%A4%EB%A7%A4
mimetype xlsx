--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,111 +4,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -532,258 +539,322 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인신매매</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>폴란드 검찰 수사 착수, 유럽 국가들에 정보 및 증거 제공 요청</t>
+          <t>인신매매방지법 시행규칙 개정안 시행</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국인 성범죄자 제프리 엡스타인이 중동부 유럽 출신 여성들을 속여 성착취했다는 의혹에 대해 폴란드 검찰이 수사에 착수했다. 검찰은 엡스타인과 주변 인물들이 외국에서 일하게 해주겠다고 속여 미성년자를 포함한 여성들을 모집한 정황이 있다고 밝히며, 관련된 유럽 국가 두 곳에 정보와 증거 제공을 요청했다. 엡스타인은 이미 사망했으나, 미국 법무부가 관련 문건을 대거 공개한 후 폴란드 정부가 자체 조사팀을 꾸려 폴란드 국적 피해자 유무를 검토 중이다.</t>
+          <t>성평등가족부가 인신매매방지법 시행규칙 개정안을 오늘부터 시행하며 인신매매 피해자 확인서의 활용 범위를 확대한다. 이로써 피해자 확인서는 민사·형사 재판 등 다양한 용도로 사용될 수 있게 되며, 기존의 사용 제한 문구가 삭제된다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>폴란드 검찰이 엡스타인 사건에 대한 수사에 착수하여 상대방 책임이 명확하고(적합 조건 1), 헤지펀드 매니저 출신인 엡스타인의 막대한 자산으로 상대방의 자력이 충분하며(적합 조건 2), 중동부 유럽 출신 다수의 여성 피해자가 발생하여 집단적 피해에 해당하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 미국 법무부 문건 공개 및 폴란드 검찰의 증거 요청으로 증거 확보 가능성이 높고(적합 조건 5), 현재 폴란드 검찰 수사가 진행 중이므로 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>해당 기사는 인신매매방지법 시행규칙 개정안 시행이라는 정책 변화를 다루고 있으며, 특정 인신매매 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁을 제시하고 있지 않습니다. 따라서 특정 피고, 명확한 피해 규모, 또는 집단 소송 가능성이 있는 원고 집단을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 (수백 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>폴란드, 엡스타인 사건 수사... 유럽에서 인신매매 단서</t>
+          <t>성평등가족부, 인신매매 피해자 확인서 활용 범위 확대</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603121846128163</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1531432</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-12 12:27:33.832051+00:00</t>
+          <t>2026-08-02 07:00:40.460041+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인신매매</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>데런 애드킨스</t>
+          <t>제프리 엡스타인 관련 재단 및 공범</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 징역 28년 8개월 선고</t>
+          <t>폴란드 검찰 수사 착수, 유럽 국가들에 정보 및 증거 제공 요청</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 LA에서 20대 남성 데런 애드킨스가 SNS를 통해 10대 여성 2명에게 접근하여 성매매를 강요하고 폭행한 혐의로 징역 28년 8개월을 선고받았습니다. 이 사건은 LA의 대표적인 성매매 집결지에서 발생했으며, SNS를 이용한 청소년 인신매매 수법의 전형적인 사례로 지목되고 있습니다.</t>
+          <t>미국인 성범죄자 제프리 엡스타인이 중동부 유럽 출신 여성들을 속여 성착취했다는 의혹에 대해 폴란드 검찰이 수사에 착수했다. 검찰은 엡스타인과 주변 인물들이 외국에서 일하게 해주겠다고 속여 미성년자를 포함한 여성들을 모집한 정황이 있다고 밝히며, 관련된 유럽 국가 두 곳에 정보와 증거 제공을 요청했다. 엡스타인은 이미 사망했으나, 미국 법무부가 관련 문건을 대거 공개한 후 폴란드 정부가 자체 조사팀을 꾸려 폴란드 국적 피해자 유무를 검토 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건), 공적 절차(형사 재판)가 이미 진행되어 종결된 상태로 증거 확보가 용이합니다(적합 조건). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 피해 금액 회수 가능성이 불확실하다는 점이 소송금융 투자에 제약이 될 수 있습니다.</t>
+          <t>폴란드 검찰이 엡스타인 사건에 대한 수사에 착수하여 상대방 책임이 명확하고(적합 조건 1), 헤지펀드 매니저 출신인 엡스타인의 막대한 자산으로 상대방의 자력이 충분하며(적합 조건 2), 중동부 유럽 출신 다수의 여성 피해자가 발생하여 집단적 피해에 해당하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 미국 법무부 문건 공개 및 폴란드 검찰의 증거 요청으로 증거 확보 가능성이 높고(적합 조건 5), 현재 폴란드 검찰 수사가 진행 중이므로 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>다수 (수백 명 이상 추정)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“SNS로 접근해 10대 성매매 강요”…26세 ‘젠지 포주’ 징역 28년 [핫이...</t>
+          <t>폴란드, 엡스타인 사건 수사... 유럽에서 인신매매 단서</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260224601007&amp;wlog_tag3=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603121846128163</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-02-24 12:21:05.559004+00:00</t>
+          <t>2026-03-12 12:27:33.832051+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인신매매</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>데런 애드킨스</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 및 징역 28년 8개월 선고</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>미국 LA에서 20대 남성 데런 애드킨스가 SNS를 통해 10대 여성 2명에게 접근하여 성매매를 강요하고 폭행한 혐의로 징역 28년 8개월을 선고받았습니다. 이 사건은 LA의 대표적인 성매매 집결지에서 발생했으며, SNS를 이용한 청소년 인신매매 수법의 전형적인 사례로 지목되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건), 공적 절차(형사 재판)가 이미 진행되어 종결된 상태로 증거 확보가 용이합니다(적합 조건). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 피해 금액 회수 가능성이 불확실하다는 점이 소송금융 투자에 제약이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>“SNS로 접근해 10대 성매매 강요”…26세 ‘젠지 포주’ 징역 28년 [핫이...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>nownews.seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260224601007&amp;wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:21:05.559004+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>인신매매</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
           <t>카즈야</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>검찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>검찰은 21세 포주 카즈야가 피해자에게 공원에서 매춘 행위를 권유하고 GPS로 위치를 파악했다고 밝혔다. 카즈야는 걸스바 점장 스즈키 마오야와 교제 관계였다고 주장하고 있으나, 주변인들은 이를 부인하고 있다. 현재 검찰 수사가 진행 중인 사건이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방(카즈야)의 책임이 검찰 발표로 명확하며(적합 조건 1), 검찰 수사라는 공적 절차가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 상대방의 자력 정보가 부족하고, 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>성매매·인신매매 강요했는데… 가장 예쁜 범죄자  21세 포주</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026022497177</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-24 00:22:53.838798+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>