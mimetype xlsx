--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="32" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
-    <col width="46" customWidth="1" min="10" max="10"/>
-    <col width="13" customWidth="1" min="11" max="11"/>
+    <col width="47" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인신침해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>장윤기</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>1심 무기징역 선고</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>스타일리스트 김우리가 귀가 중이던 여고생을 살해한 장윤기의 1심 무기징역 선고에 분노를 표했다. 장윤기는 강간살인, 살인미수, 성폭행, 스토킹, 불법촬영 등 여러 혐의로 기소되어 1심에서 무기징역을 선고받았다. 김우리는 법 제도를 비판하며 유족의 아픔에 공감했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>피고의 책임은 명확하고 증거도 충분하나(적합 조건 1, 5), 개인인 피고 장윤기의 자력(재산)이 충분하지 않아 손해배상금 회수 가능성이 매우 낮다. 소송금융은 배상금 회수를 전제로 하므로 투자 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>최소 4명 이상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>'두 딸 아빠' 김우리, 장윤기 무기징역 판결에 극대노.. 억장 무너져  [...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/10/01/2026100107244582698</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-13 18:04:02.370063+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>인신침해</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>이명철</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>형사 사건 대법원 판결 확정 및 가해자 2016년 출소</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>2008년 일산 초등생 납치미수 사건과 가해자 이명철의 과거 연쇄 아동 성범죄를 다룬 기사입니다. 이명철은 2008년 사건으로 징역 8년형을 선고받고 2016년 출소했으며, 과거에도 아동 성범죄 전력이 있었습니다. 경찰의 초기 부실 수사 및 2심에서의 감형 등 논란이 있었던 사건입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>형사 사건은 이미 대법원 판결로 종결되었으며(부적합 조건), 가해자가 개인으로 자력이 충분하지 않아 민사상 손해배상 청구 시 회수 가능성이 매우 낮습니다. 피해 규모가 크지 않고 집단적 피해로 보기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>6명 (2008년 사건 1명, 과거 연쇄 성범죄 5명)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>“나는 그런 사람 아냐” 10살 아이 안심시키더니…출소 2년 만, 또 아동...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20025946?ref=naver</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-31 00:17:28.486997+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>