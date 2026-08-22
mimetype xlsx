--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="45" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="24" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -543,787 +543,855 @@
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>증인 출석 예정</t>
+          <t>반려견 공격으로 인한 피해 발생</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가수 나나와 어머니가 재판에 증인으로 출석할 예정입니다. 나나는 가해자와의 대면을 원치 않았으나 재판부의 소환에 응하기로 했습니다. 기사에는 사건의 구체적인 내용이나 가해자의 신원 등은 명시되어 있지 않습니다.</t>
+          <t>반려견 보호자가 자신의 반려견을 제대로 통제하지 못해 '늑대 같다'는 평을 들을 정도로 반복적인 공격을 가하고 있으며, 보호자는 이에 대해 무대응으로 일관하고 있습니다. 피해자들이 존재하나 구체적인 피해 규모나 법적 조치 진행 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이어서 사건의 구체적인 내용, 가해자의 신원 및 자력, 피해 규모 등을 전혀 파악할 수 없습니다. 집단적 피해 사례도 아니며, 소송금융 투자 검토에 필요한 핵심 정보가 부재하여 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>반려견 보호자의 책임은 명확해 보이나(적합 조건 1), 상대방이 개인으로 자력 확보가 불확실하며, 피해 규모나 피해자 수가 특정되지 않아 소송금융 투자 매력이 낮습니다. (부적합 조건: 상대방 자력 불확실)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>뭔가 잘못된 것 같다 …나나, 증인 출석 앞두고 올린 글</t>
+          <t>‘개늑시2’ 반려 8년차 보호자 “목줄이 뭐야?”…강형욱 ‘말잇못’</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008496427&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://sports.khan.co.kr/article/202607081954003?pt=nv</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-29 12:27:31.411577+00:00</t>
+          <t>2026-07-20 07:02:02.600158+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>소송 패소</t>
+          <t>증인 출석 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>'궁금한이야기Y'에 등장한 김씨는 동료들로부터 피해를 입었다고 주장하며 공제회를 상대로 소송을 제기했으나 지난해 패소했다. 기사는 김씨와 첫 번째 표적이었던 일산 피해자 간의 접점은 없었다고 언급하며, 첫 번째 표적은 공제회 간부였다고 전한다.</t>
+          <t>가수 나나와 어머니가 재판에 증인으로 출석할 예정입니다. 나나는 가해자와의 대면을 원치 않았으나 재판부의 소환에 응하기로 했습니다. 기사에는 사건의 구체적인 내용이나 가해자의 신원 등은 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 김씨가 공제회를 상대로 제기한 소송에서 이미 패소하여 종결된 것으로 보입니다. (부적합 조건: 이미 종결된 사건) 또한, 피해의 구체적인 내용, 상대방의 책임 명확성, 피해 규모 및 증거 유무 등 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도를 낮게 평가합니다.</t>
+          <t>기사 내용이 매우 단편적이어서 사건의 구체적인 내용, 가해자의 신원 및 자력, 피해 규모 등을 전혀 파악할 수 없습니다. 집단적 피해 사례도 아니며, 소송금융 투자 검토에 필요한 핵심 정보가 부재하여 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'궁금한이야기Y' 김씨, 동료들에 의한 피해 주장...공제회 상대로 지난...</t>
+          <t>뭔가 잘못된 것 같다 …나나, 증인 출석 앞두고 올린 글</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=727331</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008496427&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-28 00:29:50.045465+00:00</t>
+          <t>2026-03-29 12:27:31.411577+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>이홍기 한인회</t>
+          <t>공제회</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>민사소송 재판 심리 예정</t>
+          <t>소송 패소</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>애틀랜타 한인회와 '이홍기 한인회' 간 민사소송 재판 심리가 다음 달 10일경 열릴 예정입니다. 기사에는 소송의 구체적인 내용이나 쟁점에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>'궁금한이야기Y'에 등장한 김씨는 동료들로부터 피해를 입었다고 주장하며 공제회를 상대로 소송을 제기했으나 지난해 패소했다. 기사는 김씨와 첫 번째 표적이었던 일산 피해자 간의 접점은 없었다고 언급하며, 첫 번째 표적은 공제회 간부였다고 전한다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 제한적이며, 소송의 구체적인 쟁점이나 피해 규모를 파악하기 어렵습니다. 상대방(한인회)의 자력이 충분한지 불분명하며, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+          <t>이 사건은 김씨가 공제회를 상대로 제기한 소송에서 이미 패소하여 종결된 것으로 보입니다. (부적합 조건: 이미 종결된 사건) 또한, 피해의 구체적인 내용, 상대방의 책임 명확성, 피해 규모 및 증거 유무 등 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도를 낮게 평가합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>내달 두 한인회간 소송 심리 열릴 듯</t>
+          <t>'궁금한이야기Y' 김씨, 동료들에 의한 피해 주장...공제회 상대로 지난...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260325144926695</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=727331</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 00:32:40.183541+00:00</t>
+          <t>2026-03-28 00:29:50.045465+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>이홍기 한인회</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>손해배상 소송 고려 중</t>
+          <t>민사소송 재판 심리 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>BTS 컴백쇼로 인한 광화문 일대 교통 통제 및 혼잡으로 인해 결혼식을 올린 시민 A씨가 수천만원의 피해를 입었다며 공연 주최 측을 상대로 손해배상 소송을 고려 중이다. 대규모 행사로 인한 주변 지역 주민 및 상인들의 피해 가능성도 제기된다.</t>
+          <t>애틀랜타 한인회와 '이홍기 한인회' 간 민사소송 재판 심리가 다음 달 10일경 열릴 예정입니다. 기사에는 소송의 구체적인 내용이나 쟁점에 대한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 배상 능력이 충분하며 (적합 조건 2), 시민 A씨의 결혼식 피해액 수천만원은 상당한 규모이다 (적합 조건 4). 대규모 행사 관련 기록 등 객관적 증거 확보가 용이하며 (적합 조건 5), 광화문 인근에서 결혼식을 올린 다른 시민들도 유사한 피해를 입었을 가능성이 있어 집단적 피해로 발전할 여지가 있다 (적합 조건 3). 다만, 공연 주최 측의 법적 책임이 명확히 드러나지 않았고, 현재까지는 특정 개인의 손해배상 고려 단계이다.</t>
+          <t>기사 내용이 매우 제한적이며, 소송의 구체적인 쟁점이나 피해 규모를 파악하기 어렵습니다. 상대방(한인회)의 자력이 충분한지 불분명하며, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>수천만원 (시민 A씨 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>최소 1명, 잠재적 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'26만→4만' BTS 컴백쇼 기대 너무 컸나… 하이브, 15%대 하락</t>
+          <t>내달 두 한인회간 소송 심리 열릴 듯</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603239573i</t>
+          <t>https://www.koreadaily.com/article/20260325144926695</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-23 12:57:55.782525+00:00</t>
+          <t>2026-03-26 00:32:40.183541+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 사건의 진행 단계가 아닌, 소송 기간에 대한 일반적인 논평임</t>
+          <t>손해배상 소송 고려 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이 기사는 민사소송이 길어지는 문제점을 지적하며, 한 지인이 대법원에서 승소했음에도 돈을 받기까지 10년 이상 걸린 사례를 언급한다. 또한, 먹방 유튜버 쯔양의 경우도 가해자가 돈을 뜯어낸 혐의로 기소되어 대법원 재판이 진행 중인 상황을 예시로 들어 소송의 장기화를 비판한다.</t>
+          <t>BTS 컴백쇼로 인한 광화문 일대 교통 통제 및 혼잡으로 인해 결혼식을 올린 시민 A씨가 수천만원의 피해를 입었다며 공연 주최 측을 상대로 손해배상 소송을 고려 중이다. 대규모 행사로 인한 주변 지역 주민 및 상인들의 피해 가능성도 제기된다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 신규 사건을 다루는 것이 아니라, 민사소송의 긴 소요 기간에 대한 일반적인 논평이며, 언급된 사례들은 이미 대법원 판결이 났거나 진행 중인 사건들이다. 따라서 소송금융 투자 대상으로서의 신규성이 없으며, 이미 종결되었거나 최종 단계에 있는 사건으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>하이브는 대기업으로 배상 능력이 충분하며 (적합 조건 2), 시민 A씨의 결혼식 피해액 수천만원은 상당한 규모이다 (적합 조건 4). 대규모 행사 관련 기록 등 객관적 증거 확보가 용이하며 (적합 조건 5), 광화문 인근에서 결혼식을 올린 다른 시민들도 유사한 피해를 입었을 가능성이 있어 집단적 피해로 발전할 여지가 있다 (적합 조건 3). 다만, 공연 주최 측의 법적 책임이 명확히 드러나지 않았고, 현재까지는 특정 개인의 손해배상 고려 단계이다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원 (시민 A씨 기준)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1명, 잠재적 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[마감을 하며] 시간의 상대성</t>
+          <t>'26만→4만' BTS 컴백쇼 기대 너무 컸나… 하이브, 15%대 하락</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49818</t>
+          <t>https://www.hankyung.com/article/202603239573i</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-20 13:10:14.815919+00:00</t>
+          <t>2026-03-23 12:57:55.782525+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>기사 내용이 특정 사건의 진행 단계가 아닌, 소송 기간에 대한 일반적인 논평임</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>부산에서 전직 항공사 부기장이 현직 기장을 살해한 사건이 발생했습니다. 피의자는 3년간 범행을 계획하고 4명의 동료를 살해할 의도를 가졌던 것으로 드러났으며, 경찰은 피의자를 검거하고 구속영장을 신청했습니다. 범행 동기는 과거 직장 내 갈등으로 추정됩니다.</t>
+          <t>이 기사는 민사소송이 길어지는 문제점을 지적하며, 한 지인이 대법원에서 승소했음에도 돈을 받기까지 10년 이상 걸린 사례를 언급한다. 또한, 먹방 유튜버 쯔양의 경우도 가해자가 돈을 뜯어낸 혐의로 기소되어 대법원 재판이 진행 중인 상황을 예시로 들어 소송의 장기화를 비판한다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>피의자의 형사 책임은 명확하고 피해 규모가 크며(적합 조건 1, 4), 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이지만, 소송금융의 핵심인 상대방의 충분한 자력(적합 조건 2)이 불분명하여 투자 회수 가능성이 낮습니다. 개인 피의자를 상대로 한 손해배상 청구는 실질적인 회수가 어려울 수 있습니다.</t>
+          <t>이 기사는 특정 신규 사건을 다루는 것이 아니라, 민사소송의 긴 소요 기간에 대한 일반적인 논평이며, 언급된 사례들은 이미 대법원 판결이 났거나 진행 중인 사건들이다. 따라서 소송금융 투자 대상으로서의 신규성이 없으며, 이미 종결되었거나 최종 단계에 있는 사건으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (사망), 3명 추가 살해 계획</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'항공사 기장 살해' 피의자, 3년간 4명 살해 계획 세웠다(종합)</t>
+          <t>[마감을 하며] 시간의 상대성</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6106041</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49818</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-18 12:20:57.130687+00:00</t>
+          <t>2026-03-20 13:10:14.815919+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>개인 피의자 A 씨</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>해당 기사는 신탁법상 신탁계약의 유효성 판단 기준에 대한 법률적 관점을 제시합니다. 신탁계약이 무효임을 주장하며 위탁자 지위를 이전받지 못했다고 주장하는 원고들의 소송 상황을 일반적인 예시로 언급하고 있으나, 특정 사건에 대한 구체적인 정보는 포함되어 있지 않습니다.</t>
+          <t>부산에서 전직 항공사 부기장이 현직 기장을 살해한 사건이 발생했습니다. 피의자는 3년간 범행을 계획하고 4명의 동료를 살해할 의도를 가졌던 것으로 드러났으며, 경찰은 피의자를 검거하고 구속영장을 신청했습니다. 범행 동기는 과거 직장 내 갈등으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도라기보다는 신탁법상 신탁계약 판단 기준에 대한 법률적 논의를 다루고 있습니다. 소송금융 투자에 필요한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도를 판단하기 어렵습니다.</t>
+          <t>피의자의 형사 책임은 명확하고 피해 규모가 크며(적합 조건 1, 4), 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이지만, 소송금융의 핵심인 상대방의 충분한 자력(적합 조건 2)이 불분명하여 투자 회수 가능성이 낮습니다. 개인 피의자를 상대로 한 손해배상 청구는 실질적인 회수가 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망), 3명 추가 살해 계획</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[판세] 신탁법상 신탁계약인지를 판단하는 기준</t>
+          <t>'항공사 기장 살해' 피의자, 3년간 4명 살해 계획 세웠다(종합)</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>sejungilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57301</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6106041</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-16 00:51:06.177515+00:00</t>
+          <t>2026-03-18 12:20:57.130687+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>침해 소송의 2심 선고가 예정되어 있다는 단편적인 정보만 제공된다. 사건의 구체적인 내용, 당사자, 피해 규모 등은 기사에 명시되어 있지 않아 추가적인 정보 없이는 분석이 어렵다.</t>
+          <t>해당 기사는 신탁법상 신탁계약의 유효성 판단 기준에 대한 법률적 관점을 제시합니다. 신탁계약이 무효임을 주장하며 위탁자 지위를 이전받지 못했다고 주장하는 원고들의 소송 상황을 일반적인 예시로 언급하고 있으나, 특정 사건에 대한 구체적인 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사 내용이 '침해 소송 2심 선고'라는 매우 제한적인 정보만을 제공하여, 소송금융 적합도 판단 기준인 상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 유무 등 어떠한 적합 조건도 파악할 수 없다. 따라서 투자 적합도가 낮다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도라기보다는 신탁법상 신탁계약 판단 기준에 대한 법률적 논의를 다루고 있습니다. 소송금융 투자에 필요한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[오늘(12일)의 경제·산업 주요 일정·행사] '디스플레이 코리아(Display ...</t>
+          <t>[판세] 신탁법상 신탁계약인지를 판단하는 기준</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>sejungilbo.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=114686</t>
+          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57301</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-12 00:37:30.204973+00:00</t>
+          <t>2026-03-16 00:51:06.177515+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>검찰 구속 송치</t>
+          <t>침해 소송 2심 선고 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>구청 복지과 직원을 사칭한 40대 남성 A씨가 독거노인 3명을 대상으로 총 3차례에 걸쳐 현금을 훔친 혐의로 검찰에 구속 송치되었습니다. 경찰은 CCTV 분석과 잠복 수사를 통해 A씨를 검거했으며, 체포 당시 또 다른 노인에게서 빼앗은 현금 50만원을 소지하고 있었습니다.</t>
+          <t>침해 소송의 2심 선고가 예정되어 있다는 단편적인 정보만 제공된다. 사건의 구체적인 내용, 당사자, 피해 규모 등은 기사에 명시되어 있지 않아 추가적인 정보 없이는 분석이 어렵다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 검찰 송치로 공적 절차가 진행 중(적합 조건 6)인 점은 긍정적입니다. 하지만 상대방의 자력이 충분하지 않고(적합 조건 2 미충족), 피해 규모가 크지 않으며(적합 조건 4 미충족), 집단적 피해가 아닌 개별 사건(적합 조건 3 미충족)으로 소송금융 투자 매력도가 낮습니다.</t>
+          <t>기사 내용이 '침해 소송 2심 선고'라는 매우 제한적인 정보만을 제공하여, 소송금융 적합도 판단 기준인 상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 유무 등 어떠한 적합 조건도 파악할 수 없다. 따라서 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>구청 복지과 직원입니다  독거노인 노린 절도범 검찰행</t>
+          <t>[오늘(12일)의 경제·산업 주요 일정·행사] '디스플레이 코리아(Display ...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603060825038176</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=114686</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-06 00:28:13.880437+00:00</t>
+          <t>2026-03-12 00:37:30.204973+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>시민안전보험 보상 절차 안내</t>
+          <t>검찰 구속 송치</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>구미시가 농기계 사고 피해자 또는 법정상속인에게 시민안전보험을 통해 최대 2700만원을 지급한다고 밝혔다. 피해자는 한국지방재정공제회에 관련 서류를 갖춰 직접 신청할 수 있으며, 이는 예상치 못한 사고로부터 시민을 보호하기 위한 제도이다.</t>
+          <t>구청 복지과 직원을 사칭한 40대 남성 A씨가 독거노인 3명을 대상으로 총 3차례에 걸쳐 현금을 훔친 혐의로 검찰에 구속 송치되었습니다. 경찰은 CCTV 분석과 잠복 수사를 통해 A씨를 검거했으며, 체포 당시 또 다른 노인에게서 빼앗은 현금 50만원을 소지하고 있었습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 농기계 사고 발생 시 구미시 시민안전보험을 통해 보상받을 수 있는 절차를 안내하는 내용이다. 이는 특정 주체의 불법행위로 인한 손해배상 소송을 다루는 것이 아니며, 이미 마련된 보험 제도를 통한 보상 절차이므로 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 검찰 송치로 공적 절차가 진행 중(적합 조건 6)인 점은 긍정적입니다. 하지만 상대방의 자력이 충분하지 않고(적합 조건 2 미충족), 피해 규모가 크지 않으며(적합 조건 4 미충족), 집단적 피해가 아닌 개별 사건(적합 조건 3 미충족)으로 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>최대 2700만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>구미, 농기계 사고 최대 2700만원 지급</t>
+          <t>구청 복지과 직원입니다  독거노인 노린 절도범 검찰행</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=540173</t>
+          <t>http://www.fnnews.com/news/202603060825038176</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-02 00:16:57.150485+00:00</t>
+          <t>2026-03-06 00:28:13.880437+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>일반 민사</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>시민안전보험 보상 절차 안내</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>구미시가 농기계 사고 피해자 또는 법정상속인에게 시민안전보험을 통해 최대 2700만원을 지급한다고 밝혔다. 피해자는 한국지방재정공제회에 관련 서류를 갖춰 직접 신청할 수 있으며, 이는 예상치 못한 사고로부터 시민을 보호하기 위한 제도이다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>이 기사는 농기계 사고 발생 시 구미시 시민안전보험을 통해 보상받을 수 있는 절차를 안내하는 내용이다. 이는 특정 주체의 불법행위로 인한 손해배상 소송을 다루는 것이 아니며, 이미 마련된 보험 제도를 통한 보상 절차이므로 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>최대 2700만원</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>구미, 농기계 사고 최대 2700만원 지급</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>idaegu.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=540173</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:16:57.150485+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>일반 민사</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>메이웨더의 전 소속사 및 고문</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>손해배상 소송 제기</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>플로이드 메이웨더 주니어가 전용기 연료비 미지급, 차량 대금 미납, 세금 체납 및 부동산 압류 등 심각한 재정난에 시달리고 있습니다. 이러한 상황에서 그는 전 소속사와 고문을 상대로 3억 4천만 달러 규모의 손해배상 소송을 제기했으며, 전문가들은 이를 재정 위기를 막기 위한 필사적인 노력으로 분석하고 있습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>메이웨더가 전 소속사와 고문을 상대로 3억 4천만 달러 규모의 손해배상 소송을 제기했으나, 기사 내용만으로는 상대방의 책임이 명확한지, 자력이 충분한지, 또는 객관적인 증거가 있는지 파악하기 어렵습니다. 피해 규모는 크지만, 소송 제기 자체가 '재정 파탄을 막기 위한 필사적인 몸부림'으로 해석되는 등 사건의 강건함이 불분명하여 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>3억 4000만 달러 (약 4900억원)</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J12" t="inlineStr">
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>'메이웨더vs파퀴아오' 재대결→ 돈 떨어져서 복귀하네! 빈털터리  비아...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/sports/2026/02/25/2026022421264597838</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-02-25 00:40:39.309167+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N12"/>
+  <autoFilter ref="A1:N13"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>