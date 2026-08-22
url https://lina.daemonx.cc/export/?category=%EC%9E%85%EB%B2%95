--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$31</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,1777 +534,1973 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국회 본회의에서 법안 가결 및 개헌안 투표 불성립</t>
+          <t>국회 법제사법위원회 법안심사소위 통과, 본회의 처리 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국회 본회의에서 생명안전기본법, 친일재산환수법 등 116건의 비쟁점 법안이 통과되었습니다. 재난·사고 국가 책임 명시 및 친일 재산 환수 근거 마련 등이 주요 내용입니다. 한편, 헌법 개정안은 국민의힘 불참으로 정족수 미달되어 투표가 불성립되었습니다.</t>
+          <t>민주당 주도로 검찰의 보완수사권을 완전 폐지하는 형사소송법 개정안이 국회 법제사법위원회 법안심사소위를 통과했습니다. 국민의힘은 이에 반발하며 필리버스터를 예고했으나, 민주당은 오늘 법사위 전체회의와 내일 본회의를 거쳐 법안을 처리할 계획입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 국회에서 법안이 통과되거나 부결되는 등 입법 활동에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실, 소송 가능성 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>본 기사는 특정 주체의 불법 행위로 인한 피해 발생 및 손해배상 청구와 관련된 내용이 아닌, 국회에서 진행되는 형사소송법 개정안 처리 과정을 다루고 있습니다. 소송금융의 투자 대상이 되는 민사상 손해배상 사건에 해당하지 않으므로, 적합 조건에 부합하는 항목이 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>여야, 생명안전기본법 등 116건 법안 처리…개헌은 투표 불성립(종합2보...</t>
+          <t>민주당 주도로 '보완수사권 폐지안' 법사소위 통과…국힘·한동훈 필버...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260507_0003620954</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5208834</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-10 01:09:46.764048+00:00</t>
+          <t>2026-08-11 08:17:37.238603+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>법률 제정/개정 완료</t>
+          <t>국회 법사위 법안소위에서 형사소송법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국회는 제435회 임시국회 본회의에서 &lt;생명안전기본법안&gt;을 포함한 총 117건의 안건을 처리했습니다. AI 산업 기반 구축, 국민 안전권 보장, 인구 구조 개편, 국방·안보, 교육·교권, 민생 지원 등 폭넓은 분야의 입법이 이루어졌으며, 친일재산 환수, 전세사기 피해자 구제 지연 해소, 독립유공자 후손 배우자 간이귀화 요건 완화 등의 법안이 통과되었습니다.</t>
+          <t>민주당이 보완수사권 폐지를 강행하는 가운데, 비공개 국회 법사위 법안소위에서 일부 보완수사권을 존치하자는 형사소송법 개정안에 강경파 여당 의원들이 반발했습니다. 이는 형사소송법 개정을 둘러싼 당내 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 국회의 입법 활동과 다양한 법안 통과에 대한 내용을 다루고 있습니다. 특정 피해 사건, 책임 주체, 또는 소송으로 이어질 수 있는 분쟁 상황을 묘사하고 있지 않아 소송금융 투자 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하지 않습니다.</t>
+          <t>기사는 입법 절차 및 정치적 논쟁에 관한 것으로, 특정 주체의 잘못으로 인한 피해 발생이나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 상대방, 또는 피해 규모가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>국회, 제435회 임시국회 본회의서 117건 안건 처리…AI·안전·민생 법안...</t>
+          <t>민주당 보완수사권 폐지 강행 수순…비공개 회의서 '일부 존치안' 반발...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>monthly.chosun.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://monthly.chosun.com/client/mdaily/daily_view.asp?idx=24313&amp;Newsnumb=20260524313</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5207578</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-09 00:14:32.097453+00:00</t>
+          <t>2026-08-03 07:01:21.279195+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법무부의 입법 추진 단계</t>
+          <t>형사소송법 개정 논의 지연</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>법무부가 소액·다수 불법행위 피해자 구제를 위한 집단소송제 확대와 불법 사금융 범죄 수익을 피해자에게 환부하는 내용의 법안 개정안을 중점 추진 법안으로 여당에 제안했습니다. 이 법안들은 임시국회에서 논의될 예정입니다.</t>
+          <t>형사소송법 개정 논의가 지연되면서 법학 교육 현장과 출판업계에 차질이 발생하고 있다는 보도입니다. 여러 의원들이 관련 법안을 발의했으나, 개정 논의가 답보 상태에 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 법무부의 입법 추진 계획을 보도하고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 주체의 불법행위로 인한 직접적인 피해 발생을 다루는 것이 아니라, 형사소송법 개정 논의 지연이라는 입법 과정의 문제를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '피해 규모 큼' 등에 해당하지 않으며, 소송을 제기할 명확한 상대방과 손해배상 청구의 법적 근거를 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>정성호 법무장관, 여당에 “임시국회 ‘국가폭력 범죄 시효 배제 입법’...</t>
+          <t>[법조리포트] '형소법 개정' 답보... 함께 발 묶인 로스쿨·출판업계</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>lawtv.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/04/01/PT4AD367TZD6BOO5VWR2BXMB64/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.lawtv.kr/news/articleView.html?idxno=60467</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 12:54:25.856037+00:00</t>
+          <t>2026-08-01 07:00:08.760626+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>국회 법률 개정안 처리</t>
+          <t>국회 본회의에서 법안 가결 및 개헌안 투표 불성립</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국회에서 '스토킹방지 및 피해자보호 등에 관한 법률 일부개정안'이 처리되었습니다. 이 개정안에 따라 스토킹 피해자는 수사기관의 판단과 별개로 직접 법원에 보호를 요청할 수 있게 됩니다.</t>
+          <t>국회 본회의에서 생명안전기본법, 친일재산환수법 등 116건의 비쟁점 법안이 통과되었습니다. 재난·사고 국가 책임 명시 및 친일 재산 환수 근거 마련 등이 주요 내용입니다. 한편, 헌법 개정안은 국민의힘 불참으로 정족수 미달되어 투표가 불성립되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 보도라기보다, 스토킹 피해자 보호를 위한 법률 개정안이 국회에서 처리되었다는 입법 소식을 다루고 있습니다. 소송금융 투자의 대상이 되는 구체적인 손해배상 청구권이나 소송이 존재하지 않아 적합하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 국회에서 법안이 통과되거나 부결되는 등 입법 활동에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실, 소송 가능성 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>국회, '환율안정·공휴일법' 등 70건 처리…노동절, 공무원도 쉰다</t>
+          <t>여야, 생명안전기본법 등 116건 법안 처리…개헌은 투표 불성립(종합2보...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=277693</t>
+          <t>https://www.newsis.com/view/NISX20260507_0003620954</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 00:28:02.587263+00:00</t>
+          <t>2026-05-10 01:09:46.764048+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>입법 절차 완료</t>
+          <t>법률 제정/개정 완료</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '환율 안정 3법'과 노동절 공휴일 지정 법안 등 민생 법안 60건이 여야 합의로 처리되었습니다. 환율 안정 3법은 해외 주식 매도 자금을 국내 시장에 투자 시 양도소득세 공제 혜택을 제공하며, 공휴일법 개정안은 5월 1일 노동절을 법정 공휴일로 지정하는 내용을 담고 있습니다. 스토킹범죄 처벌법 개정안도 통과되어 피해자 보호명령 신청 절차가 개선되었습니다.</t>
+          <t>국회는 제435회 임시국회 본회의에서 &lt;생명안전기본법안&gt;을 포함한 총 117건의 안건을 처리했습니다. AI 산업 기반 구축, 국민 안전권 보장, 인구 구조 개편, 국방·안보, 교육·교권, 민생 지원 등 폭넓은 분야의 입법이 이루어졌으며, 친일재산 환수, 전세사기 피해자 구제 지연 해소, 독립유공자 후손 배우자 간이귀화 요건 완화 등의 법안이 통과되었습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 국회에서 여러 법안이 통과된 사실을 보도하고 있습니다. 이는 새로운 권리나 혜택을 부여하거나 기존 법률 절차를 개선하는 입법 활동에 대한 내용으로, 특정 사건으로 인해 발생한 피해나 분쟁을 다루는 것이 아닙니다. 따라서 소송금융 투자의 대상이 되는 '피해자', '상대방', '손해배상 청구' 등의 요건이 전혀 확인되지 않아 부적합합니다.</t>
+          <t>이 기사는 국회의 입법 활동과 다양한 법안 통과에 대한 내용을 다루고 있습니다. 특정 피해 사건, 책임 주체, 또는 소송으로 이어질 수 있는 분쟁 상황을 묘사하고 있지 않아 소송금융 투자 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>‘환율 안정 3법’ 국회 통과…5월1일 노동절, 올해부터 공휴일</t>
+          <t>국회, 제435회 임시국회 본회의서 117건 안건 처리…AI·안전·민생 법안...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>monthly.chosun.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603312029015</t>
+          <t>http://monthly.chosun.com/client/mdaily/daily_view.asp?idx=24313&amp;Newsnumb=20260524313</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-31 12:39:17.627997+00:00</t>
+          <t>2026-05-09 00:14:32.097453+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>법안 통과</t>
+          <t>법무부의 입법 추진 단계</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국회 본회의에서 노동절을 법정공휴일로 지정하는 공휴일법 개정안과 해외주식 자금의 국내 유입을 유도하는 '환율안정 3법' 등 민생경제 법안 60건이 통과되었습니다. 노동절 공휴일 지정으로 공무원, 교사, 특수고용직 종사자도 휴일을 보장받게 되며, 환율안정 3법은 해외주식 양도소득세 공제 등 세금 혜택을 제공합니다.</t>
+          <t>법무부가 소액·다수 불법행위 피해자 구제를 위한 집단소송제 확대와 불법 사금융 범죄 수익을 피해자에게 환부하는 내용의 법안 개정안을 중점 추진 법안으로 여당에 제안했습니다. 이 법안들은 임시국회에서 논의될 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 국회에서 법안이 통과된 사실을 보도하는 내용으로, 특정 가해자와 피해자가 존재하는 법적 분쟁 사건이 아닙니다. 소송금융 투자 대상이 되는 손해배상 청구권이나 집단소송 가능성이 존재하지 않아 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 법무부의 입법 추진 계획을 보도하고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>노동절, 법정공휴일로…'환율안정 3법'도 국회 통과[종합]</t>
+          <t>정성호 법무장관, 여당에 “임시국회 ‘국가폭력 범죄 시효 배제 입법’...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1955578</t>
+          <t>https://www.chosun.com/national/court_law/2026/04/01/PT4AD367TZD6BOO5VWR2BXMB64/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 12:27:31.847386+00:00</t>
+          <t>2026-04-01 12:54:25.856037+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>국회 본회의 통과</t>
+          <t>국회 법률 개정안 처리</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>공소청과 중수청 설치법이 국회 본회의를 통과하여 이들 기관의 권한과 역할이 규정되었습니다. 이 법안은 소송 및 행정소송의 수행 또는 지휘·감독, 범죄 수익 환수 및 국제형사 사법공조 등을 주요 권한으로 명시하고 있습니다.</t>
+          <t>국회에서 '스토킹방지 및 피해자보호 등에 관한 법률 일부개정안'이 처리되었습니다. 이 개정안에 따라 스토킹 피해자는 수사기관의 판단과 별개로 직접 법원에 보호를 요청할 수 있게 됩니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 공소청 및 중수청 설치법의 국회 본회의 통과에 대한 내용으로, 특정 피해 발생이나 소송 대상이 되는 분쟁 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 보도라기보다, 스토킹 피해자 보호를 위한 법률 개정안이 국회에서 처리되었다는 입법 소식을 다루고 있습니다. 소송금융 투자의 대상이 되는 구체적인 손해배상 청구권이나 소송이 존재하지 않아 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>공소청·중수청 설치법, 국회 본회의 통과</t>
+          <t>국회, '환율안정·공휴일법' 등 70건 처리…노동절, 공무원도 쉰다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>onews.tv</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218075</t>
+          <t>https://www.onews.tv/news/articleView.html?idxno=277693</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-23 00:32:37.060897+00:00</t>
+          <t>2026-04-01 00:28:02.587263+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>중수청 법안 국회 통과 및 후속 입법 예정</t>
+          <t>입법 절차 완료</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>중수청 법안이 국회를 통과하여 검사의 권한 남용 금지 및 징계 사유에 파면이 명시되었습니다. 민주당은 향후 형사소송법 개정 등 후속 입법을 추진할 계획입니다. 이는 검찰 체계 개편의 본격화를 알리는 내용입니다.</t>
+          <t>국회 본회의에서 '환율 안정 3법'과 노동절 공휴일 지정 법안 등 민생 법안 60건이 여야 합의로 처리되었습니다. 환율 안정 3법은 해외 주식 매도 자금을 국내 시장에 투자 시 양도소득세 공제 혜택을 제공하며, 공휴일법 개정안은 5월 1일 노동절을 법정 공휴일로 지정하는 내용을 담고 있습니다. 스토킹범죄 처벌법 개정안도 통과되어 피해자 보호명령 신청 절차가 개선되었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자가 발생한 사건이나 분쟁이 아닌, 검찰 체계 개편을 위한 입법 절차에 대한 내용입니다. 소송금융 투자의 대상이 되는 명확한 원고, 피고, 그리고 손해배상 청구의 대상이 되는 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 국회에서 여러 법안이 통과된 사실을 보도하고 있습니다. 이는 새로운 권리나 혜택을 부여하거나 기존 법률 절차를 개선하는 입법 활동에 대한 내용으로, 특정 사건으로 인해 발생한 피해나 분쟁을 다루는 것이 아닙니다. 따라서 소송금융 투자의 대상이 되는 '피해자', '상대방', '손해배상 청구' 등의 요건이 전혀 확인되지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>중수청 법안 국회 통과…검찰 체계 개편 본격화</t>
+          <t>‘환율 안정 3법’ 국회 통과…5월1일 노동절, 올해부터 공휴일</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=127959</t>
+          <t>https://www.khan.co.kr/article/202603312029015</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-22 00:31:45.190402+00:00</t>
+          <t>2026-03-31 12:39:17.627997+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>입법 완료</t>
+          <t>법안 통과</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>국회 본회의에서 공소청과 중대범죄수사청 신설 법안이 통과되어 기소와 수사 분리 원칙에 따른 검찰청 폐지 절차가 사실상 마무리되었다. 중수청은 6대 중대범죄를 수사하고, 공소청은 기소를 전담하게 된다. 국민의힘은 반발했으나 더불어민주당 주도로 법안이 가결되었다.</t>
+          <t>국회 본회의에서 노동절을 법정공휴일로 지정하는 공휴일법 개정안과 해외주식 자금의 국내 유입을 유도하는 '환율안정 3법' 등 민생경제 법안 60건이 통과되었습니다. 노동절 공휴일 지정으로 공무원, 교사, 특수고용직 종사자도 휴일을 보장받게 되며, 환율안정 3법은 해외주식 양도소득세 공제 등 세금 혜택을 제공합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 민사 사건이 아니라, 검찰청 폐지 및 공소청/중수청 신설에 관한 입법 과정을 다루고 있습니다. 소송금융은 특정 사건의 피해자(원고)에게 소송 비용을 지원하는 것이 목적이므로, 본 기사의 내용은 소송금융 투자 대상에 해당하지 않습니다. (적합 조건 1~6 및 부적합 조건 모두 해당 없음)</t>
+          <t>이 기사는 국회에서 법안이 통과된 사실을 보도하는 내용으로, 특정 가해자와 피해자가 존재하는 법적 분쟁 사건이 아닙니다. 소송금융 투자 대상이 되는 손해배상 청구권이나 집단소송 가능성이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>공소청·중수청 법안 국회 통과…기소는 공소청, 수사는 중수청 담당</t>
+          <t>노동절, 법정공휴일로…'환율안정 3법'도 국회 통과[종합]</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022314?ref=naver</t>
+          <t>http://www.inews24.com/view/1955578</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-21 12:44:49.822646+00:00</t>
+          <t>2026-03-31 12:27:31.847386+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>중대범죄수사청법 국회 본회의 의결 완료</t>
+          <t>국회 본회의 통과</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>국회 본회의에서 중대범죄수사청 조직 및 운영에 관한 법률안(중수청법)이 의결되며 공소청법과 함께 검찰개혁 2단계가 마무리되었다. 여당은 법안 통과를 환영하며 이 대통령의 검찰개혁 의지를 재천명했다고 평가했다.</t>
+          <t>공소청과 중수청 설치법이 국회 본회의를 통과하여 이들 기관의 권한과 역할이 규정되었습니다. 이 법안은 소송 및 행정소송의 수행 또는 지휘·감독, 범죄 수익 환수 및 국제형사 사법공조 등을 주요 권한으로 명시하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 중대범죄수사청법 및 공소청법의 국회 본회의 의결에 대한 것으로, 특정 주체의 불법행위로 인해 다수의 피해자가 발생하여 손해배상 소송으로 이어질 수 있는 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 공소청 및 중수청 설치법의 국회 본회의 통과에 대한 내용으로, 특정 피해 발생이나 소송 대상이 되는 분쟁 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>중수청법 본회의 의결…필리버스터 종료 후 與 주도(종합)</t>
+          <t>공소청·중수청 설치법, 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6109195</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218075</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-21 12:37:51.163902+00:00</t>
+          <t>2026-03-23 00:32:37.060897+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회 통과, 본회의 처리 예정</t>
+          <t>중수청 법안 국회 통과 및 후속 입법 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회가 중대범죄수사청 및 공소청 설치 법안을 처리하는 과정에서 여야가 수사권 통제와 권력 분산을 두고 공방을 벌였습니다. 민주당 주도로 법안이 가결되었으며, 오는 19일 본회의 처리 수순에 들어갈 예정입니다.</t>
+          <t>중수청 법안이 국회를 통과하여 검사의 권한 남용 금지 및 징계 사유에 파면이 명시되었습니다. 민주당은 향후 형사소송법 개정 등 후속 입법을 추진할 계획입니다. 이는 검찰 체계 개편의 본격화를 알리는 내용입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아니라, 국회에서 중대범죄수사청 및 공소청 설치 법안이 통과되는 입법 과정을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 피해자가 발생한 사건이나 분쟁이 아닌, 검찰 체계 개편을 위한 입법 절차에 대한 내용입니다. 소송금융 투자의 대상이 되는 명확한 원고, 피고, 그리고 손해배상 청구의 대상이 되는 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>‘중수청·공소청’ 민주당 주도 법사위 통과...19일 본회의 처리 수순</t>
+          <t>중수청 법안 국회 통과…검찰 체계 개편 본격화</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1087796</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=127959</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-18 13:11:57.964219+00:00</t>
+          <t>2026-03-22 00:31:45.190402+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>검찰 개혁 법안의 당정청 협의안 발표 및 국회 본회의 상정 예정</t>
+          <t>입법 완료</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>검찰 개혁을 위한 공소청·중대범죄수사청 설치법의 당정청 협의안이 발표되었습니다. 이 협의안은 공소청 검사의 수사지휘·개입 조항 삭제 등 권한 축소를 핵심으로 하며, 국회 본회의 상정을 앞두고 있습니다.</t>
+          <t>국회 본회의에서 공소청과 중대범죄수사청 신설 법안이 통과되어 기소와 수사 분리 원칙에 따른 검찰청 폐지 절차가 사실상 마무리되었다. 중수청은 6대 중대범죄를 수사하고, 공소청은 기소를 전담하게 된다. 국민의힘은 반발했으나 더불어민주당 주도로 법안이 가결되었다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해자가 발생하여 손해배상 청구를 할 수 있는 사건이 아닌, 검찰 개혁 법안의 입법 과정을 다루고 있습니다. 소송금융은 손해배상 소송 등 금전적 청구를 목적으로 하는 사건에 투자하므로, 본 사안은 투자 대상에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 민사 사건이 아니라, 검찰청 폐지 및 공소청/중수청 신설에 관한 입법 과정을 다루고 있습니다. 소송금융은 특정 사건의 피해자(원고)에게 소송 비용을 지원하는 것이 목적이므로, 본 기사의 내용은 소송금융 투자 대상에 해당하지 않습니다. (적합 조건 1~6 및 부적합 조건 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>“검사 수사지휘·개입 조항 삭제”…논란의 ‘검찰개혁 법안’ 수정 발...</t>
+          <t>공소청·중수청 법안 국회 통과…기소는 공소청, 수사는 중수청 담당</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511209&amp;ref=A</t>
+          <t>https://www.sedaily.com/article/20022314?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 00:46:22.200679+00:00</t>
+          <t>2026-03-21 12:44:49.822646+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>국회 입법 절차 진행 중</t>
+          <t>중대범죄수사청법 국회 본회의 의결 완료</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>검찰개혁 정부안을 둘러싼 여권 내 갈등이 공소청 검사의 '수사 지휘·개입 조항'을 삭제하는 수준에서 봉합되었습니다. 더불어민주당은 중대범죄수사청 및 공소청 설치 법안을 국회 본회의에 상정할 방침이며, 국민의힘은 반대 입장을 표명했습니다. 이 법안은 중대범죄의 범위를 구체화하고 검사의 특권적 지위를 내려놓는 내용을 담고 있습니다.</t>
+          <t>국회 본회의에서 중대범죄수사청 조직 및 운영에 관한 법률안(중수청법)이 의결되며 공소청법과 함께 검찰개혁 2단계가 마무리되었다. 여당은 법안 통과를 환영하며 이 대통령의 검찰개혁 의지를 재천명했다고 평가했다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 검찰개혁 관련 입법 절차 및 정치적 합의 과정을 다루고 있습니다. 소송금융의 투자 대상이 되는 '피해자', '상대방', '피해 규모' 등의 요소가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 중대범죄수사청법 및 공소청법의 국회 본회의 의결에 대한 것으로, 특정 주체의 불법행위로 인해 다수의 피해자가 발생하여 손해배상 소송으로 이어질 수 있는 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>‘검사 수사 지휘’ 등 삭제… 개혁 갈등 일단락</t>
+          <t>중수청법 본회의 의결…필리버스터 종료 후 與 주도(종합)</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/politics/2026/03/18/20260318001005?wlog_tag3=naver</t>
+          <t>https://www.news1.kr/politics/assembly/6109195</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-18 00:39:22.960993+00:00</t>
+          <t>2026-03-21 12:37:51.163902+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>공소청 설치법안 국회 법사위 소위 통과</t>
+          <t>국회 법제사법위원회 통과, 본회의 처리 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>검찰의 수사·기소 분리를 골자로 하는 '공소청 설치법안'이 국회 법제사법위원회 법안심사1소위를 통과했습니다. 이 법안은 공소청이 기소 업무만을 전담하고 검사의 권한 범위를 법률로 엄격히 제한하며, 오는 10월 2일부터 공소청 체제가 가동될 예정입니다. 여당은 법안의 부당함을 주장하며 반발하고 있습니다.</t>
+          <t>국회 법제사법위원회가 중대범죄수사청 및 공소청 설치 법안을 처리하는 과정에서 여야가 수사권 통제와 권력 분산을 두고 공방을 벌였습니다. 민주당 주도로 법안이 가결되었으며, 오는 19일 본회의 처리 수순에 들어갈 예정입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰의 수사·기소 분리를 골자로 하는 '공소청 설치법안'의 국회 법사위 소위 통과 소식을 다루는 입법 과정에 대한 내용입니다. 소송금융의 투자 대상이 되는 특정 사건이나 피해자가 발생한 상황이 아니며, 손해배상 청구를 위한 원고, 피고, 구체적인 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아니라, 국회에서 중대범죄수사청 및 공소청 설치 법안이 통과되는 입법 과정을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>‘수사·기소 분리’ 공소청법, 野 주도 법사위 소위 통과</t>
+          <t>‘중수청·공소청’ 민주당 주도 법사위 통과...19일 본회의 처리 수순</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020641?ref=naver</t>
+          <t>https://www.mediapen.com/news/view/1087796</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-17 13:37:06.969453+00:00</t>
+          <t>2026-03-18 13:11:57.964219+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>의료 관련 법안 심의 지연</t>
+          <t>검찰 개혁 법안의 당정청 협의안 발표 및 국회 본회의 상정 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>국회 법안소위원회에서 필수의료 의사 형사특례 부여, 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안, 환자기본법안 등 의료 관련 법안들의 심사가 마무리되지 못했습니다. 특히 성분명 처방법에 대한 심의도 진행되지 못했으며, 이들 법안 심사는 4월로 넘어갈 예정입니다.</t>
+          <t>검찰 개혁을 위한 공소청·중대범죄수사청 설치법의 당정청 협의안이 발표되었습니다. 이 협의안은 공소청 검사의 수사지휘·개입 조항 삭제 등 권한 축소를 핵심으로 하며, 국회 본회의 상정을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료 관련 법안의 국회 심의 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해자가 발생하여 손해배상 청구를 할 수 있는 사건이 아닌, 검찰 개혁 법안의 입법 과정을 다루고 있습니다. 소송금융은 손해배상 소송 등 금전적 청구를 목적으로 하는 사건에 투자하므로, 본 사안은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>성분명 처방법 심의도 못했다…법안심사 4월로 넘어갈 듯</t>
+          <t>“검사 수사지휘·개입 조항 삭제”…논란의 ‘검찰개혁 법안’ 수정 발...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336435?REFERER=NP</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511209&amp;ref=A</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-12 00:15:45.938683+00:00</t>
+          <t>2026-03-18 00:46:22.200679+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>집단소송법안 발의</t>
+          <t>국회 입법 절차 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>더불어민주당 서영교 의원과 19개 시민단체로 구성된 '집단소송법 제정연대'가 대형 사고로 인한 소비자 피해를 방지하기 위해 '집단소송법안'을 공동 발의했습니다. 이 법안은 많은 소비자들이 피해를 입었을 때 효과적으로 구제받을 수 있도록 하는 것을 목표로 합니다.</t>
+          <t>검찰개혁 정부안을 둘러싼 여권 내 갈등이 공소청 검사의 '수사 지휘·개입 조항'을 삭제하는 수준에서 봉합되었습니다. 더불어민주당은 중대범죄수사청 및 공소청 설치 법안을 국회 본회의에 상정할 방침이며, 국민의힘은 반대 입장을 표명했습니다. 이 법안은 중대범죄의 범위를 구체화하고 검사의 특권적 지위를 내려놓는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송법안 발의라는 입법 활동에 관한 것입니다. 소송금융은 실제 발생한 법적 분쟁에 투자하므로, 현재 단계에서는 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 검찰개혁 관련 입법 절차 및 정치적 합의 과정을 다루고 있습니다. 소송금융의 투자 대상이 되는 '피해자', '상대방', '피해 규모' 등의 요소가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>서영교·시민단체, '집단소송법안' 발의 …소비자 피해 더는 방치할 수...</t>
+          <t>‘검사 수사 지휘’ 등 삭제… 개혁 갈등 일단락</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>nongaek.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.nongaek.com/news/articleView.html?idxno=94627</t>
+          <t>https://www.seoul.co.kr/news/politics/2026/03/18/20260318001005?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-10 12:49:20.827381+00:00</t>
+          <t>2026-03-18 00:39:22.960993+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>집단소송법 제정안 공동발의</t>
+          <t>공소청 설치법안 국회 법사위 소위 통과</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>더불어민주당 서영교 의원과 19개 소비자시민단체가 대규모 소비자 피해에 대한 실효적 구제를 위해 '집단소송법' 제정안을 공동 발의했다. 이들은 국회에서 기자회견을 열고 법안의 필요성을 강조했다.</t>
+          <t>검찰의 수사·기소 분리를 골자로 하는 '공소청 설치법안'이 국회 법제사법위원회 법안심사1소위를 통과했습니다. 이 법안은 공소청이 기소 업무만을 전담하고 검사의 권한 범위를 법률로 엄격히 제한하며, 오는 10월 2일부터 공소청 체제가 가동될 예정입니다. 여당은 법안의 부당함을 주장하며 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건의 피해 발생이나 소송 진행에 대한 내용이 아닌, 집단소송법 제정안 공동발의에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않으며, 투자 기회로 볼 수 없습니다.</t>
+          <t>해당 기사는 검찰의 수사·기소 분리를 골자로 하는 '공소청 설치법안'의 국회 법사위 소위 통과 소식을 다루는 입법 과정에 대한 내용입니다. 소송금융의 투자 대상이 되는 특정 사건이나 피해자가 발생한 상황이 아니며, 손해배상 청구를 위한 원고, 피고, 구체적인 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>서영교 의원·19개 소비자시민단체, 집단소송법안 공동발의… '각자 소...</t>
+          <t>‘수사·기소 분리’ 공소청법, 野 주도 법사위 소위 통과</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1236903</t>
+          <t>https://www.sedaily.com/article/20020641?ref=naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-09 12:57:51.967363+00:00</t>
+          <t>2026-03-17 13:37:06.969453+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>집단소송법 발의 기자회견</t>
+          <t>의료 관련 법안 심의 지연</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>더불어민주당 서영교 의원 등이 국회에서 집단소송법 발의 관련 기자회견을 진행했다는 내용의 기사입니다. 이 기사는 특정 사건의 피해나 소송 진행 상황이 아닌, 법률 제정 움직임을 보도하고 있습니다.</t>
+          <t>국회 법안소위원회에서 필수의료 의사 형사특례 부여, 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안, 환자기본법안 등 의료 관련 법안들의 심사가 마무리되지 못했습니다. 특히 성분명 처방법에 대한 심의도 진행되지 못했으며, 이들 법안 심사는 4월로 넘어갈 예정입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해에 대한 보도가 아닌, '집단소송법'의 발의에 관한 입법 활동을 다루고 있습니다. 소송금융 투자를 검토할 구체적인 소송 대상, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료 관련 법안의 국회 심의 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[영상] “올 것이 왔다” “이재명 대통령 지시”... 서영교 ‘집단소송...</t>
+          <t>성분명 처방법 심의도 못했다…법안심사 4월로 넘어갈 듯</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>facttv.kr</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://facttv.kr/facttvnews/detail.php?number=44777&amp;thread=21r02</t>
+          <t>https://www.dailypharm.com/user/news/336435?REFERER=NP</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-09 12:57:13.607150+00:00</t>
+          <t>2026-03-12 00:15:45.938683+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>법왜곡죄 국회 본회의 통과</t>
+          <t>집단소송법안 발의</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '법왜곡죄' (형법 일부개정안)가 통과되었으며, 이 법안의 최초 추진자 중 한 명인 고 노회찬 전 정의당 원내대표가 재조명되고 있습니다. 신장식 조국혁신당 의원 등 정치권 인사들이 법안 통과의 의미를 강조했습니다.</t>
+          <t>더불어민주당 서영교 의원과 19개 시민단체로 구성된 '집단소송법 제정연대'가 대형 사고로 인한 소비자 피해를 방지하기 위해 '집단소송법안'을 공동 발의했습니다. 이 법안은 많은 소비자들이 피해를 입었을 때 효과적으로 구제받을 수 있도록 하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해자와 상대방 간의 손해배상 청구와 관련된 민사 분쟁이 아닌, '법왜곡죄'라는 형법 개정안의 국회 통과라는 입법 과정을 다루고 있습니다. 소송금융 투자 대상으로서의 민사 소송 가능성이 없습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송법안 발의라는 입법 활동에 관한 것입니다. 소송금융은 실제 발생한 법적 분쟁에 투자하므로, 현재 단계에서는 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>법왜곡죄 국회 통과에 故노회찬 소환... 최초 추진 피해자</t>
+          <t>서영교·시민단체, '집단소송법안' 발의 …소비자 피해 더는 방치할 수...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>nongaek.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=721918</t>
+          <t>http://www.nongaek.com/news/articleView.html?idxno=94627</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-07 12:14:15.962275+00:00</t>
+          <t>2026-03-10 12:49:20.827381+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>법률 공포 절차만 남음</t>
+          <t>집단소송법 제정안 공동발의</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>국회에서 통과된 '사법 3법'(법 왜곡죄, 재판소원제, 대법관 증원)과 전남광주통합법, 상장기업 자사주 소각 의무화 상법 개정안 등이 국무회의에서 의결되었다. 야당과 법조계 일부의 우려에도 불구하고 대통령은 거부권을 행사하지 않았으며, 이제 법률 공포 절차만 남았다. 국민투표법 개정안도 함께 처리되어 재외국민의 국민투표권이 보장되었다.</t>
+          <t>더불어민주당 서영교 의원과 19개 소비자시민단체가 대규모 소비자 피해에 대한 실효적 구제를 위해 '집단소송법' 제정안을 공동 발의했다. 이들은 국회에서 기자회견을 열고 법안의 필요성을 강조했다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 새로운 법률(사법 3법, 상법 개정안 등)의 국무회의 의결 및 공포 절차를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건의 피해 발생이나 소송 진행에 대한 내용이 아닌, 집단소송법 제정안 공동발의에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않으며, 투자 기회로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'사법 3법' 의결...전남광주통합법·3차 상법도 통과</t>
+          <t>서영교 의원·19개 소비자시민단체, 집단소송법안 공동발의… '각자 소...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603052057355150</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1236903</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-06 01:58:44.541193+00:00</t>
+          <t>2026-03-09 12:57:51.967363+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>검찰개혁 법안 입법예고 및 국회 논의 중</t>
+          <t>집단소송법 발의 기자회견</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>정부가 검찰개혁의 핵심인 수사-기소 분리를 위한 중대범죄수사청과 공소청 설치 법안을 수정하여 재입법예고했으나, 여당 법제사법위원회 의원들은 여전히 문제점을 지적하고 있습니다. 추미애 위원장은 공소청법이 검사동일체 원칙을 유지하며 검찰총장의 권한 남용 가능성을 내포한다고 비판했고, 김용민 의원은 검사의 준사법기관 지위 제거와 직접 수사 개입 우려를 표했습니다. 민주당 지도부는 수정안을 당론으로 채택했으나, 법사위의 대폭 수정 요구로 당내 갈등이 예상되며, 법안은 이달 중 본회의 처리를 목표로 하고 있습니다.</t>
+          <t>더불어민주당 서영교 의원 등이 국회에서 집단소송법 발의 관련 기자회견을 진행했다는 내용의 기사입니다. 이 기사는 특정 사건의 피해나 소송 진행 상황이 아닌, 법률 제정 움직임을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해와 손해배상 청구를 다루는 것이 아니라, 정부의 검찰개혁 법안에 대한 입법 과정과 정치적 논쟁을 다루고 있습니다. 소송금융 투자의 전제 조건인 명확한 피해자, 손해액, 그리고 배상 책임이 있는 상대방이 존재하지 않습니다. 기사 내 '쿠팡' 관련 언급은 법안의 문제점을 설명하기 위한 가상의 예시입니다.</t>
+          <t>해당 기사는 특정 사건이나 피해에 대한 보도가 아닌, '집단소송법'의 발의에 관한 입법 활동을 다루고 있습니다. 소송금융 투자를 검토할 구체적인 소송 대상, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>정부 검찰개혁안 수정했는데‥與 법사위원들  여전히 문제</t>
+          <t>[영상] “올 것이 왔다” “이재명 대통령 지시”... 서영교 ‘집단소송...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>facttv.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/politics/article/6805162_36911.html</t>
+          <t>http://facttv.kr/facttvnews/detail.php?number=44777&amp;thread=21r02</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-06 01:29:14.660440+00:00</t>
+          <t>2026-03-09 12:57:13.607150+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>입법 절차 진행 중, 대통령 거부권 촉구</t>
+          <t>법왜곡죄 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>기사는 '사법 3법'으로 불리는 4심제 도입과 법 왜곡죄 신설에 대한 비판을 다루고 있습니다. 공동성명은 이러한 법안들이 소송 지연, 비용 폭증, 법적 안정성 훼손 및 죄형 법정주의를 무너뜨릴 위험이 있다고 지적하며 대통령의 거부권 행사를 촉구하고 있습니다.</t>
+          <t>국회 본회의에서 '법왜곡죄' (형법 일부개정안)가 통과되었으며, 이 법안의 최초 추진자 중 한 명인 고 노회찬 전 정의당 원내대표가 재조명되고 있습니다. 신장식 조국혁신당 의원 등 정치권 인사들이 법안 통과의 의미를 강조했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>본 기사는 특정 주체의 불법행위로 인한 집단적 피해 발생 사건이 아닌, 입법 과정에 대한 논의와 비판을 다루고 있습니다. 소송금융 투자 대상이 되는 민사상 손해배상 청구 사건으로 발전할 가능성이 없어 부적합합니다.</t>
+          <t>본 기사는 특정 피해자와 상대방 간의 손해배상 청구와 관련된 민사 분쟁이 아닌, '법왜곡죄'라는 형법 개정안의 국회 통과라는 입법 과정을 다루고 있습니다. 소송금융 투자 대상으로서의 민사 소송 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[사법 3법] 거여 '입법독주' 그 뒤…대통령의 거부권 촉구 봇물</t>
+          <t>법왜곡죄 국회 통과에 故노회찬 소환... 최초 추진 피해자</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>economytalk.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.economytalk.kr/news/articleView.html?idxno=418588</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=721918</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-06 01:25:37.665299+00:00</t>
+          <t>2026-03-07 12:14:15.962275+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>법원조직법 일부개정법률안 국회 본회의 통과</t>
+          <t>법률 공포 절차만 남음</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>국회 본회의에서 대법관 증원을 골자로 하는 법원조직법 일부개정법률안이 통과되며 '사법 3법' 입법 과정이 마무리되었다. 기사는 법안 통과를 위한 투표 과정과 여야 의원들의 필리버스터 및 피켓 농성 등 국회 내 상황을 담고 있다.</t>
+          <t>국회에서 통과된 '사법 3법'(법 왜곡죄, 재판소원제, 대법관 증원)과 전남광주통합법, 상장기업 자사주 소각 의무화 상법 개정안 등이 국무회의에서 의결되었다. 야당과 법조계 일부의 우려에도 불구하고 대통령은 거부권을 행사하지 않았으며, 이제 법률 공포 절차만 남았다. 국민투표법 개정안도 함께 처리되어 재외국민의 국민투표권이 보장되었다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>해당 기사는 대법관 증원법 등 사법 관련 법안의 국회 통과 과정을 다루는 입법 활동에 대한 보도입니다. 특정 피해자나 가해자가 존재하지 않으며, 손해배상 청구 등 소송금융의 대상이 될 만한 법적 분쟁이 발생하지 않았으므로 투자 적합도가 매우 낮습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 새로운 법률(사법 3법, 상법 개정안 등)의 국무회의 의결 및 공포 절차를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[뉴스1 PICK] '마지막 사법3법' 대법관 증원법 본회의 통과, 찬성 173명, ...</t>
+          <t>'사법 3법' 의결...전남광주통합법·3차 상법도 통과</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6086623</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202603052057355150</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-01 00:26:11.018340+00:00</t>
+          <t>2026-03-06 01:58:44.541193+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>법원조직법 개정안 국회 본회의 통과</t>
+          <t>검찰개혁 법안 입법예고 및 국회 논의 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>대법관 수를 현행 14명에서 26명으로 늘리는 법원조직법 개정안이 국회 본회의를 통과했다. 이는 대법관 구성을 다양화하고 재판 적체를 해소하기 위함이지만, 법원의 핵심 인적 자원이 대법원으로 쏠려 하급심이 부실화될 수 있다는 우려도 제기되고 있다.</t>
+          <t>정부가 검찰개혁의 핵심인 수사-기소 분리를 위한 중대범죄수사청과 공소청 설치 법안을 수정하여 재입법예고했으나, 여당 법제사법위원회 의원들은 여전히 문제점을 지적하고 있습니다. 추미애 위원장은 공소청법이 검사동일체 원칙을 유지하며 검찰총장의 권한 남용 가능성을 내포한다고 비판했고, 김용민 의원은 검사의 준사법기관 지위 제거와 직접 수사 개입 우려를 표했습니다. 민주당 지도부는 수정안을 당론으로 채택했으나, 법사위의 대폭 수정 요구로 당내 갈등이 예상되며, 법안은 이달 중 본회의 처리를 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생으로 인한 소송 가능성을 다루는 것이 아니라, 대법관 증원이라는 법원조직법 개정 사항을 보도하고 있습니다. 소송금융 투자 대상이 되는 분쟁이나 피해가 존재하지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해와 손해배상 청구를 다루는 것이 아니라, 정부의 검찰개혁 법안에 대한 입법 과정과 정치적 논쟁을 다루고 있습니다. 소송금융 투자의 전제 조건인 명확한 피해자, 손해액, 그리고 배상 책임이 있는 상대방이 존재하지 않습니다. 기사 내 '쿠팡' 관련 언급은 법안의 문제점을 설명하기 위한 가상의 예시입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[속보] 대법관 ‘14명→26명’ 증원법 국회 통과</t>
+          <t>정부 검찰개혁안 수정했는데‥與 법사위원들  여전히 문제</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/assembly/1247048.html</t>
+          <t>https://imnews.imbc.com/news/2026/politics/article/6805162_36911.html</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-28 12:52:00.705996+00:00</t>
+          <t>2026-03-06 01:29:14.660440+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>국회 본회의 상정 및 논의 중</t>
+          <t>입법 절차 진행 중, 대통령 거부권 촉구</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>국회에서 '법왜곡죄' 신설 법안을 두고 여야 간 이견과 논쟁이 지속되고 있습니다. 여당은 법안의 명확성을 높이고 위헌 소지를 최소화하기 위한 수정안을 제시했으나, 야당 일부 강경파는 이에 반발하며 필리버스터를 진행 중입니다. 법안은 현재 국회 본회의에서 심의 중입니다.</t>
+          <t>기사는 '사법 3법'으로 불리는 4심제 도입과 법 왜곡죄 신설에 대한 비판을 다루고 있습니다. 공동성명은 이러한 법안들이 소송 지연, 비용 폭증, 법적 안정성 훼손 및 죄형 법정주의를 무너뜨릴 위험이 있다고 지적하며 대통령의 거부권 행사를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 기사는 '법왜곡죄' 신설을 위한 국회 내 입법 논의 및 정치적 공방에 대한 내용입니다. 소송금융 투자의 전제가 되는 특정 사건으로 인한 명확한 피해자, 가해자, 손해배상 청구 대상이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 주체의 불법행위로 인한 집단적 피해 발생 사건이 아닌, 입법 과정에 대한 논의와 비판을 다루고 있습니다. 소송금융 투자 대상이 되는 민사상 손해배상 청구 사건으로 발전할 가능성이 없어 부적합합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>與 법왜곡죄 수정에 '법사위 강경파' 반발…추미애  형사재판 한정 적용...</t>
+          <t>[사법 3법] 거여 '입법독주' 그 뒤…대통령의 거부권 촉구 봇물</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>economytalk.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6083159</t>
+          <t>http://www.economytalk.kr/news/articleView.html?idxno=418588</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-25 13:05:32.264190+00:00</t>
+          <t>2026-03-06 01:25:37.665299+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>국회 상법 개정안 필리버스터 진행 중</t>
+          <t>법원조직법 일부개정법률안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>국회에서 자사주 소각 관련 상법 일부개정법률안에 대한 필리버스터가 진행 중이며, 여야 간 치열한 공방이 이어지고 있습니다. 해당 기사는 법안 통과를 둘러싼 정치적 논쟁을 다루고 있습니다.</t>
+          <t>국회 본회의에서 대법관 증원을 골자로 하는 법원조직법 일부개정법률안이 통과되며 '사법 3법' 입법 과정이 마무리되었다. 기사는 법안 통과를 위한 투표 과정과 여야 의원들의 필리버스터 및 피켓 농성 등 국회 내 상황을 담고 있다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 기사는 상법 개정안에 대한 국회 필리버스터 진행 상황을 다루고 있으며, 특정 사건으로 인한 피해 발생이나 소송 대상이 될 만한 주체가 명확히 존재하지 않습니다. 소송금융 투자 대상이 되는 '피해'나 '분쟁' 자체가 부재하여 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 대법관 증원법 등 사법 관련 법안의 국회 통과 과정을 다루는 입법 활동에 대한 보도입니다. 특정 피해자나 가해자가 존재하지 않으며, 손해배상 청구 등 소송금융의 대상이 될 만한 법적 분쟁이 발생하지 않았으므로 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'자사주 소각' 3차 상법개정 필버 밤샘 공방…오후 4시 표결</t>
+          <t>[뉴스1 PICK] '마지막 사법3법' 대법관 증원법 본회의 통과, 찬성 173명, ...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6081961</t>
+          <t>https://www.news1.kr/politics/assembly/6086623</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-02-25 00:56:38.526235+00:00</t>
+          <t>2026-03-01 00:26:11.018340+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>입법</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
+          <t>법원조직법 개정안 국회 본회의 통과</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>대법관 수를 현행 14명에서 26명으로 늘리는 법원조직법 개정안이 국회 본회의를 통과했다. 이는 대법관 구성을 다양화하고 재판 적체를 해소하기 위함이지만, 법원의 핵심 인적 자원이 대법원으로 쏠려 하급심이 부실화될 수 있다는 우려도 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 발생으로 인한 소송 가능성을 다루는 것이 아니라, 대법관 증원이라는 법원조직법 개정 사항을 보도하고 있습니다. 소송금융 투자 대상이 되는 분쟁이나 피해가 존재하지 않아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>[속보] 대법관 ‘14명→26명’ 증원법 국회 통과</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/politics/assembly/1247048.html</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:52:00.705996+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>입법</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>국회 본회의 상정 및 논의 중</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>국회에서 '법왜곡죄' 신설 법안을 두고 여야 간 이견과 논쟁이 지속되고 있습니다. 여당은 법안의 명확성을 높이고 위헌 소지를 최소화하기 위한 수정안을 제시했으나, 야당 일부 강경파는 이에 반발하며 필리버스터를 진행 중입니다. 법안은 현재 국회 본회의에서 심의 중입니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>해당 기사는 '법왜곡죄' 신설을 위한 국회 내 입법 논의 및 정치적 공방에 대한 내용입니다. 소송금융 투자의 전제가 되는 특정 사건으로 인한 명확한 피해자, 가해자, 손해배상 청구 대상이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>與 법왜곡죄 수정에 '법사위 강경파' 반발…추미애  형사재판 한정 적용...</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6083159</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:05:32.264190+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>입법</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>국회 상법 개정안 필리버스터 진행 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>국회에서 자사주 소각 관련 상법 일부개정법률안에 대한 필리버스터가 진행 중이며, 여야 간 치열한 공방이 이어지고 있습니다. 해당 기사는 법안 통과를 둘러싼 정치적 논쟁을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>해당 기사는 상법 개정안에 대한 국회 필리버스터 진행 상황을 다루고 있으며, 특정 사건으로 인한 피해 발생이나 소송 대상이 될 만한 주체가 명확히 존재하지 않습니다. 소송금융 투자 대상이 되는 '피해'나 '분쟁' 자체가 부재하여 적합 조건에 전혀 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>'자사주 소각' 3차 상법개정 필버 밤샘 공방…오후 4시 표결</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6081961</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:56:38.526235+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>입법</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
+        <is>
           <t>국회 입법 논의 및 처리 예정</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>더불어민주당이 공소청 및 중대범죄수사청 설치법안과 법왜곡죄 신설 등을 포함한 사법개혁 3법을 당론으로 채택하고 2월 임시국회에서 처리할 방침을 밝혔다. 당내 이견이 있었던 보완수사권 문제는 추후 논의하기로 했으며, 위헌 소지가 제기된 법왜곡죄도 원안대로 통과시키기로 했다. 이는 검찰개혁과 사법개혁을 위한 입법 추진 과정입니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생이나 손해배상 청구의 대상이 되는 사건이 아닙니다. 더불어민주당의 사법개혁 관련 법안(공소청, 중수청 설치법, 사법개혁 3법 등)의 입법 추진 과정을 다루고 있으며, 소송금융 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 전혀 해당되지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J28" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
         <is>
           <t>與, 공소청·중수청법 정부안 당론 채택…사법개혁 3법은 원안대로</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/politics/2026/02/22/2026022219133559547</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-02-22 12:57:37.157341+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N28"/>
+  <autoFilter ref="A1:N31"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>