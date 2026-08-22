--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="32" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="39" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -537,226 +537,290 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>입법/공법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국회 본회의 법안 상정 및 필리버스터 진행</t>
+          <t>형사소송법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>공소청법이 국회 본회의에 상정되었으나, 여야 간 필리버스터 대치로 인해 법안 처리가 지연되고 있습니다. 이 법안은 검사의 권한을 소송 및 행정소송 수행, 범죄수익 환수, 국제형사사법 공조 등으로 규정하고 있습니다. 이는 특정 사건의 피해 구제가 아닌, 사법 시스템의 구조 개편에 관한 입법 논의입니다.</t>
+          <t>한동훈 법무부 장관이 형사소송법 개정안에 포함된 공소기각 조항에 대해 비판했습니다. 중대한 위법 수사나 검사의 소추 재량권 일탈 시 공소기각 판결을 내릴 수 있도록 하는 조항이 국민에게 죄를 짓는 것이라고 주장하며 입법 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이나 분쟁에 대한 내용이 아닌, '공소청법' 제정 관련 국회 내 입법 절차와 여야 대치 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 피해자, 가해자, 손해배상 청구권 등이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 피해자를 다루는 것이 아니라, 형사소송법 개정안에 대한 입법 논의와 정치적 비판을 보도하고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '집단적 피해', '피해 규모' 등의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>공소청법 본회의 상정… 여야, 18일 만에 또 필버 대치(종합)</t>
+          <t>'민주당 빈자리' 가리킨 한동훈… 보완수사 폐지, 국민에 죄짓는 것</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3386210</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=381654</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-19 13:08:21.527940+00:00</t>
+          <t>2026-08-01 08:00:28.872941+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>입법/공법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사소송법 개정 관련 입법 논의 중</t>
+          <t>국회 본회의 법안 상정 및 필리버스터 진행</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회 간사가 형사소송법 전면 개정의 아쉬움을 표하며, 향후 입법 과정에서 수사 기소 분리 원칙을 관철시킬 것이라고 밝혔습니다. 이달 초 정부안이 국회에 제출된 상황입니다.</t>
+          <t>공소청법이 국회 본회의에 상정되었으나, 여야 간 필리버스터 대치로 인해 법안 처리가 지연되고 있습니다. 이 법안은 검사의 권한을 소송 및 행정소송 수행, 범죄수익 환수, 국제형사사법 공조 등으로 규정하고 있습니다. 이는 특정 사건의 피해 구제가 아닌, 사법 시스템의 구조 개편에 관한 입법 논의입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 형사소송법 개정 및 수사 기소 분리 원칙에 대한 입법 과정을 다루고 있으며, 특정 피해자 집단에 발생한 손해배상 청구 대상 사건이 아닙니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이나 분쟁에 대한 내용이 아닌, '공소청법' 제정 관련 국회 내 입법 절차와 여야 대치 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 피해자, 가해자, 손해배상 청구권 등이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>당정청 협의안 발표…이 대통령  앞으론 진짜 숙의를</t>
+          <t>공소청법 본회의 상정… 여야, 18일 만에 또 필버 대치(종합)</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517578</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3386210</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-17 13:35:05.308873+00:00</t>
+          <t>2026-03-19 13:08:21.527940+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>입법/공법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>형사소송법 개정 관련 입법 논의 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>국회 법제사법위원회 간사가 형사소송법 전면 개정의 아쉬움을 표하며, 향후 입법 과정에서 수사 기소 분리 원칙을 관철시킬 것이라고 밝혔습니다. 이달 초 정부안이 국회에 제출된 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>해당 기사는 형사소송법 개정 및 수사 기소 분리 원칙에 대한 입법 과정을 다루고 있으며, 특정 피해자 집단에 발생한 손해배상 청구 대상 사건이 아닙니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>당정청 협의안 발표…이 대통령  앞으론 진짜 숙의를</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>obsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517578</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:35:05.308873+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>입법/공법</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>국회 사법개혁안 논의 및 법원장 회의를 통한 우려 표명</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>전국법원장회의는 더불어민주당이 추진하는 '3대 사법개혁안'(법왜곡죄, 재판소원제, 대법관 증원)에 대해 심각한 우려를 표명했습니다. 법원장들은 충분한 공론화와 숙의 없이 법안이 추진될 경우 사법제도에 중대한 부작용을 초래하고 국민의 삶에 지대한 영향을 미칠 수 있다고 경고했습니다. 특히 법왜곡죄의 추상적 구성요건과 재판소원제로 인한 재판 지연 가능성을 지적했습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>이 기사는 특정 피해자와 가해자 간의 법적 분쟁이 아닌, 국회에서 논의 중인 사법개혁 법안에 대한 법원장들의 우려 표명을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 사실, 명확한 상대방 책임, 그리고 금전적으로 추정 가능한 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>‘사법개혁안 논의’ 전국법원장회의 “숙의 없는 법안, 심각한 우려”</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493686&amp;ref=A</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-25 13:27:54.552120+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>