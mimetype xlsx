--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$35</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,1818 +537,2206 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>게임산업법 전부개정안 정책토론회 개최</t>
+          <t>한국의 포괄적 차별금지법 제정 논의 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>한국게임정책자율기구가 '게임산업법 전부개정안'에 대한 전문가 포럼 정책토론회를 개최했습니다. 이번 토론회는 2006년 제정된 게임산업법의 규제 중심 체계를 탈피하고 진흥 중심으로 전환하려는 전부개정안의 내용과 정책적 의미를 검토하며, 이용자 보호, 불법행위 대응 강화, 해외 사업자 관리 등 쟁점별 보완 방향을 논의했습니다.</t>
+          <t>박한수 목사의 논단으로, 포괄적 차별금지법이 통과된 서구사회에서 발생한 가정, 교육, 성별, 종교의 자유 침해 및 역차별 사례들을 제시하며 한국에서의 법 제정 중단을 촉구하는 내용입니다. 이 법이 다수의 자유를 제한하고 갈등을 유발할 수 있다고 주장합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 '게임산업법 전부개정안'에 대한 정책 토론회 내용을 다루고 있으며, 특정 피해 사건이나 법적 분쟁을 설명하는 것이 아닙니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 한국의 포괄적 차별금지법 제정에 반대하는 논단으로, 특정 피해자나 상대방이 명확히 존재하지 않습니다. 해외 사례를 들어 법 제정의 문제점을 지적하는 내용으로, 소송금융 투자 대상이 될 만한 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>명확화 및 세부 시행 필요, 게임산업법 전부개정안 정책토론회 개최</t>
+          <t>포괄적 차별금지법이 통과된 서구사회의 현실</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>betanews.net</t>
+          <t>pckworld.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.betanews.net/article/view/beta202604150001</t>
+          <t>http://www.pckworld.com/article.php?aid=11178547303</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-15 00:16:03.100567+00:00</t>
+          <t>2026-08-22 07:01:16.803963+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 논의 중</t>
+          <t>개정 형사소송법 후속 입법 협의 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>신경과학회는 의료사고 피해구제 필요성에는 공감하지만, 의료분쟁조정법 개정안이 필수의료 현장의 부담과 현실을 충분히 고려하지 못하고 있다고 지적했습니다. 학회는 환자 보호와 필수의료 유지가 조화되는 제도 개선을 위해 의료현장 전문가와의 충분한 협의가 필요하다고 강조했습니다.</t>
+          <t>더불어민주당과 정부가 10월 시행을 앞둔 개정 형사소송법의 후속 입법을 위해 협의를 진행합니다. 검찰 보완수사권 폐지 등 제도 정비를 위한 논의가 국회 법제사법위원회 위원들과 법무부 간에 이루어질 예정입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁 사건에 대한 것이 아니라, 의료분쟁조정법 개정안에 대한 학회의 의견을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모, 책임 소재 등이 존재하지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁이 아닌, 개정 형사소송법의 후속 입법 협의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>신경과학회  의료분쟁조정법 개정안, 필수의료 현실 반영 부족</t>
+          <t>당정, 20일 형소법 후속 입법 협의...10월 시행 앞두고 제도 정비</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>hg-times.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=409479</t>
+          <t>https://www.hg-times.com/news/articleView.html?idxno=304414</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-11 19:39:05.919864+00:00</t>
+          <t>2026-08-19 03:15:33.233311+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법안 발의 및 처리 논의 단계</t>
+          <t>형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>법무부 장관이 민주당 지도부를 예방하여 '7대 민생·안전 법안' 처리를 요청했습니다. 이 법안에는 다수 피해 발생 사건에 대한 집단소송제 도입을 위한 집단소송법 확대 입법, 국가폭력범죄 공소시효·소멸시효 배제 특례법 제정 등이 포함됩니다. 이는 특정 사건이 아닌 입법 추진에 관한 내용입니다.</t>
+          <t>더불어민주당이 국회에서 검사의 보완수사권 폐지를 골자로 하는 형사소송법 개정안을 논의하는 의원총회를 개최합니다. 이날 총회에서는 보완수사권을 전면 폐지하고 보완수사 요구권을 강화하는 방안이 중점적으로 다뤄질 예정입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법무부가 추진하는 '7대 민생·안전 법안'에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 형사소송법 개정 논의에 대한 것으로, 특정 사건에서 발생한 피해나 소송 대상이 될 만한 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>법무장관, 민주당 지도부 예방…'7대 민생·안전 법안' 처리 요청</t>
+          <t>더불어민주당, 형사소송법 개정 논의… 보완수사권 폐지 추진 돋보여</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=310467</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=872959</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 12:54:10.630841+00:00</t>
+          <t>2026-08-04 07:02:14.691171+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>법무부 장관의 민생·안전 7대 법안 국회 통과 요청</t>
+          <t>입법 관련 정치적 논의 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>정성호 법무부 장관이 더불어민주당 지도부를 만나 국가폭력 범죄 시효 배제, 집단소송 적용 범위 확대 등을 포함한 '민생·안전 7대 법안'의 4월 임시국회 신속 처리를 요청했다. 이 법안들은 사법 정의를 바로 세우고 민생 안정과 국민 안전을 도모하기 위한 제도 개선을 목표로 한다.</t>
+          <t>장혜영 전 의원이 검찰 보완수사권 폐지 법안에 대해 더불어민주당이 한동훈 의원과의 공개 토론을 회피하는 것을 비판했다. 그는 토론조차 할 수 없는 법안을 밀어붙이면 시민들의 고통으로 돌아올 것이며, 이는 민주당에 대한 심판으로 이어질 것이라고 주장했다. 한동훈 의원도 이 주장에 공감하며 피해자와 범죄자 중 누구의 편에 설 것인지의 문제라고 언급했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 소송금융 투자 대상이 될 수 있는 집단소송 확대 등의 법안 발의 및 국회 통과 요청에 관한 내용입니다. 적합 조건 중 어느 하나에도 해당하지 않는, 구체적인 투자 대상 사건이 존재하지 않습니다.</t>
+          <t>해당 기사는 검찰 보완수사권 폐지 법안을 둘러싼 정치적 논쟁에 대한 것으로, 특정 사건으로 인한 구체적인 피해나 소송 당사자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 적합 조건에 해당하지 않으며, 법적 분쟁이 아닌 입법 논의 단계이므로 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>정성호, 민주당 지도부 예방… 민생·안전 7대 법안 국회 통과 요청</t>
+          <t>장혜영  보완수사권 폐지, 한동훈과 토론도 못 하면 재고해야</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260401000106</t>
+          <t>https://www.newsis.com/view/NISX20260722_0003717870</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 00:51:09.724270+00:00</t>
+          <t>2026-08-02 07:00:29.623927+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>법무부의 입법 추진 단계</t>
+          <t>형사소송법 개정안 국회 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>법무부가 여당 원내대표 및 법사위원장과 만나 국가폭력범죄 공소시효·소멸시효 배제 특례법 제정, 집단소송법 확대 입법 등 7대 민생·안전 법안의 조속한 통과를 논의했습니다. 이는 특정 사건이 아닌 법률 제정 및 개정 추진에 관한 내용입니다.</t>
+          <t>더불어민주당이 형사소송법 개정안, 특히 검사의 보완수사권 폐지 여부를 두고 당내 의견이 엇갈리며 정책 의원총회와 토론회를 통해 논의를 이어가고 있습니다. 일부 의원들은 보완수사권 완전 폐지의 부작용을 우려하며 사회적 약자 대상 사건 등에 예외적 보완수사권 인정을 주장하고 있습니다. 국회 법제사법위원회 소위에서도 관련 논의가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 법무부의 7대 민생·안전 법안 제정 및 개정 추진에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해자가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건에 대한 것이 아니라 형사소송법 개정안에 대한 국회 내 논의 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건이나 상대방이 특정되지 않아 적합 조건에 부합하지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>법무장관, 與원내대표·법사위장 만나  7대 민생·안전 법안 조속 통과...</t>
+          <t>'형소법 의총 D-2' 민주당, 보완수사권 두고  전면폐지  VS  일부존치</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6121039</t>
+          <t>https://www.mt.co.kr/politics/2026/07/19/2026071914572253749</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 00:50:58.390673+00:00</t>
+          <t>2026-07-30 07:00:17.221257+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>형사소송법 개정안 심사 진행 중</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국회 본회의에서 총 70건의 안건이 처리되었으며, 주요 안건으로는 노동절의 법정 공휴일 지정, 스토킹 피해자 보호 강화, 환자 기본권 증진을 위한 환자기본법 제정 등이 포함됩니다. 이 기사는 다양한 법률 개정 및 제정 소식을 전달하며, 특정 법적 분쟁이나 피해 사례를 다루고 있지 않습니다.</t>
+          <t>국민의힘이 경찰의 보완수사권 폐지를 골자로 하는 형사소송법 개정안을 당론 발의했으며, 이에 대한 심사가 이어질 예정입니다. 경찰의 독단적인 사건 처리에 대한 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>본 기사는 국회의 입법 활동에 대한 보도이며, 특정 피해자나 가해자가 존재하는 법적 분쟁 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 소송 가능성이 있는 사건이 존재하지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>해당 기사는 형사소송법 개정안에 대한 입법 논의 및 정치적 입장을 다루고 있으며, 특정 사건으로 인한 피해자, 가해자, 손해배상 청구 등 소송금융 투자 대상이 되는 민사 분쟁의 요소가 전혀 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>국회 본회의, ‘공휴일법’·‘스토킹처벌법’ 등 70건의 안건 처리</t>
+          <t>여당  보완수사권 폐지, 당론 아냐 …정성호  전건송치</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1598665?ref=naver</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1530818</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 12:31:23.831622+00:00</t>
+          <t>2026-07-29 02:05:18.134541+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사소송법 개정 방안 논의 및 공청회 진행 중</t>
+          <t>게임산업법 전부개정안 정책토론회 개최</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>기사는 검찰개혁추진단이 형사소송법 개정 방안을 논의하기 위해 공청회와 토론회를 개최한 내용을 다룹니다. 검사의 보완수사권 인정 여부 등 수사-기소 분리 원칙 훼손 가능성에 대한 주장이 제기되었으며, 6월 지방선거 이후 본격적인 개정이 추진될 예정입니다.</t>
+          <t>한국게임정책자율기구가 '게임산업법 전부개정안'에 대한 전문가 포럼 정책토론회를 개최했습니다. 이번 토론회는 2006년 제정된 게임산업법의 규제 중심 체계를 탈피하고 진흥 중심으로 전환하려는 전부개정안의 내용과 정책적 의미를 검토하며, 이용자 보호, 불법행위 대응 강화, 해외 사업자 관리 등 쟁점별 보완 방향을 논의했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 발생 사건이 아닌 형사소송법 개정 방안에 대한 입법 논의를 다루고 있어, 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 소송금융은 실제 피해와 관련된 소송을 대상으로 하므로, 본 사안은 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 '게임산업법 전부개정안'에 대한 정책 토론회 내용을 다루고 있으며, 특정 피해 사건이나 법적 분쟁을 설명하는 것이 아닙니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“검사 보완수사권 없으면 형사 절차 마비” “독단적 제도 개혁 안 돼...</t>
+          <t>명확화 및 세부 시행 필요, 게임산업법 전부개정안 정책토론회 개최</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>betanews.net</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/27/ENJ3EOFVLRC5JKK5NTXRSOMK7I/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.betanews.net/article/view/beta202604150001</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-27 13:01:40.758273+00:00</t>
+          <t>2026-04-15 00:16:03.100567+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>중수청법 국회 본회의 통과, 형사소송법 개정 논의 예정</t>
+          <t>의료분쟁조정법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>국회 본회의에서 중수청법이 통과되어 검찰청의 직접 수사권이 역사 속으로 사라질 예정입니다. 정부와 여당은 오는 6월 지방선거 이후 형사소송법 개정 과정에서 보완수사권 문제를 본격적으로 논의할 계획입니다.</t>
+          <t>신경과학회는 의료사고 피해구제 필요성에는 공감하지만, 의료분쟁조정법 개정안이 필수의료 현장의 부담과 현실을 충분히 고려하지 못하고 있다고 지적했습니다. 학회는 환자 보호와 필수의료 유지가 조화되는 제도 개선을 위해 의료현장 전문가와의 충분한 협의가 필요하다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰청의 수사권 조정 및 형사소송법 개정과 관련된 입법 및 정책 논의 과정을 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자, 가해자, 그리고 손해배상 청구권이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁 사건에 대한 것이 아니라, 의료분쟁조정법 개정안에 대한 학회의 의견을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모, 책임 소재 등이 존재하지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>역사 속으로 사라지는 검찰청…중수청법, 국회 본회의 통과</t>
+          <t>신경과학회  의료분쟁조정법 개정안, 필수의료 현실 반영 부족</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565054&amp;class=33&amp;grp=</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=409479</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-22 00:31:36.794605+00:00</t>
+          <t>2026-04-11 19:39:05.919864+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>공소청·중수청법 본회의 통과</t>
+          <t>법안 발의 및 처리 논의 단계</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>민주당이 공소청·중수청법을 본회의에서 통과시키며 검찰 개혁의 최대 성과로 평가했습니다. 이 법안은 공소청 검사의 보완수사권 여부가 주요 쟁점으로 다뤄졌으며, 향후 형사소송법 개정 논의로 이어질 전망입니다.</t>
+          <t>법무부 장관이 민주당 지도부를 예방하여 '7대 민생·안전 법안' 처리를 요청했습니다. 이 법안에는 다수 피해 발생 사건에 대한 집단소송제 도입을 위한 집단소송법 확대 입법, 국가폭력범죄 공소시효·소멸시효 배제 특례법 제정 등이 포함됩니다. 이는 특정 사건이 아닌 입법 추진에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 검찰 개혁 관련 입법 절차에 대한 내용으로, 특정 피해자나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 될 만한 분쟁의 발생이나 피해 규모, 상대방 책임 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법무부가 추진하는 '7대 민생·안전 법안'에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>공소청·중수청법 본회의 통과...보완수사권이 최후의 쟁점 되나</t>
+          <t>법무장관, 민주당 지도부 예방…'7대 민생·안전 법안' 처리 요청</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126065</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=310467</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-21 12:39:51.768908+00:00</t>
+          <t>2026-04-01 12:54:10.630841+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>국회 본회의에서 공소청법 및 중대범죄수사청법 통과</t>
+          <t>법무부 장관의 민생·안전 7대 법안 국회 통과 요청</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>국회 본회의에서 검찰청을 폐지하고 기소 전담 공소청과 중대범죄 수사 전담 중대범죄수사청을 신설하는 법안이 통과되었습니다. 여당 주도로 진행된 이 입법 과정은 야당의 강한 반발을 샀으며, 향후 형사소송법 개정 등 검찰 개혁 작업이 계속될 예정입니다.</t>
+          <t>정성호 법무부 장관이 더불어민주당 지도부를 만나 국가폭력 범죄 시효 배제, 집단소송 적용 범위 확대 등을 포함한 '민생·안전 7대 법안'의 4월 임시국회 신속 처리를 요청했다. 이 법안들은 사법 정의를 바로 세우고 민생 안정과 국민 안전을 도모하기 위한 제도 개선을 목표로 한다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생이나 분쟁을 다루는 것이 아닌, 검찰청 폐지 및 공소청·중수청 신설에 관한 입법 과정을 보도하고 있습니다. 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등에 전혀 해당하지 않으므로 투자 부적합합니다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 소송금융 투자 대상이 될 수 있는 집단소송 확대 등의 법안 발의 및 국회 통과 요청에 관한 내용입니다. 적합 조건 중 어느 하나에도 해당하지 않는, 구체적인 투자 대상 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>국회 본회의서 ‘與주도’ 공소청법 이어 중수청법도 통과</t>
+          <t>정성호, 민주당 지도부 예방… 민생·안전 7대 법안 국회 통과 요청</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699575?ref=naver</t>
+          <t>https://www.newspim.com/news/view/20260401000106</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-21 12:37:30.077201+00:00</t>
+          <t>2026-04-01 00:51:09.724270+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>법률 제정 절차 진행 중</t>
+          <t>법무부의 입법 추진 단계</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>공소청법이 국회 본회의를 통과하고 중수청법이 필리버스터에 돌입하는 등 검찰 개혁 관련 법안의 입법 절차가 진행 중이라는 내용의 기사입니다. 공소청 검사의 역할과 권한 변화에 대해 설명하고 있습니다.</t>
+          <t>법무부가 여당 원내대표 및 법사위원장과 만나 국가폭력범죄 공소시효·소멸시효 배제 특례법 제정, 집단소송법 확대 입법 등 7대 민생·안전 법안의 조속한 통과를 논의했습니다. 이는 특정 사건이 아닌 법률 제정 및 개정 추진에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 법률 제정 과정을 다루고 있으며, 특정 피해 사건이나 분쟁이 발생하여 소송의 주체(피해자, 가해자)와 피해 규모를 특정할 수 없습니다. 소송금융 투자 대상이 되는 사건의 기본 요건을 충족하지 못합니다.</t>
+          <t>본 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 법무부의 7대 민생·안전 법안 제정 및 개정 추진에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해자가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>檢개혁 첫 관문 '공소청법' 본회의 통과…중수청법 필버 돌입</t>
+          <t>법무장관, 與원내대표·법사위장 만나  7대 민생·안전 법안 조속 통과...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=834885</t>
+          <t>https://www.news1.kr/society/court-prosecution/6121039</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-20 13:00:47.469513+00:00</t>
+          <t>2026-04-01 00:50:58.390673+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
-      <c r="E13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>당정청이 검찰개혁의 핵심 쟁점인 검찰의 보완수사권 존치 여부를 두고 이견을 좁히지 못하고 있습니다. 수차례 논의에도 합의에 이르지 못해 향후 형사소송법 개정 과정에서 다시 논의하기로 했습니다.</t>
+          <t>국회 본회의에서 총 70건의 안건이 처리되었으며, 주요 안건으로는 노동절의 법정 공휴일 지정, 스토킹 피해자 보호 강화, 환자 기본권 증진을 위한 환자기본법 제정 등이 포함됩니다. 이 기사는 다양한 법률 개정 및 제정 소식을 전달하며, 특정 법적 분쟁이나 피해 사례를 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁 및 보완수사권 존치 여부를 둘러싼 당정청 간의 입법 논의를 다루고 있습니다. 특정 사건으로 인한 피해자, 가해자, 그리고 구체적인 손해배상 청구의 대상이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 국회의 입법 활동에 대한 보도이며, 특정 피해자나 가해자가 존재하는 법적 분쟁 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 소송 가능성이 있는 사건이 존재하지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>당정청 '검찰개혁 갈등' 일단 진정…보완수사권이 관건</t>
+          <t>국회 본회의, ‘공휴일법’·‘스토킹처벌법’ 등 70건의 안건 처리</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1621999/?sc=Naver</t>
+          <t>https://www.sportsseoul.com/news/read/1598665?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 00:41:17.432894+00:00</t>
+          <t>2026-03-31 12:31:23.831622+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의 중</t>
+          <t>형사소송법 개정 방안 논의 및 공청회 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>이 기사는 이 대통령의 '교통정리'로 검찰개혁과 보완수사권에 대한 논의가 속전속결로 합의되었음을 보도합니다. 민주당은 향후 형사소송법 개정 과정에서 보완수사권의 필요성 여부를 논의할 방침이며, 대통령과 강경파 간의 입장 차이가 있음을 언급합니다.</t>
+          <t>기사는 검찰개혁추진단이 형사소송법 개정 방안을 논의하기 위해 공청회와 토론회를 개최한 내용을 다룹니다. 검사의 보완수사권 인정 여부 등 수사-기소 분리 원칙 훼손 가능성에 대한 주장이 제기되었으며, 6월 지방선거 이후 본격적인 개정이 추진될 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생하여 손해배상 소송을 제기할 수 있는 사건이 아닌, 검찰개혁 및 형사소송법 개정에 대한 정치적, 입법적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 발생 사건이 아닌 형사소송법 개정 방안에 대한 입법 논의를 다루고 있어, 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 소송금융은 실제 피해와 관련된 소송을 대상으로 하므로, 본 사안은 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>이 대통령 '교통정리'에 검찰개혁 '속전속결' 합의··· 보완수사권은...</t>
+          <t>“검사 보완수사권 없으면 형사 절차 마비” “독단적 제도 개혁 안 돼...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031623060002789?did=NA</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/27/ENJ3EOFVLRC5JKK5NTXRSOMK7I/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-17 13:25:22.617013+00:00</t>
+          <t>2026-03-27 13:01:40.758273+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>국회 입법 절차 진행 중</t>
+          <t>중수청법 국회 본회의 통과, 형사소송법 개정 논의 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>더불어민주당이 중대범죄수사청 및 공소청 설치법안을 이르면 19일 국회 본회의에서 처리할 방침입니다. 법사위 강경파의 요구를 일부 반영하여 중수청의 수사 개시 통보 조항과 공소청 검사의 특사경 지휘·감독 규정은 삭제하기로 했으나, 검찰총장 명칭 변경 등은 반영하지 않기로 했습니다. 민주당은 17일 의원총회에서 의견을 수렴한 후 법안을 최종 처리할 예정입니다.</t>
+          <t>국회 본회의에서 중수청법이 통과되어 검찰청의 직접 수사권이 역사 속으로 사라질 예정입니다. 정부와 여당은 오는 6월 지방선거 이후 형사소송법 개정 과정에서 보완수사권 문제를 본격적으로 논의할 계획입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 중대범죄수사청 및 공소청 설치법안에 대한 국회 입법 절차와 여당 내부 논의를 다루고 있습니다. 특정 피해자가 발생한 사건이 아니며, 손해배상 청구의 대상이 될 만한 명확한 상대방이나 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰청의 수사권 조정 및 형사소송법 개정과 관련된 입법 및 정책 논의 과정을 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자, 가해자, 그리고 손해배상 청구권이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>與, ‘중수청 수사개시 통보’ 조항 삭제하기로</t>
+          <t>역사 속으로 사라지는 검찰청…중수청법, 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260317/133543786/2</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565054&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-17 00:37:15.092440+00:00</t>
+          <t>2026-03-22 00:31:36.794605+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의 중</t>
+          <t>공소청·중수청법 본회의 통과</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>이 대통령은 수사·기소 분리 원칙은 확정되었으나, 수사 종결 후 송치된 사건에 대한 보완수사 문제는 향후 형사소송법 개정 과정에서 신중하게 논의해야 한다고 밝혔습니다. 특히 남용 가능성을 충분히 고려할 것을 강조했습니다.</t>
+          <t>민주당이 공소청·중수청법을 본회의에서 통과시키며 검찰 개혁의 최대 성과로 평가했습니다. 이 법안은 공소청 검사의 보완수사권 여부가 주요 쟁점으로 다뤄졌으며, 향후 형사소송법 개정 논의로 이어질 전망입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이 아닌, 수사·기소 분리 및 보완수사 관련 형사소송법 개정 논의에 대한 대통령의 입장을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 검찰 개혁 관련 입법 절차에 대한 내용으로, 특정 피해자나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 될 만한 분쟁의 발생이나 피해 규모, 상대방 책임 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>李대통령  수사·기소 분리는 확정… 과잉 개혁은 경계해야</t>
+          <t>공소청·중수청법 본회의 통과...보완수사권이 최후의 쟁점 되나</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=711529</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126065</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-16 13:07:10.308277+00:00</t>
+          <t>2026-03-21 12:39:51.768908+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>법안 제정 반대 운동</t>
+          <t>국회 본회의에서 공소청법 및 중대범죄수사청법 통과</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>차별금지법 제정에 반대하는 국민대회에서 징벌적 손해배상과 무제한 이행강제금 조항에 대한 우려가 제기되었습니다. 성경적 신념에 따른 발언이 천문학적 배상으로 이어질 수 있다며 해당 조항을 '법적 폭력'으로 규정하고 철회를 주장했습니다.</t>
+          <t>국회 본회의에서 검찰청을 폐지하고 기소 전담 공소청과 중대범죄 수사 전담 중대범죄수사청을 신설하는 법안이 통과되었습니다. 여당 주도로 진행된 이 입법 과정은 야당의 강한 반발을 샀으며, 향후 형사소송법 개정 등 검찰 개혁 작업이 계속될 예정입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 피해 사건이나 법적 분쟁에 대한 것이 아니라, 차별금지법 제정에 대한 반대 의견과 해당 법안의 징벌적 손해배상 조항에 대한 우려를 표명하는 내용입니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생이나 분쟁을 다루는 것이 아닌, 검찰청 폐지 및 공소청·중수청 신설에 관한 입법 과정을 보도하고 있습니다. 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등에 전혀 해당하지 않으므로 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>차별금지법 반대 부산국민대회'...“대한민국 근간 흔드는 법안 철회  제...</t>
+          <t>국회 본회의서 ‘與주도’ 공소청법 이어 중수청법도 통과</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1191939</t>
+          <t>https://biz.heraldcorp.com/article/10699575?ref=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-16 00:38:38.115174+00:00</t>
+          <t>2026-03-21 12:37:30.077201+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>국회 복지위원회 법안 의결</t>
+          <t>법률 제정 절차 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>국회 복지위원회에서 '국립의전원법' 등 97건의 보건의료 법안이 의결되었습니다. 이 중 '환자기본법안(대안)'에는 손해배상금을 전액 지급한 경우 공소를 제기할 수 없도록 하는 내용이 포함되어 있습니다.</t>
+          <t>공소청법이 국회 본회의를 통과하고 중수청법이 필리버스터에 돌입하는 등 검찰 개혁 관련 법안의 입법 절차가 진행 중이라는 내용의 기사입니다. 공소청 검사의 역할과 권한 변화에 대해 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁이 아닌, 국회 복지위원회에서 보건의료 관련 법안이 의결되었다는 입법 활동을 보도하고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 법률 제정 과정을 다루고 있으며, 특정 피해 사건이나 분쟁이 발생하여 소송의 주체(피해자, 가해자)와 피해 규모를 특정할 수 없습니다. 소송금융 투자 대상이 되는 사건의 기본 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>복지위 '국립의전원법' 등 보건의료 법안 97건 의결</t>
+          <t>檢개혁 첫 관문 '공소청법' 본회의 통과…중수청법 필버 돌입</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530986</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=834885</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-14 00:29:28.659593+00:00</t>
+          <t>2026-03-20 13:00:47.469513+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>국회 법안 처리 완료</t>
+          <t>형사소송법 개정 관련 당정청 논의 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>국회는 '대미투자특별법'을 포함한 총 55건의 안건을 처리했다. 대미투자특별법은 한미 간 대규모 투자 협력의 법적 기반을 마련하고 2조 원 규모의 공사 및 기금 신설을 포함한다. 이와 함께 가습기살균제 피해구제, 가상자산 금융사기 방지 등 국민 생활과 안전 관련 법안들도 함께 의결되었다.</t>
+          <t>당정청이 검찰개혁의 핵심 쟁점인 검찰의 보완수사권 존치 여부를 두고 이견을 좁히지 못하고 있습니다. 수차례 논의에도 합의에 이르지 못해 향후 형사소송법 개정 과정에서 다시 논의하기로 했습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 국회에서 통과된 법안들에 대한 보도이며, 특정 사건이나 피해 발생, 책임 주체, 소송 가능성 등 소송금융 투자 대상이 될 만한 구체적인 분쟁 상황을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 검찰개혁 및 보완수사권 존치 여부를 둘러싼 당정청 간의 입법 논의를 다루고 있습니다. 특정 사건으로 인한 피해자, 가해자, 그리고 구체적인 손해배상 청구의 대상이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[의회 브리핑] 국회, ‘대미투자특별법’ 등 55건 처리…대미 투자 추진...</t>
+          <t>당정청 '검찰개혁 갈등' 일단 진정…보완수사권이 관건</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=806074</t>
+          <t>https://www.dailian.co.kr/news/view/1621999/?sc=Naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-13 00:32:27.704312+00:00</t>
+          <t>2026-03-18 00:41:17.432894+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>국회 법안 통과</t>
+          <t>형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>국회에서 가정폭력 조사 방해 시 형사처벌을 골자로 하는 가정폭력방지법 등 3개 법 개정안이 통과되었다. 이 외에도 경력보유여성 용어 사용, 친족 성폭력 공소시효 폐지, 아동·청소년 성범죄 처벌 범위 확대 등 관련 법안들이 함께 통과되었다.</t>
+          <t>이 기사는 이 대통령의 '교통정리'로 검찰개혁과 보완수사권에 대한 논의가 속전속결로 합의되었음을 보도합니다. 민주당은 향후 형사소송법 개정 과정에서 보완수사권의 필요성 여부를 논의할 방침이며, 대통령과 강경파 간의 입장 차이가 있음을 언급합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁이 아닌, 국회에서 법률 개정안이 통과되었다는 입법 소식을 다루고 있습니다. 따라서 소송 상대방이 특정되지 않고, 구체적인 피해 발생 사실이나 피해 규모가 언급되지 않아 적합 조건(1-6) 중 어느 하나도 충족되지 않습니다. 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 피해자가 발생하여 손해배상 소송을 제기할 수 있는 사건이 아닌, 검찰개혁 및 형사소송법 개정에 대한 정치적, 입법적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>가정폭력 조사 방해 시 형사처벌 …3개 법 개정안 국회 통과</t>
+          <t>이 대통령 '교통정리'에 검찰개혁 '속전속결' 합의··· 보완수사권은...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/women-family/6099444</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031623060002789?did=NA</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-12 12:52:38.647885+00:00</t>
+          <t>2026-03-17 13:25:22.617013+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>대미투자특별법 등 민생 법안 본회의 통과</t>
+          <t>국회 입법 절차 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '대한민국과 미합중국 간 전략적 투자의 운영 및 관리를 위한 특별법안(대미투자특별법)'이 통과되었습니다. 이 법안은 3500억 달러 규모의 대미 전략적 투자를 위한 추진체계와 재원 조성 방안을 마련하는 것이 골자입니다. 이와 함께 가습기살균제 피해구제법, 통신사기피해방지법 등 민생 법안 55건도 함께 처리되었습니다.</t>
+          <t>더불어민주당이 중대범죄수사청 및 공소청 설치법안을 이르면 19일 국회 본회의에서 처리할 방침입니다. 법사위 강경파의 요구를 일부 반영하여 중수청의 수사 개시 통보 조항과 공소청 검사의 특사경 지휘·감독 규정은 삭제하기로 했으나, 검찰총장 명칭 변경 등은 반영하지 않기로 했습니다. 민주당은 17일 의원총회에서 의견을 수렴한 후 법안을 최종 처리할 예정입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 '대미투자 특별법'을 포함한 여러 법안의 국회 본회의 통과를 보도하는 입법 활동에 대한 내용입니다. 특정 주체의 불법 행위로 인해 다수의 피해자가 발생하고 손해배상 소송이 예상되는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 중대범죄수사청 및 공소청 설치법안에 대한 국회 입법 절차와 여당 내부 논의를 다루고 있습니다. 특정 피해자가 발생한 사건이 아니며, 손해배상 청구의 대상이 될 만한 명확한 상대방이나 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'대미투자 특별법' 본회의 통과...트럼프의 관세 재인상 경고 44일 만</t>
+          <t>與, ‘중수청 수사개시 통보’ 조항 삭제하기로</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1086713</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260317/133543786/2</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-12 12:21:46.497499+00:00</t>
+          <t>2026-03-17 00:37:15.092440+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 입법 논의 및 당정 갈등 진행 중</t>
+          <t>형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>정부와 여당 강경파 간 검찰개혁안을 둘러싼 갈등이 고조되고 있다. 중대범죄수사청과 공소청 법안의 구체적인 내용, 특히 검찰총장 명칭, 검사의 보완수사권 허용 여부, 조직 구조 등을 놓고 이견을 보이며 치열한 쟁점을 형성하고 있다.</t>
+          <t>이 대통령은 수사·기소 분리 원칙은 확정되었으나, 수사 종결 후 송치된 사건에 대한 보완수사 문제는 향후 형사소송법 개정 과정에서 신중하게 논의해야 한다고 밝혔습니다. 특히 남용 가능성을 충분히 고려할 것을 강조했습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생 사건이 아닌, 검찰개혁 관련 정부와 여당 간의 입법 논의 및 갈등을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 어느 하나에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 피해 사건이 아닌, 수사·기소 분리 및 보완수사 관련 형사소송법 개정 논의에 대한 대통령의 입장을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>수장 직함부터 검사 권한까지…당정 ‘검찰개혁안’ 동상이몽</t>
+          <t>李대통령  수사·기소 분리는 확정… 과잉 개혁은 경계해야</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603092045045</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711529</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-09 13:29:35.592884+00:00</t>
+          <t>2026-03-16 13:07:10.308277+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>입법 논의 중</t>
+          <t>법안 제정 반대 운동</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>기사는 '재판소원제' 도입을 둘러싼 강민구 전 의원과 홍석준 전 의원의 논쟁을 다루고 있습니다. 홍 전 의원은 재판소원제가 도입될 경우 전 국민이 '소송 지옥'에 빠져 물적, 시간적 피해를 입을 수 있다고 주장합니다. 이는 특정 사건의 피해가 아닌, 사법 시스템 개혁안의 잠재적 영향에 대한 논의입니다.</t>
+          <t>차별금지법 제정에 반대하는 국민대회에서 징벌적 손해배상과 무제한 이행강제금 조항에 대한 우려가 제기되었습니다. 성경적 신념에 따른 발언이 천문학적 배상으로 이어질 수 있다며 해당 조항을 '법적 폭력'으로 규정하고 철회를 주장했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, '재판소원제'라는 사법 시스템 개혁안에 대한 입법 논의를 다루고 있습니다. 따라서 특정 상대방의 책임, 구체적인 피해 규모나 피해자 수, 증거 등 소송금융 투자에 필요한 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용은 특정 피해 사건이나 법적 분쟁에 대한 것이 아니라, 차별금지법 제정에 대한 반대 의견과 해당 법안의 징벌적 손해배상 조항에 대한 우려를 표명하는 내용입니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[진담승부] 강민구  사법 개혁 완성  vs 홍석준  사법 파괴 3법</t>
+          <t>차별금지법 반대 부산국민대회'...“대한민국 근간 흔드는 법안 철회  제...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066380</t>
+          <t>http://www.breaknews.com/1191939</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-09 13:22:50.447554+00:00</t>
+          <t>2026-03-16 00:38:38.115174+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>배임죄 폐지 및 경영판단 원칙 도입 관련 법안 발의 및 논의 중</t>
+          <t>국회 복지위원회 법안 의결</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>김태년 더불어민주당 의원은 기업의 배임죄 남용이 자본시장을 위축시킨다고 지적하며, 기업의 특별배임죄를 폐지하고 경영판단 원칙을 명시하는 상법 및 형법 개정안을 발의했습니다. 그는 과도한 형사 처벌로 인한 경영 위축을 막고 예측 가능한 투자 환경을 조성해야 한다고 강조했습니다.</t>
+          <t>국회 복지위원회에서 '국립의전원법' 등 97건의 보건의료 법안이 의결되었습니다. 이 중 '환자기본법안(대안)'에는 손해배상금을 전액 지급한 경우 공소를 제기할 수 없도록 하는 내용이 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>본 기사는 특정 기업의 위법 행위나 피해 발생에 대한 보도가 아닌, 기업의 배임죄 관련 상법 및 형법 개정 필요성에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 수 있는 특정 사건, 명확한 상대방, 집단적 피해, 구체적인 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁이 아닌, 국회 복지위원회에서 보건의료 관련 법안이 의결되었다는 입법 활동을 보도하고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>배임죄 남용으로 자본시장 위축...기업 투자유인 만들어 줘야</t>
+          <t>복지위 '국립의전원법' 등 보건의료 법안 97건 의결</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/03/06/2026030510433979004</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530986</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-06 00:32:14.056700+00:00</t>
+          <t>2026-03-14 00:29:28.659593+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>정부 입법 절차 및 공개 토론회 예정</t>
+          <t>국회 법안 처리 완료</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>정부가 ‘중수청법’ 및 ‘공소청법’ 정부안을 확정하고 ‘형사소송법’ 관련 쟁점 검토에 착수했습니다. 대한변호사협회와의 공동 공개토론회 등 향후 논의 일정이 예정되어 있습니다.</t>
+          <t>국회는 '대미투자특별법'을 포함한 총 55건의 안건을 처리했다. 대미투자특별법은 한미 간 대규모 투자 협력의 법적 기반을 마련하고 2조 원 규모의 공사 및 기금 신설을 포함한다. 이와 함께 가습기살균제 피해구제, 가상자산 금융사기 방지 등 국민 생활과 안전 관련 법안들도 함께 의결되었다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 정부의 입법 절차 및 정책 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 국회에서 통과된 법안들에 대한 보도이며, 특정 사건이나 피해 발생, 책임 주체, 소송 가능성 등 소송금융 투자 대상이 될 만한 구체적인 분쟁 상황을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>‘중수청법’ 및 ‘공소청법’ 국무회의 의결 정부안 확정</t>
+          <t>[의회 브리핑] 국회, ‘대미투자특별법’ 등 55건 처리…대미 투자 추진...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1188574</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=806074</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-04 01:15:48.998199+00:00</t>
+          <t>2026-03-13 00:32:27.704312+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>국회 법안 통과</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>김희정 의원은 '4심제' 도입이 '돈 없고 빽 없는 서민들'에게 '소송 지옥'과 '희망 고문'을 안겨줄 것이라며 비판했다. 민사·형사소송법 및 소송 내규 등 즉시 시행 가능한 입법 시스템이 전혀 준비되지 않았음을 지적했다.</t>
+          <t>국회에서 가정폭력 조사 방해 시 형사처벌을 골자로 하는 가정폭력방지법 등 3개 법 개정안이 통과되었다. 이 외에도 경력보유여성 용어 사용, 친족 성폭력 공소시효 폐지, 아동·청소년 성범죄 처벌 범위 확대 등 관련 법안들이 함께 통과되었다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, '4심제' 도입 가능성에 대한 국회의원의 비판적 의견을 제시하는 입법/정책 관련 논평이다. 소송금융 투자의 대상이 되는 구체적인 분쟁 당사자, 피해 사실, 책임 주체가 존재하지 않아 적합 조건에 전혀 해당하지 않는다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁이 아닌, 국회에서 법률 개정안이 통과되었다는 입법 소식을 다루고 있습니다. 따라서 소송 상대방이 특정되지 않고, 구체적인 피해 발생 사실이나 피해 규모가 언급되지 않아 적합 조건(1-6) 중 어느 하나도 충족되지 않습니다. 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>김희정 의원,  4심제는 위헌이자 국민에겐 소송지옥</t>
+          <t>가정폭력 조사 방해 시 형사처벌 …3개 법 개정안 국회 통과</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3516664</t>
+          <t>https://www.news1.kr/society/women-family/6099444</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-28 12:41:04.146949+00:00</t>
+          <t>2026-03-12 12:52:38.647885+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>입법 논의 중</t>
+          <t>대미투자특별법 등 민생 법안 본회의 통과</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>기사는 민주당의 '개혁 3법' 추진에 대해 사법부가 위기의식을 느끼고 있음을 보도합니다. 특히 대법관 증원안에 대해 소송 비용 증가, 재판 지연, 정치적 영향력 확대 등의 부작용이 우려된다는 비판이 제기되고 있습니다.</t>
+          <t>국회 본회의에서 '대한민국과 미합중국 간 전략적 투자의 운영 및 관리를 위한 특별법안(대미투자특별법)'이 통과되었습니다. 이 법안은 3500억 달러 규모의 대미 전략적 투자를 위한 추진체계와 재원 조성 방안을 마련하는 것이 골자입니다. 이와 함께 가습기살균제 피해구제법, 통신사기피해방지법 등 민생 법안 55건도 함께 처리되었습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 불법행위로 인한 피해 발생 사건이 아닌, 입법부의 법안 추진에 따른 사법 시스템의 잠재적 부작용에 대한 논의를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 전혀 해당되지 않아 투자 대상으로서 부적합합니다.</t>
+          <t>이 기사는 '대미투자 특별법'을 포함한 여러 법안의 국회 본회의 통과를 보도하는 입법 활동에 대한 내용입니다. 특정 주체의 불법 행위로 인해 다수의 피해자가 발생하고 손해배상 소송이 예상되는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[성기노의 뉴스 피처링] 민주 '개혁 3법' 강행에 사법부 위기의식...긴급...</t>
+          <t>'대미투자 특별법' 본회의 통과...트럼프의 관세 재인상 경고 44일 만</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125537</t>
+          <t>https://www.mediapen.com/news/view/1086713</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-02-25 12:52:22.743528+00:00</t>
+          <t>2026-03-12 12:21:46.497499+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>사법개혁 관련 법안 당론 채택</t>
+          <t>검찰개혁 관련 입법 논의 및 당정 갈등 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>더불어민주당이 중대범죄수사청 및 공소청법 정부안을 당론으로 채택하며 사법개혁 3법을 수정 없이 처리하기로 했습니다. 공소청 검사의 보완수사권 존치 여부는 지방선거 이후 논의될 예정입니다. 여당은 사법개혁안을 이견 없이 처리할 것을 강조했습니다.</t>
+          <t>정부와 여당 강경파 간 검찰개혁안을 둘러싼 갈등이 고조되고 있다. 중대범죄수사청과 공소청 법안의 구체적인 내용, 특히 검찰총장 명칭, 검사의 보완수사권 허용 여부, 조직 구조 등을 놓고 이견을 보이며 치열한 쟁점을 형성하고 있다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이나 분쟁에 대한 내용이 아닌, 여당의 사법개혁 관련 법안(중수청, 공소청법) 당론 채택 등 입법 및 정책 결정 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 '피해', '피해자', '상대방'이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 주체의 잘못으로 인한 피해 발생 사건이 아닌, 검찰개혁 관련 정부와 여당 간의 입법 논의 및 갈등을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 어느 하나에도 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>與, 중수청·공소청법 정부안 당론채택…사법개혁 3법 수정없이(종합)</t>
+          <t>수장 직함부터 검사 권한까지…당정 ‘검찰개혁안’ 동상이몽</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6078960</t>
+          <t>https://www.khan.co.kr/article/202603092045045</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-02-22 12:54:55.088793+00:00</t>
+          <t>2026-03-09 13:29:35.592884+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>입법/정책</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
+          <t>입법 논의 중</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>기사는 '재판소원제' 도입을 둘러싼 강민구 전 의원과 홍석준 전 의원의 논쟁을 다루고 있습니다. 홍 전 의원은 재판소원제가 도입될 경우 전 국민이 '소송 지옥'에 빠져 물적, 시간적 피해를 입을 수 있다고 주장합니다. 이는 특정 사건의 피해가 아닌, 사법 시스템 개혁안의 잠재적 영향에 대한 논의입니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, '재판소원제'라는 사법 시스템 개혁안에 대한 입법 논의를 다루고 있습니다. 따라서 특정 상대방의 책임, 구체적인 피해 규모나 피해자 수, 증거 등 소송금융 투자에 필요한 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>[진담승부] 강민구  사법 개혁 완성  vs 홍석준  사법 파괴 3법</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>kyongbuk.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066380</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:22:50.447554+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>입법/정책</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>배임죄 폐지 및 경영판단 원칙 도입 관련 법안 발의 및 논의 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>김태년 더불어민주당 의원은 기업의 배임죄 남용이 자본시장을 위축시킨다고 지적하며, 기업의 특별배임죄를 폐지하고 경영판단 원칙을 명시하는 상법 및 형법 개정안을 발의했습니다. 그는 과도한 형사 처벌로 인한 경영 위축을 막고 예측 가능한 투자 환경을 조성해야 한다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 기업의 위법 행위나 피해 발생에 대한 보도가 아닌, 기업의 배임죄 관련 상법 및 형법 개정 필요성에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 수 있는 특정 사건, 명확한 상대방, 집단적 피해, 구체적인 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>배임죄 남용으로 자본시장 위축...기업 투자유인 만들어 줘야</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/politics/2026/03/06/2026030510433979004</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:32:14.056700+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>입법/정책</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>정부 입법 절차 및 공개 토론회 예정</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>정부가 ‘중수청법’ 및 ‘공소청법’ 정부안을 확정하고 ‘형사소송법’ 관련 쟁점 검토에 착수했습니다. 대한변호사협회와의 공동 공개토론회 등 향후 논의 일정이 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 정부의 입법 절차 및 정책 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>‘중수청법’ 및 ‘공소청법’ 국무회의 의결 정부안 확정</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1188574</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:15:48.998199+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>입법/정책</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>김희정 의원은 '4심제' 도입이 '돈 없고 빽 없는 서민들'에게 '소송 지옥'과 '희망 고문'을 안겨줄 것이라며 비판했다. 민사·형사소송법 및 소송 내규 등 즉시 시행 가능한 입법 시스템이 전혀 준비되지 않았음을 지적했다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, '4심제' 도입 가능성에 대한 국회의원의 비판적 의견을 제시하는 입법/정책 관련 논평이다. 소송금융 투자의 대상이 되는 구체적인 분쟁 당사자, 피해 사실, 책임 주체가 존재하지 않아 적합 조건에 전혀 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>김희정 의원,  4심제는 위헌이자 국민에겐 소송지옥</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3516664</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:41:04.146949+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>입법/정책</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>입법 논의 중</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>기사는 민주당의 '개혁 3법' 추진에 대해 사법부가 위기의식을 느끼고 있음을 보도합니다. 특히 대법관 증원안에 대해 소송 비용 증가, 재판 지연, 정치적 영향력 확대 등의 부작용이 우려된다는 비판이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 주체의 불법행위로 인한 피해 발생 사건이 아닌, 입법부의 법안 추진에 따른 사법 시스템의 잠재적 부작용에 대한 논의를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 전혀 해당되지 않아 투자 대상으로서 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>[성기노의 뉴스 피처링] 민주 '개혁 3법' 강행에 사법부 위기의식...긴급...</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>ntoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125537</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:52:22.743528+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>입법/정책</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>사법개혁 관련 법안 당론 채택</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>더불어민주당이 중대범죄수사청 및 공소청법 정부안을 당론으로 채택하며 사법개혁 3법을 수정 없이 처리하기로 했습니다. 공소청 검사의 보완수사권 존치 여부는 지방선거 이후 논의될 예정입니다. 여당은 사법개혁안을 이견 없이 처리할 것을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 발생 사건이나 분쟁에 대한 내용이 아닌, 여당의 사법개혁 관련 법안(중수청, 공소청법) 당론 채택 등 입법 및 정책 결정 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 '피해', '피해자', '상대방'이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>與, 중수청·공소청법 정부안 당론채택…사법개혁 3법 수정없이(종합)</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6078960</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:54:55.088793+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>입법/정책</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
           <t>국회 본회의 법안 처리 논의 중</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>더불어민주당이 대미투자특별법, 3차 상법 개정안, 집단소송법, 유통산업발전법 개정안 등 이른바 '경제 4법'을 3월 본회의에서 처리할 계획을 밝히며 여야 간 극한 대치가 예상됩니다. 이 법안들은 기업의 책임 강화를 목표로 하고 있습니다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 국회에서 논의 중인 법안 발의 및 처리 계획에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 법적 분쟁이 존재하지 않아 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J29" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
         <is>
           <t>여야 극한 대치...'경제4법' 3월 본회의 문턱 넘나</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>hansbiz.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-02-14</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=817469</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-02-21 17:53:43.914066+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N29"/>
+  <autoFilter ref="A1:N35"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>