--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
-    <col width="19" customWidth="1" min="11" max="11"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -537,1394 +537,1522 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국회 입법 절차 진행 중</t>
+          <t>국회의원의 입법 관련 활동</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>안호영 의원이 중수청 설치법 국회 통과와 검찰청 개혁 완수를 언급하며, 수사-기소의 완전한 분리를 위한 형사소송법 개정 등 남은 개혁 작업을 차질 없이 진행하겠다고 밝혔습니다. 이는 검찰의 수사권과 기소권을 분리하는 제도 개편에 대한 내용입니다.</t>
+          <t>이주영 개혁신당 의원이 검찰의 보완수사권 폐지를 골자로 한 형사소송법 개정안에 반대표를 던졌습니다. 이 의원은 7월 31일 자신의 페이스북을 통해 검사의 직접수사권과 보완수사권 전면 폐지를 핵심으로 한 형사소송법 개정안에 대한 반대 입장을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자와 가해자 간의 분쟁이 아닌, 검찰청 개혁 및 형사소송법 개정과 관련된 입법 및 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 피해 규모, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 국회의원의 입법 활동 및 정치적 견해 표명에 관한 것입니다. 소송금융 투자를 위한 피해자, 가해자, 피해 규모 등 핵심적인 적합 조건이 전혀 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>안호영 의원 “중수청 설치법 국회 통과…검찰청 78년 만에 역사 속으로...</t>
+          <t>거여에 맞선 野초선…이주영이 형소법에 반대한 이유</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1193920</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=381999</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-22 12:47:56.617035+00:00</t>
+          <t>2026-08-11 18:22:03.169515+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>국회 본회의에서 수사-기소 분리 법안 가결</t>
+          <t>국회 법사위에서 형사소송법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국회 본회의에서 수사-기소 분리 원칙을 법적 토대로 갖추는 입법이 가결되어 '수사권 박탈' 논의에 종지부를 찍었습니다. 향후 정치권에서는 6월 지방선거 이후 검사의 보완수사권 유지 또는 폐지 수준에 대한 형사소송법 개정 논의가 진행될 전망입니다.</t>
+          <t>범여권이 추진 중인 형사소송법 개정안에 '공소기각 사유'가 추가된 것을 두고 야권은 이재명 대통령 재판을 겨냥한 꼼수라고 비판했습니다. 이에 범여권 국회 법사위 소속 의원들은 기자회견을 열어 판결에 의해 축적된 법리를 조문화시킨 것일 뿐이라며 야권의 비판을 반박했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 수사-기소 분리 원칙을 법적 토대로 갖추게 된 입법 과정에 대한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 그리고 손해배상 청구의 근거가 되는 사건 자체가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 피해자나 손해배상 청구권이 발생하는 민사적 사건이 아닌, 국회에서 진행 중인 형사소송법 개정안에 대한 정치적 논쟁을 다루고 있습니다. 소송금융 투자 대상이 될 만한 적합 조건에 해당하지 않으며, 투자 기회를 포착할 수 있는 사건으로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>검찰 가고 중수청 온다 …국회 본회의 가결로 '수사권 박탈' 종지부</t>
+          <t>與 법사위, '공소기각 사유' 추가에… 거짓프레임  반박</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75929</t>
+          <t>http://www.yonhapnewstv.co.kr/news/AKR20260730115356CcC</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-22 00:31:28.471288+00:00</t>
+          <t>2026-08-01 07:02:13.700302+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>국회 입법 절차 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>민주당이 공소청·중수청법의 국회 입법 절차를 마무리하고 6월 지방선거 이후 형사소송법 개정안 등을 처리할 계획이라는 내용의 기사입니다. 형사소송법 개정안을 놓고 공소청 검사에게 보완 수사권을 부여할지 여부에 대한 당내 논란도 언급되었습니다.</t>
+          <t>안호영 의원이 중수청 설치법 국회 통과와 검찰청 개혁 완수를 언급하며, 수사-기소의 완전한 분리를 위한 형사소송법 개정 등 남은 개혁 작업을 차질 없이 진행하겠다고 밝혔습니다. 이는 검찰의 수사권과 기소권을 분리하는 제도 개편에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이나 소송 대상이 되는 분쟁을 다루는 것이 아니라, 검찰 개혁 관련 입법 절차와 정치적 논의를 보도하고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해자와 가해자 간의 분쟁이 아닌, 검찰청 개혁 및 형사소송법 개정과 관련된 입법 및 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 피해 규모, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>10월이 오면… 78년 검찰 문닫고 공소청·중수청 시대 열린다</t>
+          <t>안호영 의원 “중수청 설치법 국회 통과…검찰청 78년 만에 역사 속으로...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42313</t>
+          <t>http://www.breaknews.com/1193920</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-22 00:30:22.866744+00:00</t>
+          <t>2026-03-22 12:47:56.617035+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>중대범죄수사청법 및 공소청법 국회 통과</t>
+          <t>국회 본회의에서 수사-기소 분리 법안 가결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국회 본회의에서 중대범죄수사청 조직 및 운영에 관한 법률안과 공소청법이 가결되었다. 여당은 검찰개혁의 숙원사업이 완성되고 있다며 환영의 뜻을 밝혔고, 관련 키워드로 정청래, 검찰개혁, 이재명 등이 언급되었다.</t>
+          <t>국회 본회의에서 수사-기소 분리 원칙을 법적 토대로 갖추는 입법이 가결되어 '수사권 박탈' 논의에 종지부를 찍었습니다. 향후 정치권에서는 6월 지방선거 이후 검사의 보완수사권 유지 또는 폐지 수준에 대한 형사소송법 개정 논의가 진행될 전망입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 특정 피해 발생 사건이 아닌, 국회에서 법률이 통과된 입법 과정을 다루고 있습니다. 소송금융 투자를 위한 명확한 피해자, 가해자, 그리고 손해배상 청구의 근거가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 수사-기소 분리 원칙을 법적 토대로 갖추게 된 입법 과정에 대한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 그리고 손해배상 청구의 근거가 되는 사건 자체가 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>與, 중수청법까지 통과하자 일제히 환영… 李대통령 감사   드디어 해내...</t>
+          <t>검찰 가고 중수청 온다 …국회 본회의 가결로 '수사권 박탈' 종지부</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6109248</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75929</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-21 12:42:54.920393+00:00</t>
+          <t>2026-03-22 00:31:28.471288+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>공소청·중수청 법안 입법 절차 완료, 형사소송법 개정안 처리 예정</t>
+          <t>국회 입법 절차 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>민주당이 공소청·중수청법의 국회 입법 절차를 완료했으며, 6월 지방선거 이후 형사소송법 개정안 등을 처리하며 검찰 개혁 작업을 이어갈 예정입니다. 당내에서는 공소청 검사의 보완 수사권 부여 여부를 논의 중입니다.</t>
+          <t>민주당이 공소청·중수청법의 국회 입법 절차를 마무리하고 6월 지방선거 이후 형사소송법 개정안 등을 처리할 계획이라는 내용의 기사입니다. 형사소송법 개정안을 놓고 공소청 검사에게 보완 수사권을 부여할지 여부에 대한 당내 논란도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰 개혁 관련 입법 절차 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 존재 등)에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이나 소송 대상이 되는 분쟁을 다루는 것이 아니라, 검찰 개혁 관련 입법 절차와 정치적 논의를 보도하고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>공소청·중수청 법안 입법 마무리...10월 검찰청 폐지 뒤 신설</t>
+          <t>10월이 오면… 78년 검찰 문닫고 공소청·중수청 시대 열린다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=504651</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42313</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-21 12:42:34.546863+00:00</t>
+          <t>2026-03-22 00:30:22.866744+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>국회 입법 절차 진행 중</t>
+          <t>중대범죄수사청법 및 공소청법 국회 통과</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '중수청법'이 통과되어 수사·기소 분리 원칙이 확립되었습니다. 여당은 6월 지방선거 이후 형사소송법 개정안 등을 처리하며 검찰개혁을 마무리할 계획입니다.</t>
+          <t>국회 본회의에서 중대범죄수사청 조직 및 운영에 관한 법률안과 공소청법이 가결되었다. 여당은 검찰개혁의 숙원사업이 완성되고 있다며 환영의 뜻을 밝혔고, 관련 키워드로 정청래, 검찰개혁, 이재명 등이 언급되었다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이나 법적 분쟁에 대한 내용이 아닌, 국회에서 진행 중인 입법 절차와 검찰개혁 관련 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 피해자, 가해자, 구체적인 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 피해 발생 사건이 아닌, 국회에서 법률이 통과된 입법 과정을 다루고 있습니다. 소송금융 투자를 위한 명확한 피해자, 가해자, 그리고 손해배상 청구의 근거가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>중수청법 국회 본회의 통과··· '수사·기소 분리' 확립</t>
+          <t>與, 중수청법까지 통과하자 일제히 환영… 李대통령 감사   드디어 해내...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=537941</t>
+          <t>https://www.news1.kr/politics/assembly/6109248</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-21 12:39:10.931215+00:00</t>
+          <t>2026-03-21 12:42:54.920393+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>국회 본회의 상정 및 필리버스터 진행 중</t>
+          <t>공소청·중수청 법안 입법 절차 완료, 형사소송법 개정안 처리 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>검찰개혁의 일환으로 공소청법이 국회 본회의에 상정되었으며, 여야 간 필리버스터 대치가 이어지고 있다. 이 법안은 검사의 권한을 공소 제기 및 유지 등으로 제한하고, 권한남용 금지 조항을 포함하는 내용을 담고 있다.</t>
+          <t>민주당이 공소청·중수청법의 국회 입법 절차를 완료했으며, 6월 지방선거 이후 형사소송법 개정안 등을 처리하며 검찰 개혁 작업을 이어갈 예정입니다. 당내에서는 공소청 검사의 보완 수사권 부여 여부를 논의 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 관련 법안의 국회 입법 과정을 다루고 있습니다. 소송금융은 특정 사건으로 인한 피해자의 손해배상 소송을 지원하는 것이 목적이므로, 본 기사의 내용은 소송금융 투자 대상에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰 개혁 관련 입법 절차 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 존재 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>‘검찰개혁’ 공소청법, 본회의 상정…여야, 필리버스터 대치</t>
+          <t>공소청·중수청 법안 입법 마무리...10월 검찰청 폐지 뒤 신설</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603190209</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=504651</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-19 13:15:24.349302+00:00</t>
+          <t>2026-03-21 12:42:34.546863+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>국회에서 검찰개혁안 및 형사소송법 개정 논의 진행 중</t>
+          <t>국회 입법 절차 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>국회에서 검찰개혁안 통과가 임박한 가운데, 다음 논의 대상으로 '보완수사권' 문제가 부상하고 있습니다. 김용민 의원 등 당내 강경파는 보완수사권을 없애고 보완수사요구권만 유지해야 한다는 입장을 밝히며 관련 형사소송법 개정 주도권을 당이 가져야 한다고 주장하고 있습니다.</t>
+          <t>국회 본회의에서 '중수청법'이 통과되어 수사·기소 분리 원칙이 확립되었습니다. 여당은 6월 지방선거 이후 형사소송법 개정안 등을 처리하며 검찰개혁을 마무리할 계획입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생한 사건이 아닌, 검찰개혁안 및 형사소송법 개정에 대한 국회 내 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 피해자, 피해 규모, 그리고 손해배상 책임이 있는 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이나 법적 분쟁에 대한 내용이 아닌, 국회에서 진행 중인 입법 절차와 검찰개혁 관련 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 피해자, 가해자, 구체적인 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>검찰개혁안 '국회 통과' 초읽기… 다음은 '보완수사권'</t>
+          <t>중수청법 국회 본회의 통과··· '수사·기소 분리' 확립</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>sisaweek.com</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.sisaweek.com/news/articleView.html?idxno=234373</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=537941</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-19 13:09:17.909322+00:00</t>
+          <t>2026-03-21 12:39:10.931215+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국회 본회의 법률 상정 및 필리버스터 예고</t>
+          <t>국회 본회의 상정 및 필리버스터 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>기사는 국회 본회의에 '공소청·중수청법'이 상정되었으며 필리버스터가 예고되었다는 내용을 보도한다. 검사의 보완 수사권 존치 여부 등 형사소송법 개정 사안에 대한 정부와 여당 간의 의견 조율이 필요함을 언급하고 있다.</t>
+          <t>검찰개혁의 일환으로 공소청법이 국회 본회의에 상정되었으며, 여야 간 필리버스터 대치가 이어지고 있다. 이 법안은 검사의 권한을 공소 제기 및 유지 등으로 제한하고, 권한남용 금지 조항을 포함하는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 국회에서 진행 중인 법률 개정 논의를 다루고 있으며, 특정 피해자, 가해자, 또는 구체적인 피해 사실이 존재하지 않습니다. 소송금융 투자 대상이 되는 사건의 적합 조건(상대방 책임 명확성, 피해 규모, 집단적 피해 등)에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 관련 법안의 국회 입법 과정을 다루고 있습니다. 소송금융은 특정 사건으로 인한 피해자의 손해배상 소송을 지원하는 것이 목적이므로, 본 기사의 내용은 소송금융 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>'공소청·중수청법' 국회 본회의 상정…필리버스터 예고</t>
+          <t>‘검찰개혁’ 공소청법, 본회의 상정…여야, 필리버스터 대치</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008483075&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.kukinews.com/article/view/kuk202603190209</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-19 00:47:49.544569+00:00</t>
+          <t>2026-03-19 13:15:24.349302+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 당정청 협의 및 입법 진행 중</t>
+          <t>국회에서 검찰개혁안 및 형사소송법 개정 논의 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>더불어민주당과 정부, 청와대가 검찰개혁의 핵심인 중대범죄수사청·공소청 설치 관련 최종 협의안을 도출하며 갈등이 봉합 국면에 접어들었습니다. 검사의 특사경 지휘·감독권 등 수사권 우회 확보 가능성을 차단하는 내용이 반영되었으나, 보완수사권 논의는 추후 과제로 미뤄져 갈등의 불씨를 남겼습니다.</t>
+          <t>국회에서 검찰개혁안 통과가 임박한 가운데, 다음 논의 대상으로 '보완수사권' 문제가 부상하고 있습니다. 김용민 의원 등 당내 강경파는 보완수사권을 없애고 보완수사요구권만 유지해야 한다는 입장을 밝히며 관련 형사소송법 개정 주도권을 당이 가져야 한다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁 관련 입법 및 정치적 협의 과정을 다루고 있으며, 특정 주체의 불법 행위로 인한 피해자 발생이나 손해배상 청구권이 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해자가 발생한 사건이 아닌, 검찰개혁안 및 형사소송법 개정에 대한 국회 내 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 피해자, 피해 규모, 그리고 손해배상 책임이 있는 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>“검사 수사 개입 다리 끊었다”지만… 보완수사권이 진짜 ‘뇌관’</t>
+          <t>검찰개혁안 '국회 통과' 초읽기… 다음은 '보완수사권'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sisaweek.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260317517283?OutUrl=naver</t>
+          <t>https://www.sisaweek.com/news/articleView.html?idxno=234373</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-17 13:25:33.799994+00:00</t>
+          <t>2026-03-19 13:09:17.909322+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>중대범죄수사청·공소청 설치법안 수정 발표 및 입법 절차 진행 중</t>
+          <t>국회 본회의 법률 상정 및 필리버스터 예고</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>더불어민주당이 당·정·청 협의를 통해 중대범죄수사청·공소청 설치법안을 수정 발표했다. 이 법안은 공소청 검사의 수사 개입 가능성을 원천 차단하고, 검찰총장의 권한을 분산하며, 시행령을 통한 검찰 수사범위 확대를 막는 데 중점을 뒀다. 다만, 공소청 검사의 보완수사권 등 일부 쟁점은 여전히 남아있다.</t>
+          <t>기사는 국회 본회의에 '공소청·중수청법'이 상정되었으며 필리버스터가 예고되었다는 내용을 보도한다. 검사의 보완 수사권 존치 여부 등 형사소송법 개정 사안에 대한 정부와 여당 간의 의견 조율이 필요함을 언급하고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자와 가해자 간의 손해배상 청구와 관련된 사건이 아닌, 수사기관의 권한 및 조직 개편에 대한 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 및 손해배상 청구 가능성이 없습니다.</t>
+          <t>이 기사는 국회에서 진행 중인 법률 개정 논의를 다루고 있으며, 특정 피해자, 가해자, 또는 구체적인 피해 사실이 존재하지 않습니다. 소송금융 투자 대상이 되는 사건의 적합 조건(상대방 책임 명확성, 피해 규모, 집단적 피해 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>한동훈식 ‘시행령 꼼수’ 막혔다…당·정·청, ‘검사 수사개입’ 원천...</t>
+          <t>'공소청·중수청법' 국회 본회의 상정…필리버스터 예고</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/politics_general/1249773.html</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008483075&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-17 13:17:02.226749+00:00</t>
+          <t>2026-03-19 00:47:49.544569+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회에서 검찰개혁 후속 입법 논의 중, 공청회 예정</t>
+          <t>검찰개혁 관련 당정청 협의 및 입법 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>국회에서 검찰개혁 후속 입법인 '중대범죄수사청·공소청 설치 법안'에 대한 논의가 진행 중이며, 여당 강경파 의원들이 추가 수정을 예고했습니다. 검사의 직접수사권 확보 우려 및 공소청장 명칭 문제 등이 지적되었고, 다음 주 공청회가 예정되어 있습니다.</t>
+          <t>더불어민주당과 정부, 청와대가 검찰개혁의 핵심인 중대범죄수사청·공소청 설치 관련 최종 협의안을 도출하며 갈등이 봉합 국면에 접어들었습니다. 검사의 특사경 지휘·감독권 등 수사권 우회 확보 가능성을 차단하는 내용이 반영되었으나, 보완수사권 논의는 추후 과제로 미뤄져 갈등의 불씨를 남겼습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생한 사건이 아닌, 국회에서 진행 중인 검찰개혁 관련 입법 논의를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임', '집단적 피해', '피해 규모' 등에 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>해당 기사는 검찰개혁 관련 입법 및 정치적 협의 과정을 다루고 있으며, 특정 주체의 불법 행위로 인한 피해자 발생이나 손해배상 청구권이 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>국회 넘어온 '중수청·공소청법'…여 강경파 또 '수정' 예고</t>
+          <t>“검사 수사 개입 다리 끊었다”지만… 보완수사권이 진짜 ‘뇌관’</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293227&amp;inflow=N</t>
+          <t>https://www.segye.com/newsView/20260317517283?OutUrl=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-05 01:43:03.739529+00:00</t>
+          <t>2026-03-17 13:25:33.799994+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대법관 증원법 국회 본회의 통과</t>
+          <t>중대범죄수사청·공소청 설치법안 수정 발표 및 입법 절차 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>국회 본회의에서 대법관 수를 현행 14명에서 26명으로 늘리는 법원조직법 개정안이 통과되었습니다. 이는 여당이 추진한 '사법개혁 3법'의 마지막 입법 절차로, 여당은 재판 적체 해소를 명분으로 내세웠습니다. 야당은 이를 사법부 장악 시도라며 강하게 반발했습니다.</t>
+          <t>더불어민주당이 당·정·청 협의를 통해 중대범죄수사청·공소청 설치법안을 수정 발표했다. 이 법안은 공소청 검사의 수사 개입 가능성을 원천 차단하고, 검찰총장의 권한을 분산하며, 시행령을 통한 검찰 수사범위 확대를 막는 데 중점을 뒀다. 다만, 공소청 검사의 보완수사권 등 일부 쟁점은 여전히 남아있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 국회에서 법안이 통과된 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 원고, 피고, 그리고 금전적 피해가 존재하지 않으며, 해당 법안의 통과는 이미 종결된 입법 행위입니다.</t>
+          <t>해당 기사는 특정 피해자와 가해자 간의 손해배상 청구와 관련된 사건이 아닌, 수사기관의 권한 및 조직 개편에 대한 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 및 손해배상 청구 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[속보]대법관 증원법도 통과…與 ‘사법개혁 3법’ 마무리</t>
+          <t>한동훈식 ‘시행령 꼼수’ 막혔다…당·정·청, ‘검사 수사개입’ 원천...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571326?ref=naver</t>
+          <t>https://www.hani.co.kr/arti/politics/politics_general/1249773.html</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-01 00:26:54.322354+00:00</t>
+          <t>2026-03-17 13:17:02.226749+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>국회 본회의에서 대법관 증원법 등 사법개혁 법안에 대한 필리버스터 진행 중</t>
+          <t>국회 법제사법위원회에서 검찰개혁 후속 입법 논의 중, 공청회 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국회에서 대법관 증원법 등 사법개혁 법안의 강행 처리가 임박한 가운데, 여야 간 필리버스터를 통한 치열한 공방이 이어지고 있습니다. 여당은 사법개혁의 필요성을 주장하며 법안 통과를 추진하고 있으나, 야당은 이를 삼권분립 훼손 및 사법부 장악 시도로 규정하며 반대하고 있습니다.</t>
+          <t>국회에서 검찰개혁 후속 입법인 '중대범죄수사청·공소청 설치 법안'에 대한 논의가 진행 중이며, 여당 강경파 의원들이 추가 수정을 예고했습니다. 검사의 직접수사권 확보 우려 및 공소청장 명칭 문제 등이 지적되었고, 다음 주 공청회가 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 대법관 증원법 등 사법개혁 관련 입법 과정과 정치적 논쟁을 다루고 있습니다. 특정 주체의 불법 행위로 인한 피해자 집단이 발생하여 손해배상 소송으로 이어질 수 있는 사건이 아니므로, 소송금융 적합 조건에 해당하지 않습니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 합니다.</t>
+          <t>이 기사는 특정 피해자가 발생한 사건이 아닌, 국회에서 진행 중인 검찰개혁 관련 입법 논의를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임', '집단적 피해', '피해 규모' 등에 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>대법관 증원법 강행처리 임박…여  사법개혁  야  절대권력 노려 (종합...</t>
+          <t>국회 넘어온 '중수청·공소청법'…여 강경파 또 '수정' 예고</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6086531</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293227&amp;inflow=N</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-02-28 12:47:52.686701+00:00</t>
+          <t>2026-03-05 01:43:03.739529+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대법관 증원 법안 국회 본회의 통과</t>
+          <t>대법관 증원법 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>국회에서 대법관 증원을 골자로 하는 법원조직법 일부개정법률안에 대한 필리버스터가 진행되었으며, 여야 간 사법개혁과 헌법 파괴를 두고 격렬한 논쟁이 벌어졌습니다. 결국 해당 법안은 국회 본회의를 통과했습니다.</t>
+          <t>국회 본회의에서 대법관 수를 현행 14명에서 26명으로 늘리는 법원조직법 개정안이 통과되었습니다. 이는 여당이 추진한 '사법개혁 3법'의 마지막 입법 절차로, 여당은 재판 적체 해소를 명분으로 내세웠습니다. 야당은 이를 사법부 장악 시도라며 강하게 반발했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 대법관 증원 법안의 국회 본회의 통과와 관련된 입법 및 정치적 논쟁을 다루고 있습니다. 소송금융의 대상이 되는 특정 피해자 집단, 명확한 손해, 그리고 손해배상 책임을 질 상대방이 존재하지 않아 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 국회에서 법안이 통과된 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 원고, 피고, 그리고 금전적 피해가 존재하지 않으며, 해당 법안의 통과는 이미 종결된 입법 행위입니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'대법관 증원' 필버 16시간째…與  사법개혁 급물살  野  헌법 파괴</t>
+          <t>[속보]대법관 증원법도 통과…與 ‘사법개혁 3법’ 마무리</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6086349</t>
+          <t>https://www.munhwa.com/article/11571326?ref=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-28 12:40:27.212454+00:00</t>
+          <t>2026-03-01 00:26:54.322354+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>사법개혁 3법 입법 절차 진행 중</t>
+          <t>국회 본회의에서 대법관 증원법 등 사법개혁 법안에 대한 필리버스터 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>더불어민주당이 재판소원제, 법왜곡죄, 대법관 증원 등 사법개혁 3법의 입법을 추진하고 있으며, 국민의힘과 법원의 반대에도 불구하고 통과를 앞두고 있습니다. 민주당은 국민을 위한 개혁이라 강조하지만, 야당과 법원은 삼권분립 침해 및 소송 증가로 인한 시민 피해를 우려하고 있습니다. 현재 정부 여당의 지지율이 견고하여 야당과 법원의 호소가 국민들에게 크게 와닿지 않는 상황입니다.</t>
+          <t>국회에서 대법관 증원법 등 사법개혁 법안의 강행 처리가 임박한 가운데, 여야 간 필리버스터를 통한 치열한 공방이 이어지고 있습니다. 여당은 사법개혁의 필요성을 주장하며 법안 통과를 추진하고 있으나, 야당은 이를 삼권분립 훼손 및 사법부 장악 시도로 규정하며 반대하고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 발생 사건이나 법적 분쟁에 대한 내용이 아닌, 사법개혁 3법의 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 상대방, 명확한 책임, 집단적 피해, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 대법관 증원법 등 사법개혁 관련 입법 과정과 정치적 논쟁을 다루고 있습니다. 특정 주체의 불법 행위로 인한 피해자 집단이 발생하여 손해배상 소송으로 이어질 수 있는 사건이 아니므로, 소송금융 적합 조건에 해당하지 않습니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>사법개혁 3법 완성 눈앞에 둔 민주당, 힘 못쓴 국민의힘·법원</t>
+          <t>대법관 증원법 강행처리 임박…여  사법개혁  야  절대권력 노려 (종합...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/02/27/2026022709050659498</t>
+          <t>https://www.news1.kr/politics/assembly/6086531</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-02-28 01:42:58.399843+00:00</t>
+          <t>2026-02-28 12:47:52.686701+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>국회에서 '사법개혁 3법' 입법 논의 및 필리버스터 진행 중</t>
+          <t>대법관 증원 법안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>국회에서 '법왜곡죄'를 포함한 '사법개혁 3법'을 놓고 여야 간 무제한토론(필리버스터)이 진행되며 거친 공방이 벌어졌습니다. 여권은 검찰의 조작기소 방지 등을 위해 법안 처리가 필요하다고 주장하는 반면, 야당은 졸속 추진이자 사법부에 대한 보복이라고 비판했습니다. 법조계에서도 해당 법안들에 대한 비판적 시각이 계속되고 있습니다.</t>
+          <t>국회에서 대법관 증원을 골자로 하는 법원조직법 일부개정법률안에 대한 필리버스터가 진행되었으며, 여야 간 사법개혁과 헌법 파괴를 두고 격렬한 논쟁이 벌어졌습니다. 결국 해당 법안은 국회 본회의를 통과했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>본 기사는 '사법개혁 3법' 입법 추진에 대한 국회 내 여야 공방과 법조계의 비판을 다루고 있습니다. 특정 주체의 불법 행위로 인해 다수의 피해자가 발생하여 손해배상 소송이 제기될 수 있는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 대법관 증원 법안의 국회 본회의 통과와 관련된 입법 및 정치적 논쟁을 다루고 있습니다. 소송금융의 대상이 되는 특정 피해자 집단, 명확한 손해, 그리고 손해배상 책임을 질 상대방이 존재하지 않아 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>與 “도입 이유 알려준 장본인은 尹”… 野 “李 방탄 위해 짜인 각본”</t>
+          <t>'대법관 증원' 필버 16시간째…與  사법개혁 급물살  野  헌법 파괴</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260226517730?OutUrl=naver</t>
+          <t>https://www.news1.kr/politics/assembly/6086349</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-02-26 13:22:07.188548+00:00</t>
+          <t>2026-02-28 12:40:27.212454+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>국회 내 법안 논의 및 수정 진행 중</t>
+          <t>사법개혁 3법 입법 절차 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>더불어민주당이 '법왜곡죄' 법안의 적용 범위를 형사 사건으로 한정하는 수정안을 통과시키면서 당 지도부와 법사위 강경파 간 갈등이 심화되고 있습니다. 위헌 논란을 해소하려는 지도부의 의도와 달리, 강경파는 민사·행정소송 등 공익적 영역의 법 왜곡을 제외한 것에 대해 '법안 후퇴'라며 강하게 비판하고 있습니다. 이견은 향후 검찰개혁 후속 입법 논의로 이어질 가능성도 제기됩니다.</t>
+          <t>더불어민주당이 재판소원제, 법왜곡죄, 대법관 증원 등 사법개혁 3법의 입법을 추진하고 있으며, 국민의힘과 법원의 반대에도 불구하고 통과를 앞두고 있습니다. 민주당은 국민을 위한 개혁이라 강조하지만, 야당과 법원은 삼권분립 침해 및 소송 증가로 인한 시민 피해를 우려하고 있습니다. 현재 정부 여당의 지지율이 견고하여 야당과 법원의 호소가 국민들에게 크게 와닿지 않는 상황입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자나 가해자가 존재하는 법적 분쟁이 아닌, 국회 내 입법 과정과 정치적 논쟁을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 발생 사건이나 법적 분쟁에 대한 내용이 아닌, 사법개혁 3법의 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 상대방, 명확한 책임, 집단적 피해, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>법왜곡죄 여파 지속…與 지도부·법사위 충돌</t>
+          <t>사법개혁 3법 완성 눈앞에 둔 민주당, 힘 못쓴 국민의힘·법원</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1341008</t>
+          <t>https://www.mt.co.kr/politics/2026/02/27/2026022709050659498</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-26 13:03:25.187802+00:00</t>
+          <t>2026-02-28 01:42:58.399843+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>국회 입법 절차 진행 중 (필리버스터)</t>
+          <t>국회에서 '사법개혁 3법' 입법 논의 및 필리버스터 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>더불어민주당이 '법왜곡죄 수정안'을 의원총회에서 거수 표결로 처리하려 했으나, 추미애, 김용민 의원 등 일부 강경파의 반발에 부딪혔습니다. 사법부와 국민의힘의 반대에도 불구하고 법안 처리를 강행하려는 움직임이 있으며, 현재 국회에서 필리버스터가 진행 중입니다.</t>
+          <t>국회에서 '법왜곡죄'를 포함한 '사법개혁 3법'을 놓고 여야 간 무제한토론(필리버스터)이 진행되며 거친 공방이 벌어졌습니다. 여권은 검찰의 조작기소 방지 등을 위해 법안 처리가 필요하다고 주장하는 반면, 야당은 졸속 추진이자 사법부에 대한 보복이라고 비판했습니다. 법조계에서도 해당 법안들에 대한 비판적 시각이 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 '법왜곡죄' 신설을 위한 국회 입법 절차와 관련한 정치적 논쟁을 다루고 있습니다. 소송금융의 대상이 되는 특정 피해자나 손해배상 청구권이 발생한 사건이 아니며, 상대방의 책임이나 피해 규모를 특정할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 '사법개혁 3법' 입법 추진에 대한 국회 내 여야 공방과 법조계의 비판을 다루고 있습니다. 특정 주체의 불법 행위로 인해 다수의 피해자가 발생하여 손해배상 소송이 제기될 수 있는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>與, '법왜곡죄 수정안' 의총서 거수 표결…추미애·김용민 반발(종합)</t>
+          <t>與 “도입 이유 알려준 장본인은 尹”… 野 “李 방탄 위해 짜인 각본”</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6083212</t>
+          <t>https://www.segye.com/newsView/20260226517730?OutUrl=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-26 00:43:59.551482+00:00</t>
+          <t>2026-02-26 13:22:07.188548+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>사법개혁 3법 및 검찰개혁안 입법 논의 및 조율 중</t>
+          <t>국회 내 법안 논의 및 수정 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>더불어민주당이 사법개혁 3법(대법관 증원, 법왜곡죄, 재판소원 도입)과 검찰개혁안(중대범죄수사청, 공소청 설치)에 대한 당내 의견을 조율하고 있다. 특히 법왜곡죄와 공소청의 보완수사권을 두고 신중론과 강경론이 대립하며, 다른 민생법안 처리와 야당의 필리버스터로 인해 3월 임시국회로 처리가 미뤄질 가능성도 제기된다.</t>
+          <t>더불어민주당이 '법왜곡죄' 법안의 적용 범위를 형사 사건으로 한정하는 수정안을 통과시키면서 당 지도부와 법사위 강경파 간 갈등이 심화되고 있습니다. 위헌 논란을 해소하려는 지도부의 의도와 달리, 강경파는 민사·행정소송 등 공익적 영역의 법 왜곡을 제외한 것에 대해 '법안 후퇴'라며 강하게 비판하고 있습니다. 이견은 향후 검찰개혁 후속 입법 논의로 이어질 가능성도 제기됩니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아니라, 사법 및 검찰 개혁 법안의 입법 과정을 다루고 있다. 소송금융의 투자 대상이 되는 '피해자'와 '가해자', 그리고 그로 인한 '피해'가 명확히 존재하지 않아 적합 조건에 해당하지 않으므로, 소송금융 투자 대상으로 부적합하다.</t>
+          <t>이 기사는 특정 피해자나 가해자가 존재하는 법적 분쟁이 아닌, 국회 내 입법 과정과 정치적 논쟁을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>“정권 뒤바뀔 경우도 생각해야”… 여당 내 사법개혁 3법 신중론</t>
+          <t>법왜곡죄 여파 지속…與 지도부·법사위 충돌</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771751232&amp;code=11121100&amp;cp=nv</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1341008</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-22 12:55:25.982982+00:00</t>
+          <t>2026-02-26 13:03:25.187802+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>입법/정치</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
+          <t>국회 입법 절차 진행 중 (필리버스터)</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>더불어민주당이 '법왜곡죄 수정안'을 의원총회에서 거수 표결로 처리하려 했으나, 추미애, 김용민 의원 등 일부 강경파의 반발에 부딪혔습니다. 사법부와 국민의힘의 반대에도 불구하고 법안 처리를 강행하려는 움직임이 있으며, 현재 국회에서 필리버스터가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>이 기사는 '법왜곡죄' 신설을 위한 국회 입법 절차와 관련한 정치적 논쟁을 다루고 있습니다. 소송금융의 대상이 되는 특정 피해자나 손해배상 청구권이 발생한 사건이 아니며, 상대방의 책임이나 피해 규모를 특정할 수 없어 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>與, '법왜곡죄 수정안' 의총서 거수 표결…추미애·김용민 반발(종합)</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6083212</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:43:59.551482+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>입법/정치</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>사법개혁 3법 및 검찰개혁안 입법 논의 및 조율 중</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>더불어민주당이 사법개혁 3법(대법관 증원, 법왜곡죄, 재판소원 도입)과 검찰개혁안(중대범죄수사청, 공소청 설치)에 대한 당내 의견을 조율하고 있다. 특히 법왜곡죄와 공소청의 보완수사권을 두고 신중론과 강경론이 대립하며, 다른 민생법안 처리와 야당의 필리버스터로 인해 3월 임시국회로 처리가 미뤄질 가능성도 제기된다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아니라, 사법 및 검찰 개혁 법안의 입법 과정을 다루고 있다. 소송금융의 투자 대상이 되는 '피해자'와 '가해자', 그리고 그로 인한 '피해'가 명확히 존재하지 않아 적합 조건에 해당하지 않으므로, 소송금융 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>“정권 뒤바뀔 경우도 생각해야”… 여당 내 사법개혁 3법 신중론</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771751232&amp;code=11121100&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:55:25.982982+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>입법/정치</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr">
+        <is>
           <t>입법 활동 및 기자회견</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>해당 기사는 국회의 주요 정치 일정을 다루며, 집단소송법안 발의 기자회견과 특고 플랫폼 노동자성 인정 근거법 개정안 처리 촉구 기자회견 등 입법 관련 활동을 소개하고 있습니다. 특정 사건의 피해 발생이나 소송 진행 상황에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>제공된 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 국회의 주요 정치 일정과 입법 활동(집단소송법안 발의, 특고 플랫폼 노동자성 인정 근거법 개정안 처리 촉구)을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 피해 규모가 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J22" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
         <is>
           <t>[오늘의 주요 정치 일정] 국회(2월12일 목요일)</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>econonews.co.kr</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-12</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>http://www.econonews.co.kr/news/articleView.html?idxno=427406</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-21 17:48:13.175525+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N22"/>
+  <autoFilter ref="A1:N24"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>