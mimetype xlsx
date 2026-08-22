--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="48" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,92 +535,156 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>입법/정치 논의</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사소송법 개정안에 대한 국회 의총 논의 중</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
+          <t>더불어민주당이 형사소송법 개정안, 특히 '보완수사권 폐지' 유보에 대해 의원총회에서 논의했으나 결론을 내지 못했습니다. 국민 의견 수렴 과정을 거쳐 개정안을 처리하겠다는 입장입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>제시된 기사는 형사소송법 개정안에 대한 국회 내 논의 과정을 다루고 있으며, 특정 주체의 잘못으로 인한 피해 발생이나 손해배상 청구 가능성이 있는 사건이 아닙니다. 소송금융 투자 대상이 되는 민사상 분쟁에 해당하지 않아 적합 조건에 부합하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[검찰청 해체 D-80] '보완수사권 폐지' 유보한 與…법조계  완전 존치 아...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1667168/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-25 07:01:23.575013+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>입법/정치 논의</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
           <t>기사는 '노란봉투법'의 입법 취지 훼손 우려와 '공소취소 거래설'에 대한 언론의 비판을 다루고 있습니다. '진짜 사장' 책임 강화 및 파업 손해배상 제한이라는 법안의 목적을 달성하기 위해 노사정의 상생 노력이 필요하다는 점을 강조합니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>본 기사는 '노란봉투법'의 입법 취지와 '공소취소 거래설'에 대한 언론 비판을 다루는 정치적, 입법적 논의에 관한 내용입니다. 특정 피해자가 특정 가해자로부터 입은 손해에 대한 민사 소송의 발생 가능성이 없으므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>언론 한목소리로 '공소취소 거래설' 비판… 경향신문  대통령이 선 그어...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333000</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-13 00:34:14.082432+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>