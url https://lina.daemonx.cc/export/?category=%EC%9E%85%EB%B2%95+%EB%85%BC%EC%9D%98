--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,286 +537,350 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>입법 논의</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>집단소송법 도입 관련 입법 논의</t>
+          <t>국회 입법 논의 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이은우 변호사가 집단소송법 도입과 관련하여 국내외 입법 사례를 분석하고 발표했습니다. 이 논의는 옵트아웃 방식과 절차 신속성의 중요성을 강조하며, 여러 국회의원들도 참여했습니다.</t>
+          <t>민주당이 성장을 위한 대전환 분야에서 기업 규제 합리화를 위한 배임죄 개선과 집단소송제도 도입 등을 논의하고 있다는 내용의 기사입니다. 또한 민법 재산편 전면 개정과 가사소송법상 양육 관련 제도 개선 등도 입법 과제로 언급되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송법 도입에 관한 입법 사례 분석 및 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 분쟁이 아닌, 집단소송제도 도입 등 법률 및 제도 개선에 대한 국회 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>이은우 변호사  집단소송법, 옵트 아웃 방식과 절차 신속성 중요</t>
+          <t>민주당, 조희대에 대법관 후보 철회 압박… 불응 땐 다음 스텝</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18816</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=317012</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-26 12:59:10.174367+00:00</t>
+          <t>2026-09-29 07:15:40.839436+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>입법 논의</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>집단소송법 제정 논의 중</t>
+          <t>집단소송법 도입 관련 입법 논의</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>한창민 국회의원이 OECD 국가 중 가장 실효적이고 공정한 집단소송법을 만들겠다고 밝혔습니다. 이 기사는 특정 사건의 피해나 분쟁에 대한 것이 아니라, 집단소송법 제정이라는 입법 논의에 초점을 맞추고 있습니다.</t>
+          <t>이은우 변호사가 집단소송법 도입과 관련하여 국내외 입법 사례를 분석하고 발표했습니다. 이 논의는 옵트아웃 방식과 절차 신속성의 중요성을 강조하며, 여러 국회의원들도 참여했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 집단소송법 제정 논의에 관한 것입니다. 소송금융 투자 대상이 되는 구체적인 사건이 존재하지 않으므로, 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송법 도입에 관한 입법 사례 분석 및 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>한창민  한국 집단소송법, OECD 국가 중 가장 공정한 법안 만들 것</t>
+          <t>이은우 변호사  집단소송법, 옵트 아웃 방식과 절차 신속성 중요</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18806</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18816</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-25 12:49:38.462640+00:00</t>
+          <t>2026-03-26 12:59:10.174367+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>입법 논의</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법왜곡죄 적용 범위에 대한 입법 논의 중</t>
+          <t>집단소송법 제정 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>법사위원장인 추미애 의원이 '법왜곡죄'를 형사재판에 한정하는 것에 반대하며, 불특정 다수에 피해를 야기하는 공익소송, 집단소송, 주주이해관계 소송 등 민·상사 행정소송에서도 법왜곡이 우려된다는 입장을 밝혔다. 이는 법왜곡죄의 적용 범위를 확대하려는 입법 논의의 일환이다.</t>
+          <t>한창민 국회의원이 OECD 국가 중 가장 실효적이고 공정한 집단소송법을 만들겠다고 밝혔습니다. 이 기사는 특정 사건의 피해나 분쟁에 대한 것이 아니라, 집단소송법 제정이라는 입법 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 '법왜곡죄'의 적용 범위에 대한 입법 논의를 다루고 있으며, 특정 사건이나 피해 사실, 구체적인 소송 상대방이 존재하지 않습니다. 소송금융 투자를 위한 실제 법적 분쟁 대상이 아니므로 부적합합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 집단소송법 제정 논의에 관한 것입니다. 소송금융 투자 대상이 되는 구체적인 사건이 존재하지 않으므로, 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>민주당 흔드는 법왜곡죄 진통</t>
+          <t>한창민  한국 집단소송법, OECD 국가 중 가장 공정한 법안 만들 것</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102176</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18806</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-02-26 13:01:55.908739+00:00</t>
+          <t>2026-03-25 12:49:38.462640+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>입법 논의</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
+          <t>법왜곡죄 적용 범위에 대한 입법 논의 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>법사위원장인 추미애 의원이 '법왜곡죄'를 형사재판에 한정하는 것에 반대하며, 불특정 다수에 피해를 야기하는 공익소송, 집단소송, 주주이해관계 소송 등 민·상사 행정소송에서도 법왜곡이 우려된다는 입장을 밝혔다. 이는 법왜곡죄의 적용 범위를 확대하려는 입법 논의의 일환이다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>해당 기사는 '법왜곡죄'의 적용 범위에 대한 입법 논의를 다루고 있으며, 특정 사건이나 피해 사실, 구체적인 소송 상대방이 존재하지 않습니다. 소송금융 투자를 위한 실제 법적 분쟁 대상이 아니므로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>민주당 흔드는 법왜곡죄 진통</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>00news.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102176</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:01:55.908739+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>입법 논의</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>집단소송법 도입을 위한 입법 논의 진행 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>대통령과 법무부 장관이 집단소송법 도입의 필요성을 언급하며, 국회에서 3차 상법 개정안과 함께 민생개혁 입법으로 추진 중임을 보도하고 있다. 이는 더불어민주당이 약속한 최소한의 민생법안으로, 정부와 국회는 흔들림 없이 입법을 추진할 것을 강조하고 있다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, 집단소송법 도입에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건이 존재하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
         <is>
           <t>'자사주 소각 의무화' 3차 상법 개정안, 국회 본회의 통과···참여연대...</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>ngonews.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.ngonews.kr/news/articleView.html?idxno=225043</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-25 13:04:48.739383+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>