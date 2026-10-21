--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="45" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="44" customWidth="1" min="8" max="8"/>
     <col width="18" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1794 +539,1858 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>자본시장 정책 및 제도 개선 논의 단계</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>K-자본시장포럼에서 ISA 제도 개선부터 소수주주 보호 및 투자자 피해구제 수단 강화까지 자본시장의 핵심 과제들이 논의되었습니다. 금융투자협회장은 자본시장 신뢰 회복과 국민 자산관리의 중요성을 강조하며 금융투자산업의 역할을 논의했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사는 자본시장 내 투자자 보호 및 피해 구제 수단 강화에 대한 정책 논의를 다루고 있으며, 특정 사건이나 명확한 책임 주체가 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>K-자본시장포럼, ISA부터 주주보호까지 핵심 과제 논의</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>metroseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.metroseoul.co.kr/article/20260824500098</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-24 12:16:04.397241+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>한창, 더테크놀로지</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>증선위 제재 의결 및 전 경영진 검찰 고발/통보</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>증권선물위원회가 유가증권시장 상장법인 한창과 코스닥 상장법인 더테크놀로지의 회계처리기준 위반을 제재했습니다. 한창은 매출 과대계상 및 지급보증 미기재, 더테크놀로지는 허위 매출 계상 및 외부감사 방해 행위가 적발되었으며, 양사 전 경영진은 검찰에 고발 또는 통보되었습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>증선위의 공식 조사 결과 회계 위반 사실이 명확히 드러났고(적합 조건 1, 5), 유가증권시장 및 코스닥 상장법인으로 상대방의 자력이 충분합니다(적합 조건 2). 또한 증선위 제재 및 전 경영진 검찰 고발/통보 등 공적 절차가 진행 중이므로(적합 조건 6) 투자자들의 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상 (회계 위반 금액 한창 266억 원, 더테크놀로지 46억 원)</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상 (상장법인 투자자 다수)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>증선위, 한창·더테크놀로지 회계 위반 제재</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260506001235</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-05-21 00:07:19.181948+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-31 12:59:34.529966+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>소액주주 보호 법안 불발로 인한 잠재적 피해 발생 가능성 지속</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>기업 합병·분할 시 합병가액 기준 시가 폐지, 의무공개매수제도 도입, 물적분할 시 모회사 주주 신주배정 등 소액주주 보호를 위한 자본시장 관련 법안들이 국회 문턱을 넘지 못하고 불발됐다. 이로 인해 소액주주들은 불공정한 기업 지배구조 및 M&amp;A 과정에서 지속적으로 피해를 입을 가능성이 크다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>소액주주 보호를 위한 자본시장 관련 법안들이 국회에서 불발되어, 기업의 불공정한 합병가액 산정, 의무공개매수 미도입, 물적분할 시 모회사 주주 가치 훼손 등 다수의 소액주주가 피해를 입을 가능성이 높습니다 (집단적 피해). 잠재적 피고는 대기업으로 자력이 충분하며 (상대방 자력), 관련 기업 공시 및 주가 자료를 통해 증거 확보가 용이합니다 (증거 확보 가능). 국회에서 관련 법안이 논의된 것은 문제의 공적 인식을 보여줍니다 (공적 절차 진행).</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>합병가액 기준시가 폐지·의무공개매수 등 소액주주 보호 법안 불발</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/stock/2026/03/31/2026033108550579178</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:59:34.529966+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
         <is>
           <t>상장폐지 개혁방안 발표 및 기업 대응 전략 논의</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>법무법인 세종이 한국거래소와 금융당국의 상장폐지 개혁방안에 대한 세미나를 개최했다. 이 세미나에서는 강화된 상장유지 요건과 부실기업 퇴출 가속화 방안이 논의되었으며, 상장사들이 이에 대응하기 위한 단기 및 중장기 전략과 감사보고서 관련 리스크, 경영진의 법적 책임 등이 강조되었다. 이는 기업들이 선제적으로 규제 변화에 대응해야 함을 시사한다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>본 기사는 한국거래소와 금융당국의 상장폐지 개혁방안 및 상장유지 요건 강화에 대한 세미나 내용을 다루고 있습니다. 특정 사건으로 인한 피해자 집단과 가해 기업이 명확히 존재하지 않으며, 소송금융의 대상이 되는 손해배상 청구권이 발생한 사건이 아닙니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>[자본시장] 상장유지 전략, '선제적 관리'로 패러다임 전환해야</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>legaltimes.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92850</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-31 00:48:45.665644+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="4" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>금융당국 조사/관리 감독 촉구</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>한국주식투자자연합회는 스팩 상장사 4곳 중 3곳이 추정 매출을 '뻥튀기'하여 다수 투자자에게 피해를 줄 수 있다고 지적했습니다. 이에 따라 금융당국에 문제 종목에 대한 조사와 관리 감독 강화를 촉구했습니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>적합 조건으로 다수 투자자의 집단적 피해 가능성이 높고, 상장사를 상대로 한 소송으로 상대방 자력 충분 가능성이 있습니다. 또한, 금융당국의 조사 촉구가 있어 증거 확보 가능성도 있습니다. 다만, 특정 기업이 명시되지 않아 구체적인 책임 주체와 법적 책임의 명확성이 부족하여 추가 조사가 필요합니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>다수 투자자</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>스팩 상장사 4곳 중 3곳은 추정 매출 '뻥튀기'</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>kbanker.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224551</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-30 00:23:05.872941+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>금양</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>한국거래소 개선 기간 진행 중, 상장폐지 위기, 유상증자 철회 및 불성실공시 논란, 외부감사 의견거절, 금융기관 대여금 반환 소송 제기</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>이차전지 테마주 금양이 유상증자 철회, 불성실공시 논란, 외부감사 의견거절 등으로 상장폐지 위기에 몰리며 개인투자자 24만명이 약 4~5조원의 손실을 입었습니다. 투자자들은 집단소송 가능성을 논의하고 있으나, 회사의 재무 악화로 인해 승소하더라도 실질적인 배상금 회수가 어려울 것이라는 전망이 지배적입니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>24만 명의 개인투자자가 4~5조원 규모의 피해를 입었고, 불성실공시 논란 및 외부감사 의견거절 등 공시 관련 증거 확보 가능성이 있으며 한국거래소의 개선 기간 진행 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 될 금양의 재무 상태가 심각하게 악화되어 상장폐지 위기에 처해있고, 기사에서도 실질적인 배상금 회수가 어렵다고 명시되어 있어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>4조~5조원</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>24만명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>'배터리 신화'의 몰락…금양, 수조원 개미 돈 허공으로</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>greened.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.greened.kr/news/articleView.html?idxno=338568</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-27 00:54:39.921991+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>국회 정무위 법안1소위에서 자본시장법 개정안 논의 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>국회 정무위 법안1소위에서 소액주주 보호와 자본시장 선진화를 위한 자본시장법 개정안이 논의 중입니다. 주요 내용으로는 의무공개매수제도 도입, 공정한 합병가액 설정 및 불공정 합병 시 연대 손해배상 책임, 쪼개기 상장 시 소액주주에게 신규 공모주 우선 배정 등이 포함됩니다. 이는 코리아 디스카운트 해소를 위한 제도적 뒷받침을 목표로 합니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>본 기사는 소액주주 보호를 위한 자본시장법 개정안 논의에 대한 것으로, 특정 사건이나 피해가 발생하여 소송이 진행 중이거나 예정된 상황이 아닙니다. 법안 통과 시 향후 발생할 수 있는 불공정 행위에 대한 법적 근거를 마련하는 단계이므로, 현재 시점에서는 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>합병가액 왜곡·쪼개기 상장 철퇴…자본시장법 개정안, 소위 상정</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11999550</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-26 13:10:33.795574+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-26 00:17:38.581790+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>자본시장 정책 및 규제 논의 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>이 CFO 리포트는 국내 기업의 '쪼개기 상장'이 지배구조와 가치이전의 공정성 문제를 야기하며, IPO 생태계와 벤처시장에 또 다른 피해를 줄 수 있다고 지적합니다. 전면적인 금지보다는 유형별 차등 규제와 보상 설계의 필요성을 제기하며, 정부의 자본시장 안정화 정책 방향에 대한 논의를 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>이 기사는 '쪼개기 상장'과 관련된 자본시장 정책 및 규제 방향에 대한 논의를 다루는 리포트입니다. 특정 기업의 명확한 불법 행위나 그로 인한 구체적인 피해 사실, 피해자 집단, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 사건을 특정하기 어렵습니다. 적합 조건 중 어느 하나에도 명확히 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>[CFO 리포트] 중복상장 전면 금지의 역설</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657726</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:17:38.581790+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>국회 토론회 개최, 금융위 등 당국 상반기 내 규제 가이드라인 마련 예정</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>모회사와 자회사가 동시에 증시에 상장되는 '중복 상장' 문제가 모회사 주주들의 권익을 훼손한다는 지적이 제기되었습니다. 국회에서 관련 토론회가 열렸으며, 금융위원회 등 당국은 올해 상반기 내에 중복 상장을 원칙적으로 제한하는 규제 가이드라인을 마련할 예정입니다. 이는 LG화학의 LG에너지솔루션 물적분할 상장 사례와 같은 주주 피해를 방지하기 위함입니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>모회사의 기업가치를 낮추고 기존 주주의 권익을 희석시키는 중복 상장 행위가 문제로 지적되어 상대방 책임이 명확하며(적합 조건 1), 대상 기업들은 상장 대기업이므로 배상 능력이 충분합니다(적합 조건 2). 모회사 주주 다수가 피해를 입는 구조로 집단적 피해 가능성이 높고(적합 조건 3), 주식 가치 희석으로 인한 피해 규모가 클 수 있습니다(적합 조건 4). 또한, 국회 토론회 개최 및 금융위 등 당국의 규제 가이드라인 마련 논의가 진행 중이므로 공적 절차가 진행 중이며(적합 조건 6), 상장 및 분할 공시 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>모회사 주주 다수</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>'중복상장 제한' 국회 논의 본격화…상반기 내 가이드라인 마련</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05051206645386928</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-25 13:02:10.477474+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>미국 연방 배심원단 책임 평결, 손해배상액 산정 및 항소 예정</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>일론 머스크가 2022년 트위터 인수 과정에서 주가를 의도적으로 하락시켜 주주들을 기망했다는 혐의에 대해 미국 연방 배심원단으로부터 책임이 있다는 평결을 받았다. 주주 측은 약 25억 달러의 손해배상액을 추산하고 있으며, 머스크 측은 항소를 통해 결백을 입증하겠다고 밝혔다. 이와 별도로 머스크는 SEC와도 늑장 공시 혐의로 소송 중이다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>상대방(일론 머스크)의 책임이 미국 연방 배심원단 평결로 명확해졌고, 세계 최고 부자로서 배상 능력이 충분하다. 트위터 주주 다수가 피해를 입었으며, 추정 피해액이 약 25억 달러로 매우 크다. 머스크의 공개 발언 등 객관적 증거가 존재하고, SEC의 별도 소송도 진행 중이다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>약 25억달러(약 3조7600억원)</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>트위터 주주 다수</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>고의로 트위터 주가 하락 유도 …머스크, '수십억달러' 배상하나</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>sidae.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.sidae.com/article/2026032112305895497</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-21 12:33:18.541790+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-19 12:47:57.338528+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>코스닥 상장폐지 기업 및 이사</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>정책 제언 및 포럼 논의</t>
+          <t>코스닥 상장폐지 기준 강화에 따른 소액주주 집단소송 가능성 증가</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>서지용 교수는 2026 미래경제포럼에서 공시 위반, 불공정거래, 자본시장법 위반 피해자들을 위한 배상 재원 마련 등 제도적 보완의 필요성을 강조했습니다. 개별 금융회사에 항의가 집중되는 것을 막고 예탁금 보호 한도를 높이는 방안을 제안하며, 투자자들이 퇴로를 확보할 수 있도록 해야 한다고 언급했습니다.</t>
+          <t>법무법인 세종이 코스닥 상장폐지 개혁방안에 대한 기업 대응 전략 세미나를 개최했다. 강화된 상장유지 요건과 개정 상법상 이사의 충실의무 도입으로 상장폐지 이후 소액주주들의 집단소송 제기 가능성이 높아질 것으로 전망했다. 이에 기업들은 선제적 방어 체계 구축과 대형 로펌과의 협업을 통해 분쟁을 최소화해야 한다고 조언했다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 자본시장법 위반 피해자 보호를 위한 제도적 보완의 필요성을 논하는 정책 제언입니다. 따라서 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어느 하나도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>개정 상법에 따른 이사의 충실의무 도입으로 코스닥 상장폐지 이후 소액주주들의 집단소송 제기 가능성이 높아졌다는 점(적합 조건 1, 3), 피해 규모가 클 수 있다는 점(적합 조건 4), 관련 증거 확보가 용이하다는 점(적합 조건 5)에서 소송금융 투자에 적합합니다. 다만, 개별 피고 기업의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>서지용 교수 “퇴로 없으니 투자 안 한다” [2026 미래경제포럼]</t>
+          <t>법무법인(유) 세종, 코스닥 상장폐지 개혁방안 선제적 대응전략 세미나...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603190200</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049667</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-19 12:26:55.873436+00:00</t>
+          <t>2026-03-19 12:47:57.338528+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>집단소송 예정</t>
+          <t>정책 제언 및 포럼 논의</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>한국거래소의 행정 실수로 코스닥 상장사 에스씨엠생명과학의 관리종목 지정이 하루 만에 번복되는 사태가 발생했습니다. 이로 인해 주가가 널뛰며 손실을 입은 투자자들이 한국거래소를 상대로 집단 소송을 예고하고 있습니다.</t>
+          <t>서지용 교수는 2026 미래경제포럼에서 공시 위반, 불공정거래, 자본시장법 위반 피해자들을 위한 배상 재원 마련 등 제도적 보완의 필요성을 강조했습니다. 개별 금융회사에 항의가 집중되는 것을 막고 예탁금 보호 한도를 높이는 방안을 제안하며, 투자자들이 퇴로를 확보할 수 있도록 해야 한다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>한국거래소의 명확한 '행정 실수'로 상대방 책임이 비교적 명확하며(적합 조건 1), 공공기관으로서 자력이 충분합니다(적합 조건 2). 또한 '투자자들 집단 소송'이 예고되어 집단적 피해가 예상되며(적합 조건 3), 행정 실수라는 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 자본시장법 위반 피해자 보호를 위한 제도적 보완의 필요성을 논하는 정책 제언입니다. 따라서 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어느 하나도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>거래소 '행정 착오'에 널뛰는 주가…투자자들  집단 소송</t>
+          <t>서지용 교수 “퇴로 없으니 투자 안 한다” [2026 미래경제포럼]</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=727336</t>
+          <t>https://www.kukinews.com/article/view/kuk202603190200</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 12:43:22.895755+00:00</t>
+          <t>2026-03-19 12:26:55.873436+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>법규 개정 진행 중</t>
+          <t>집단소송 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>자본시장 특별사법경찰의 인지수사권이 대폭 확대되어, 증선위의 고발이나 통보 없이도 직접 수사에 착수하고 형사소송법에 따라 필요한 자료를 확보할 수 있게 됩니다. 이번 개정안은 오는 26일까지 관련 절차가 진행될 예정입니다.</t>
+          <t>한국거래소의 행정 실수로 코스닥 상장사 에스씨엠생명과학의 관리종목 지정이 하루 만에 번복되는 사태가 발생했습니다. 이로 인해 주가가 널뛰며 손실을 입은 투자자들이 한국거래소를 상대로 집단 소송을 예고하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 자본시장 특사경의 인지수사권 확대에 대한 규정 개정 소식으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 피해자, 가해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>한국거래소의 명확한 '행정 실수'로 상대방 책임이 비교적 명확하며(적합 조건 1), 공공기관으로서 자력이 충분합니다(적합 조건 2). 또한 '투자자들 집단 소송'이 예고되어 집단적 피해가 예상되며(적합 조건 3), 행정 실수라는 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>증선위 패스하고 '수사 직행'… 자본시장 특사경 인지수사권 대폭 확대</t>
+          <t>거래소 '행정 착오'에 널뛰는 주가…투자자들  집단 소송</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75239</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=727336</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-16 12:40:20.956129+00:00</t>
+          <t>2026-03-18 12:43:22.895755+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>법규 개정 진행 중</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>자본시장 특별사법경찰의 인지수사권이 대폭 확대되어, 증선위의 고발이나 통보 없이도 직접 수사에 착수하고 형사소송법에 따라 필요한 자료를 확보할 수 있게 됩니다. 이번 개정안은 오는 26일까지 관련 절차가 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>해당 기사는 자본시장 특사경의 인지수사권 확대에 대한 규정 개정 소식으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 피해자, 가해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>증선위 패스하고 '수사 직행'… 자본시장 특사경 인지수사권 대폭 확대</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>pointe.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75239</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:40:20.956129+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>레인보우로보틱스 임직원 및 관련자 (삼성전자 전 직원 포함)</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>검찰 수사 진행 중 (금융당국 고발/수사의뢰)</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>레인보우로보틱스 임직원 및 관련자들이 삼성의 투자 및 인수 소식 등 미공개정보를 이용해 30~40억 원의 부당이득을 취한 혐의로 검찰 수사가 시작되었습니다. 이로 인해 일반 투자자들의 피해가 예상되며, 이재명 대통령의 '시장교란 무관용 원칙' 시험대가 될 것으로 보입니다. 현재 금융당국의 고발을 받아 서울남부지검 금융증권범죄합수부가 수사를 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>레인보우로보틱스 임직원 및 관련자들이 미공개정보를 이용해 30~40억 원의 부당이득을 취한 혐의로 검찰 수사가 진행 중입니다. 상대방 책임이 명확하고(적합 조건 1), 코스닥 상장사인 레인보우로보틱스 및 삼성전자 전 직원이 연루되어 자력이 충분하며(적합 조건 2), 다수의 일반 투자자들이 피해를 입었고(적합 조건 3), 금융당국의 고발 및 검찰 수사라는 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>미상 (총 부당이득 30~40억 원 추정)</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>다수의 일반 투자자</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>국내 로봇株 성공 신화 뒤 개미들 속였나…李 '무관용' 시험대</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6484820?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260315050025</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-15 00:22:02.261492+00:00</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="2" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>BNK부산은행</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>금융감독원 검사 진행 중, 부산은행의 대여금 지급 명령 신청</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>BNK부산은행이 금양에 약 1400억원 규모의 기한이익상실을 통보하고도 규정된 채권 회수 조치를 미이행하고, 이를 경영공시에서 은폐했다는 의혹이 제기되었습니다. 현재 금융감독원의 검사가 진행 중이며, 부산은행의 고의적 은폐가 확인될 경우 금양 주주들의 집단소송 가능성이 언급되고 있습니다. 부산은행은 최근 금양에 대여금 지급 명령을 신청했습니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>BNK부산은행의 여신사후관리 규정 위반 및 경영공시 의무 위반 가능성이 제기되어 상대방 책임이 비교적 명확합니다. 부산은행은 자력이 충분한 대형 금융기관이며, 금융감독원 검사가 진행 중으로 객관적 증거 확보 가능성이 높습니다. 1400억원 규모의 대출 부실 은폐는 피해 규모가 크고, 금양 주주들의 집단소송 가능성도 언급되어 집단적 피해 요건도 충족합니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>금양 주주 다수</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>[단독] BNK부산은행, 금양에 기한이익상실 통보하고도 후속조치 안해</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>inews24.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>http://www.inews24.com/view/1947485</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-11 12:48:00.546283+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>영풍, MBK파트너스</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>경영권 분쟁 중 주주총회 의결권 위임 과정에서 발생한 논란</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>고려아연 정기주주총회를 앞두고 영풍·MBK 측 의결권 대행사 직원들이 고려아연 사원증을 패용하거나 고려아연 명의로 안내문을 남겨 주주들을 오인하게 한 행위가 논란이 되고 있다. 법조계는 이를 자본시장법, 개인정보보호법, 형법상 업무방해죄 및 사문서위조죄 등 여러 법적 문제로 보고 있으며, 경영권 분쟁의 향방에도 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>영풍·MBK 측 대행사가 고려아연 사원증을 위조하여 주주들의 의결권 위임을 부당하게 유도한 사건으로, 상대방 책임이 비교적 명확하며(적합 조건 1), 영풍과 MBK파트너스 모두 자력이 충분한 대기업/사모펀드입니다(적합 조건 2). 다수의 소액주주가 피해를 입었을 가능성이 있고(적합 조건 3), 주주들의 증언 등 증거 확보가 가능합니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>소액주주 다수</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>영풍·MBK 대행사 고려아연 '사원증 착용' 논란 확산</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>queen.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>http://www.queen.co.kr/news/articleView.html?idxno=452568</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-07 12:15:06.039614+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>NH투자증권</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>증권관련집단소송 진행 중</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>NH투자증권의 파두 IPO 관련 증권관련집단소송은 대형 금융기관을 상대로 한 집단적 피해 사건으로, 소송금융 투자에 적합한 조건을 다수 충족한다. IPO 관련 투자자들의 손해배상 청구로 피해 규모가 클 것으로 예상되며, 현재 소송이 진행 중인 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>NH투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), '증권관련집단소송'으로 명시되어 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상된다. 또한 집단소송이 제기되었다는 점에서 상대방 책임이 비교적 명확하다고 볼 수 있다(적합 조건 1). 현재 소송이 진행 중인 것으로 판단된다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>변호사 3명 중 1명은 여성… '미풍'이 '태풍'으로 컸다</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217345</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-07 00:35:33.638982+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>트위터 투자자들이 일론 머스크를 상대로 주가조작 소송 제기</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>일론 머스크가 트위터 인수 과정에서 주가조작 혐의로 법정에 섰습니다. 트위터 투자자들은 머스크의 입장 번복으로 인한 주가 변동성으로 손해를 입었다며 소송을 제기했습니다. 머스크는 혐의를 부인하고 있습니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>일론 머스크를 상대로 한 주가조작 혐의는 상대방 책임이 비교적 명확하며, 머스크의 충분한 자력으로 배상 가능성이 높습니다. 트위터 주가 급락으로 다수의 투자자들이 피해를 입어 집단적 피해 규모가 크고, 공개된 주가 데이터 등 증거 확보도 용이합니다. 현재 소송이 진행 중인 사건으로 투자 적합성이 높습니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I19" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>트위터 투자자들 다수</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>법정 선 머스크, '트위터 주가조작' 부인</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>it.chosun.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://it.chosun.com/news/articleView.html?idxno=2023092158197</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-06 01:49:54.090589+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>LS증권, BNK투자증권, 한양증권</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>증권사들의 부당 이득 및 소액주주 피해 발생</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>코스닥 상장사 유일에너테크의 유상증자 과정에서 주관사단인 LS증권, BNK투자증권, 한양증권이 소액주주의 희생을 발판 삼아 대규모 차익을 실현했다는 의혹이 제기되었습니다. 증권사들이 발행사의 재무 위기와 경영권 매각 위험을 인지했음에도 고율의 실권수수료를 챙겨 무위험 수익을 얻었으며, 이는 소액주주들에게 막대한 손실을 입혔다는 내용입니다. 금융감독당국의 투명한 공시 정책 목표가 시장 현장에서 왜곡될 수 있음을 보여주는 사례로 지적되고 있습니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>LS증권, BNK투자증권, 한양증권 등 대형 금융기관이 상대방으로 자력이 충분하며(적합 조건 2), 유상증자에 참여한 다수의 소액주주들이 피해를 입어 집단적 피해(적합 조건 3)에 해당합니다. 유상증자 규모가 277억원에 달하고 소액주주들의 손실이 수백억원 이상으로 추정되어 피해 규모가 크며(적합 조건 4), 한국거래소 매매동향 데이터와 투자설명서 등 객관적 증거 확보가 가능합니다(적합 조건 5). 증권사들이 발행사의 재무 위기를 인지하고도 고율의 실권수수료를 통해 무위험 수익을 취득한 점에서 책임이 명확해 보입니다(적합 조건 1).</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>수백억원 이상 (소액주주 손실 추정)</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>다수 (유일에너테크 소액주주)</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>[단독]유일에너테크 개미 '-24%' 피눈물에도…LS·BNK투자·한양증권, 최...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>greened.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.greened.kr/news/articleView.html?idxno=337489</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-04 01:12:47.929857+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-04 00:49:07.193351+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>한국거래소 등 관련 규제기관</t>
+          <t>정연길 (전 유일에너테크 대표), 유일에너테크, LS증권 등 유증 주관 증권사</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>상장폐지 가처분 소송 신속 진행 협의</t>
+          <t>전 대주주의 '기획된 엑시트' 의혹 제기 및 소액주주 피해 호소</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>저성과 기업의 퇴출을 가속화하기 위해 상장폐지 가처분 소송의 신속한 진행을 법원과 협의 중입니다. 기사는 이러한 가처분 소송이 인용되는 사례가 극히 드물다고 언급하며, 기업들이 상장폐지를 막기 위한 우회책이 줄어들고 있음을 시사합니다.</t>
+          <t>유일에너테크 전 대주주 정연길 대표가 경영권 매각 전 유·무상증자를 통해 개인 채무를 해소하고 풋옵션으로 실리를 챙기는 등 '기획된 엑시트' 의혹이 제기되었다. 이 과정에서 소액주주들은 유상증자에 참여하여 자금을 댔음에도 주가 하락과 자본잠식 위험을 떠안게 되었으며, 유증을 주관한 증권사들도 수익을 챙겼다는 비판이 나온다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상장폐지 가처분 소송은 인용되는 사례가 극히 적다고 명시되어 있어(부적합 조건: 승소 가능성 낮음), 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다. 또한, 특정 피해자 집단에 대한 명확한 손해배상 청구 사건이 아닌 기업의 규제 조치에 대한 방어 소송이라는 점에서 소송금융의 일반적인 투자 대상과 거리가 있습니다.</t>
+          <t>전 대주주의 '기획된 엑시트' 의혹이 구체적인 공시 내용과 전문가 의견으로 뒷받침되어 상대방 책임이 명확합니다. 유일에너테크는 상장사이고 관련 증권사도 있어 상대방의 자력이 충분하며, 다수의 소액주주들이 유상증자 참여 후 주가 하락으로 피해를 입어 집단적 피해 및 상당한 피해 규모가 예상됩니다. 공시 내용, 전문가 지적 등 객관적 증거도 확보 가능합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (277억원 규모 유상증자 및 주가 하락으로 인한 소액주주 손실 상당)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 소액주주</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>같은 듯 다른 韓日 저성과 기업 퇴출…시장 재편 vs 퇴출 가속</t>
+          <t>[유일에너테크 톺아보기] 유·무상증자 뒤 이어진 경영권 매각…'기획된...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4401131</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337418</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-02 00:41:29.588899+00:00</t>
+          <t>2026-03-04 00:49:07.193351+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>한국거래소 등 관련 규제기관</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>상장폐지 가처분 소송 신속 진행 협의</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>저성과 기업의 퇴출을 가속화하기 위해 상장폐지 가처분 소송의 신속한 진행을 법원과 협의 중입니다. 기사는 이러한 가처분 소송이 인용되는 사례가 극히 드물다고 언급하며, 기업들이 상장폐지를 막기 위한 우회책이 줄어들고 있음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>상장폐지 가처분 소송은 인용되는 사례가 극히 적다고 명시되어 있어(부적합 조건: 승소 가능성 낮음), 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다. 또한, 특정 피해자 집단에 대한 명확한 손해배상 청구 사건이 아닌 기업의 규제 조치에 대한 방어 소송이라는 점에서 소송금융의 일반적인 투자 대상과 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>같은 듯 다른 韓日 저성과 기업 퇴출…시장 재편 vs 퇴출 가속</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>news.einfomax.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4401131</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:41:29.588899+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>스마일게이트RPG</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>1심 선고 예정</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>게임 '로스트아크' 개발사인 스마일게이트RPG와 투자자인 라이노스자산운용 간 1000억대 손해배상 청구 소송의 1심 선고가 4월로 예정되어 있다. 라이노스자산운용은 스마일게이트RPG가 계약을 위반했다고 주장하며 IPO 분쟁으로 인한 손해배상을 청구했다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>적합 조건: 상대방 자력 충분 (스마일게이트RPG는 대형 게임 개발사), 피해 규모 큼 (1000억대 손해배상 청구). 이미 소송이 진행 중이며 1심 선고를 앞두고 있어 사건의 구체적인 쟁점과 증거가 상당 부분 정리되었을 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="H24" t="inlineStr">
         <is>
           <t>1000억대</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
+      <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>'IPO 분쟁' 스마일게이트RPG 1000억대 손배소, 4월 선고</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>bloter.net</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.bloter.net/news/articleView.html?idxno=655348</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-26 13:08:52.035783+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="4" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
         <is>
           <t>제인 스트리트</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>제인 스트리트 관련 소송 공개 후, 상세 내용 미상</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>온체인 분석업체 글래스노드 공동창업자가 제인 스트리트 관련 소송 공개 후 비트코인 시장의 '10시 매도 전략'이 사라졌다고 주장했습니다. 이 전략은 뉴욕 증시 개장 직후 비트코인 가격을 급락시키는 패턴으로, 제인 스트리트가 주요 실행 주체로 지목되어 왔습니다. 다만, 해당 패턴의 완전한 소멸 여부와 소송과의 직접적인 인과관계는 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>대형 금융기관인 제인 스트리트가 상대방으로 자력이 충분하며(적합 조건 2), 비트코인 시장의 특성상 다수의 투자자에게 집단적 피해(적합 조건 3) 및 잠재적으로 큰 피해 규모(적합 조건 4)가 발생할 수 있습니다. 그러나 기사 내용만으로는 제인 스트리트의 책임이 명확하지 않고(적합 조건 1 미흡), 언급된 소송이 '10시 매도 전략'과 직접적인 인과관계가 있는지 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
+      <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr">
+      <c r="I25" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>글래스노드 공동창업자  제인 스트리트 소송 공개 후 ‘10시 매도 전략’...</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/breaking/334038</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-02-26 12:54:38.963348+00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="2" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
         <is>
           <t>방시혁</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>경찰 금융범죄수사대 수사 및 출국금지 조치 중</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>하이브 방시혁 의장이 상장 전 기존 주주들에게 허위 정보를 제공해 지분 매각을 유도하고 약 1900억원 규모의 부당이득을 취한 혐의로 경찰 수사를 받고 있다. 경찰은 방 의장을 5차례 소환 조사하고 압수수색을 병행했으며, 현재 출국금지 조치 중이다. 이 사법 리스크는 하이브의 글로벌 사업 확장 및 BTS 완전체 컴백에도 변수로 작용할 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>방시혁 의장의 자본시장법 위반 혐의가 구체적으로 명시되었고(상대방 책임 명확), 약 1900억원 규모의 부당이득이 발생하여 피해 규모가 매우 큼. 경찰 수사 및 출국금지 조치 등 공적 절차가 진행 중이며 증거 확보 가능성이 높고(증거 확보 가능, 공적 절차 진행 중), 상대방(하이브 의장)의 자력도 충분함. 기존 주주 다수가 피해를 입었을 가능성도 있어 집단적 피해로 이어질 수 있음.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>약 1900억원</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>기존 주주 다수</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>[Invest]BTS 컴백·해외 M A 기대감에도…사법 리스크에 발목잡힌 방시혁...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>investchosun.com</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.investchosun.com/site/data/html_dir/2026/02/24/2026022480111.html</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-02-25 00:48:46.661634+00:00</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="2" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>영국 항소법원 판결로 중재판정 취소, 중재절차로 환송</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>정부가 미국계 헤지펀드 엘리엇 매니지먼트와의 국제투자분쟁(ISDS) 판정 취소 소송에서 승소했다. 이로써 정부의 배상 책임을 인정한 기존 중재판정은 더는 유지될 수 없게 되었고, 사건은 중재절차로 다시 환송되었다. 엘리엇은 2015년 삼성물산-제일모직 합병 과정에서 국민연금공단의 찬성으로 삼성물산 주주들이 손해를 입었다고 주장하며 약 1,556억원의 배상을 요구해왔다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>엘리엇 사건은 국민연금공단의 찬성으로 삼성물산 주주들이 손해를 입었다는 주장이므로, 상대방 책임이 명확하고(적합 조건 1), 대한민국 정부 및 국민연금공단은 자력이 충분하다(적합 조건 2). 피해 규모가 1,556억원으로 매우 크며(적합 조건 4), 이미 국제 중재 및 영국 법원 소송 등 공적 절차가 진행되어 증거 확보가 용이하다(적합 조건 5, 6). 사건이 중재절차로 환송되어 아직 종결되지 않았으므로(부적합 조건 0개), 엘리엇과 같은 피해 주주들에게 소송금융 투자 기회가 될 수 있다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
+      <c r="H27" t="inlineStr">
         <is>
           <t>약 1,556억원</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr">
+      <c r="I27" t="inlineStr">
         <is>
           <t>엘리엇 및 기타 삼성물산 주주</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>정부, '엘리엇 ISDS' 불복소송 승소…1600억 국고유출 막아</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>m-i.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.m-i.kr/news/articleView.html?idxno=1339669</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-24 00:52:56.019289+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N26"/>
+  <autoFilter ref="A1:N27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>