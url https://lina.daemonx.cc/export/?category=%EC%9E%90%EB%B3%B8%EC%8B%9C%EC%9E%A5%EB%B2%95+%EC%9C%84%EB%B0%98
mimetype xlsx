--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="28" customWidth="1" min="8" max="8"/>
+    <col width="29" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
-    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -542,464 +542,536 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>자본시장법 위반</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>국보, 신우회계법인</t>
+          <t>이진훈 외 주가조작 일당</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>금융위원회 제재 결정 완료</t>
+          <t>주가조작 주범 1심 유죄 판결 (징역 15년, 벌금 3973억원, 추징 1324억2700만원)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국보가 회계기준을 위반하여 자본 174억 원을 부풀린 사실이 금융위 조사로 드러나 과징금 및 감사인 제재를 받았다. 감사 과정에서 감시 절차를 소홀히 한 신우회계법인도 손해배상 공동기금 추가 적립 등의 제재를 받았다. 이는 투자자들에게 손해배상 청구의 근거가 될 수 있다.</t>
+          <t>영풍제지 주가조작 사건의 주범 이진훈 씨가 1심에서 징역 15년과 벌금 3973억원, 추징 1324억2700만원을 선고받았다. 이들은 약 1년간 444개 계좌를 동원해 시세를 조종, 주가를 14배 급등시키며 천문학적인 부당이득을 취했고, 이로 인해 많은 투자자와 증권사에 막대한 피해가 발생했다. 재판부는 시장 왜곡과 투자자 신뢰 훼손을 지적하며 엄중한 처벌의 필요성을 강조했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>금융위의 제재 결정으로 국보의 회계기준 위반 및 신우회계법인의 감사 소홀 책임이 명확하며(적합 조건 1, 5, 6), 자본 174억 원 부풀림은 피해 규모가 크고(적합 조건 4), 투자자를 대상으로 한 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 피고가 기업 및 회계법인으로 자력도 충분합니다(적합 조건 2).</t>
+          <t>주가조작 주범이 1심에서 유죄 판결을 받아 상대방 책임이 명확하며(적합 조건 1), 검찰 수사 및 법원 판결을 통해 부당이득 규모가 천문학적임이 확인되어 자력 확보 가능성이 높습니다(적합 조건 2, 4). 또한, 다수의 선량한 투자자들이 피해를 입어 집단적 피해 성격이 강하며(적합 조건 3), 이미 공적 절차(검찰 수사, 형사 재판)가 진행되어 객관적 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>174억 원 (자본 부풀림 규모)</t>
+          <t>최소 1324억2700만원 (법원 인정 부당이득)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상 (투자자 다수 예상)</t>
+          <t>많은 투자자</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>회계기준 어기고 자본 174억 부풀려 …국보에 과징금·감사인 제재</t>
+          <t>벌금 3973억…‘영풍제지 주가 조작’ 주범, 1심서 징역 15년 [세상 ]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsroad.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=57139</t>
+          <t>https://biz.heraldcorp.com/article/10889688?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 13:00:09.232465+00:00</t>
+          <t>2026-10-13 18:00:40.900616+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>자본시장법 위반</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>김건희</t>
+          <t>국보, 신우회계법인</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>종합특검 수사 진행 중</t>
+          <t>금융위원회 제재 결정 완료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>김건희 여사의 도이치모터스 주가조작 의혹에 대해 과거 검찰 수사팀들이 일관되게 '증거 부족'으로 불기소 결론을 내렸습니다. 현재 종합특검은 수사팀 교체 과정에서의 고의적인 부실수사나 묵살된 내부 의견이 있었는지 파악하기 위해 대검찰청과 서울중앙지검을 압수수색하고 관련 수사관들을 소환 조사할 계획입니다.</t>
+          <t>국보가 회계기준을 위반하여 자본 174억 원을 부풀린 사실이 금융위 조사로 드러나 과징금 및 감사인 제재를 받았다. 감사 과정에서 감시 절차를 소홀히 한 신우회계법인도 손해배상 공동기금 추가 적립 등의 제재를 받았다. 이는 투자자들에게 손해배상 청구의 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 6 (공적 절차 진행 중: 종합특검이 과거 검찰 수사의 부실 여부를 파악 중), 적합 조건 2 (상대방 자력 충분: 김건희 여사), 적합 조건 3, 4 (도이치모터스 주가조작 사건의 특성상 집단적 피해 및 피해 규모가 클 가능성). 과거 수사팀의 '증거 부족' 판단에도 불구하고, 종합특검의 수사가 새로운 증거 확보 및 책임 규명의 가능성을 열어 소송금융 투자 기회가 높다고 판단됩니다.</t>
+          <t>금융위의 제재 결정으로 국보의 회계기준 위반 및 신우회계법인의 감사 소홀 책임이 명확하며(적합 조건 1, 5, 6), 자본 174억 원 부풀림은 피해 규모가 크고(적합 조건 4), 투자자를 대상으로 한 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 피고가 기업 및 회계법인으로 자력도 충분합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>174억 원 (자본 부풀림 규모)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (투자자 다수 예상)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[단독]檢 수사팀 변경에도 유지된 '김건희 불기소'…무마혐의 성립 조건...</t>
+          <t>회계기준 어기고 자본 174억 부풀려 …국보에 과징금·감사인 제재</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newsroad.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6493603?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331083314</t>
+          <t>http://www.newsroad.co.kr/news/articleView.html?idxno=57139</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:20:36.524293+00:00</t>
+          <t>2026-04-01 13:00:09.232465+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>자본시장법 위반</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>김건희</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>특검이 항소심에서 방조 혐의로 공소장 변경 신청</t>
+          <t>종합특검 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>특검이 김건희씨의 도이치모터스 주가조작 혐의에 대해 항소심에서 방조 혐의를 추가하는 공소장 변경을 신청했습니다. 1심에서는 무죄가 선고되었으나, 특검은 김씨가 시세조종 행위를 용이하게 해 방조한 혐의가 최소한 인정된다고 주장하며, 유사 사례에서 방조 혐의가 인정되어 유죄로 뒤집힌 전례가 있습니다. 항소심 첫 공판은 25일 열릴 예정입니다.</t>
+          <t>김건희 여사의 도이치모터스 주가조작 의혹에 대해 과거 검찰 수사팀들이 일관되게 '증거 부족'으로 불기소 결론을 내렸습니다. 현재 종합특검은 수사팀 교체 과정에서의 고의적인 부실수사나 묵살된 내부 의견이 있었는지 파악하기 위해 대검찰청과 서울중앙지검을 압수수색하고 관련 수사관들을 소환 조사할 계획입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>특검이 김건희씨의 주가조작 방조 혐의를 추가하며 상대방 책임이 명확해질 가능성이 높고(적합 조건 1), 유사 사례에서 유죄 판결이 나온 전례가 있습니다. 상대방의 자력이 충분하며(적합 조건 2), 김건희씨의 부당이득만 8.1억 원으로 피해 규모가 크고(적합 조건 4), 특검의 공소장 변경 신청 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 주가조작 사건의 특성상 다수의 투자자 피해가 예상됩니다(적합 조건 3).</t>
+          <t>적합 조건 6 (공적 절차 진행 중: 종합특검이 과거 검찰 수사의 부실 여부를 파악 중), 적합 조건 2 (상대방 자력 충분: 김건희 여사), 적합 조건 3, 4 (도이치모터스 주가조작 사건의 특성상 집단적 피해 및 피해 규모가 클 가능성). 과거 수사팀의 '증거 부족' 판단에도 불구하고, 종합특검의 수사가 새로운 증거 확보 및 책임 규명의 가능성을 열어 소송금융 투자 기회가 높다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>8억1000만원 이상 (김건희씨 부당이득 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상 (다수 투자자 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>특검, 김건희 도이치 주가조작 ‘방조 혐의’ 추가…2심에 공소장 변경...</t>
+          <t>[단독]檢 수사팀 변경에도 유지된 '김건희 불기소'…무마혐의 성립 조건...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260318518544?OutUrl=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6493603?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331083314</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 12:56:55.706141+00:00</t>
+          <t>2026-03-31 00:20:36.524293+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>자본시장법 위반</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>김건희</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중, 특검이 방조 혐의 추가 신청</t>
+          <t>특검이 항소심에서 방조 혐의로 공소장 변경 신청</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>특검이 김건희 여사의 도이치모터스 주가조작 혐의 항소심에서 '방조죄'를 예비적 공소사실로 추가 신청했습니다. 1심에서는 주가조작 공동정범 혐의는 무죄였으나 '미필적 인식'은 인정되었으며, 특검은 유사 사건의 선례를 들어 2심에서 방조 혐의를 입증하려 합니다. 이 사건은 김 여사가 약 8억1000만원의 부당이득을 취한 혐의와 관련되어 있습니다.</t>
+          <t>특검이 김건희씨의 도이치모터스 주가조작 혐의에 대해 항소심에서 방조 혐의를 추가하는 공소장 변경을 신청했습니다. 1심에서는 무죄가 선고되었으나, 특검은 김씨가 시세조종 행위를 용이하게 해 방조한 혐의가 최소한 인정된다고 주장하며, 유사 사례에서 방조 혐의가 인정되어 유죄로 뒤집힌 전례가 있습니다. 항소심 첫 공판은 25일 열릴 예정입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>김건희 여사의 도이치모터스 주가조작 사건은 특검이 방조 혐의를 추가하며 적극적으로 항소심을 진행 중이며(적합 조건 6), 1심에서 '미필적 인식'이 인정되고 유사 사건에서 방조 혐의가 인정된 선례가 있어 상대방 책임 입증 가능성이 높습니다(적합 조건 1, 5). 약 8억1000만원의 부당이득이 언급되어 피해 규모가 크고(적합 조건 4), 상대방의 자력 또한 충분하여(적합 조건 2) 소송금융 투자에 적합합니다.</t>
+          <t>특검이 김건희씨의 주가조작 방조 혐의를 추가하며 상대방 책임이 명확해질 가능성이 높고(적합 조건 1), 유사 사례에서 유죄 판결이 나온 전례가 있습니다. 상대방의 자력이 충분하며(적합 조건 2), 김건희씨의 부당이득만 8.1억 원으로 피해 규모가 크고(적합 조건 4), 특검의 공소장 변경 신청 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 주가조작 사건의 특성상 다수의 투자자 피해가 예상됩니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>8억1000만원</t>
+          <t>8억1000만원 이상 (김건희씨 부당이득 기준)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수 투자자 예상)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>특검, 김건희 항소심에 '도이치 주가조작 방조 혐의' 추가</t>
+          <t>특검, 김건희 도이치 주가조작 ‘방조 혐의’ 추가…2심에 공소장 변경...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031811294124612</t>
+          <t>https://www.segye.com/newsView/20260318518544?OutUrl=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-18 12:39:55.910937+00:00</t>
+          <t>2026-03-18 12:56:55.706141+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>자본시장법 위반</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>김건희</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>1심 선고 후 비판 제기, 항소심 진행 가능성 높음</t>
+          <t>형사 항소심 진행 중, 특검이 방조 혐의 추가 신청</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>김건희 여사의 도이치모터스 주가조작 등 혐의에 대한 1심 판결이 무죄에 가깝게 나오자, 참여연대 등 시민단체와 법조계에서 증거 외면 및 법리 오적용을 강하게 비판하고 있다. 녹취록, 7초 매매 등 강력한 유죄 증거가 있음에도 무죄를 선고한 것은 국민 상식에 반한다는 지적이다. 검찰의 항소 및 향후 민사 소송 가능성이 제기된다.</t>
+          <t>특검이 김건희 여사의 도이치모터스 주가조작 혐의 항소심에서 '방조죄'를 예비적 공소사실로 추가 신청했습니다. 1심에서는 주가조작 공동정범 혐의는 무죄였으나 '미필적 인식'은 인정되었으며, 특검은 유사 사건의 선례를 들어 2심에서 방조 혐의를 입증하려 합니다. 이 사건은 김 여사가 약 8억1000만원의 부당이득을 취한 혐의와 관련되어 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (녹취록, 7초 매매 등 강력한 증거 존재, 관련 사건에서 이미 유죄 인정), 상대방에게 자력이 충분함 (대통령 배우자), 집단적 피해 (주가조작 사건의 특성상 다수 투자자 피해 가능성 높음), 피해 규모가 큼 (주가조작 사건의 특성상 피해 금액이 상당할 수 있음), 증거가 있거나 확보 가능함 (공판기일 증인 진술, 녹취 파일 등). 부적합 조건 없음. 현재 1심 판결에 대한 비판이 강하여 검찰 항소 및 향후 민사 소송 가능성이 높다.</t>
+          <t>김건희 여사의 도이치모터스 주가조작 사건은 특검이 방조 혐의를 추가하며 적극적으로 항소심을 진행 중이며(적합 조건 6), 1심에서 '미필적 인식'이 인정되고 유사 사건에서 방조 혐의가 인정된 선례가 있어 상대방 책임 입증 가능성이 높습니다(적합 조건 1, 5). 약 8억1000만원의 부당이득이 언급되어 피해 규모가 크고(적합 조건 4), 상대방의 자력 또한 충분하여(적합 조건 2) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
+          <t>8억1000만원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>김건희 1심이 엉터리인 다섯 가지 이유</t>
+          <t>특검, 김건희 항소심에 '도이치 주가조작 방조 혐의' 추가</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>slownews.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://slownews.kr/154976</t>
+          <t>https://view.asiae.co.kr/article/2026031811294124612</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-02-25 12:59:16.250198+00:00</t>
+          <t>2026-03-18 12:39:55.910937+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>자본시장법 위반</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>김건희</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>1심 선고 후 비판 제기, 항소심 진행 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>김건희 여사의 도이치모터스 주가조작 등 혐의에 대한 1심 판결이 무죄에 가깝게 나오자, 참여연대 등 시민단체와 법조계에서 증거 외면 및 법리 오적용을 강하게 비판하고 있다. 녹취록, 7초 매매 등 강력한 유죄 증거가 있음에도 무죄를 선고한 것은 국민 상식에 반한다는 지적이다. 검찰의 항소 및 향후 민사 소송 가능성이 제기된다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (녹취록, 7초 매매 등 강력한 증거 존재, 관련 사건에서 이미 유죄 인정), 상대방에게 자력이 충분함 (대통령 배우자), 집단적 피해 (주가조작 사건의 특성상 다수 투자자 피해 가능성 높음), 피해 규모가 큼 (주가조작 사건의 특성상 피해 금액이 상당할 수 있음), 증거가 있거나 확보 가능함 (공판기일 증인 진술, 녹취 파일 등). 부적합 조건 없음. 현재 1심 판결에 대한 비판이 강하여 검찰 항소 및 향후 민사 소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>김건희 1심이 엉터리인 다섯 가지 이유</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>slownews.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://slownews.kr/154976</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:59:16.250198+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>자본시장법 위반</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C8" t="inlineStr">
         <is>
           <t>피델리스자산운용 (현 와이케이자산운용)</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>형사 1심 무죄 판결, 민사 손해배상 소송에서 설명의무 위반 없음 판단. 검찰 항소 여부 미정.</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>피델리스자산운용(현 와이케이자산운용) 경영진이 1800억 원 규모 무역금융 펀드 부실과 관련해 사기 및 자본시장법 위반 혐의로 기소되었으나, 1심에서 전원 무죄를 선고받았다. 재판부는 상품설명서 내용이 허위·부실하다고 보기 어렵고, 펀드 손실은 코로나19 등 외부적 사정에 따른 위험 현실화로 판단했다. 앞서 민사 손해배상 소송에서도 운용사의 설명의무 위반이 없다고 판단된 바 있다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 조건에 부합하지 않음. 1800억 원 규모 펀드 부실 사건이나, 이미 민사 및 형사 재판에서 자산운용사의 책임이 없다고 판단되어 무죄 판결이 선고됨. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 승소 가능성이 매우 낮음.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>1800억 원</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>법무법인 광장, 피델리스자산운용 경영진 사기 혐의 무죄 판결 이끌어</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.donga.com/news/Economy/article/all/20260223/133404355/1</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-23 13:00:20.095041+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>