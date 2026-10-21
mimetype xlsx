--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,498 +537,562 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>상장폐지 개혁방안 발표 및 기업 대응 전략 논의</t>
+          <t>자본시장 정책 및 제도 개선 논의 단계</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>법무법인 세종이 한국거래소와 금융당국의 상장폐지 개혁방안에 대한 세미나를 개최했다. 이 세미나에서는 강화된 상장유지 요건과 부실기업 퇴출 가속화 방안이 논의되었으며, 상장사들이 이에 대응하기 위한 단기 및 중장기 전략과 감사보고서 관련 리스크, 경영진의 법적 책임 등이 강조되었다. 이는 기업들이 선제적으로 규제 변화에 대응해야 함을 시사한다.</t>
+          <t>K-자본시장포럼에서 ISA 제도 개선부터 소수주주 보호 및 투자자 피해구제 수단 강화까지 자본시장의 핵심 과제들이 논의되었습니다. 금융투자협회장은 자본시장 신뢰 회복과 국민 자산관리의 중요성을 강조하며 금융투자산업의 역할을 논의했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 한국거래소와 금융당국의 상장폐지 개혁방안 및 상장유지 요건 강화에 대한 세미나 내용을 다루고 있습니다. 특정 사건으로 인한 피해자 집단과 가해 기업이 명확히 존재하지 않으며, 소송금융의 대상이 되는 손해배상 청구권이 발생한 사건이 아닙니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 자본시장 내 투자자 보호 및 피해 구제 수단 강화에 대한 정책 논의를 다루고 있으며, 특정 사건이나 명확한 책임 주체가 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[자본시장] 상장유지 전략, '선제적 관리'로 패러다임 전환해야</t>
+          <t>K-자본시장포럼, ISA부터 주주보호까지 핵심 과제 논의</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92850</t>
+          <t>http://www.metroseoul.co.kr/article/20260824500098</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 00:48:45.665644+00:00</t>
+          <t>2026-08-24 12:16:04.397241+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>한국거래소 개선 기간 진행 중, 상장폐지 위기, 유상증자 철회 및 불성실공시 논란, 외부감사 의견거절, 금융기관 대여금 반환 소송 제기</t>
+          <t>상장폐지 개혁방안 발표 및 기업 대응 전략 논의</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이차전지 테마주 금양이 유상증자 철회, 불성실공시 논란, 외부감사 의견거절 등으로 상장폐지 위기에 몰리며 개인투자자 24만명이 약 4~5조원의 손실을 입었습니다. 투자자들은 집단소송 가능성을 논의하고 있으나, 회사의 재무 악화로 인해 승소하더라도 실질적인 배상금 회수가 어려울 것이라는 전망이 지배적입니다.</t>
+          <t>법무법인 세종이 한국거래소와 금융당국의 상장폐지 개혁방안에 대한 세미나를 개최했다. 이 세미나에서는 강화된 상장유지 요건과 부실기업 퇴출 가속화 방안이 논의되었으며, 상장사들이 이에 대응하기 위한 단기 및 중장기 전략과 감사보고서 관련 리스크, 경영진의 법적 책임 등이 강조되었다. 이는 기업들이 선제적으로 규제 변화에 대응해야 함을 시사한다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>24만 명의 개인투자자가 4~5조원 규모의 피해를 입었고, 불성실공시 논란 및 외부감사 의견거절 등 공시 관련 증거 확보 가능성이 있으며 한국거래소의 개선 기간 진행 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 될 금양의 재무 상태가 심각하게 악화되어 상장폐지 위기에 처해있고, 기사에서도 실질적인 배상금 회수가 어렵다고 명시되어 있어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>본 기사는 한국거래소와 금융당국의 상장폐지 개혁방안 및 상장유지 요건 강화에 대한 세미나 내용을 다루고 있습니다. 특정 사건으로 인한 피해자 집단과 가해 기업이 명확히 존재하지 않으며, 소송금융의 대상이 되는 손해배상 청구권이 발생한 사건이 아닙니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>4조~5조원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>24만명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'배터리 신화'의 몰락…금양, 수조원 개미 돈 허공으로</t>
+          <t>[자본시장] 상장유지 전략, '선제적 관리'로 패러다임 전환해야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338568</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92850</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 00:54:39.921991+00:00</t>
+          <t>2026-03-31 00:48:45.665644+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>금양</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국회 정무위 법안1소위에서 자본시장법 개정안 논의 중</t>
+          <t>한국거래소 개선 기간 진행 중, 상장폐지 위기, 유상증자 철회 및 불성실공시 논란, 외부감사 의견거절, 금융기관 대여금 반환 소송 제기</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국회 정무위 법안1소위에서 소액주주 보호와 자본시장 선진화를 위한 자본시장법 개정안이 논의 중입니다. 주요 내용으로는 의무공개매수제도 도입, 공정한 합병가액 설정 및 불공정 합병 시 연대 손해배상 책임, 쪼개기 상장 시 소액주주에게 신규 공모주 우선 배정 등이 포함됩니다. 이는 코리아 디스카운트 해소를 위한 제도적 뒷받침을 목표로 합니다.</t>
+          <t>이차전지 테마주 금양이 유상증자 철회, 불성실공시 논란, 외부감사 의견거절 등으로 상장폐지 위기에 몰리며 개인투자자 24만명이 약 4~5조원의 손실을 입었습니다. 투자자들은 집단소송 가능성을 논의하고 있으나, 회사의 재무 악화로 인해 승소하더라도 실질적인 배상금 회수가 어려울 것이라는 전망이 지배적입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 소액주주 보호를 위한 자본시장법 개정안 논의에 대한 것으로, 특정 사건이나 피해가 발생하여 소송이 진행 중이거나 예정된 상황이 아닙니다. 법안 통과 시 향후 발생할 수 있는 불공정 행위에 대한 법적 근거를 마련하는 단계이므로, 현재 시점에서는 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>24만 명의 개인투자자가 4~5조원 규모의 피해를 입었고, 불성실공시 논란 및 외부감사 의견거절 등 공시 관련 증거 확보 가능성이 있으며 한국거래소의 개선 기간 진행 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 될 금양의 재무 상태가 심각하게 악화되어 상장폐지 위기에 처해있고, 기사에서도 실질적인 배상금 회수가 어렵다고 명시되어 있어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4조~5조원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>24만명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>합병가액 왜곡·쪼개기 상장 철퇴…자본시장법 개정안, 소위 상정</t>
+          <t>'배터리 신화'의 몰락…금양, 수조원 개미 돈 허공으로</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11999550</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338568</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 13:10:33.795574+00:00</t>
+          <t>2026-03-27 00:54:39.921991+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>자본시장 정책 및 규제 논의 중</t>
+          <t>국회 정무위 법안1소위에서 자본시장법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 CFO 리포트는 국내 기업의 '쪼개기 상장'이 지배구조와 가치이전의 공정성 문제를 야기하며, IPO 생태계와 벤처시장에 또 다른 피해를 줄 수 있다고 지적합니다. 전면적인 금지보다는 유형별 차등 규제와 보상 설계의 필요성을 제기하며, 정부의 자본시장 안정화 정책 방향에 대한 논의를 담고 있습니다.</t>
+          <t>국회 정무위 법안1소위에서 소액주주 보호와 자본시장 선진화를 위한 자본시장법 개정안이 논의 중입니다. 주요 내용으로는 의무공개매수제도 도입, 공정한 합병가액 설정 및 불공정 합병 시 연대 손해배상 책임, 쪼개기 상장 시 소액주주에게 신규 공모주 우선 배정 등이 포함됩니다. 이는 코리아 디스카운트 해소를 위한 제도적 뒷받침을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 '쪼개기 상장'과 관련된 자본시장 정책 및 규제 방향에 대한 논의를 다루는 리포트입니다. 특정 기업의 명확한 불법 행위나 그로 인한 구체적인 피해 사실, 피해자 집단, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 사건을 특정하기 어렵습니다. 적합 조건 중 어느 하나에도 명확히 해당하지 않습니다.</t>
+          <t>본 기사는 소액주주 보호를 위한 자본시장법 개정안 논의에 대한 것으로, 특정 사건이나 피해가 발생하여 소송이 진행 중이거나 예정된 상황이 아닙니다. 법안 통과 시 향후 발생할 수 있는 불공정 행위에 대한 법적 근거를 마련하는 단계이므로, 현재 시점에서는 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[CFO 리포트] 중복상장 전면 금지의 역설</t>
+          <t>합병가액 왜곡·쪼개기 상장 철퇴…자본시장법 개정안, 소위 상정</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=657726</t>
+          <t>https://www.mk.co.kr/article/11999550</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 00:17:38.581790+00:00</t>
+          <t>2026-03-26 13:10:33.795574+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>정책 제언 및 포럼 논의</t>
+          <t>자본시장 정책 및 규제 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>서지용 교수는 2026 미래경제포럼에서 공시 위반, 불공정거래, 자본시장법 위반 피해자들을 위한 배상 재원 마련 등 제도적 보완의 필요성을 강조했습니다. 개별 금융회사에 항의가 집중되는 것을 막고 예탁금 보호 한도를 높이는 방안을 제안하며, 투자자들이 퇴로를 확보할 수 있도록 해야 한다고 언급했습니다.</t>
+          <t>이 CFO 리포트는 국내 기업의 '쪼개기 상장'이 지배구조와 가치이전의 공정성 문제를 야기하며, IPO 생태계와 벤처시장에 또 다른 피해를 줄 수 있다고 지적합니다. 전면적인 금지보다는 유형별 차등 규제와 보상 설계의 필요성을 제기하며, 정부의 자본시장 안정화 정책 방향에 대한 논의를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 자본시장법 위반 피해자 보호를 위한 제도적 보완의 필요성을 논하는 정책 제언입니다. 따라서 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어느 하나도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 '쪼개기 상장'과 관련된 자본시장 정책 및 규제 방향에 대한 논의를 다루는 리포트입니다. 특정 기업의 명확한 불법 행위나 그로 인한 구체적인 피해 사실, 피해자 집단, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 사건을 특정하기 어렵습니다. 적합 조건 중 어느 하나에도 명확히 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>서지용 교수 “퇴로 없으니 투자 안 한다” [2026 미래경제포럼]</t>
+          <t>[CFO 리포트] 중복상장 전면 금지의 역설</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603190200</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657726</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-19 12:26:55.873436+00:00</t>
+          <t>2026-03-26 00:17:38.581790+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>법규 개정 진행 중</t>
+          <t>정책 제언 및 포럼 논의</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>자본시장 특별사법경찰의 인지수사권이 대폭 확대되어, 증선위의 고발이나 통보 없이도 직접 수사에 착수하고 형사소송법에 따라 필요한 자료를 확보할 수 있게 됩니다. 이번 개정안은 오는 26일까지 관련 절차가 진행될 예정입니다.</t>
+          <t>서지용 교수는 2026 미래경제포럼에서 공시 위반, 불공정거래, 자본시장법 위반 피해자들을 위한 배상 재원 마련 등 제도적 보완의 필요성을 강조했습니다. 개별 금융회사에 항의가 집중되는 것을 막고 예탁금 보호 한도를 높이는 방안을 제안하며, 투자자들이 퇴로를 확보할 수 있도록 해야 한다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 자본시장 특사경의 인지수사권 확대에 대한 규정 개정 소식으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 피해자, 가해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 자본시장법 위반 피해자 보호를 위한 제도적 보완의 필요성을 논하는 정책 제언입니다. 따라서 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어느 하나도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>증선위 패스하고 '수사 직행'… 자본시장 특사경 인지수사권 대폭 확대</t>
+          <t>서지용 교수 “퇴로 없으니 투자 안 한다” [2026 미래경제포럼]</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75239</t>
+          <t>https://www.kukinews.com/article/view/kuk202603190200</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-16 12:40:20.956129+00:00</t>
+          <t>2026-03-19 12:26:55.873436+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>자본시장</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>법규 개정 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>자본시장 특별사법경찰의 인지수사권이 대폭 확대되어, 증선위의 고발이나 통보 없이도 직접 수사에 착수하고 형사소송법에 따라 필요한 자료를 확보할 수 있게 됩니다. 이번 개정안은 오는 26일까지 관련 절차가 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>해당 기사는 자본시장 특사경의 인지수사권 확대에 대한 규정 개정 소식으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 피해자, 가해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>증선위 패스하고 '수사 직행'… 자본시장 특사경 인지수사권 대폭 확대</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>pointe.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75239</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:40:20.956129+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>자본시장</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>한국거래소 등 관련 규제기관</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>상장폐지 가처분 소송 신속 진행 협의</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>저성과 기업의 퇴출을 가속화하기 위해 상장폐지 가처분 소송의 신속한 진행을 법원과 협의 중입니다. 기사는 이러한 가처분 소송이 인용되는 사례가 극히 드물다고 언급하며, 기업들이 상장폐지를 막기 위한 우회책이 줄어들고 있음을 시사합니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>상장폐지 가처분 소송은 인용되는 사례가 극히 적다고 명시되어 있어(부적합 조건: 승소 가능성 낮음), 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다. 또한, 특정 피해자 집단에 대한 명확한 손해배상 청구 사건이 아닌 기업의 규제 조치에 대한 방어 소송이라는 점에서 소송금융의 일반적인 투자 대상과 거리가 있습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>같은 듯 다른 韓日 저성과 기업 퇴출…시장 재편 vs 퇴출 가속</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>news.einfomax.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4401131</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-02 00:41:29.588899+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>