--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="27" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="37" customWidth="1" min="10" max="10"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -534,237 +534,297 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재난/사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대전 인근 공업단지에서 발생한 화재로 인해 스트레스와 불안을 겪는 간접 피해자들을 대상으로 심리 안정을 위한 '마음톡톡버스' 방문 심리지원이 추진되고 있습니다. 정신건강 전문요원이 상담을 제공하며, '좋은 일터 조성사업'의 일환으로 진행됩니다.</t>
+          <t>The Biz(더비즈)가 '잊힌 피해자들의 아픔' 기사로 '2026 인터넷신문 언론대상' 탐사보도 부문 우수상을 수상했다. 이 기사는 참사 발생 1년 후에도 사회적 관심에서 멀어진 피해자들과 유가족의 고통을 조명하고 실질적인 대책 마련의 필요성을 강조했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재의 책임 주체가 불분명하며(적합 조건 1 불충족), 상대방의 자력 또한 파악할 수 없습니다(적합 조건 2 불충족). 피해 규모가 심리적 불안으로만 언급되어 구체적인 손해액 산정이 어렵고(적합 조건 4 불충족), 소송으로 이어질 만한 공적 절차 진행 여부도 확인되지 않습니다(적합 조건 6 불충족).</t>
+          <t>이 기사는 언론사의 탐사보도 수상 소식으로, 특정 사건의 피해자들을 다루고 있으나 소송금융 투자 검토에 필요한 구체적인 정보(상대방, 책임의 명확성, 피해 규모, 진행 단계 등)가 전혀 언급되지 않아 투자 적합도를 판단하기 어렵습니다. (적합 조건 1, 2, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[대전소식] '좋은 일터 조성사업' 참여기업 12개 사 선정 외</t>
+          <t>The Biz(더비즈), '2026 인터넷신문 언론대상' 탐사보도 부문 수상</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>the-biz.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353328</t>
+          <t>http://www.the-biz.co.kr/news/articleView.html?idxno=725224</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 00:27:39.212677+00:00</t>
+          <t>2026-08-09 07:02:16.794398+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재난/사고</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>재난안전대책본부 가동, 피해 복구 및 지원 중</t>
+          <t>화재 간접 피해자 심리지원 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대전 대덕구는 화재 발생으로 인해 '2026 대덕물빛축제'를 전면 취소했다. 대덕구는 재난안전대책본부를 가동하고 모든 가용 인력을 투입하여 피해 복구와 피해자 지원에 집중하고 있다. 사고 종료 시까지 긴장을 늦추지 않고 대응할 예정이다.</t>
+          <t>대전 인근 공업단지에서 발생한 화재로 인해 스트레스와 불안을 겪는 간접 피해자들을 대상으로 심리 안정을 위한 '마음톡톡버스' 방문 심리지원이 추진되고 있습니다. 정신건강 전문요원이 상담을 제공하며, '좋은 일터 조성사업'의 일환으로 진행됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 화재의 원인과 책임 주체가 명확히 특정되지 않아 소송의 상대방과 구체적인 청구 원인을 파악하기 어렵습니다. (적합 조건 1, 2 미충족) 피해 규모나 피해자 수에 대한 정보도 부족하여 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+          <t>기사 내용만으로는 화재의 책임 주체가 불분명하며(적합 조건 1 불충족), 상대방의 자력 또한 파악할 수 없습니다(적합 조건 2 불충족). 피해 규모가 심리적 불안으로만 언급되어 구체적인 손해액 산정이 어렵고(적합 조건 4 불충족), 소송으로 이어질 만한 공적 절차 진행 여부도 확인되지 않습니다(적합 조건 6 불충족).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>대전 대덕구, ‘2026 대덕물빛축제’ 전면 취소</t>
+          <t>[대전소식] '좋은 일터 조성사업' 참여기업 12개 사 선정 외</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1194225</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353328</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-23 12:31:47.633698+00:00</t>
+          <t>2026-03-31 00:27:39.212677+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재난/사고</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
+          <t>재난안전대책본부 가동, 피해 복구 및 지원 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>대전 대덕구는 화재 발생으로 인해 '2026 대덕물빛축제'를 전면 취소했다. 대덕구는 재난안전대책본부를 가동하고 모든 가용 인력을 투입하여 피해 복구와 피해자 지원에 집중하고 있다. 사고 종료 시까지 긴장을 늦추지 않고 대응할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이며, 화재의 원인과 책임 주체가 명확히 특정되지 않아 소송의 상대방과 구체적인 청구 원인을 파악하기 어렵습니다. (적합 조건 1, 2 미충족) 피해 규모나 피해자 수에 대한 정보도 부족하여 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>대전 대덕구, ‘2026 대덕물빛축제’ 전면 취소</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1194225</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:31:47.633698+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>재난/사고</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>피해구제 특별법 개정안 국회 본회의 통과</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>과거 발생한 '12.29 여객기 참사'의 피해자들을 구제하고 지원하기 위한 특별법 개정안이 국회 본회의를 통과했습니다. 이 법안은 참사 피해자들에 대한 입법적 구제 절차를 마련하는 것으로, 이미 발생한 사건에 대한 사후 처리 과정입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>이 기사는 과거 발생한 '12.29 여객기 참사'에 대한 피해구제 특별법 개정안이 국회 본회의를 통과했다는 내용입니다. 이는 이미 발생하여 법적 또는 입법적 구제 절차가 진행 중이거나 완료된 사건에 해당하므로, 소송금융 투자 대상으로서의 신규성이 낮고 '부적합 조건: 이미 종결된 사건'에 가깝습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>12.29여객기참사 피해구제 특별법 개정안 국회 본회의 통과</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260312001166</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-12 12:20:39.228865+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>