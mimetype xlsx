--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$21</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="49" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1286 +539,1426 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>추모 및 피해자 지원 조례안 논의 중</t>
+          <t>사고조사위원회 활동 중, 특별법 개정 및 국가위로금 추진 촉구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>인현동 참사 발생 27년 만에 '추모와 피해자 지원 조례안'이 뒤늦은 응답으로 논의되고 있습니다. 이 조례는 참사를 개인의 불운이 아닌 사회와 공공의 책임으로 바라보는 데 의미가 있으며, 피해자 지원을 위한 입법적 노력을 담고 있습니다.</t>
+          <t>12·29 여객기 참사 유가족들이 한성숙 국무총리에게 철저한 진상규명과 재조사를 위한 제도적 기반 마련을 촉구했습니다. 유가족 모임은 사고조사위원회의 최종 결과와 무관하게 새로운 증거 발견 시 재검증할 수 있도록 특별법 개정을 요구하고, 정책적 국가위로금 우선 지급 등 피해 구제 방안 검토를 요청했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>인현동 참사는 27년 전 발생한 사건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 현재 논의되는 '추모와 피해자 지원 조례안'은 입법적/행정적 조치이며, 새로운 손해배상 소송 기회를 창출한다고 보기 어렵습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당합니다. 여객기 참사 유가족들이 국무총리에게 특별법 개정 및 국가위로금 지급을 촉구하며 진상규명과 피해 구제 노력이 진행 중이므로, 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[김명희 칼럼] 27년만의 응답, 인현동 눈물이 안전 약속이 되기까지</t>
+          <t>“12·29 참사 진상규명·피해구제 제도 마련해야”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>incheontoday.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.incheontoday.com/news/articleView.html?idxno=317347</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8637679&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:22:01.485030+00:00</t>
+          <t>2026-08-15 06:00:15.594601+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>26년 전 발생한 사건에 대한 추모 조례 제정</t>
+          <t>국립과학수사연구원 현장 급파, 재난안전대책본부 및 재난피해자지원센터 설치</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>인천시의회가 26년 전 발생한 '인현동 참사'를 추모하기 위한 조례를 제정합니다. 이 조례는 과거의 비극을 기억하고 희생자들을 기리기 위한 것으로, 새로운 법적 분쟁이나 소송 제기와는 무관합니다.</t>
+          <t>세종 조치원 아파트에서 화재가 발생하여 행정안전부와 세종시가 재난안전대책본부 및 재난피해자지원센터를 설치하고 전력 복구를 지원하고 있습니다. 국립과학수사연구원이 현장에 급파되어 사고 원인 조사가 진행 중입니다. 기사는 주로 정부 기관의 재난 대응 노력에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 26년 전 발생한 '인현동 참사'에 대한 추모 조례 제정에 관한 것으로, 이미 종결된 과거 사건에 대한 기념 활동입니다. 새로운 소송 제기 가능성이나 소송금융 투자 대상으로서의 신규성이 없어 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 조치원 아파트 화재에 대한 행정안전부와 세종시의 재난 대응 및 복구 노력에 초점을 맞추고 있어, 소송의 원인이 될 수 있는 책임 주체나 구체적인 피해 규모가 명확히 드러나지 않습니다. (적합 조건 1, 2, 4 미충족) 국립과학수사연구원의 조사가 진행 중이나(적합 조건 5 충족), 현재 정보만으로는 소송금융 투자 대상을 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>인천시의회, 26년 만에 ‘인현동 참사’ 추모 조례 제정</t>
+          <t>행안부,  조치원 아파트 화재 유관기관과 전력 복구에 최선 다하고 있습...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ic.newdaily.co.kr</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://ic.newdaily.co.kr/site/data/html/2026/04/02/2026040200001.html</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=45772</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:27:33.529806+00:00</t>
+          <t>2026-06-14 03:00:42.200285+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>12주기 추모 행사 진행 중, 법적 절차는 대부분 종결됨</t>
+          <t>추모 및 피해자 지원 조례안 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>세월호 참사 12주기를 맞아 진도 맹골수도에서 희생자 304명을 기리는 선상 추모식이 진행될 예정입니다. 4·16재단은 2018년 출범 이후 안전 교육과 피해자 지원에 주력해 왔으며, 이번 기점을 통해 일상의 안전이 보장되는 공동체 형성을 위한 사업을 더욱 구체화할 방침입니다.</t>
+          <t>인현동 참사 발생 27년 만에 '추모와 피해자 지원 조례안'이 뒤늦은 응답으로 논의되고 있습니다. 이 조례는 참사를 개인의 불운이 아닌 사회와 공공의 책임으로 바라보는 데 의미가 있으며, 피해자 지원을 위한 입법적 노력을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 세월호 참사 12주기를 맞아 추모와 4·16재단의 안전 교육 및 피해자 지원 활동을 다루는 기념 기사입니다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 소송 진행에 대한 언급이 없어, '부적합 조건'인 이미 종결된 사건에 해당합니다. 비록 참사 자체는 '적합 조건'인 명확한 책임, 충분한 자력의 상대방, 집단적 피해, 큰 피해 규모, 증거 확보 가능성 등을 충족하지만, 현재 시점에서 새로운 소송금융 기회를 발굴하기는 어렵습니다.</t>
+          <t>인현동 참사는 27년 전 발생한 사건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 현재 논의되는 '추모와 피해자 지원 조례안'은 입법적/행정적 조치이며, 새로운 손해배상 소송 기회를 창출한다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>304명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>세월호 12주기, 진도 맹골수도에 울려 퍼질 '304명의 이름'…16일 선상 추...</t>
+          <t>[김명희 칼럼] 27년만의 응답, 인현동 눈물이 안전 약속이 되기까지</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>incheontoday.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320032</t>
+          <t>https://www.incheontoday.com/news/articleView.html?idxno=317347</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 12:31:34.110561+00:00</t>
+          <t>2026-04-04 12:22:01.485030+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>사고 발생 1년 이상 경과 후에도 미수습 유해 지속 발견, 재난피해자권리센터 활동 중</t>
+          <t>26년 전 발생한 사건에 대한 추모 조례 제정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>무안공항에서 사고 발생 1년이 훨씬 지났음에도 미수습 유해가 오염된 채 지속적으로 발견되어 유족들이 고통을 겪고 있다. 재난피해자권리센터 '우리함께'는 이러한 현실에 대해 비판적인 입장을 표명하며, 유해 관리 및 사고 수습에 대한 책임 주체의 명확한 과실을 시사한다.</t>
+          <t>인천시의회가 26년 전 발생한 '인현동 참사'를 추모하기 위한 조례를 제정합니다. 이 조례는 과거의 비극을 기억하고 희생자들을 기리기 위한 것으로, 새로운 법적 분쟁이나 소송 제기와는 무관합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>무안공항에서 사고 발생 1년이 넘었음에도 미수습 유해가 지속적으로 발견되고 있어 공항 관리 주체의 책임이 명확하며(적합 조건 1), 공공기관인 무안공항 관리 주체는 자력이 충분하다(적합 조건 2). 유족들이 집단적으로 피해를 입고 재난피해자권리센터가 활동하는 등 집단적 피해가 확인되며(적합 조건 3), 유해 방치로 인한 정신적 피해 규모가 크다(적합 조건 4). 미수습 유해 발견 자체가 증거가 되며 추가 증거 확보도 용이하다(적합 조건 5).</t>
+          <t>해당 기사는 26년 전 발생한 '인현동 참사'에 대한 추모 조례 제정에 관한 것으로, 이미 종결된 과거 사건에 대한 기념 활동입니다. 새로운 소송 제기 가능성이나 소송금융 투자 대상으로서의 신규성이 없어 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>유족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>오염된 채 방치된 유해에 또 무너졌다... 무안공항 못 떠나는 유족들</t>
+          <t>인천시의회, 26년 만에 ‘인현동 참사’ 추모 조례 제정</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ic.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032611130004711?did=NA</t>
+          <t>https://ic.newdaily.co.kr/site/data/html/2026/04/02/2026040200001.html</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-29 00:20:42.953715+00:00</t>
+          <t>2026-04-02 00:27:33.529806+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>재난피해자 지원 대책 진행 중</t>
+          <t>12주기 추모 행사 진행 중, 법적 절차는 대부분 종결됨</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대전 대덕구에서 화재 참사가 발생했으며, 유성구청장이 정부와 대전시가 주도하는 재난피해자 지원 대책에 적극 협력하겠다는 뜻을 밝혔다. 기사는 주로 피해 수습 및 지원 활동에 대한 내용을 담고 있다.</t>
+          <t>세월호 참사 12주기를 맞아 진도 맹골수도에서 희생자 304명을 기리는 선상 추모식이 진행될 예정입니다. 4·16재단은 2018년 출범 이후 안전 교육과 피해자 지원에 주력해 왔으며, 이번 기점을 통해 일상의 안전이 보장되는 공동체 형성을 위한 사업을 더욱 구체화할 방침입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 적합도를 판단하기 어렵습니다. 특히 상대방 책임의 명확성, 상대방의 자력, 구체적인 피해 규모 및 증거 유무 등 핵심 적합 조건에 대한 정보가 전혀 없습니다. 기사는 주로 재난 수습 및 피해자 지원에 초점을 맞추고 있어 소송의 쟁점을 파악하기 어렵습니다.</t>
+          <t>해당 기사는 세월호 참사 12주기를 맞아 추모와 4·16재단의 안전 교육 및 피해자 지원 활동을 다루는 기념 기사입니다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 소송 진행에 대한 언급이 없어, '부적합 조건'인 이미 종결된 사건에 해당합니다. 비록 참사 자체는 '적합 조건'인 명확한 책임, 충분한 자력의 상대방, 집단적 피해, 큰 피해 규모, 증거 확보 가능성 등을 충족하지만, 현재 시점에서 새로운 소송금융 기회를 발굴하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>304명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>정용래 유성구청장  대덕구 화재 참사 사고 수습 및 피해 지원에 역량 ...</t>
+          <t>세월호 12주기, 진도 맹골수도에 울려 퍼질 '304명의 이름'…16일 선상 추...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1194327</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320032</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-24 00:26:29.513070+00:00</t>
+          <t>2026-04-01 12:31:34.110561+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>재난/안전</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>무안공항 관리 주체</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>사고 발생 1년 이상 경과 후에도 미수습 유해 지속 발견, 재난피해자권리센터 활동 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>무안공항에서 사고 발생 1년이 훨씬 지났음에도 미수습 유해가 오염된 채 지속적으로 발견되어 유족들이 고통을 겪고 있다. 재난피해자권리센터 '우리함께'는 이러한 현실에 대해 비판적인 입장을 표명하며, 유해 관리 및 사고 수습에 대한 책임 주체의 명확한 과실을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>무안공항에서 사고 발생 1년이 넘었음에도 미수습 유해가 지속적으로 발견되고 있어 공항 관리 주체의 책임이 명확하며(적합 조건 1), 공공기관인 무안공항 관리 주체는 자력이 충분하다(적합 조건 2). 유족들이 집단적으로 피해를 입고 재난피해자권리센터가 활동하는 등 집단적 피해가 확인되며(적합 조건 3), 유해 방치로 인한 정신적 피해 규모가 크다(적합 조건 4). 미수습 유해 발견 자체가 증거가 되며 추가 증거 확보도 용이하다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>유족 다수</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>오염된 채 방치된 유해에 또 무너졌다... 무안공항 못 떠나는 유족들</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026032611130004711?did=NA</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:20:42.953715+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr"/>
-      <c r="F7" t="inlineStr">
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>재난피해자 지원 대책 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>대전 대덕구에서 화재 참사가 발생했으며, 유성구청장이 정부와 대전시가 주도하는 재난피해자 지원 대책에 적극 협력하겠다는 뜻을 밝혔다. 기사는 주로 피해 수습 및 지원 활동에 대한 내용을 담고 있다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 적합도를 판단하기 어렵습니다. 특히 상대방 책임의 명확성, 상대방의 자력, 구체적인 피해 규모 및 증거 유무 등 핵심 적합 조건에 대한 정보가 전혀 없습니다. 기사는 주로 재난 수습 및 피해자 지원에 초점을 맞추고 있어 소송의 쟁점을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>정용래 유성구청장  대덕구 화재 참사 사고 수습 및 피해 지원에 역량 ...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1194327</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:26:29.513070+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>재난/안전</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
         <is>
           <t>경북소방본부의 봄철 산불 예방 활동 강화 기사 중 일부로, 산불로 인해 1명이 사망하고 2명이 부상을 입는 인명피해가 발생했음을 언급한다. 피해자 대부분은 70세 이상 고령자로, 영농부산물 처리나 논·밭 소각 과정에서의 불씨 관리 미흡 또는 강풍이 원인으로 지목된다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>기사 본문만으로는 소송 상대방이 특정되지 않으며, 피해 규모(1명 사망, 2명 부상)가 소송금융 투자 대상으로 보기에는 작다. 또한, 상대방의 책임이 명확하게 제시되지 않고(불씨 관리 미흡 또는 강풍 등 기상 영향), 공적 절차 진행 여부도 파악하기 어렵다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>3명 (1명 사망, 2명 부상)</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>경북소방본부, 봄철 산불 예방 소방순찰·홍보활동 강화</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>ksmnews.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.ksmnews.co.kr/news/view.php?idx=596299</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-23 12:46:18.480474+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-23 12:26:51.077291+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>정치권의 진상 규명 및 피해자 지원 약속</t>
+          <t>대전시 심리지원 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>대전 지역에서 발생한 화재 사고로 희생자가 발생했으며, 더불어민주당 대전지역 국회의원들이 진상 규명과 피해자 지원을 약속했다. 아직 책임 주체는 명확히 밝혀지지 않았으나, 정치권에서 사고 수습과 대책 마련에 대한 의지를 표명하고 있다.</t>
+          <t>대전 대덕구 문평동 안전공업에서 발생한 화재로 인해 대전시민과 피해자들이 심리적 충격을 겪고 있으며, 대전시가 이들을 위한 심리지원 서비스인 '마음톡톡버스'를 운영하고 있다. 기사는 화재 피해에 대한 심리적 지원에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>화재 사고로 인한 다수의 희생자 및 피해자가 발생하여 집단적 피해(조건 3) 및 피해 규모가 큼(조건 4). 또한, 정치권에서 진상 규명을 약속하고 있어 증거 확보 가능성이 높다(조건 5). 그러나 기사만으로는 사고 책임 주체가 명확히 특정되지 않아 상대방의 책임 명확성(조건 1) 및 자력(조건 2) 확인이 어렵다.</t>
+          <t>안전공업 화재로 인해 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 대전시민이 피해를 입어 집단적 피해 가능성이 있습니다(적합 조건 3). 화재 발생으로 인한 조사 등 객관적 증거 확보도 가능할 것으로 보입니다(적합 조건 5). 다만, 기사 내용만으로는 구체적인 피해 금액과 상대방의 자력 확인이 어려워 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[포토뉴스] 더불어민주당 대전지역 국회의원 화재 사고 희생자 분향소 ...</t>
+          <t>화재 피해 시민 심리지원 나선다</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1350053</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148379</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-22 12:28:28.155015+00:00</t>
+          <t>2026-03-23 12:30:58.273512+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>수색 종료 후 합동감식 진행, 피해자 종합지원센터 운영</t>
+          <t>유가족 보상금 지급 완료</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>화재 현장에서 수색이 종료된 후 합동감식이 진행되고 있으며, 이 대통령이 현장을 방문했습니다. 현장 인근에는 행정안전부, 보건복지부, 대전시 등 22개 기관이 참여하는 피해자 종합지원센터가 마련되어 긴급 구호 및 심리 지원을 제공하고 있습니다. 합동분향소도 설치될 예정입니다.</t>
+          <t>서울시가 '제2의 명일동 사고'를 막기 위해 전국 최대 규모의 GPR 탐사 조직을 구축한다고 밝혔다. 기사는 과거 사고와 관련하여 서울시가 유가족에게 재난관리기금, 시민안전보험, 영조물배상책임보험 등을 통해 보상금 지급을 완료했음을 언급한다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>화재로 인한 다수의 피해자가 발생하여 집단적 피해가 명확하며(적합 조건 3), 합동분향소 설치 등으로 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 또한, 수색 종료 후 합동감식이 진행되고 행정안전부 등 22개 기관이 참여하는 피해자 종합지원센터가 운영되는 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이를 통해 객관적인 증거 확보가 가능할 것으로 보입니다(적합 조건 5).</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. 서울시가 유가족에 대한 보상금 지급을 재난관리기금, 시민안전보험, 영조물배상책임보험 등을 통해 마쳤다고 명시되어 있어, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>유가족 (구체적인 수 미상)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>수색 종료 후 합동감식 진행…이 대통령도 화재 현장 방문</t>
+          <t>“제2의 명일동 막는다”… 서울시, 전국 최대 규모 GPR 탐사 조직 구축</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290752?influxDiv=NAVER</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603231019276590185</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-21 12:24:12.975228+00:00</t>
+          <t>2026-03-23 12:26:51.077291+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>실종자 수습 중, 중앙합동재난피해자지원센터 설치</t>
+          <t>정치권의 진상 규명 및 피해자 지원 약속</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>대전 화재 현장에서 실종자 14명 중 남아있던 3명을 수습 중입니다. 정부는 화재 수습과 피해 지원을 위해 행정안전부를 중심으로 중앙합동재난피해자지원센터를 설치하여 운영하고 있습니다.</t>
+          <t>대전 지역에서 발생한 화재 사고로 희생자가 발생했으며, 더불어민주당 대전지역 국회의원들이 진상 규명과 피해자 지원을 약속했다. 아직 책임 주체는 명확히 밝혀지지 않았으나, 정치권에서 사고 수습과 대책 마련에 대한 의지를 표명하고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>화재로 인한 14명의 실종자 발생은 집단적 피해이며 피해 규모가 매우 큽니다. 정부가 중앙합동재난피해자지원센터를 설치하여 공적 절차가 진행 중이며, 이는 향후 책임 소재 규명 및 증거 확보에 유리할 수 있습니다. 다만, 기사만으로는 책임 주체가 명확히 특정되지 않아 추가 조사가 필요합니다.</t>
+          <t>화재 사고로 인한 다수의 희생자 및 피해자가 발생하여 집단적 피해(조건 3) 및 피해 규모가 큼(조건 4). 또한, 정치권에서 진상 규명을 약속하고 있어 증거 확보 가능성이 높다(조건 5). 그러나 기사만으로는 사고 책임 주체가 명확히 특정되지 않아 상대방의 책임 명확성(조건 1) 및 자력(조건 2) 확인이 어렵다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>대전 화재 현장서 남은 실종자 3명 수습 중</t>
+          <t>[포토뉴스] 더불어민주당 대전지역 국회의원 화재 사고 희생자 분향소 ...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518056</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1350053</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-21 12:20:07.076729+00:00</t>
+          <t>2026-03-22 12:28:28.155015+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>과거 사건을 다룬 예술 프로젝트 진행 중</t>
+          <t>수색 종료 후 합동감식 진행, 피해자 종합지원센터 운영</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>청강문화산업대학교 학생들이 세월호 참사와 가습기 살균제 참사 피해자 및 유가족, 기록자들의 목소리를 담아 만화와 웹툰 작품 7편을 제작했다. 이 작품들은 사회복지공동모금회, 경기도청, 국회 등에서 전시되었다. 본 기사는 과거의 비극을 예술적으로 승화하는 프로젝트에 대한 것으로, 현재 진행 중인 소송금융 투자 대상 사건을 다루고 있지 않다.</t>
+          <t>화재 현장에서 수색이 종료된 후 합동감식이 진행되고 있으며, 이 대통령이 현장을 방문했습니다. 현장 인근에는 행정안전부, 보건복지부, 대전시 등 22개 기관이 참여하는 피해자 종합지원센터가 마련되어 긴급 구호 및 심리 지원을 제공하고 있습니다. 합동분향소도 설치될 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 세월호 참사와 가습기 살균제 참사 피해자들의 목소리를 담은 예술 작품 제작 프로젝트에 대한 것으로, 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상 사건을 다루고 있지 않다. 이미 상당 부분 법적 절차가 종결되었거나 진행 중인 사건을 회고하는 성격이 강하여, 소송금융 투자 기회로서의 신규성이 낮다.</t>
+          <t>화재로 인한 다수의 피해자가 발생하여 집단적 피해가 명확하며(적합 조건 3), 합동분향소 설치 등으로 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 또한, 수색 종료 후 합동감식이 진행되고 행정안전부 등 22개 기관이 참여하는 피해자 종합지원센터가 운영되는 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이를 통해 객관적인 증거 확보가 가능할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[파워인터뷰] 최성신 청강문화산업대학교 총장  '창작 인재 메카'로 성...</t>
+          <t>수색 종료 후 합동감식 진행…이 대통령도 화재 현장 방문</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news.unn.net</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://news.unn.net/news/articleView.html?idxno=590806</t>
+          <t>https://news.jtbc.co.kr/article/NB12290752?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 00:29:57.499873+00:00</t>
+          <t>2026-03-21 12:24:12.975228+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>현장 수습 및 피해자 지원 지시</t>
+          <t>실종자 수습 중, 중앙합동재난피해자지원센터 설치</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>소공동 복합건축물에서 화재가 발생하여 오세훈 서울시장이 현장 수습과 외국인 관광객 등 피해자 지원에 최선을 다할 것을 지시했습니다. 기사는 화재 발생 사실과 시장의 대응을 전할 뿐, 구체적인 피해 규모나 책임 소재에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>대전 화재 현장에서 실종자 14명 중 남아있던 3명을 수습 중입니다. 정부는 화재 수습과 피해 지원을 위해 행정안전부를 중심으로 중앙합동재난피해자지원센터를 설치하여 운영하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 소공동 복합건축물 화재 발생 및 오세훈 시장의 수습 지시를 다루고 있으나, 화재 원인이나 책임 주체가 명확히 특정되지 않았습니다. 피해 규모(금액, 인원) 또한 미상이며, 소송금융 투자에 필요한 적합 조건(상대방 책임 명확성, 자력, 피해 규모, 증거 등)을 파악하기 어렵습니다.</t>
+          <t>화재로 인한 14명의 실종자 발생은 집단적 피해이며 피해 규모가 매우 큽니다. 정부가 중앙합동재난피해자지원센터를 설치하여 공적 절차가 진행 중이며, 이는 향후 책임 소재 규명 및 증거 확보에 유리할 수 있습니다. 다만, 기사만으로는 책임 주체가 명확히 특정되지 않아 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>오세훈, 소공동 화재 수습 지시… 지원에 총력</t>
+          <t>대전 화재 현장서 남은 실종자 3명 수습 중</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=723817</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518056</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-15 00:20:05.059739+00:00</t>
+          <t>2026-03-21 12:20:07.076729+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>유가족들이 국가 위로금 지급 및 특별법 개정 촉구 중</t>
+          <t>과거 사건을 다룬 예술 프로젝트 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>12·29 제주항공 참사 희생자 유가족 74명이 국가 차원의 위로금 지급과 특별법 개정을 촉구했습니다. 참사 발생 1년 3개월이 지났지만 배상과 보상이 이뤄지지 않았으며, 유가족들은 국가가 책임을 인정한 참사임에도 소송으로 책임을 입증해야 하는 현실에 고통받고 있다고 주장합니다.</t>
+          <t>청강문화산업대학교 학생들이 세월호 참사와 가습기 살균제 참사 피해자 및 유가족, 기록자들의 목소리를 담아 만화와 웹툰 작품 7편을 제작했다. 이 작품들은 사회복지공동모금회, 경기도청, 국회 등에서 전시되었다. 본 기사는 과거의 비극을 예술적으로 승화하는 프로젝트에 대한 것으로, 현재 진행 중인 소송금융 투자 대상 사건을 다루고 있지 않다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>국가가 책임을 인정한 참사로 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 179명의 희생자가 발생한 집단적 피해이며(적합 조건 3, 4), 유가족들이 국가 위로금 지급과 특별법 개정을 촉구하며 조직적으로 활동하고 있습니다(적합 조건 6). 아직 배상 및 보상이 이루어지지 않아 사건이 종결되지 않았습니다.</t>
+          <t>본 기사는 세월호 참사와 가습기 살균제 참사 피해자들의 목소리를 담은 예술 작품 제작 프로젝트에 대한 것으로, 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상 사건을 다루고 있지 않다. 이미 상당 부분 법적 절차가 종결되었거나 진행 중인 사건을 회고하는 성격이 강하여, 소송금융 투자 기회로서의 신규성이 낮다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>179명 희생, 유가족 74명 참여</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>제주항공 참사 일부 유가족 ‘국가 위로금 지급’ 촉구</t>
+          <t>[파워인터뷰] 최성신 청강문화산업대학교 총장  '창작 인재 메카'로 성...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>news.unn.net</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1773140780674647005</t>
+          <t>https://news.unn.net/news/articleView.html?idxno=590806</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-10 13:20:48.788430+00:00</t>
+          <t>2026-03-18 00:29:57.499873+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>재난/안전</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>현장 수습 및 피해자 지원 지시</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>소공동 복합건축물에서 화재가 발생하여 오세훈 서울시장이 현장 수습과 외국인 관광객 등 피해자 지원에 최선을 다할 것을 지시했습니다. 기사는 화재 발생 사실과 시장의 대응을 전할 뿐, 구체적인 피해 규모나 책임 소재에 대한 정보는 포함하고 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>기사는 소공동 복합건축물 화재 발생 및 오세훈 시장의 수습 지시를 다루고 있으나, 화재 원인이나 책임 주체가 명확히 특정되지 않았습니다. 피해 규모(금액, 인원) 또한 미상이며, 소송금융 투자에 필요한 적합 조건(상대방 책임 명확성, 자력, 피해 규모, 증거 등)을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>오세훈, 소공동 화재 수습 지시… 지원에 총력</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=723817</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:20:05.059739+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B17" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C17" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>유가족들이 국가 위로금 지급 및 특별법 개정 촉구 중</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>12·29 제주항공 참사 희생자 유가족 74명이 국가 차원의 위로금 지급과 특별법 개정을 촉구했습니다. 참사 발생 1년 3개월이 지났지만 배상과 보상이 이뤄지지 않았으며, 유가족들은 국가가 책임을 인정한 참사임에도 소송으로 책임을 입증해야 하는 현실에 고통받고 있다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>국가가 책임을 인정한 참사로 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 179명의 희생자가 발생한 집단적 피해이며(적합 조건 3, 4), 유가족들이 국가 위로금 지급과 특별법 개정을 촉구하며 조직적으로 활동하고 있습니다(적합 조건 6). 아직 배상 및 보상이 이루어지지 않아 사건이 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>179명 희생, 유가족 74명 참여</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>제주항공 참사 일부 유가족 ‘국가 위로금 지급’ 촉구</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>kjdaily.com</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>http://www.kjdaily.com/article.php?aid=1773140780674647005</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-10 13:20:48.788430+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>재난/안전</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
         <is>
           <t>특별조사위원회 청문회 진행 중</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>10·29 이태원참사 진상규명 특별조사위원회가 피고인 윤석열에게 청문회 출석을 요구하며 진상규명 절차를 진행 중입니다. 피고인 윤석열 측은 재판 일정을 이유로 불참 의사를 밝혔고, 특조위는 법원에 공판기일 조정을 요청했습니다. 이는 대규모 인명 피해가 발생한 사건으로, 책임 규명과 재발 방지를 위한 공적 절차가 활발히 진행되고 있음을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확 - 피고인 윤석열 특정), 2(상대방 자력 충분 - 국가), 3(집단적 피해 - 이태원참사), 4(피해 규모 큼 - 대규모 인명 피해), 5(증거 확보 가능 - 특조위 활동), 6(공적 절차 진행 중 - 특조위 청문회)에 모두 해당하여 소송금융 적합도가 높습니다. 대규모 인명 피해가 발생한 사건으로, 책임 규명과 재발 방지를 위한 공적 절차가 활발히 진행되고 있습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>미리 보는 오늘</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806125_37012.html</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-10 00:42:19.344582+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-02-26 12:47:20.962272+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>재난/안전</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>금호타이어</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>광산구의 구상권 청구 검토 단계</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>지난해 5월 금호타이어 광주공장 화재로 인근 주민들이 대피하고 8000여 건의 대인·대물 피해가 발생했습니다. 광주 광산구는 사고 수습에 투입된 공공예산에 대해 금호타이어에 구상권을 청구하는 방안을 검토 중입니다. 금호타이어는 사고 이후 책임 이행을 위해 노력해왔으나, 광산구는 법률 자문을 거쳐 구체적인 청구 범위와 타당성을 따질 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>금호타이어의 화재 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 화재로 인한 대인·대물 피해가 8000여 건에 달하며(적합 조건 3, 4), 광산구가 공공예산 투입에 대한 구상권 청구를 검토 중으로 공적 절차가 진행되고 있습니다(적합 조건 6). 법적으로 구상권 청구의 타당성이 인정될 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상 (광산구 청구액)</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>인근 주민 다수 및 8000여 건의 대인·대물 피해 발생, 광산구</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>[기자수첩] 불난 집에 물값 청구하겠다는 광산구 '글쎄~'</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026030120145458085</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:52:42.309219+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>재난/안전</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>검찰 항고 진행 중</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>오송참사 유가족들이 김영환 충북도지사에 대한 검찰의 불기소 처분에 불복해 항고장을 제출했으나, 대전고검이 1년째 묵묵부답으로 일관하자 다시 검찰청 앞에서 기소를 촉구하며 항의했습니다. 유가족들은 김 지사가 참사 당시 현장 지휘를 소홀히 해 인명 피해를 키웠다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>오송참사 유가족이 김영환 기소 촉구하며 책임 주장이 명확하고(상대방 책임 명확), 공공기관(대한민국)이 최종적인 배상 주체가 될 가능성이 높아 자력이 충분합니다. 또한, 다수의 유가족이 피해를 입었고(집단적 피해), 인명 피해가 발생한 대형 참사로 피해 규모가 큽니다. 검찰 수사 및 항고가 진행 중이므로 증거 확보가 가능하며, 이미 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>항고 1년째 묵묵부답 ‥ 오송참사 유가족  김영환 기소 촉구</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>news.mbccb.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260226&amp;SEQUENCE=4454</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:47:20.962272+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B21" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr">
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>모든 법적 절차 및 보상 완료</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>2003년 대구 지하철 참사를 다룬 영화에 대한 기사로, 참사 피해자와 유가족, 그리고 지하철 노동자들의 상처와 활동을 언급합니다. 이 사건은 이미 2003년에 발생하여 법적 절차 및 보상이 종결된 역사적 사건으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>2003년에 발생한 대구 지하철 참사는 이미 모든 법적 절차 및 보상 절차가 종결되었을 가능성이 매우 높습니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로, 신규 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>[무비053] 2003년 대구 지하철 참사의 기록(들)</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>newsmin.co.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.newsmin.co.kr/news/129379/</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-02-23 12:38:30.852049+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N19"/>
+  <autoFilter ref="A1:N21"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>