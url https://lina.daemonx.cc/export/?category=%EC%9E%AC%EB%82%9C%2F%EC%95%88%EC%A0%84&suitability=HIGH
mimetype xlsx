--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="49" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,528 +535,600 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>무안공항 관리 주체</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>사고 발생 1년 이상 경과 후에도 미수습 유해 지속 발견, 재난피해자권리센터 활동 중</t>
+          <t>사고조사위원회 활동 중, 특별법 개정 및 국가위로금 추진 촉구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>무안공항에서 사고 발생 1년이 훨씬 지났음에도 미수습 유해가 오염된 채 지속적으로 발견되어 유족들이 고통을 겪고 있다. 재난피해자권리센터 '우리함께'는 이러한 현실에 대해 비판적인 입장을 표명하며, 유해 관리 및 사고 수습에 대한 책임 주체의 명확한 과실을 시사한다.</t>
+          <t>12·29 여객기 참사 유가족들이 한성숙 국무총리에게 철저한 진상규명과 재조사를 위한 제도적 기반 마련을 촉구했습니다. 유가족 모임은 사고조사위원회의 최종 결과와 무관하게 새로운 증거 발견 시 재검증할 수 있도록 특별법 개정을 요구하고, 정책적 국가위로금 우선 지급 등 피해 구제 방안 검토를 요청했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>무안공항에서 사고 발생 1년이 넘었음에도 미수습 유해가 지속적으로 발견되고 있어 공항 관리 주체의 책임이 명확하며(적합 조건 1), 공공기관인 무안공항 관리 주체는 자력이 충분하다(적합 조건 2). 유족들이 집단적으로 피해를 입고 재난피해자권리센터가 활동하는 등 집단적 피해가 확인되며(적합 조건 3), 유해 방치로 인한 정신적 피해 규모가 크다(적합 조건 4). 미수습 유해 발견 자체가 증거가 되며 추가 증거 확보도 용이하다(적합 조건 5).</t>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당합니다. 여객기 참사 유가족들이 국무총리에게 특별법 개정 및 국가위로금 지급을 촉구하며 진상규명과 피해 구제 노력이 진행 중이므로, 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>유족 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>오염된 채 방치된 유해에 또 무너졌다... 무안공항 못 떠나는 유족들</t>
+          <t>“12·29 참사 진상규명·피해구제 제도 마련해야”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032611130004711?did=NA</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8637679&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-29 00:20:42.953715+00:00</t>
+          <t>2026-08-15 06:00:15.594601+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>무안공항 관리 주체</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>수색 종료 후 합동감식 진행, 피해자 종합지원센터 운영</t>
+          <t>사고 발생 1년 이상 경과 후에도 미수습 유해 지속 발견, 재난피해자권리센터 활동 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>화재 현장에서 수색이 종료된 후 합동감식이 진행되고 있으며, 이 대통령이 현장을 방문했습니다. 현장 인근에는 행정안전부, 보건복지부, 대전시 등 22개 기관이 참여하는 피해자 종합지원센터가 마련되어 긴급 구호 및 심리 지원을 제공하고 있습니다. 합동분향소도 설치될 예정입니다.</t>
+          <t>무안공항에서 사고 발생 1년이 훨씬 지났음에도 미수습 유해가 오염된 채 지속적으로 발견되어 유족들이 고통을 겪고 있다. 재난피해자권리센터 '우리함께'는 이러한 현실에 대해 비판적인 입장을 표명하며, 유해 관리 및 사고 수습에 대한 책임 주체의 명확한 과실을 시사한다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>화재로 인한 다수의 피해자가 발생하여 집단적 피해가 명확하며(적합 조건 3), 합동분향소 설치 등으로 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 또한, 수색 종료 후 합동감식이 진행되고 행정안전부 등 22개 기관이 참여하는 피해자 종합지원센터가 운영되는 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이를 통해 객관적인 증거 확보가 가능할 것으로 보입니다(적합 조건 5).</t>
+          <t>무안공항에서 사고 발생 1년이 넘었음에도 미수습 유해가 지속적으로 발견되고 있어 공항 관리 주체의 책임이 명확하며(적합 조건 1), 공공기관인 무안공항 관리 주체는 자력이 충분하다(적합 조건 2). 유족들이 집단적으로 피해를 입고 재난피해자권리센터가 활동하는 등 집단적 피해가 확인되며(적합 조건 3), 유해 방치로 인한 정신적 피해 규모가 크다(적합 조건 4). 미수습 유해 발견 자체가 증거가 되며 추가 증거 확보도 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>유족 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>수색 종료 후 합동감식 진행…이 대통령도 화재 현장 방문</t>
+          <t>오염된 채 방치된 유해에 또 무너졌다... 무안공항 못 떠나는 유족들</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290752?influxDiv=NAVER</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032611130004711?did=NA</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-21 12:24:12.975228+00:00</t>
+          <t>2026-03-29 00:20:42.953715+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>실종자 수습 중, 중앙합동재난피해자지원센터 설치</t>
+          <t>수색 종료 후 합동감식 진행, 피해자 종합지원센터 운영</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>대전 화재 현장에서 실종자 14명 중 남아있던 3명을 수습 중입니다. 정부는 화재 수습과 피해 지원을 위해 행정안전부를 중심으로 중앙합동재난피해자지원센터를 설치하여 운영하고 있습니다.</t>
+          <t>화재 현장에서 수색이 종료된 후 합동감식이 진행되고 있으며, 이 대통령이 현장을 방문했습니다. 현장 인근에는 행정안전부, 보건복지부, 대전시 등 22개 기관이 참여하는 피해자 종합지원센터가 마련되어 긴급 구호 및 심리 지원을 제공하고 있습니다. 합동분향소도 설치될 예정입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>화재로 인한 14명의 실종자 발생은 집단적 피해이며 피해 규모가 매우 큽니다. 정부가 중앙합동재난피해자지원센터를 설치하여 공적 절차가 진행 중이며, 이는 향후 책임 소재 규명 및 증거 확보에 유리할 수 있습니다. 다만, 기사만으로는 책임 주체가 명확히 특정되지 않아 추가 조사가 필요합니다.</t>
+          <t>화재로 인한 다수의 피해자가 발생하여 집단적 피해가 명확하며(적합 조건 3), 합동분향소 설치 등으로 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 또한, 수색 종료 후 합동감식이 진행되고 행정안전부 등 22개 기관이 참여하는 피해자 종합지원센터가 운영되는 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이를 통해 객관적인 증거 확보가 가능할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>대전 화재 현장서 남은 실종자 3명 수습 중</t>
+          <t>수색 종료 후 합동감식 진행…이 대통령도 화재 현장 방문</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518056</t>
+          <t>https://news.jtbc.co.kr/article/NB12290752?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-21 12:20:07.076729+00:00</t>
+          <t>2026-03-21 12:24:12.975228+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>유가족들이 국가 위로금 지급 및 특별법 개정 촉구 중</t>
+          <t>실종자 수습 중, 중앙합동재난피해자지원센터 설치</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>12·29 제주항공 참사 희생자 유가족 74명이 국가 차원의 위로금 지급과 특별법 개정을 촉구했습니다. 참사 발생 1년 3개월이 지났지만 배상과 보상이 이뤄지지 않았으며, 유가족들은 국가가 책임을 인정한 참사임에도 소송으로 책임을 입증해야 하는 현실에 고통받고 있다고 주장합니다.</t>
+          <t>대전 화재 현장에서 실종자 14명 중 남아있던 3명을 수습 중입니다. 정부는 화재 수습과 피해 지원을 위해 행정안전부를 중심으로 중앙합동재난피해자지원센터를 설치하여 운영하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>국가가 책임을 인정한 참사로 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 179명의 희생자가 발생한 집단적 피해이며(적합 조건 3, 4), 유가족들이 국가 위로금 지급과 특별법 개정을 촉구하며 조직적으로 활동하고 있습니다(적합 조건 6). 아직 배상 및 보상이 이루어지지 않아 사건이 종결되지 않았습니다.</t>
+          <t>화재로 인한 14명의 실종자 발생은 집단적 피해이며 피해 규모가 매우 큽니다. 정부가 중앙합동재난피해자지원센터를 설치하여 공적 절차가 진행 중이며, 이는 향후 책임 소재 규명 및 증거 확보에 유리할 수 있습니다. 다만, 기사만으로는 책임 주체가 명확히 특정되지 않아 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>179명 희생, 유가족 74명 참여</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>제주항공 참사 일부 유가족 ‘국가 위로금 지급’ 촉구</t>
+          <t>대전 화재 현장서 남은 실종자 3명 수습 중</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1773140780674647005</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518056</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-10 13:20:48.788430+00:00</t>
+          <t>2026-03-21 12:20:07.076729+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>특별조사위원회 청문회 진행 중</t>
+          <t>유가족들이 국가 위로금 지급 및 특별법 개정 촉구 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>10·29 이태원참사 진상규명 특별조사위원회가 피고인 윤석열에게 청문회 출석을 요구하며 진상규명 절차를 진행 중입니다. 피고인 윤석열 측은 재판 일정을 이유로 불참 의사를 밝혔고, 특조위는 법원에 공판기일 조정을 요청했습니다. 이는 대규모 인명 피해가 발생한 사건으로, 책임 규명과 재발 방지를 위한 공적 절차가 활발히 진행되고 있음을 보여줍니다.</t>
+          <t>12·29 제주항공 참사 희생자 유가족 74명이 국가 차원의 위로금 지급과 특별법 개정을 촉구했습니다. 참사 발생 1년 3개월이 지났지만 배상과 보상이 이뤄지지 않았으며, 유가족들은 국가가 책임을 인정한 참사임에도 소송으로 책임을 입증해야 하는 현실에 고통받고 있다고 주장합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 피고인 윤석열 특정), 2(상대방 자력 충분 - 국가), 3(집단적 피해 - 이태원참사), 4(피해 규모 큼 - 대규모 인명 피해), 5(증거 확보 가능 - 특조위 활동), 6(공적 절차 진행 중 - 특조위 청문회)에 모두 해당하여 소송금융 적합도가 높습니다. 대규모 인명 피해가 발생한 사건으로, 책임 규명과 재발 방지를 위한 공적 절차가 활발히 진행되고 있습니다.</t>
+          <t>국가가 책임을 인정한 참사로 상대방 책임이 명확하며(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 179명의 희생자가 발생한 집단적 피해이며(적합 조건 3, 4), 유가족들이 국가 위로금 지급과 특별법 개정을 촉구하며 조직적으로 활동하고 있습니다(적합 조건 6). 아직 배상 및 보상이 이루어지지 않아 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>179명 희생, 유가족 74명 참여</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>미리 보는 오늘</t>
+          <t>제주항공 참사 일부 유가족 ‘국가 위로금 지급’ 촉구</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806125_37012.html</t>
+          <t>http://www.kjdaily.com/article.php?aid=1773140780674647005</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-10 00:42:19.344582+00:00</t>
+          <t>2026-03-10 13:20:48.788430+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>금호타이어</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>광산구의 구상권 청구 검토 단계</t>
+          <t>특별조사위원회 청문회 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>지난해 5월 금호타이어 광주공장 화재로 인근 주민들이 대피하고 8000여 건의 대인·대물 피해가 발생했습니다. 광주 광산구는 사고 수습에 투입된 공공예산에 대해 금호타이어에 구상권을 청구하는 방안을 검토 중입니다. 금호타이어는 사고 이후 책임 이행을 위해 노력해왔으나, 광산구는 법률 자문을 거쳐 구체적인 청구 범위와 타당성을 따질 예정입니다.</t>
+          <t>10·29 이태원참사 진상규명 특별조사위원회가 피고인 윤석열에게 청문회 출석을 요구하며 진상규명 절차를 진행 중입니다. 피고인 윤석열 측은 재판 일정을 이유로 불참 의사를 밝혔고, 특조위는 법원에 공판기일 조정을 요청했습니다. 이는 대규모 인명 피해가 발생한 사건으로, 책임 규명과 재발 방지를 위한 공적 절차가 활발히 진행되고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>금호타이어의 화재 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 화재로 인한 대인·대물 피해가 8000여 건에 달하며(적합 조건 3, 4), 광산구가 공공예산 투입에 대한 구상권 청구를 검토 중으로 공적 절차가 진행되고 있습니다(적합 조건 6). 법적으로 구상권 청구의 타당성이 인정될 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확 - 피고인 윤석열 특정), 2(상대방 자력 충분 - 국가), 3(집단적 피해 - 이태원참사), 4(피해 규모 큼 - 대규모 인명 피해), 5(증거 확보 가능 - 특조위 활동), 6(공적 절차 진행 중 - 특조위 청문회)에 모두 해당하여 소송금융 적합도가 높습니다. 대규모 인명 피해가 발생한 사건으로, 책임 규명과 재발 방지를 위한 공적 절차가 활발히 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상 (광산구 청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>인근 주민 다수 및 8000여 건의 대인·대물 피해 발생, 광산구</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[기자수첩] 불난 집에 물값 청구하겠다는 광산구 '글쎄~'</t>
+          <t>미리 보는 오늘</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030120145458085</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806125_37012.html</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-01 12:52:42.309219+00:00</t>
+          <t>2026-03-10 00:42:19.344582+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
+          <t>금호타이어</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>광산구의 구상권 청구 검토 단계</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>지난해 5월 금호타이어 광주공장 화재로 인근 주민들이 대피하고 8000여 건의 대인·대물 피해가 발생했습니다. 광주 광산구는 사고 수습에 투입된 공공예산에 대해 금호타이어에 구상권을 청구하는 방안을 검토 중입니다. 금호타이어는 사고 이후 책임 이행을 위해 노력해왔으나, 광산구는 법률 자문을 거쳐 구체적인 청구 범위와 타당성을 따질 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>금호타이어의 화재 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분합니다(적합 조건 2). 화재로 인한 대인·대물 피해가 8000여 건에 달하며(적합 조건 3, 4), 광산구가 공공예산 투입에 대한 구상권 청구를 검토 중으로 공적 절차가 진행되고 있습니다(적합 조건 6). 법적으로 구상권 청구의 타당성이 인정될 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상 (광산구 청구액)</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>인근 주민 다수 및 8000여 건의 대인·대물 피해 발생, 광산구</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>[기자수첩] 불난 집에 물값 청구하겠다는 광산구 '글쎄~'</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026030120145458085</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:52:42.309219+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>재난/안전</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>검찰 항고 진행 중</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>오송참사 유가족들이 김영환 충북도지사에 대한 검찰의 불기소 처분에 불복해 항고장을 제출했으나, 대전고검이 1년째 묵묵부답으로 일관하자 다시 검찰청 앞에서 기소를 촉구하며 항의했습니다. 유가족들은 김 지사가 참사 당시 현장 지휘를 소홀히 해 인명 피해를 키웠다고 주장하고 있습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>오송참사 유가족이 김영환 기소 촉구하며 책임 주장이 명확하고(상대방 책임 명확), 공공기관(대한민국)이 최종적인 배상 주체가 될 가능성이 높아 자력이 충분합니다. 또한, 다수의 유가족이 피해를 입었고(집단적 피해), 인명 피해가 발생한 대형 참사로 피해 규모가 큽니다. 검찰 수사 및 항고가 진행 중이므로 증거 확보가 가능하며, 이미 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>항고 1년째 묵묵부답 ‥ 오송참사 유가족  김영환 기소 촉구</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>news.mbccb.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260226&amp;SEQUENCE=4454</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-02-26 12:47:20.962272+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>