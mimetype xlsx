--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="33" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="42" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -536,639 +536,707 @@
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>추모 및 피해자 지원 조례안 논의 중</t>
+          <t>국립과학수사연구원 현장 급파, 재난안전대책본부 및 재난피해자지원센터 설치</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>인현동 참사 발생 27년 만에 '추모와 피해자 지원 조례안'이 뒤늦은 응답으로 논의되고 있습니다. 이 조례는 참사를 개인의 불운이 아닌 사회와 공공의 책임으로 바라보는 데 의미가 있으며, 피해자 지원을 위한 입법적 노력을 담고 있습니다.</t>
+          <t>세종 조치원 아파트에서 화재가 발생하여 행정안전부와 세종시가 재난안전대책본부 및 재난피해자지원센터를 설치하고 전력 복구를 지원하고 있습니다. 국립과학수사연구원이 현장에 급파되어 사고 원인 조사가 진행 중입니다. 기사는 주로 정부 기관의 재난 대응 노력에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>인현동 참사는 27년 전 발생한 사건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 현재 논의되는 '추모와 피해자 지원 조례안'은 입법적/행정적 조치이며, 새로운 손해배상 소송 기회를 창출한다고 보기 어렵습니다.</t>
+          <t>본 기사는 조치원 아파트 화재에 대한 행정안전부와 세종시의 재난 대응 및 복구 노력에 초점을 맞추고 있어, 소송의 원인이 될 수 있는 책임 주체나 구체적인 피해 규모가 명확히 드러나지 않습니다. (적합 조건 1, 2, 4 미충족) 국립과학수사연구원의 조사가 진행 중이나(적합 조건 5 충족), 현재 정보만으로는 소송금융 투자 대상을 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[김명희 칼럼] 27년만의 응답, 인현동 눈물이 안전 약속이 되기까지</t>
+          <t>행안부,  조치원 아파트 화재 유관기관과 전력 복구에 최선 다하고 있습...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>incheontoday.com</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.incheontoday.com/news/articleView.html?idxno=317347</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=45772</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:22:01.485030+00:00</t>
+          <t>2026-06-14 03:00:42.200285+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>26년 전 발생한 사건에 대한 추모 조례 제정</t>
+          <t>추모 및 피해자 지원 조례안 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>인천시의회가 26년 전 발생한 '인현동 참사'를 추모하기 위한 조례를 제정합니다. 이 조례는 과거의 비극을 기억하고 희생자들을 기리기 위한 것으로, 새로운 법적 분쟁이나 소송 제기와는 무관합니다.</t>
+          <t>인현동 참사 발생 27년 만에 '추모와 피해자 지원 조례안'이 뒤늦은 응답으로 논의되고 있습니다. 이 조례는 참사를 개인의 불운이 아닌 사회와 공공의 책임으로 바라보는 데 의미가 있으며, 피해자 지원을 위한 입법적 노력을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 26년 전 발생한 '인현동 참사'에 대한 추모 조례 제정에 관한 것으로, 이미 종결된 과거 사건에 대한 기념 활동입니다. 새로운 소송 제기 가능성이나 소송금융 투자 대상으로서의 신규성이 없어 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>인현동 참사는 27년 전 발생한 사건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 현재 논의되는 '추모와 피해자 지원 조례안'은 입법적/행정적 조치이며, 새로운 손해배상 소송 기회를 창출한다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>인천시의회, 26년 만에 ‘인현동 참사’ 추모 조례 제정</t>
+          <t>[김명희 칼럼] 27년만의 응답, 인현동 눈물이 안전 약속이 되기까지</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ic.newdaily.co.kr</t>
+          <t>incheontoday.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://ic.newdaily.co.kr/site/data/html/2026/04/02/2026040200001.html</t>
+          <t>https://www.incheontoday.com/news/articleView.html?idxno=317347</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:27:33.529806+00:00</t>
+          <t>2026-04-04 12:22:01.485030+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>12주기 추모 행사 진행 중, 법적 절차는 대부분 종결됨</t>
+          <t>26년 전 발생한 사건에 대한 추모 조례 제정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>세월호 참사 12주기를 맞아 진도 맹골수도에서 희생자 304명을 기리는 선상 추모식이 진행될 예정입니다. 4·16재단은 2018년 출범 이후 안전 교육과 피해자 지원에 주력해 왔으며, 이번 기점을 통해 일상의 안전이 보장되는 공동체 형성을 위한 사업을 더욱 구체화할 방침입니다.</t>
+          <t>인천시의회가 26년 전 발생한 '인현동 참사'를 추모하기 위한 조례를 제정합니다. 이 조례는 과거의 비극을 기억하고 희생자들을 기리기 위한 것으로, 새로운 법적 분쟁이나 소송 제기와는 무관합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 세월호 참사 12주기를 맞아 추모와 4·16재단의 안전 교육 및 피해자 지원 활동을 다루는 기념 기사입니다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 소송 진행에 대한 언급이 없어, '부적합 조건'인 이미 종결된 사건에 해당합니다. 비록 참사 자체는 '적합 조건'인 명확한 책임, 충분한 자력의 상대방, 집단적 피해, 큰 피해 규모, 증거 확보 가능성 등을 충족하지만, 현재 시점에서 새로운 소송금융 기회를 발굴하기는 어렵습니다.</t>
+          <t>해당 기사는 26년 전 발생한 '인현동 참사'에 대한 추모 조례 제정에 관한 것으로, 이미 종결된 과거 사건에 대한 기념 활동입니다. 새로운 소송 제기 가능성이나 소송금융 투자 대상으로서의 신규성이 없어 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>304명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>세월호 12주기, 진도 맹골수도에 울려 퍼질 '304명의 이름'…16일 선상 추...</t>
+          <t>인천시의회, 26년 만에 ‘인현동 참사’ 추모 조례 제정</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>ic.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320032</t>
+          <t>https://ic.newdaily.co.kr/site/data/html/2026/04/02/2026040200001.html</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 12:31:34.110561+00:00</t>
+          <t>2026-04-02 00:27:33.529806+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>재난피해자 지원 대책 진행 중</t>
+          <t>12주기 추모 행사 진행 중, 법적 절차는 대부분 종결됨</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대전 대덕구에서 화재 참사가 발생했으며, 유성구청장이 정부와 대전시가 주도하는 재난피해자 지원 대책에 적극 협력하겠다는 뜻을 밝혔다. 기사는 주로 피해 수습 및 지원 활동에 대한 내용을 담고 있다.</t>
+          <t>세월호 참사 12주기를 맞아 진도 맹골수도에서 희생자 304명을 기리는 선상 추모식이 진행될 예정입니다. 4·16재단은 2018년 출범 이후 안전 교육과 피해자 지원에 주력해 왔으며, 이번 기점을 통해 일상의 안전이 보장되는 공동체 형성을 위한 사업을 더욱 구체화할 방침입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 적합도를 판단하기 어렵습니다. 특히 상대방 책임의 명확성, 상대방의 자력, 구체적인 피해 규모 및 증거 유무 등 핵심 적합 조건에 대한 정보가 전혀 없습니다. 기사는 주로 재난 수습 및 피해자 지원에 초점을 맞추고 있어 소송의 쟁점을 파악하기 어렵습니다.</t>
+          <t>해당 기사는 세월호 참사 12주기를 맞아 추모와 4·16재단의 안전 교육 및 피해자 지원 활동을 다루는 기념 기사입니다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 소송 진행에 대한 언급이 없어, '부적합 조건'인 이미 종결된 사건에 해당합니다. 비록 참사 자체는 '적합 조건'인 명확한 책임, 충분한 자력의 상대방, 집단적 피해, 큰 피해 규모, 증거 확보 가능성 등을 충족하지만, 현재 시점에서 새로운 소송금융 기회를 발굴하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>304명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>정용래 유성구청장  대덕구 화재 참사 사고 수습 및 피해 지원에 역량 ...</t>
+          <t>세월호 12주기, 진도 맹골수도에 울려 퍼질 '304명의 이름'…16일 선상 추...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1194327</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320032</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-24 00:26:29.513070+00:00</t>
+          <t>2026-04-01 12:31:34.110561+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>재난피해자 지원 대책 진행 중</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>경북소방본부의 봄철 산불 예방 활동 강화 기사 중 일부로, 산불로 인해 1명이 사망하고 2명이 부상을 입는 인명피해가 발생했음을 언급한다. 피해자 대부분은 70세 이상 고령자로, 영농부산물 처리나 논·밭 소각 과정에서의 불씨 관리 미흡 또는 강풍이 원인으로 지목된다.</t>
+          <t>대전 대덕구에서 화재 참사가 발생했으며, 유성구청장이 정부와 대전시가 주도하는 재난피해자 지원 대책에 적극 협력하겠다는 뜻을 밝혔다. 기사는 주로 피해 수습 및 지원 활동에 대한 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사 본문만으로는 소송 상대방이 특정되지 않으며, 피해 규모(1명 사망, 2명 부상)가 소송금융 투자 대상으로 보기에는 작다. 또한, 상대방의 책임이 명확하게 제시되지 않고(불씨 관리 미흡 또는 강풍 등 기상 영향), 공적 절차 진행 여부도 파악하기 어렵다.</t>
+          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 적합도를 판단하기 어렵습니다. 특히 상대방 책임의 명확성, 상대방의 자력, 구체적인 피해 규모 및 증거 유무 등 핵심 적합 조건에 대한 정보가 전혀 없습니다. 기사는 주로 재난 수습 및 피해자 지원에 초점을 맞추고 있어 소송의 쟁점을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>3명 (1명 사망, 2명 부상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>경북소방본부, 봄철 산불 예방 소방순찰·홍보활동 강화</t>
+          <t>정용래 유성구청장  대덕구 화재 참사 사고 수습 및 피해 지원에 역량 ...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=596299</t>
+          <t>http://www.breaknews.com/1194327</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-23 12:46:18.480474+00:00</t>
+          <t>2026-03-24 00:26:29.513070+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>서울시가 '제2의 명일동 사고'를 막기 위해 전국 최대 규모의 GPR 탐사 조직을 구축한다고 밝혔다. 기사는 과거 사고와 관련하여 서울시가 유가족에게 재난관리기금, 시민안전보험, 영조물배상책임보험 등을 통해 보상금 지급을 완료했음을 언급한다.</t>
+          <t>경북소방본부의 봄철 산불 예방 활동 강화 기사 중 일부로, 산불로 인해 1명이 사망하고 2명이 부상을 입는 인명피해가 발생했음을 언급한다. 피해자 대부분은 70세 이상 고령자로, 영농부산물 처리나 논·밭 소각 과정에서의 불씨 관리 미흡 또는 강풍이 원인으로 지목된다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. 서울시가 유가족에 대한 보상금 지급을 재난관리기금, 시민안전보험, 영조물배상책임보험 등을 통해 마쳤다고 명시되어 있어, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 매우 낮다.</t>
+          <t>기사 본문만으로는 소송 상대방이 특정되지 않으며, 피해 규모(1명 사망, 2명 부상)가 소송금융 투자 대상으로 보기에는 작다. 또한, 상대방의 책임이 명확하게 제시되지 않고(불씨 관리 미흡 또는 강풍 등 기상 영향), 공적 절차 진행 여부도 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>유가족 (구체적인 수 미상)</t>
+          <t>3명 (1명 사망, 2명 부상)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“제2의 명일동 막는다”… 서울시, 전국 최대 규모 GPR 탐사 조직 구축</t>
+          <t>경북소방본부, 봄철 산불 예방 소방순찰·홍보활동 강화</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603231019276590185</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596299</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-23 12:26:51.077291+00:00</t>
+          <t>2026-03-23 12:46:18.480474+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>과거 사건을 다룬 예술 프로젝트 진행 중</t>
+          <t>유가족 보상금 지급 완료</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>청강문화산업대학교 학생들이 세월호 참사와 가습기 살균제 참사 피해자 및 유가족, 기록자들의 목소리를 담아 만화와 웹툰 작품 7편을 제작했다. 이 작품들은 사회복지공동모금회, 경기도청, 국회 등에서 전시되었다. 본 기사는 과거의 비극을 예술적으로 승화하는 프로젝트에 대한 것으로, 현재 진행 중인 소송금융 투자 대상 사건을 다루고 있지 않다.</t>
+          <t>서울시가 '제2의 명일동 사고'를 막기 위해 전국 최대 규모의 GPR 탐사 조직을 구축한다고 밝혔다. 기사는 과거 사고와 관련하여 서울시가 유가족에게 재난관리기금, 시민안전보험, 영조물배상책임보험 등을 통해 보상금 지급을 완료했음을 언급한다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 세월호 참사와 가습기 살균제 참사 피해자들의 목소리를 담은 예술 작품 제작 프로젝트에 대한 것으로, 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상 사건을 다루고 있지 않다. 이미 상당 부분 법적 절차가 종결되었거나 진행 중인 사건을 회고하는 성격이 강하여, 소송금융 투자 기회로서의 신규성이 낮다.</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당한다. 서울시가 유가족에 대한 보상금 지급을 재난관리기금, 시민안전보험, 영조물배상책임보험 등을 통해 마쳤다고 명시되어 있어, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>유가족 (구체적인 수 미상)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[파워인터뷰] 최성신 청강문화산업대학교 총장  '창작 인재 메카'로 성...</t>
+          <t>“제2의 명일동 막는다”… 서울시, 전국 최대 규모 GPR 탐사 조직 구축</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.unn.net</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.unn.net/news/articleView.html?idxno=590806</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603231019276590185</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-18 00:29:57.499873+00:00</t>
+          <t>2026-03-23 12:26:51.077291+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>현장 수습 및 피해자 지원 지시</t>
+          <t>과거 사건을 다룬 예술 프로젝트 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>소공동 복합건축물에서 화재가 발생하여 오세훈 서울시장이 현장 수습과 외국인 관광객 등 피해자 지원에 최선을 다할 것을 지시했습니다. 기사는 화재 발생 사실과 시장의 대응을 전할 뿐, 구체적인 피해 규모나 책임 소재에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>청강문화산업대학교 학생들이 세월호 참사와 가습기 살균제 참사 피해자 및 유가족, 기록자들의 목소리를 담아 만화와 웹툰 작품 7편을 제작했다. 이 작품들은 사회복지공동모금회, 경기도청, 국회 등에서 전시되었다. 본 기사는 과거의 비극을 예술적으로 승화하는 프로젝트에 대한 것으로, 현재 진행 중인 소송금융 투자 대상 사건을 다루고 있지 않다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사는 소공동 복합건축물 화재 발생 및 오세훈 시장의 수습 지시를 다루고 있으나, 화재 원인이나 책임 주체가 명확히 특정되지 않았습니다. 피해 규모(금액, 인원) 또한 미상이며, 소송금융 투자에 필요한 적합 조건(상대방 책임 명확성, 자력, 피해 규모, 증거 등)을 파악하기 어렵습니다.</t>
+          <t>본 기사는 세월호 참사와 가습기 살균제 참사 피해자들의 목소리를 담은 예술 작품 제작 프로젝트에 대한 것으로, 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상 사건을 다루고 있지 않다. 이미 상당 부분 법적 절차가 종결되었거나 진행 중인 사건을 회고하는 성격이 강하여, 소송금융 투자 기회로서의 신규성이 낮다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>오세훈, 소공동 화재 수습 지시… 지원에 총력</t>
+          <t>[파워인터뷰] 최성신 청강문화산업대학교 총장  '창작 인재 메카'로 성...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>news.unn.net</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=723817</t>
+          <t>https://news.unn.net/news/articleView.html?idxno=590806</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-15 00:20:05.059739+00:00</t>
+          <t>2026-03-18 00:29:57.499873+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>재난/안전</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>현장 수습 및 피해자 지원 지시</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>소공동 복합건축물에서 화재가 발생하여 오세훈 서울시장이 현장 수습과 외국인 관광객 등 피해자 지원에 최선을 다할 것을 지시했습니다. 기사는 화재 발생 사실과 시장의 대응을 전할 뿐, 구체적인 피해 규모나 책임 소재에 대한 정보는 포함하고 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>기사는 소공동 복합건축물 화재 발생 및 오세훈 시장의 수습 지시를 다루고 있으나, 화재 원인이나 책임 주체가 명확히 특정되지 않았습니다. 피해 규모(금액, 인원) 또한 미상이며, 소송금융 투자에 필요한 적합 조건(상대방 책임 명확성, 자력, 피해 규모, 증거 등)을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>오세훈, 소공동 화재 수습 지시… 지원에 총력</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=723817</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:20:05.059739+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>재난/안전</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>모든 법적 절차 및 보상 완료</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>2003년 대구 지하철 참사를 다룬 영화에 대한 기사로, 참사 피해자와 유가족, 그리고 지하철 노동자들의 상처와 활동을 언급합니다. 이 사건은 이미 2003년에 발생하여 법적 절차 및 보상이 종결된 역사적 사건으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>2003년에 발생한 대구 지하철 참사는 이미 모든 법적 절차 및 보상 절차가 종결되었을 가능성이 매우 높습니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로, 신규 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>[무비053] 2003년 대구 지하철 참사의 기록(들)</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>newsmin.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.newsmin.co.kr/news/129379/</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-23 12:38:30.852049+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>