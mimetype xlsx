--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -536,231 +536,299 @@
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재난안전</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>주요 법적 절차 종결, 12주기 추모 기간 운영 및 추모공원 조성 중</t>
+          <t>대통령의 위로 및 재발 방지 강조</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경기도가 세월호 참사 12주기를 맞아 4월 13일부터 19일까지 추모 기간을 운영하며, 도청사에 추모기를 게양하고 온라인 추모관을 운영한다. 안산 화랑유원지에서는 4·16재단 주최로 기억식이 열릴 예정이며, 4·16생명안전공원 조성 사업도 2026년 말 준공을 목표로 진행 중이다.</t>
+          <t>대통령은 오송참사 유가족과 피해자들에게 깊은 위로를 전하며, 기후위기로 인한 극한기상에 대비한 예방 중심 대응으로의 전환을 강조했습니다. 오송참사의 뼈아픈 교훈을 결코 잊어서는 안 된다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 세월호 참사 12주기 추모 기간 운영에 대한 내용으로, 새로운 소송금융 투자 기회를 제공하는 법적 분쟁이나 진행 중인 사건을 언급하지 않습니다. 세월호 참사 관련 주요 법적 절차는 이미 대부분 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>제공된 기사는 '오송참사'에 대한 대통령의 위로와 재발 방지 강조만 담고 있어, 사건의 구체적인 원인, 책임 주체, 피해 규모, 진행 중인 공적 절차 등 소송금융 적합도 판단에 필요한 핵심 정보가 전무합니다. 따라서 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>경기도, 세월호 참사 12주기 맞아 추모기간 운영</t>
+          <t>이 대통령 “오송참사 뼈아픈 교훈, 결코 잊어선 안돼”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260410154836526</t>
+          <t>https://www.naeil.com/news/read/595490?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-13 07:03:25.030161+00:00</t>
+          <t>2026-07-17 07:02:29.137015+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재난안전</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>추모 및 정책 논의</t>
+          <t>주요 법적 절차 종결, 12주기 추모 기간 운영 및 추모공원 조성 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사는 세월호 참사가 경기도에 미친 영향을 조명하며, 추모와 기억의 흐름, 유족과 시민들의 사회적 실천을 다룹니다. 또한 세월호 이후 달라진 재난안전 체계와 재난참사 피해자 지원제도의 과제를 짚어보고 있습니다.</t>
+          <t>경기도가 세월호 참사 12주기를 맞아 4월 13일부터 19일까지 추모 기간을 운영하며, 도청사에 추모기를 게양하고 온라인 추모관을 운영한다. 안산 화랑유원지에서는 4·16재단 주최로 기억식이 열릴 예정이며, 4·16생명안전공원 조성 사업도 2026년 말 준공을 목표로 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 세월호 참사의 추모와 기억, 그리고 재난안전 체계 변화 및 피해자 지원제도 과제에 대한 회고적 내용을 다룹니다. 이미 주요 법적 절차는 종결된 사건으로, 소송금융 투자 대상이 될 만한 새로운 소송 기회를 포착하기 어렵습니다.</t>
+          <t>기사는 세월호 참사 12주기 추모 기간 운영에 대한 내용으로, 새로운 소송금융 투자 기회를 제공하는 법적 분쟁이나 진행 중인 사건을 언급하지 않습니다. 세월호 참사 관련 주요 법적 절차는 이미 대부분 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[세월호가 바꾼 경기도]  잊지 않겠습니다  연대의 힘, 안전한 일상 만...</t>
+          <t>경기도, 세월호 참사 12주기 맞아 추모기간 운영</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319957</t>
+          <t>https://www.ajunews.com/view/20260410154836526</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 12:39:46.391102+00:00</t>
+          <t>2026-04-13 07:03:25.030161+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재난안전</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>추모 및 정책 논의</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>기사는 세월호 참사가 경기도에 미친 영향을 조명하며, 추모와 기억의 흐름, 유족과 시민들의 사회적 실천을 다룹니다. 또한 세월호 이후 달라진 재난안전 체계와 재난참사 피해자 지원제도의 과제를 짚어보고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>해당 기사는 세월호 참사의 추모와 기억, 그리고 재난안전 체계 변화 및 피해자 지원제도 과제에 대한 회고적 내용을 다룹니다. 이미 주요 법적 절차는 종결된 사건으로, 소송금융 투자 대상이 될 만한 새로운 소송 기회를 포착하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[세월호가 바꾼 경기도]  잊지 않겠습니다  연대의 힘, 안전한 일상 만...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319957</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:39:46.391102+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>재난안전</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>소방 당국의 강제 처분 정책 강화 및 전담팀 운영</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>소방 당국이 긴급 출동을 방해하는 불법 주정차 차량에 대해 강제 처분을 적극 시행하기로 했다. 이는 지난달 서울 강남 아파트 화재에서 불법 주차 차량으로 인해 소방차 진입이 지연되어 인명 피해가 발생한 사례 등 심각한 문제에 대응하기 위함이다. 소방대원들의 민원 및 소송 부담을 줄이기 위해 전담팀도 강화할 예정이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>본 기사는 소방 당국의 긴급 출동 방해 차량에 대한 강제 처분 정책 강화에 초점을 맞추고 있어, 특정 피해자가 불법 주정차 차량 소유주를 상대로 손해배상을 청구하는 소송금융 투자 기회로 보기는 어렵습니다. 상대방(개별 차량 소유주)의 자력 불확실성 및 집단적 피해가 아닌 개별적 피해 발생 가능성이 높아 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>차로 밀고 창문 깨고…긴급출동 방해에 ‘무관용’</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500440&amp;ref=A</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-06 01:51:43.125663+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>