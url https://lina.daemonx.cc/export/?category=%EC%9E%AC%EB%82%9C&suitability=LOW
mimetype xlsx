--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$15</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="21" customWidth="1" min="8" max="8"/>
-    <col width="29" customWidth="1" min="9" max="9"/>
+    <col width="50" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,786 +533,986 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>쿠팡 주식회사</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>인현동 화재 참사 유가족들이 '추모와 피해자 지원 조례' 제정에 기여한 인천일보에 감사패를 전달했습니다. 이 조례는 재난 피해자의 인권과 권리 회복을 위한 법적 토대를 마련하는 것을 목표로 합니다. 기사는 과거 사건의 피해자 지원을 위한 입법 활동에 대한 내용으로, 새로운 소송 제기 가능성은 언급되지 않았습니다.</t>
+          <t>인천소방본부 언론홍보조정관의 칼럼으로, 2017년 인천 쿠팡 물류센터 화재 현장에서의 경험과 시민들의 따뜻한 온정을 회고합니다. 소방관들의 노고와 함께 '119원의 기적' 캠페인을 통해 화재·재난 피해자들을 돕는 활동을 소개하며, 시민들의 자발적인 협조와 연대의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 과거 발생한 '인현동 화재 참사'의 유가족 지원을 위한 '추모와 피해자 지원 조례' 제정 소식에 초점을 맞추고 있습니다. 이는 이미 종결된 사건의 후속 조치 또는 입법 활동에 해당하며, 소송금융 투자를 위한 새로운 소송 발굴 대상이 아닙니다.</t>
+          <t>해당 기사는 2017년 발생한 쿠팡 물류센터 화재를 언급하며 소방관의 노고와 시민들의 기부 캠페인('119원의 기적')을 다룬 칼럼입니다. 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 새로운 사건을 제시하고 있지 않으며, 과거 사건에 대한 법적 책임 소재나 피해 규모 등 소송금융 적합 조건을 판단할 정보가 없습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>인현동 참사 유가족  인천일보, 고단한 여정의 동반자</t>
+          <t>[발언대] 거대한 화염 속에서 확인한 ‘119의 기적’</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320236</t>
+          <t>https://www.kyeongin.com/article/1768222</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:22:25.077213+00:00</t>
+          <t>2026-08-01 07:00:33.556163+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1999년 발생 사건, 피해자 지원 조례 통과</t>
+          <t>수색 및 복구 작업 진행 중, 여진 지속 발생</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>1999년 인천 인현동에서 발생한 대형 화재 참사의 희생자를 추모하고 피해자를 지원하기 위한 조례안이 인천시의회 본회의를 통과했습니다. 이 조례는 피해자들의 치유와 회복을 돕는 것을 목적으로 합니다.</t>
+          <t>일본 구마모토현에 규모 7.1의 강진이 발생하여 최소 18명이 사망하고 380명 이상이 부상당했습니다. 약 8,700명의 주민이 대피소에 머물고 있으며, 26만 명에게 대피 권고가 내려졌습니다. 가스 폭발로 무너진 쇼핑몰과 굴뚝이 건물을 덮친 제지공장 등에서 인명 피해가 발생했으며, TSMC, 소니 등 주요 기업 공장 가동이 일시 중단되는 등 피해가 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>사건 발생 시점이 1999년으로 25년이 경과하여 소멸시효가 이미 완성되었을 가능성이 매우 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 찾기 어렵습니다. 조례 통과는 피해자 지원 및 추모 목적입니다.</t>
+          <t>주요 원인이 자연재해(강진)이므로, 소송금융의 핵심 조건인 명확한 상대방 책임 주체를 특정하기 어렵습니다. 특정 시설물 붕괴(쇼핑몰 가스 폭발, 제지공장 굴뚝 붕괴)와 관련하여 개별적인 과실 여부 조사가 필요하나, 기사 내용만으로는 책임 소재가 불분명하여 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>사망자 18명, 부상자 380명 이상, 이재민 8,700명, 대피 권고 주민 26만 명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>인현동 화재참사 추모와 피해자 지원 조례안 본회의 통과</t>
+          <t>구마모토 강진 피해자 18명으로 늘어...10여 명은 행방불명</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>incheontoday.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.incheontoday.com/news/articleView.html?idxno=317143</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202607300811536667</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 00:31:36.363273+00:00</t>
+          <t>2026-07-31 13:26:55.810790+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>인천시의회에서 추모 및 피해자 지원 조례 제정 추진 중</t>
+          <t>대피체계 개선 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>인천시의회가 26년 전 발생한 인현동 화재 참사의 공적 추모와 피해자 지원을 위한 조례 제정안을 추진하고 있습니다. 이 조례는 재난 피해자 인권 보장 조례 제정에 이어 사회적 참사를 대하는 방식의 변화를 보여주며, 명예 회복과 제도적 지원에 초점을 맞추고 있습니다.</t>
+          <t>기사는 지난 10년간 풍수해 사망·실종자 중 산사태 피해자가 42.7%를 차지하며 가장 많았다고 보도합니다. '산청 참사 1년'을 언급하며 산사태 대피체계를 전면 손질해야 한다고 강조, 재난 예방 및 대응 시스템 개선의 필요성을 역설하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 26년 전 발생한 인현동 화재 참사에 대한 공적 추모 및 피해자 지원 조례 제정 추진을 다루고 있습니다. 해당 사건의 법적 책임 및 배상 관련 절차는 이미 오래전에 종결되었으므로, 소송금융 투자 대상으로서의 신규 소송 가능성이 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>기사는 산사태로 인한 인명 피해 통계와 대피 체계 개선의 필요성을 강조하는 일반적인 내용입니다. 특정 사건의 피고를 명확히 특정하기 어렵고, 구체적인 소송 진행 여부나 증거에 대한 언급이 없어 소송금융 투자 대상으로 적합한 신규 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>명예 회복 이어…인현동 참사 '공적 추모 제도화' 눈앞</t>
+          <t>산청 참사 1년…산사태 대피체계 전면 손질</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319767</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=641341</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-29 12:23:43.930606+00:00</t>
+          <t>2026-07-21 07:02:09.107724+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>중앙합동재난피해자지원센터 운영, 범정부 심리지원 및 재난특교세 지원 중</t>
+          <t>추모와 피해자 지원 조례 제정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>기사는 대규모 재난 발생 후 중앙합동재난피해자지원센터 설치, 범정부 심리지원, 재난특교세 10억원 지원, 피해자 전담 공무원 편성, 합동분향소 설치 등 정부 차원의 피해자 및 유가족 지원 상황을 보도하고 있습니다. 이는 다수의 피해자가 발생한 중대한 재난임을 보여줍니다.</t>
+          <t>인현동 화재 참사 유가족들이 '추모와 피해자 지원 조례' 제정에 기여한 인천일보에 감사패를 전달했습니다. 이 조례는 재난 피해자의 인권과 권리 회복을 위한 법적 토대를 마련하는 것을 목표로 합니다. 기사는 과거 사건의 피해자 지원을 위한 입법 활동에 대한 내용으로, 새로운 소송 제기 가능성은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 대규모 재난 피해에 대한 정부의 지원 절차를 설명하며 집단적 피해와 상당한 피해 규모를 시사합니다 (적합 조건 3, 4, 6). 그러나 재난의 원인이나 책임 있는 상대방이 전혀 명시되어 있지 않아 소송금융 투자 대상으로서의 핵심 요건인 피고 특정 및 책임 소재 파악이 불가능합니다 (적합 조건 1, 2, 5 불충족).</t>
+          <t>기사는 과거 발생한 '인현동 화재 참사'의 유가족 지원을 위한 '추모와 피해자 지원 조례' 제정 소식에 초점을 맞추고 있습니다. 이는 이미 종결된 사건의 후속 조치 또는 입법 활동에 해당하며, 소송금융 투자를 위한 새로운 소송 발굴 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>10억원 이상 (정부 지원금 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 (사망자 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>3월 29일 오늘의 안전 상황</t>
+          <t>인현동 참사 유가족  인천일보, 고단한 여정의 동반자</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fpn119.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://fpn119.co.kr/248909</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320236</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-29 00:21:24.914125+00:00</t>
+          <t>2026-04-05 12:22:25.077213+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>중앙합동재난피해자지원센터 설치, 범정부심리지원, 재난특교세 지원 등 정부 차원의 재난 피해자 지원 절차 진행 중</t>
+          <t>1999년 발생 사건, 피해자 지원 조례 통과</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>기사는 특정 재난으로 인한 피해자들을 위한 정부 및 공공기관의 지원 활동에 대해 다루고 있습니다. 중앙합동재난피해자지원센터 설치, 범정부 심리지원, 재난특교세 10억원 지원 등 다양한 지원 절차가 진행 중이며, 피해자 및 유가족을 대상으로 합니다.</t>
+          <t>1999년 인천 인현동에서 발생한 대형 화재 참사의 희생자를 추모하고 피해자를 지원하기 위한 조례안이 인천시의회 본회의를 통과했습니다. 이 조례는 피해자들의 치유와 회복을 돕는 것을 목적으로 합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 재난의 원인과 책임 주체를 특정할 수 없어 소송 상대방을 파악하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 요인입니다. 다만, 집단적 피해 발생 및 정부 차원의 지원 절차가 진행 중인 점은 확인됩니다.</t>
+          <t>사건 발생 시점이 1999년으로 25년이 경과하여 소멸시효가 이미 완성되었을 가능성이 매우 높습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 찾기 어렵습니다. 조례 통과는 피해자 지원 및 추모 목적입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>10억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>3월 28일 오늘의 안전 상황</t>
+          <t>인현동 화재참사 추모와 피해자 지원 조례안 본회의 통과</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>fpn119.co.kr</t>
+          <t>incheontoday.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://fpn119.co.kr/248908</t>
+          <t>https://www.incheontoday.com/news/articleView.html?idxno=317143</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-28 00:25:50.396313+00:00</t>
+          <t>2026-04-01 00:31:36.363273+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>인천시의회에서 피해자 지원 조례안 가결</t>
+          <t>인천시의회에서 추모 및 피해자 지원 조례 제정 추진 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>인천시의회가 1999년 인현동 화재참사 피해자들의 인권 보장 및 회복 지원 체계 제도화를 위한 조례안을 원안 가결했습니다. 이는 피해자 지원을 위한 행정적 조치이며, 과거 사건에 대한 새로운 법적 분쟁을 다루는 내용은 아닙니다.</t>
+          <t>인천시의회가 26년 전 발생한 인현동 화재 참사의 공적 추모와 피해자 지원을 위한 조례 제정안을 추진하고 있습니다. 이 조례는 재난 피해자 인권 보장 조례 제정에 이어 사회적 참사를 대하는 방식의 변화를 보여주며, 명예 회복과 제도적 지원에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>1999년 인현동 화재참사는 25년 전 발생한 사건으로, 주요 책임에 대한 법적 절차는 이미 종결된 것으로 판단됩니다 (부적합 조건: 이미 종결된 사건). 현재 기사는 인천시의회에서 피해자 지원 조례안을 가결한 내용으로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>기사는 26년 전 발생한 인현동 화재 참사에 대한 공적 추모 및 피해자 지원 조례 제정 추진을 다루고 있습니다. 해당 사건의 법적 책임 및 배상 관련 절차는 이미 오래전에 종결되었으므로, 소송금융 투자 대상으로서의 신규 소송 가능성이 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>인천시의회, 인현동 참사 지원･송도 Rc5블록 주택건설･인천 언론중재...</t>
+          <t>명예 회복 이어…인현동 참사 '공적 추모 제도화' 눈앞</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>incheonnews.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.incheonnews.com/news/articleView.html?idxno=435080</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319767</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-27 12:33:30.686270+00:00</t>
+          <t>2026-03-29 12:23:43.930606+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>대전시 재난피해자 통합지원센터 운영 및 전담 지원 인력 배치</t>
+          <t>중앙합동재난피해자지원센터 운영, 범정부 심리지원 및 재난특교세 지원 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대전시가 재난피해자 통합지원센터를 운영하며 사망자 유가족에게 공무원, 경찰, 소방 인력으로 구성된 전담 지원 인력을 배치하는 등 피해자 지원에 나서고 있습니다. 장례 및 행정 절차를 돕고 있으나, 재난의 구체적인 내용이나 책임 주체는 기사에서 확인되지 않습니다.</t>
+          <t>기사는 대규모 재난 발생 후 중앙합동재난피해자지원센터 설치, 범정부 심리지원, 재난특교세 10억원 지원, 피해자 전담 공무원 편성, 합동분향소 설치 등 정부 차원의 피해자 및 유가족 지원 상황을 보도하고 있습니다. 이는 다수의 피해자가 발생한 중대한 재난임을 보여줍니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 재난의 구체적인 원인과 책임 주체가 특정되지 않아 소송 상대방을 파악할 수 없습니다. 이는 '상대방 책임 명확성' 및 '상대방 자력' 조건이 충족되지 않음을 의미하며, 소송금융 투자 검토에 필수적인 정보가 부족합니다.</t>
+          <t>기사는 대규모 재난 피해에 대한 정부의 지원 절차를 설명하며 집단적 피해와 상당한 피해 규모를 시사합니다 (적합 조건 3, 4, 6). 그러나 재난의 원인이나 책임 있는 상대방이 전혀 명시되어 있지 않아 소송금융 투자 대상으로서의 핵심 요건인 피고 특정 및 책임 소재 파악이 불가능합니다 (적합 조건 1, 2, 5 불충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억원 이상 (정부 지원금 기준)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>사망자 유가족 및 다수 피해자 (정확한 수 미상)</t>
+          <t>다수 (사망자 포함)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[데일리안 오늘뉴스 종합] 美, 이란에  48시간 내 호르무즈 未개방시 발...</t>
+          <t>3월 29일 오늘의 안전 상황</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>fpn119.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1624027/?sc=Naver</t>
+          <t>http://fpn119.co.kr/248909</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-22 12:22:10.901258+00:00</t>
+          <t>2026-03-29 00:21:24.914125+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>인천시의회에서 인현동 화재 참사 추모 및 피해자 지원 관련 논의 시작</t>
+          <t>중앙합동재난피해자지원센터 설치, 범정부심리지원, 재난특교세 지원 등 정부 차원의 재난 피해자 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>인천 인현동 화재 참사 발생 26년여 만에 피해자들을 위한 공적 추모와 치유를 제도화하려는 시도가 시작됩니다. 인천시의회 임시회에서 '인천시 인현동 화재 참사 추모와 피해자 지원' 관련 논의가 진행될 예정입니다.</t>
+          <t>기사는 특정 재난으로 인한 피해자들을 위한 정부 및 공공기관의 지원 활동에 대해 다루고 있습니다. 중앙합동재난피해자지원센터 설치, 범정부 심리지원, 재난특교세 10억원 지원 등 다양한 지원 절차가 진행 중이며, 피해자 및 유가족을 대상으로 합니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>인현동 참사는 26년여 전 발생한 사건으로, 관련 법적 절차는 이미 종결되었을 가능성이 높습니다. 현재 인천시의회에서 논의되는 내용은 '공적 추모와 치유' 및 '피해자 지원'에 관한 것으로, 새로운 손해배상 소송을 위한 것이 아니므로 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용만으로는 재난의 원인과 책임 주체를 특정할 수 없어 소송 상대방을 파악하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 요인입니다. 다만, 집단적 피해 발생 및 정부 차원의 지원 절차가 진행 중인 점은 확인됩니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>수십 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>인현동 참사 피해자 '공적 추모·치유' 길 열리나</t>
+          <t>3월 28일 오늘의 안전 상황</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>fpn119.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318875</t>
+          <t>http://fpn119.co.kr/248908</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-16 12:31:27.682637+00:00</t>
+          <t>2026-03-28 00:25:50.396313+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>피해구제지원금 지급 완료</t>
+          <t>인천시의회에서 피해자 지원 조례안 가결</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>공원식 씨는 포항 지진 피해자들을 위해 정부의 70% 보상안을 100%로 관철시켜 11만 세대가 4,900억 원의 피해구제지원금을 받을 수 있게 한 것을 가장 큰 보람으로 언급했습니다. 이는 포항이 재난에 강한 안전도시가 되어야 한다는 그의 비전을 강조하며, 과거 지진 극복 경험을 바탕으로 한 성과입니다.</t>
+          <t>인천시의회가 1999년 인현동 화재참사 피해자들의 인권 보장 및 회복 지원 체계 제도화를 위한 조례안을 원안 가결했습니다. 이는 피해자 지원을 위한 행정적 조치이며, 과거 사건에 대한 새로운 법적 분쟁을 다루는 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사 내용은 포항 지진 피해에 대한 정부의 피해구제지원금 지급이 완료된 과거의 성과를 언급하고 있어, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없습니다. 이미 종결된 사건에 해당합니다.</t>
+          <t>1999년 인현동 화재참사는 25년 전 발생한 사건으로, 주요 책임에 대한 법적 절차는 이미 종결된 것으로 판단됩니다 (부적합 조건: 이미 종결된 사건). 현재 기사는 인천시의회에서 피해자 지원 조례안을 가결한 내용으로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>4천900억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>11만세대</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>공원식  포항, 재난에 강한 안전도시로 …지진 극복 경험 강조</t>
+          <t>인천시의회, 인현동 참사 지원･송도 Rc5블록 주택건설･인천 언론중재...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>incheonnews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066929</t>
+          <t>http://www.incheonnews.com/news/articleView.html?idxno=435080</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-15 12:20:06.952266+00:00</t>
+          <t>2026-03-27 12:33:30.686270+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>구조 및 수색 작업 진행 중, 재난 지역 선포</t>
+          <t>대전시 재난피해자 통합지원센터 운영 및 전담 지원 인력 배치</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>브라질 남동부에 기록적인 폭우가 쏟아지면서 대규모 산사태가 발생하여 30명이 숨지고 39명이 실종됐습니다. 주택 수십 채가 무너지고 4백여 명의 이재민이 발생했으며, 당국은 재난 지역을 선포하고 구조 및 수색 작업을 진행 중입니다.</t>
+          <t>대전시가 재난피해자 통합지원센터를 운영하며 사망자 유가족에게 공무원, 경찰, 소방 인력으로 구성된 전담 지원 인력을 배치하는 등 피해자 지원에 나서고 있습니다. 장례 및 행정 절차를 돕고 있으나, 재난의 구체적인 내용이나 책임 주체는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>자연재해(폭우, 산사태)로 인한 피해로, 특정 상대방의 책임이 명확하지 않아 소송 제기 및 승소 가능성이 낮습니다. 소송금융 투자에 필수적인 명확한 피고와 인과관계가 부재하여 투자 적합도가 낮습니다.</t>
+          <t>기사 내용만으로는 재난의 구체적인 원인과 책임 주체가 특정되지 않아 소송 상대방을 파악할 수 없습니다. 이는 '상대방 책임 명확성' 및 '상대방 자력' 조건이 충족되지 않음을 의미하며, 소송금융 투자 검토에 필수적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>사망/실종 69명, 이재민 400여 명</t>
+          <t>사망자 유가족 및 다수 피해자 (정확한 수 미상)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>브라질 남동부 기록적인 폭우·산사태로 사망·실종 60여 명</t>
+          <t>[데일리안 오늘뉴스 종합] 美, 이란에  48시간 내 호르무즈 未개방시 발...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202602252036289917</t>
+          <t>https://www.dailian.co.kr/news/view/1624027/?sc=Naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-25 12:49:41.044019+00:00</t>
+          <t>2026-03-22 12:22:10.901258+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>재난</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>인천시의회에서 인현동 화재 참사 추모 및 피해자 지원 관련 논의 시작</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>인천 인현동 화재 참사 발생 26년여 만에 피해자들을 위한 공적 추모와 치유를 제도화하려는 시도가 시작됩니다. 인천시의회 임시회에서 '인천시 인현동 화재 참사 추모와 피해자 지원' 관련 논의가 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>인현동 참사는 26년여 전 발생한 사건으로, 관련 법적 절차는 이미 종결되었을 가능성이 높습니다. 현재 인천시의회에서 논의되는 내용은 '공적 추모와 치유' 및 '피해자 지원'에 관한 것으로, 새로운 손해배상 소송을 위한 것이 아니므로 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>수십 명 이상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>인현동 참사 피해자 '공적 추모·치유' 길 열리나</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318875</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:31:27.682637+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>재난</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>피해구제지원금 지급 완료</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>공원식 씨는 포항 지진 피해자들을 위해 정부의 70% 보상안을 100%로 관철시켜 11만 세대가 4,900억 원의 피해구제지원금을 받을 수 있게 한 것을 가장 큰 보람으로 언급했습니다. 이는 포항이 재난에 강한 안전도시가 되어야 한다는 그의 비전을 강조하며, 과거 지진 극복 경험을 바탕으로 한 성과입니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>기사 내용은 포항 지진 피해에 대한 정부의 피해구제지원금 지급이 완료된 과거의 성과를 언급하고 있어, 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없습니다. 이미 종결된 사건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>4천900억원</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>11만세대</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>공원식  포항, 재난에 강한 안전도시로 …지진 극복 경험 강조</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>kyongbuk.co.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066929</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:20:06.952266+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>재난</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>구조 및 수색 작업 진행 중, 재난 지역 선포</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>브라질 남동부에 기록적인 폭우가 쏟아지면서 대규모 산사태가 발생하여 30명이 숨지고 39명이 실종됐습니다. 주택 수십 채가 무너지고 4백여 명의 이재민이 발생했으며, 당국은 재난 지역을 선포하고 구조 및 수색 작업을 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>자연재해(폭우, 산사태)로 인한 피해로, 특정 상대방의 책임이 명확하지 않아 소송 제기 및 승소 가능성이 낮습니다. 소송금융 투자에 필수적인 명확한 피고와 인과관계가 부재하여 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>사망/실종 69명, 이재민 400여 명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>브라질 남동부 기록적인 폭우·산사태로 사망·실종 60여 명</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0104_202602252036289917</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:49:41.044019+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>재난</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
         <is>
           <t>국가적 재난 상태 선포, 실종자 수색 진행 중</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>브라질 미나스제라이스주에서 집중호우로 인한 대규모 인명 피해와 실종자가 발생하여 국가적 재난 상태가 선포되었습니다. 현재 구조대원들이 붕괴된 건물 잔해 속에서 피해자를 수색하고 있습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>기사는 자연재해(집중호우)로 인한 인명 피해를 다루고 있으며, 특정 기업이나 기관의 명확한 책임 소재가 파악되지 않습니다. 소송금융 투자에 필수적인 피고 특정 및 책임 입증 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>브라질 폭우로 참사… 잔해 속 실종자 수색</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3378348</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-02-25 00:26:27.046892+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N12"/>
+  <autoFilter ref="A1:N15"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>