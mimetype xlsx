--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="47" customWidth="1" min="10" max="10"/>
+    <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -540,1738 +540,1810 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>50대 A씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>소녀상 바리케이드 철거 논의 및 반대단체 대표 구속</t>
+          <t>특수재물손괴 혐의로 벌금 500만원 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>옛 주한 일본대사관 앞 평화의 소녀상 주변 바리케이드가 약 6년 만에 수요시위 시간 동안만 임시 철거되었습니다. 보수 성향 단체의 훼손 우려로 설치되었던 바리케이드 철거는 반대 단체 대표의 구속 이후 정의기억연대의 추진으로 이루어졌으나, 경찰은 안전 문제로 완전 철거에 신중한 입장입니다. 소녀상 제작자는 긁힌 자국 등 훼손을 언급했습니다.</t>
+          <t>50대 A씨가 자신의 집 앞에 주차된 차량을 옮겨주지 않는다는 이유로 벽돌을 던져 차량 선루프를 파손했습니다. 차량 수리비는 506만원에 달했으며, A씨는 특수재물손괴 혐의로 기소되어 벌금 500만원을 선고받았습니다. A씨는 혐의를 부인했으나, 재판부는 증거를 토대로 유죄를 인정했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 명확한 금전적 손해배상 청구 사건을 다루고 있지 않습니다. 소녀상 훼손 우려 및 실제 긁힌 자국이 언급되나, 이를 대상으로 한 소송의 상대방이 특정되지 않고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 또한, 집단적 피해나 상대방의 충분한 자력 등 적합 조건에 부합하지 않습니다.</t>
+          <t>이 사건은 피해 규모가 506만원으로 소송금융 투자 대상으로 적합하다고 보기에는 매우 작습니다 (부적합 조건: 피해 규모가 큼에 해당하지 않음). 또한, 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 자력에 대한 정보가 부족합니다. 이미 형사 재판이 종결되어 벌금형이 선고된 사건입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>506만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>日대사관 앞 소녀상, 6년만에 바리케이드 치웠다</t>
+          <t>[속보] “왜 차 안 빼?” 주차 시비 끝에 벽돌 던진 50대…차 수리비 50...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260401/133656473/1</t>
+          <t>https://www.dt.co.kr/article/12073515?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 12:44:40.453264+00:00</t>
+          <t>2026-07-21 07:00:22.727990+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 송치 완료, 검찰 수사 진행 중</t>
+          <t>소녀상 바리케이드 철거 논의 및 반대단체 대표 구속</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>경기 파주에서 20대 남성 A 씨가 텔레그램 광고를 보고 의뢰받아 아파트 현관문에 소화기를 분사하고 래커칠을 하며 성희롱 유인물을 뿌린 혐의로 구속 송치되었습니다. A 씨는 범행을 시인했으나 약속된 대가는 받지 못했다고 진술했습니다.</t>
+          <t>옛 주한 일본대사관 앞 평화의 소녀상 주변 바리케이드가 약 6년 만에 수요시위 시간 동안만 임시 철거되었습니다. 보수 성향 단체의 훼손 우려로 설치되었던 바리케이드 철거는 반대 단체 대표의 구속 이후 정의기억연대의 추진으로 이루어졌으나, 경찰은 안전 문제로 완전 철거에 신중한 입장입니다. 소녀상 제작자는 긁힌 자국 등 훼손을 언급했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자(A 씨)의 책임은 명확하고 (적합 조건 1) 경찰 수사가 진행 중이며 증거 확보가 가능하나 (적합 조건 5, 6), 피해 규모가 크지 않고 (적합 조건 4 미충족) 가해자의 자력이 충분하지 않아 (적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닙니다 (적합 조건 3 미충족).</t>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 명확한 금전적 손해배상 청구 사건을 다루고 있지 않습니다. 소녀상 훼손 우려 및 실제 긁힌 자국이 언급되나, 이를 대상으로 한 소송의 상대방이 특정되지 않고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 또한, 집단적 피해나 상대방의 충분한 자력 등 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>파주 아파트에서 소화기 분사·래커칠...'보복 대행' 20대 구속 송치</t>
+          <t>日대사관 앞 소녀상, 6년만에 바리케이드 치웠다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603301918439912</t>
+          <t>https://www.donga.com/news/Society/article/all/20260401/133656473/1</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 12:29:25.320938+00:00</t>
+          <t>2026-04-01 12:44:40.453264+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>특수주거침입, 특수재물손괴 혐의로 징역 6개월에 집행유예 2년 선고</t>
+          <t>경찰 수사 및 구속 송치 완료, 검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>50대 남성 A 씨가 자신의 전처와 통화했다는 이유로 친구 B 씨의 집에 죽도를 휘두르고 돌멩이를 던져 창문과 농작물을 훼손했다. A 씨는 특수주거침입 및 특수재물손괴 혐의로 기소되어 징역 6개월에 집행유예 2년을 선고받았으며, 피해자가 처벌을 원하지 않은 점이 참작되었다.</t>
+          <t>경기 파주에서 20대 남성 A 씨가 텔레그램 광고를 보고 의뢰받아 아파트 현관문에 소화기를 분사하고 래커칠을 하며 성희롱 유인물을 뿌린 혐의로 구속 송치되었습니다. A 씨는 범행을 시인했으나 약속된 대가는 받지 못했다고 진술했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 상대방이 개인으로 자력이 불분명하며(부적합), 피해 규모가 소송금융 투자 대상으로 보기에 작고(부적합), 집단적 피해가 아닌 단일 피해 사건(부적합)이라는 점에서 투자 적합도가 낮다.</t>
+          <t>가해자(A 씨)의 책임은 명확하고 (적합 조건 1) 경찰 수사가 진행 중이며 증거 확보가 가능하나 (적합 조건 5, 6), 피해 규모가 크지 않고 (적합 조건 4 미충족) 가해자의 자력이 충분하지 않아 (적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한 집단적 피해가 아닙니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“내 전처와 왜 통화해”…죽도로 친구 집 박살낸 50대, 징역형 집행유...</t>
+          <t>파주 아파트에서 소화기 분사·래커칠...'보복 대행' 20대 구속 송치</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260330/133640514/2</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603301918439912</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 12:28:00.229482+00:00</t>
+          <t>2026-03-30 12:29:25.320938+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 재판 벌금형 선고</t>
+          <t>특수주거침입, 특수재물손괴 혐의로 징역 6개월에 집행유예 2년 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>전화를 받지 않는다는 이유로 여자친구의 차량 타이어 4개를 펑크내고 현관문을 쇠파이프로 파손한 40대 남성 A씨가 재물손괴 혐의로 벌금 500만 원을 선고받았다. 울산지방법원은 A씨가 범행을 반성하고 피해자가 처벌을 원치 않는 점을 양형 이유로 밝혔다. 이 사건은 지난해 9월 발생했다.</t>
+          <t>50대 남성 A 씨가 자신의 전처와 통화했다는 이유로 친구 B 씨의 집에 죽도를 휘두르고 돌멩이를 던져 창문과 농작물을 훼손했다. A 씨는 특수주거침입 및 특수재물손괴 혐의로 기소되어 징역 6개월에 집행유예 2년을 선고받았으며, 피해자가 처벌을 원하지 않은 점이 참작되었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 재물손괴 형사 사건으로 이미 벌금형이 선고되어 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피해 규모가 작고(적합 조건 4 미충족), 상대방의 자력에 대한 정보가 없으며(적합 조건 2 미충족), 피해자가 처벌을 원치 않는다는 점이 언급되어 민사 손해배상 소송 제기 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 상대방이 개인으로 자력이 불분명하며(부적합), 피해 규모가 소송금융 투자 대상으로 보기에 작고(부적합), 집단적 피해가 아닌 단일 피해 사건(부적합)이라는 점에서 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>전화 왜 안받아 여자친구 차현관문 파손한 40대 벌금형</t>
+          <t>“내 전처와 왜 통화해”…죽도로 친구 집 박살낸 50대, 징역형 집행유...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>web.ubc.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://web.ubc.co.kr/wp/archives/126560</t>
+          <t>https://www.donga.com/news/Society/article/all/20260330/133640514/2</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-22 12:35:46.953589+00:00</t>
+          <t>2026-03-30 12:28:00.229482+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>형사 재판 벌금형 선고</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨가 여자친구가 전화를 받지 않는다는 이유로 여자친구의 차량 타이어를 펑크내고 사이드미러를 부쉈으며, 현관문을 쇠파이프로 파손하고 불을 낸 혐의로 재판에 넘겨졌다. 법원은 A 씨에게 벌금 500만 원을 선고했으며, 피해자가 처벌을 원하지 않는 점이 양형에 참작되었다.</t>
+          <t>전화를 받지 않는다는 이유로 여자친구의 차량 타이어 4개를 펑크내고 현관문을 쇠파이프로 파손한 40대 남성 A씨가 재물손괴 혐의로 벌금 500만 원을 선고받았다. 울산지방법원은 A씨가 범행을 반성하고 피해자가 처벌을 원치 않는 점을 양형 이유로 밝혔다. 이 사건은 지난해 9월 발생했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>피고인의 책임은 명확하나 (적합 조건 1 충족), 사건이 개인 간의 재물손괴로 피해 규모가 소송금융 투자 대상으로는 작고 (적합 조건 4 미충족), 상대방의 자력도 불분명합니다 (적합 조건 2 미충족). 또한 피해자가 처벌을 원하지 않아 추가적인 민사 소송 진행 가능성이 낮으며, 형사 사건은 이미 종결되었습니다 (부적합 조건 '이미 종결된 사건' 해당).</t>
+          <t>이 사건은 개인 간의 재물손괴 형사 사건으로 이미 벌금형이 선고되어 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피해 규모가 작고(적합 조건 4 미충족), 상대방의 자력에 대한 정보가 없으며(적합 조건 2 미충족), 피해자가 처벌을 원치 않는다는 점이 언급되어 민사 손해배상 소송 제기 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“왜 내 전화 안 받아” 여자친구 차량 부수고 현관문 쇠파이프로 내려...</t>
+          <t>전화 왜 안받아 여자친구 차현관문 파손한 40대 벌금형</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>web.ubc.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576396?ref=naver</t>
+          <t>http://web.ubc.co.kr/wp/archives/126560</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-22 12:31:06.670782+00:00</t>
+          <t>2026-03-22 12:35:46.953589+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>특수재물손괴 및 소방기본법 위반 혐의로 벌금형 선고</t>
+          <t>형사 재판 벌금형 선고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 여자친구 B씨의 전화를 받지 않는다는 이유로 B씨 차량을 흉기와 쇠파이프로 파손하고, 주거지 주변에 불을 지른 혐의로 벌금 500만원을 선고받았습니다. 재판부는 A씨의 죄질이 가볍지 않으나, 반성하고 피해자가 처벌을 원치 않는 점 등을 참작했습니다.</t>
+          <t>40대 남성 A 씨가 여자친구가 전화를 받지 않는다는 이유로 여자친구의 차량 타이어를 펑크내고 사이드미러를 부쉈으며, 현관문을 쇠파이프로 파손하고 불을 낸 혐의로 재판에 넘겨졌다. 법원은 A 씨에게 벌금 500만 원을 선고했으며, 피해자가 처벌을 원하지 않는 점이 양형에 참작되었다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>개인 간의 단일 사건으로 집단적 피해(적합 조건 3)에 해당하지 않으며, 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. 또한 피고인의 자력(적합 조건 2)이 충분한지 불확실하며, 피해자가 처벌을 원치 않는다는 의사를 표명하여 민사 소송 제기 의지가 낮을 수 있습니다.</t>
+          <t>피고인의 책임은 명확하나 (적합 조건 1 충족), 사건이 개인 간의 재물손괴로 피해 규모가 소송금융 투자 대상으로는 작고 (적합 조건 4 미충족), 상대방의 자력도 불분명합니다 (적합 조건 2 미충족). 또한 피해자가 처벌을 원하지 않아 추가적인 민사 소송 진행 가능성이 낮으며, 형사 사건은 이미 종결되었습니다 (부적합 조건 '이미 종결된 사건' 해당).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>전화 왜 안 받아  흉기·쇠파이프에 불까지... 여친 차 부순 40대 '벌금...</t>
+          <t>“왜 내 전화 안 받아” 여자친구 차량 부수고 현관문 쇠파이프로 내려...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547319</t>
+          <t>https://www.munhwa.com/article/11576396?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-22 12:26:15.277448+00:00</t>
+          <t>2026-03-22 12:31:06.670782+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 벌금형 선고</t>
+          <t>특수재물손괴 및 소방기본법 위반 혐의로 벌금형 선고</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 여자친구가 전화를 받지 않는다는 이유로 여자친구의 차량 타이어와 사이드미러, 집 현관문을 파손한 혐의로 벌금 500만원을 선고받았다. 이 과정에서 담배 불씨로 인한 추가 피해도 발생했다. 재판부는 A씨가 범행을 인정하고 반성하며, 피해자가 처벌을 원치 않는 점을 고려해 양형했다.</t>
+          <t>40대 남성 A씨가 여자친구 B씨의 전화를 받지 않는다는 이유로 B씨 차량을 흉기와 쇠파이프로 파손하고, 주거지 주변에 불을 지른 혐의로 벌금 500만원을 선고받았습니다. 재판부는 A씨의 죄질이 가볍지 않으나, 반성하고 피해자가 처벌을 원치 않는 점 등을 참작했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 사건은 형사 벌금형이 이미 선고되어 종결된 사건이며, 소송금융이 고려하는 민사 손해배상 청구의 경우 피해 규모가 매우 작고 상대방(개인)의 자력 확인이 어렵습니다. 또한, 피해자가 형사 처벌을 원치 않는다는 점은 민사 소송 제기 의지가 낮을 수 있음을 시사하여, 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건, 기타 투자 어려운 이유 있음)</t>
+          <t>개인 간의 단일 사건으로 집단적 피해(적합 조건 3)에 해당하지 않으며, 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. 또한 피고인의 자력(적합 조건 2)이 충분한지 불확실하며, 피해자가 처벌을 원치 않는다는 의사를 표명하여 민사 소송 제기 의지가 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>전화 왜 안 받아  격분...여친 차·현관문 파손한 40대男</t>
+          <t>전화 왜 안 받아  흉기·쇠파이프에 불까지... 여친 차 부순 40대 '벌금...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603220832562948</t>
+          <t>https://www.insight.co.kr/news/547319</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-22 00:28:40.740569+00:00</t>
+          <t>2026-03-22 12:26:15.277448+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>형사 재판 선고 단계 (피해자가 처벌 불원)</t>
+          <t>형사 벌금형 선고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>A 씨가 여자친구의 전화를 받지 않자 화가 나 여자친구의 차량과 현관문을 쇠파이프로 부수는 범행을 저질렀습니다. 재판부는 A 씨가 반성하고 피해자가 처벌을 원치 않는 점을 참작하여 양형 이유를 밝혔습니다.</t>
+          <t>40대 남성 A씨가 여자친구가 전화를 받지 않는다는 이유로 여자친구의 차량 타이어와 사이드미러, 집 현관문을 파손한 혐의로 벌금 500만원을 선고받았다. 이 과정에서 담배 불씨로 인한 추가 피해도 발생했다. 재판부는 A씨가 범행을 인정하고 반성하며, 피해자가 처벌을 원치 않는 점을 고려해 양형했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력에 대한 정보가 없어 배상 능력이 불확실합니다. 피해 규모가 소송금융 투자 대상으로서 크지 않을 것으로 예상되며, 피해자가 가해자의 처벌을 원치 않는다는 점이 언급되어 민사상 손해배상 청구 의지가 낮을 수 있습니다. (적합 조건 2, 3, 4, 6 불충족)</t>
+          <t>이 사건은 형사 벌금형이 이미 선고되어 종결된 사건이며, 소송금융이 고려하는 민사 손해배상 청구의 경우 피해 규모가 매우 작고 상대방(개인)의 자력 확인이 어렵습니다. 또한, 피해자가 형사 처벌을 원치 않는다는 점은 민사 소송 제기 의지가 낮을 수 있음을 시사하여, 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>전화 안 받는다고 여친 차 부수고, 현관문 쇠파이프로 내려친 40대</t>
+          <t>전화 왜 안 받아  격분...여친 차·현관문 파손한 40대男</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260322.99099006465</t>
+          <t>http://www.fnnews.com/news/202603220832562948</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-22 00:28:02.227657+00:00</t>
+          <t>2026-03-22 00:28:40.740569+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>형사사건 벌금형 선고 및 종결</t>
+          <t>형사 재판 선고 단계 (피해자가 처벌 불원)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨가 여자친구 B 씨가 전화를 받지 않는다는 이유로 B 씨의 승용차 타이어 4개와 사이드미러를 파손하고, 주거지 출입문을 쇠파이프로 내리치며 종이상자에 불을 붙인 혐의로 벌금 500만원을 선고받았습니다. 재판부는 A 씨가 범행을 인정하고 피해자가 처벌을 원치 않는 점 등을 참작했습니다.</t>
+          <t>A 씨가 여자친구의 전화를 받지 않자 화가 나 여자친구의 차량과 현관문을 쇠파이프로 부수는 범행을 저질렀습니다. 재판부는 A 씨가 반성하고 피해자가 처벌을 원치 않는 점을 참작하여 양형 이유를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>형사 사건이 벌금형으로 이미 종결되었고, 피해 규모가 소송금융 투자 대상으로서 크지 않습니다. 또한, 상대방이 개인으로 자력 확인이 어려우며, 피해자가 가해자의 처벌을 원하지 않는다고 밝혀 민사 소송 제기 의지가 불분명합니다. (부적합 조건: 이미 종결된 사건, 피해 규모가 작음, 상대방 자력 불충분)</t>
+          <t>상대방이 개인이며 자력에 대한 정보가 없어 배상 능력이 불확실합니다. 피해 규모가 소송금융 투자 대상으로서 크지 않을 것으로 예상되며, 피해자가 가해자의 처벌을 원치 않는다는 점이 언급되어 민사상 손해배상 청구 의지가 낮을 수 있습니다. (적합 조건 2, 3, 4, 6 불충족)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>전화 왜 안 받아?  여자친구 승용차 부순 40대 벌금형</t>
+          <t>전화 안 받는다고 여친 차 부수고, 현관문 쇠파이프로 내려친 40대</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413689</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260322.99099006465</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-22 00:27:22.800863+00:00</t>
+          <t>2026-03-22 00:28:02.227657+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사 벌금형 선고 완료</t>
+          <t>형사사건 벌금형 선고 및 종결</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 여자친구가 전화를 받지 않는다는 이유로 여자친구의 차량과 집 출입문을 쇠파이프로 파손하고, 부주의로 화재까지 일으켜 특수재물손괴 혐의 등으로 벌금 500만원을 선고받았습니다. 재판부는 피고인의 반성 태도와 피해자가 처벌을 원치 않는 점을 고려하여 양형했습니다.</t>
+          <t>40대 남성 A 씨가 여자친구 B 씨가 전화를 받지 않는다는 이유로 B 씨의 승용차 타이어 4개와 사이드미러를 파손하고, 주거지 출입문을 쇠파이프로 내리치며 종이상자에 불을 붙인 혐의로 벌금 500만원을 선고받았습니다. 재판부는 A 씨가 범행을 인정하고 피해자가 처벌을 원치 않는 점 등을 참작했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 형사 판결로 증거 확보가 가능하며(5), 공적 절차(형사 재판)가 진행되었다는(6) 적합 조건 3가지에 해당합니다. 그러나 피고인이 개인이며 자력에 대한 정보가 없어 소송금융 투자금 회수 가능성이 낮고(2), 피해 규모 또한 소송금융 투자 대상으로 보기에 크지 않아(4) 부적합합니다.</t>
+          <t>형사 사건이 벌금형으로 이미 종결되었고, 피해 규모가 소송금융 투자 대상으로서 크지 않습니다. 또한, 상대방이 개인으로 자력 확인이 어려우며, 피해자가 가해자의 처벌을 원하지 않는다고 밝혀 민사 소송 제기 의지가 불분명합니다. (부적합 조건: 이미 종결된 사건, 피해 규모가 작음, 상대방 자력 불충분)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>밤새 연락 안 된다고 ‘쇠파이프’ 난동…여친 차 부수고 불 낸 40대男 ...</t>
+          <t>전화 왜 안 받아?  여자친구 승용차 부순 40대 벌금형</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/22/20260322500007?wlog_tag3=naver</t>
+          <t>https://www.joongang.co.kr/article/25413689</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-22 00:23:53.295919+00:00</t>
+          <t>2026-03-22 00:27:22.800863+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>형사 벌금형 선고 완료</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨가 여자친구가 전화를 받지 않는다는 이유로 여자친구의 차량과 집 출입문을 쇠파이프로 파손하고, 부주의로 화재까지 일으켜 특수재물손괴 혐의 등으로 벌금 500만원을 선고받았습니다. 재판부는 피고인의 반성 태도와 피해자가 처벌을 원치 않는 점을 고려하여 양형했습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(1), 형사 판결로 증거 확보가 가능하며(5), 공적 절차(형사 재판)가 진행되었다는(6) 적합 조건 3가지에 해당합니다. 그러나 피고인이 개인이며 자력에 대한 정보가 없어 소송금융 투자금 회수 가능성이 낮고(2), 피해 규모 또한 소송금융 투자 대상으로 보기에 크지 않아(4) 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>밤새 연락 안 된다고 ‘쇠파이프’ 난동…여친 차 부수고 불 낸 40대男 ...</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/2026/03/22/20260322500007?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:23:53.295919+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>재물손괴</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중 (특수절도 혐의)</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>광주에서 중학생 4명이 아파트 단지에서 승용차를 훔쳐 3시간 넘게 도심을 질주하다 경찰에 붙잡혔습니다. 이들은 무면허 상태였으며, 훔친 차량은 심하게 파손됐습니다. 경찰은 이들을 특수절도 혐의로 입건해 조사 중입니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>상대방(중학생)의 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다. 또한, 집단적 피해가 아니며, 피해 규모도 소송금융 투자 대상으로서 크다고 보기 어렵습니다. (적합 조건 2, 3, 4 불충족)</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>무면허 중학생들, 훔친 차량으로 '무법 질주'</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260318201227PEh</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-18 12:33:57.053703+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="3" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>재물손괴</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>중학생 4명 및 그 부모</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>중학생들에 대한 경찰 조사 및 처벌 절차 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>중학생 4명이 주차된 차량을 훔쳐 3시간 반 동안 운전하다 경찰에 붙잡혔습니다. 차량 내부는 담배꽁초와 쓰레기로 가득했고, 블랙박스 등 일부 부품이 훼손되었습니다. 가해 중학생들은 촉법소년이 아니므로 처벌을 받을 예정이며, 피해자는 부모의 책임을 강조하고 있습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>중학생들의 차량 절도 및 훼손 행위는 책임이 명확하고 경찰 조사가 진행 중이며 증거 확보가 용이합니다. (적합 조건 1, 5, 6) 그러나 가해자인 중학생 및 부모의 자력 여부가 불확실하고, 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 보기는 어렵습니다. (적합 조건 2, 4 미흡)</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>[사건추적] 중학생 절도에  쓰레기통 된 차량  / 부모에게도 책임</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182548</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-18 12:31:51.461617+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-15 12:33:21.739185+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>형사 벌금형 선고 및 피해자와 합의 완료</t>
+          <t>경찰 수사 및 형사 입건</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>50대 남성이 층간소음 문제로 이웃집 유리창 4장을 골프채로 파손한 사건. 가해자는 과거 폭력 범죄로 집행유예 기간 중이었으며, 춘천지법은 특수재물손괴 혐의로 벌금 800만원을 선고했다. 가해자가 피해자와 합의하고 유리창을 수리해 준 점이 양형에 참작되었다.</t>
+          <t>청주 상당구의 한 아파트에서 50대 남성 A씨가 이웃집 현관문과 창문을 둔기로 부수어 특수재물손괴 혐의로 현행범 체포되었습니다. A씨는 고함을 지르며 횡설수설했으나 음주 상태는 아니었으며, 피해자의 신고로 출동한 경찰에 의해 현장에서 붙잡혔습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>형사 사건은 이미 벌금형이 선고되어 종결되었으며, 피해자와 가해자 간에 유리창 수리 및 합의가 완료된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규 소송 가능성이 매우 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 현행범 체포로 증거 확보가 용이하며(적합 조건 5), 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 단일 피해자에 대한 재물손괴 사건으로 피해 규모가 크지 않고(적합 조건 3, 4 미충족), 상대방이 개인이며 자력이 불분명하여(적합 조건 2 미충족) 소송금융 투자 대상으로는 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>층간소음에 골프채 들고 이웃집 습격 50대..집유에도 ‘벌금형’</t>
+          <t>이웃집 현관문 둔기로 부신 50대 특수재물손괴 혐의 체포</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260314580132</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=896370</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-15 00:18:01.517348+00:00</t>
+          <t>2026-03-15 12:33:21.739185+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 피해자와 합의 완료</t>
+          <t>형사 벌금형 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>층간소음에 앙심을 품은 50대 남성이 이웃집 유리창 4장을 골프채로 파손한 사건. 가해자는 특수재물손괴 혐의로 기소되었으나, 피해자와 합의하고 유리창을 수리해 준 점이 참작되어 벌금 800만원을 선고받았다. 가해자는 폭력 범죄로 인한 집행유예 기간 중 재범이었다.</t>
+          <t>50대 남성이 층간소음 문제로 이웃집 유리창 4장을 골프채로 파손한 사건. 가해자는 과거 폭력 범죄로 집행유예 기간 중이었으며, 춘천지법은 특수재물손괴 혐의로 벌금 800만원을 선고했다. 가해자가 피해자와 합의하고 유리창을 수리해 준 점이 양형에 참작되었다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>피해자와 합의하여 손해배상이 이루어졌고, 형사 절차가 종결된 사건으로 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건) 또한, 피해 규모가 크지 않고(피해 규모가 큼 조건 미충족) 집단적 피해가 아니며(집단적 피해 조건 미충족), 상대방의 자력도 소송금융 투자에 적합하다고 보기 어려움(상대방 자력 충분 조건 미충족).</t>
+          <t>형사 사건은 이미 벌금형이 선고되어 종결되었으며, 피해자와 가해자 간에 유리창 수리 및 합의가 완료된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규 소송 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>유리창 4장 수리비 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>층간소음에 ‘욱’…집유 중 ‘골프채 난동’에도 징역형 피한 이유</t>
+          <t>층간소음에 골프채 들고 이웃집 습격 50대..집유에도 ‘벌금형’</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411804</t>
+          <t>https://www.kyeonggi.com/article/20260314580132</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-14 12:32:27.504066+00:00</t>
+          <t>2026-03-15 00:18:01.517348+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>A씨 (50대 남성)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>피해자와 합의 완료, 벌금형 선고</t>
+          <t>형사 재판 종결, 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>층간소음 문제로 이웃집 유리창을 골프채로 깨뜨린 50대 남성이 벌금형을 선고받았습니다. 가해자는 범행을 인정하고 피해자와 합의하여 유리창을 수리해 주었습니다.</t>
+          <t>층간소음에 앙심을 품은 50대 남성이 이웃집 유리창 4장을 골프채로 파손한 사건. 가해자는 특수재물손괴 혐의로 기소되었으나, 피해자와 합의하고 유리창을 수리해 준 점이 참작되어 벌금 800만원을 선고받았다. 가해자는 폭력 범죄로 인한 집행유예 기간 중 재범이었다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>피해자와 합의가 완료되어 민사적 손해배상 절차가 종결되었고, 형사적으로도 벌금형이 선고되어 사건이 이미 마무리된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 또한, 피해 규모가 크지 않고 집단적 피해가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>피해자와 합의하여 손해배상이 이루어졌고, 형사 절차가 종결된 사건으로 소송금융 투자 대상으로서의 신규성이 없음. (부적합 조건: 이미 종결된 사건) 또한, 피해 규모가 크지 않고(피해 규모가 큼 조건 미충족) 집단적 피해가 아니며(집단적 피해 조건 미충족), 상대방의 자력도 소송금융 투자에 적합하다고 보기 어려움(상대방 자력 충분 조건 미충족).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>유리창 4장 수리비 (미상)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>층간소음 화 나서…이웃집 유리창 깨뜨린 50대 벌금형</t>
+          <t>층간소음에 ‘욱’…집유 중 ‘골프채 난동’에도 징역형 피한 이유</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620891/?sc=Naver</t>
+          <t>https://www.joongang.co.kr/article/25411804</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-14 12:29:07.664680+00:00</t>
+          <t>2026-03-14 12:32:27.504066+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>50대 남성</t>
+          <t>A씨 (50대 남성)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>형사 벌금형 선고</t>
+          <t>피해자와 합의 완료, 벌금형 선고</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>층간소음에 격분한 50대 남성이 이웃집 창문을 골프채로 파손하여 벌금형을 선고받았습니다. 춘천지법에서 해당 사건에 대한 판결이 내려졌습니다.</t>
+          <t>층간소음 문제로 이웃집 유리창을 골프채로 깨뜨린 50대 남성이 벌금형을 선고받았습니다. 가해자는 범행을 인정하고 피해자와 합의하여 유리창을 수리해 주었습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 사건은 층간소음으로 인한 이웃 간의 재물손괴 사건으로, 이미 형사 절차를 통해 벌금형이 선고되어 종결된 사건입니다. 상대방 책임은 명확하나(적합 조건 1), 피해 규모가 크지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방이 개인이므로 자력이 충분하다고 보기 어렵습니다(적합 조건 2 불충족). 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>피해자와 합의가 완료되어 민사적 손해배상 절차가 종결되었고, 형사적으로도 벌금형이 선고되어 사건이 이미 마무리된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 또한, 피해 규모가 크지 않고 집단적 피해가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>층간소음에 화나 골프채로 이웃집 창문 파손한 50대 벌금형</t>
+          <t>층간소음 화 나서…이웃집 유리창 깨뜨린 50대 벌금형</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6101304</t>
+          <t>https://www.dailian.co.kr/news/view/1620891/?sc=Naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-14 12:22:54.516712+00:00</t>
+          <t>2026-03-14 12:29:07.664680+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>50대 남성</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>형사 재판 벌금형 선고 및 피해자와 합의 완료</t>
+          <t>형사 벌금형 선고</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>층간소음 문제로 이웃집 유리창 4장을 골프채로 파손한 50대 남성 A씨가 특수재물손괴 혐의로 벌금 800만원을 선고받았습니다. A씨는 범행을 인정하고 파손된 유리를 수리하며 피해자와 합의하여 형사 사건이 종결되었습니다.</t>
+          <t>층간소음에 격분한 50대 남성이 이웃집 창문을 골프채로 파손하여 벌금형을 선고받았습니다. 춘천지법에서 해당 사건에 대한 판결이 내려졌습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>피해자와 합의하여 피해가 복구되었고, 형사 사건 또한 벌금형으로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 제기 가능성이 없으며, 피해 규모가 작고 상대방이 개인으로 자력 확보가 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 층간소음으로 인한 이웃 간의 재물손괴 사건으로, 이미 형사 절차를 통해 벌금형이 선고되어 종결된 사건입니다. 상대방 책임은 명확하나(적합 조건 1), 피해 규모가 크지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방이 개인이므로 자력이 충분하다고 보기 어렵습니다(적합 조건 2 불충족). 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>파손된 유리 수리비 (합의 완료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>층간소음에 '격분'…골프채로 이웃집 유리창 깬 50대</t>
+          <t>층간소음에 화나 골프채로 이웃집 창문 파손한 50대 벌금형</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603140297&amp;t=NN</t>
+          <t>https://www.news1.kr/local/kangwon/6101304</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-14 12:21:17.396013+00:00</t>
+          <t>2026-03-14 12:22:54.516712+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>50대 남성</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>피해자와 합의 및 벌금형 선고</t>
+          <t>형사 재판 벌금형 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>층간소음에 앙심을 품은 50대 남성이 이웃집 유리창을 골프채로 파손한 사건. 가해자는 피해자와 합의하여 유리창을 수리해주었으며, 이로 인해 징역형을 피하고 최종 벌금형을 선고받았다. 사건은 이미 종결되었다.</t>
+          <t>층간소음 문제로 이웃집 유리창 4장을 골프채로 파손한 50대 남성 A씨가 특수재물손괴 혐의로 벌금 800만원을 선고받았습니다. A씨는 범행을 인정하고 파손된 유리를 수리하며 피해자와 합의하여 형사 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>피해자와 합의하여 손해배상이 완료되었고, 형사 절차도 벌금형으로 종결된 사건입니다. 소송금융 투자 대상으로서 이미 종결된 사건에 해당하며, 집단적 피해나 대규모 피해가 아닌 개인 간의 분쟁으로 투자 매력이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>피해자와 합의하여 피해가 복구되었고, 형사 사건 또한 벌금형으로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 제기 가능성이 없으며, 피해 규모가 작고 상대방이 개인으로 자력 확보가 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>파손된 유리 수리비 (합의 완료)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>'집행유예' 중에 또…'골프채 난동'에도 징역형 피한 이유</t>
+          <t>층간소음에 '격분'…골프채로 이웃집 유리창 깬 50대</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008477230&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603140297&amp;t=NN</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-14 12:20:44.257556+00:00</t>
+          <t>2026-03-14 12:21:17.396013+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>50대 남성</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>징역형 집행유예 선고</t>
+          <t>피해자와 합의 및 벌금형 선고</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 술에 취해 건물에 소화기를 분사하고 도어락을 파손한 혐의로 징역 4개월에 집행유예 1년을 선고받았습니다. A씨는 과거에도 재물손괴 혐의로 집행유예를 선고받은 전력이 있으며, 이번 범행은 헤어진 여자친구를 찾아다니다 화가 나 저지른 것으로 드러났습니다.</t>
+          <t>층간소음에 앙심을 품은 50대 남성이 이웃집 유리창을 골프채로 파손한 사건. 가해자는 피해자와 합의하여 유리창을 수리해주었으며, 이로 인해 징역형을 피하고 최종 벌금형을 선고받았다. 사건은 이미 종결되었다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 자력 확보가 어렵고, 피해 규모가 크지 않아 소송금융 투자 매력이 낮습니다. 또한 집단적 피해가 아닌 개별 재물손괴 사건입니다. (부적합 조건: 상대방에게 자력이 충분함, 집단적 피해, 피해 규모가 큼)</t>
+          <t>피해자와 합의하여 손해배상이 완료되었고, 형사 절차도 벌금형으로 종결된 사건입니다. 소송금융 투자 대상으로서 이미 종결된 사건에 해당하며, 집단적 피해나 대규모 피해가 아닌 개인 간의 분쟁으로 투자 매력이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>“내 여친 어딨어?”…술 먹고 홧김에 소화기 분사하고 도어락 파손한 ...</t>
+          <t>'집행유예' 중에 또…'골프채 난동'에도 징역형 피한 이유</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10692404?ref=naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008477230&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-12 00:26:56.418253+00:00</t>
+          <t>2026-03-14 12:20:44.257556+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 긴급체포</t>
+          <t>징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>동탄의 한 아파트에서 20대 여성이 텔레그램을 통해 지시받아 현관문에 래커 칠을 하는 '보복 대행' 범행을 저질러 긴급체포되었습니다. 경찰은 피의자를 상대로 범행 경위와 배후 세력을 조사 중입니다.</t>
+          <t>20대 남성 A씨가 술에 취해 건물에 소화기를 분사하고 도어락을 파손한 혐의로 징역 4개월에 집행유예 1년을 선고받았습니다. A씨는 과거에도 재물손괴 혐의로 집행유예를 선고받은 전력이 있으며, 이번 범행은 헤어진 여자친구를 찾아다니다 화가 나 저지른 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>피의자의 자력이 충분하지 않을 가능성이 높고, 범행을 지시한 '상선'은 특정되지 않아 배상 능력이 있는 상대방을 특정하기 어렵습니다. 또한, 현관문 래커 칠이라는 피해 규모가 소송금융 투자를 고려할 만큼 크지 않아 경제성이 낮습니다. (적합 조건 2, 4에 해당하지 않음)</t>
+          <t>상대방이 개인으로 자력 확보가 어렵고, 피해 규모가 크지 않아 소송금융 투자 매력이 낮습니다. 또한 집단적 피해가 아닌 개별 재물손괴 사건입니다. (부적합 조건: 상대방에게 자력이 충분함, 집단적 피해, 피해 규모가 큼)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>동탄 아파트서 현관문 래커 칠 등 '보복 대행' 20대 여성 긴급체포</t>
+          <t>“내 여친 어딨어?”…술 먹고 홧김에 소화기 분사하고 도어락 파손한 ...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030618090000444?did=NA</t>
+          <t>https://biz.heraldcorp.com/article/10692404?ref=naver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-06 12:22:57.830172+00:00</t>
+          <t>2026-03-12 00:26:56.418253+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 구속, 지시자 추적 중</t>
+          <t>경찰 수사 및 긴급체포</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 텔레그램을 통해 지시를 받고 타인의 집 현관문에 오물을 뿌리고 래커칠을 하는 등 재물손괴 및 비방 행위를 저질러 구속되었습니다. 경찰은 A씨가 가상화폐를 받고 범행을 저지른 것으로 보고, 보복을 지시한 사람을 추적 중입니다.</t>
+          <t>동탄의 한 아파트에서 20대 여성이 텔레그램을 통해 지시받아 현관문에 래커 칠을 하는 '보복 대행' 범행을 저질러 긴급체포되었습니다. 경찰은 피의자를 상대로 범행 경위와 배후 세력을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>피해 규모가 재물손괴 및 정신적 피해로 소송금융 투자 기준인 수억 원 이상에 미치지 못할 가능성이 높습니다. 또한, 실제 보복을 지시한 상대방의 신원과 자력이 불명확하여 투자 회수 가능성이 낮습니다. 다만, 경찰 수사가 진행 중이며 가해자가 구속되어 증거 확보는 용이할 것으로 보입니다.</t>
+          <t>피의자의 자력이 충분하지 않을 가능성이 높고, 범행을 지시한 '상선'은 특정되지 않아 배상 능력이 있는 상대방을 특정하기 어렵습니다. 또한, 현관문 래커 칠이라는 피해 규모가 소송금융 투자를 고려할 만큼 크지 않아 경제성이 낮습니다. (적합 조건 2, 4에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>모르는 사람 집에 오물·래커칠···가상화폐 받고 ‘보복 대행’ 20대...</t>
+          <t>동탄 아파트서 현관문 래커 칠 등 '보복 대행' 20대 여성 긴급체포</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603012119001</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030618090000444?did=NA</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-02 00:16:46.705421+00:00</t>
+          <t>2026-03-06 12:22:57.830172+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>경찰 수사 및 가해자 구속, 지시자 추적 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 80만원 상당의 가상화폐를 받고 화성 동탄의 한 아파트 현관문에 오물을 뿌리고 래커칠을 하는 등 재물손괴 행위를 저질러 구속되었습니다. A씨는 텔레그램을 통해 알게 된 불상의 지시를 받아 보복 대행을 했다고 진술했으며, 피해자와는 모르는 사이라고 밝혔습니다.</t>
+          <t>20대 남성 A씨가 텔레그램을 통해 지시를 받고 타인의 집 현관문에 오물을 뿌리고 래커칠을 하는 등 재물손괴 및 비방 행위를 저질러 구속되었습니다. 경찰은 A씨가 가상화폐를 받고 범행을 저지른 것으로 보고, 보복을 지시한 사람을 추적 중입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건: 경찰 수사 및 구속으로 증거가 명확하고 공적 절차가 진행 중입니다. 부적합 조건: 상대방(A씨)의 자력이 불충분할 가능성이 높고, 배후의 지시자는 불상입니다. 또한, 피해 규모가 크지 않고 집단적 피해가 아니며, 피해 금액이 소액으로 추정됩니다.</t>
+          <t>피해 규모가 재물손괴 및 정신적 피해로 소송금융 투자 기준인 수억 원 이상에 미치지 못할 가능성이 높습니다. 또한, 실제 보복을 지시한 상대방의 신원과 자력이 불명확하여 투자 회수 가능성이 낮습니다. 다만, 경찰 수사가 진행 중이며 가해자가 구속되어 증거 확보는 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>현관문에 오물·래커칠…'금품 대가 보복대행' 20대 구속</t>
+          <t>모르는 사람 집에 오물·래커칠···가상화폐 받고 ‘보복 대행’ 20대...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260301_0003531069</t>
+          <t>https://www.khan.co.kr/article/202603012119001</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-02 00:16:29.846218+00:00</t>
+          <t>2026-03-02 00:16:46.705421+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>재물손괴</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
+          <t>20대 남성 A씨가 80만원 상당의 가상화폐를 받고 화성 동탄의 한 아파트 현관문에 오물을 뿌리고 래커칠을 하는 등 재물손괴 행위를 저질러 구속되었습니다. A씨는 텔레그램을 통해 알게 된 불상의 지시를 받아 보복 대행을 했다고 진술했으며, 피해자와는 모르는 사이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>적합 조건: 경찰 수사 및 구속으로 증거가 명확하고 공적 절차가 진행 중입니다. 부적합 조건: 상대방(A씨)의 자력이 불충분할 가능성이 높고, 배후의 지시자는 불상입니다. 또한, 피해 규모가 크지 않고 집단적 피해가 아니며, 피해 금액이 소액으로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>현관문에 오물·래커칠…'금품 대가 보복대행' 20대 구속</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260301_0003531069</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:16:29.846218+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>재물손괴</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
           <t>암호화폐를 받고 일면식 없는 타인의 집에 오물과 래커칠을 한 20대들이 경찰에 구속되었다. 이는 '보복 대행' 범죄로, 재물손괴 혐의를 받고 있다. 개별 사건으로 피해 규모가 크지 않고 가해자의 자력도 불분명하여 소송금융 투자 적합도는 낮다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>피해 규모가 크지 않고(오물·래커칠), 직접적인 가해자(20대)의 자력이 충분하지 않을 가능성이 높음. 소송금융은 고액의 손해배상 청구를 대상으로 하므로, 개별 사건의 피해액이 적은 본 사건은 투자 적합도가 낮음.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
         <is>
           <t>암호화폐 받고 일면식 없는 집에 오물·래커칠 테러 20대 구속</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/gyeonggi/6087059</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-02 00:16:21.187865+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N25"/>
+  <autoFilter ref="A1:N26"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>