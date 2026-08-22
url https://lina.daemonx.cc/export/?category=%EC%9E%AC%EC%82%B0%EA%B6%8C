--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$34</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="45" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,2298 +539,2370 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>엔씨소프트</t>
+          <t>요양보호사 A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>패소 확정</t>
+          <t>경찰 수사 및 요양보호사 불구속 입건</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>리니지 유저가 공동 사냥으로 얻은 1억 원 상당의 게임 아이템 '에오딘의 혼'을 독차지한 후 빼앗기자 엔씨소프트를 상대로 소송을 제기했습니다. 법원은 아이템을 나누기로 한 합의가 있었고, 유저가 이를 알면서도 부당 이득을 얻었다고 판단하여 유저의 패소를 확정했습니다.</t>
+          <t>80대 노인의 자택을 방문하던 50대 요양보호사가 2,000만원 상당의 귀금속과 현금 20만원을 훔친 혐의로 경찰에 붙잡혔다. 요양보호사는 범행을 자백했으며, 훔친 귀금속 일부를 처분한 것으로 조사됐다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>소송을 제기한 유저가 패소 확정되어 이미 종결된 사건임 (부적합 조건). 법원이 소송을 제기한 유저가 부당 이득을 얻었다고 판단하여 원고의 주장이 받아들여지지 않았으므로, 소송금융 투자 대상으로서의 승소 가능성이 없습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(경찰 수사 및 입건)가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 충분하지 않을 가능성이 있고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>2,020만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>1억짜리 '에오딘의 혼' 내꺼  엔씨에 소송 건 리니지 유저, 패소 확정</t>
+          <t>집에서 사라진 25돈 금목걸이…범인 정체 '충격'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/game-review/6139103</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202605040242&amp;t=NN</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-07 04:39:47.004412+00:00</t>
+          <t>2026-06-30 15:51:35.268584+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>엔씨소프트</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>패소 확정</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>리니지 유저가 공동 사냥으로 얻은 1억 원 상당의 게임 아이템 '에오딘의 혼'을 독차지한 후 빼앗기자 엔씨소프트를 상대로 소송을 제기했습니다. 법원은 아이템을 나누기로 한 합의가 있었고, 유저가 이를 알면서도 부당 이득을 얻었다고 판단하여 유저의 패소를 확정했습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>소송을 제기한 유저가 패소 확정되어 이미 종결된 사건임 (부적합 조건). 법원이 소송을 제기한 유저가 부당 이득을 얻었다고 판단하여 원고의 주장이 받아들여지지 않았으므로, 소송금융 투자 대상으로서의 승소 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>1억 원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>1억짜리 '에오딘의 혼' 내꺼  엔씨에 소송 건 리니지 유저, 패소 확정</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/it-science/game-review/6139103</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-05-07 04:39:47.004412+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>박수홍 친형 부부</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>친형 부부의 횡령 및 배임죄에 대한 대법원 실형 판결 확정</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>방송인 박수홍이 친형 부부를 상대로 제기한 횡령 및 배임 소송에서 대법원이 친형 부부에게 실형을 확정했습니다. 박수홍은 2021년 소송을 시작했으며, 이후 결혼하여 딸을 얻고 방송 활동을 이어가고 있습니다. 이 형사 판결은 민사상 손해배상 청구에 강력한 근거가 될 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>적합 조건 1 (상대방 책임 명확) 및 5 (증거 확보 가능)에 해당합니다. 대법원에서 박수홍 친형 부부의 횡령 및 배임죄에 대한 실형 판결이 확정되어, 민사상 손해배상 청구의 법적 근거가 매우 명확하고 증거가 충분합니다. 이는 소송금융 투자에 있어 성공 가능성을 크게 높이는 요인으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>'가족 절연' 박수홍 딸 재이, 인사성 아빠 판박이..벚꽃 미소 화답[스타...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/star/2026/04/05/2026040517370376272</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-04-05 12:47:17.061646+00:00</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>B 씨</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>청주 빽다방 점주가 직원 B 씨를 업무상 횡령 혐의로 고소했으나 고소를 취하했습니다. 그러나 업무상 횡령은 반의사불벌죄가 아니므로 경찰 수사는 계속 진행될 예정입니다. 경찰은 고소 취하 경위와 사건 전반을 검토 후 B 씨를 경미범죄심사위원회에 회부할지 결정할 것입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>피고소인(직원)의 자력이 충분하지 않을 가능성이 높고, '음료 반출'로 인한 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상되어 투자 매력이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>청주 빽다방 '음료 반출' 논란… 점주 고소 취하에도 수사 지속</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>ggilbo.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.ggilbo.com/news/articleView.html?idxno=1150639</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-04-05 12:30:56.580765+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-04-04 12:16:45.987651+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>골프장 탈취 공모 및 납치 사건에 대한 수사가 진행 중이며, 피해자들이 탈출했다는 소식이 전해졌다. 그러나 피해자들이 국정원을 언급하며 '자작극' 의혹이 제기되어 사건의 진위에 대한 불확실성이 존재한다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 소송 상대방이 특정되지 않으며, '자작극' 의혹이 제기되어 상대방의 책임이 불분명하다. 또한 피해 규모나 피해자 수가 명확히 파악되지 않아 소송금융 투자에 필요한 핵심 정보가 부족하다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>권일용,  돈에 눈이 멀었다 …'용감한 형사들5' 골프장 탈취 공모 추적</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16025299</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:16:45.987651+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>권진영 대표</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>채무부존재확인소송 2차 변론기일 진행</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>가수 이승기가 권진영 대표를 상대로 제기한 채무부존재확인소송의 2차 변론기일에 참석했다. 이승기는 권 대표가 40억 원을 횡령했다고 주장하며, 자신을 돈만 밝히는 사람으로 몰아갔다고 밝혔다. 현재 서울중앙지법에서 소송이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(권진영 대표의 40억 횡령 혐의), 피해 규모가 큼(40억 원). 이미 소송이 진행 중이며, 상대방(연예기획사 대표)에게 자력이 충분할 것으로 예상되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>40억 원</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>1명 (이승기)</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>이승기,  날 돈만 밝히는 나쁜사람으로 몰아 …권진영 대표 '40억 횡령'...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026040320493023276</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-04-04 00:40:12.199811+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>이순자 여사 외 5인</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>대법원 최종 패소 판결로 소송 종결</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>국가가 전두환 전 대통령의 미납 추징금 800억 원대 환수를 위해 이순자 여사 등 6명을 상대로 제기한 소유권 이전 등기 소송에서 최종 패소했습니다. 대법원은 원심의 각하 판결을 확정하여 국가의 청구를 받아들이지 않았습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>국가가 전두환 일가를 상대로 제기한 소유권 이전 등기 소송에서 대법원의 최종 패소 판결이 내려져 해당 사건이 종결되었습니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>800억 원대</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>800억대 전두환 미납 추징금 끝내 환수 불발</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>00news.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>http://www.00news.co.kr/news/articleView.html?idxno=103026</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-04-03 13:14:46.219407+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>전두환</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>대법원 심리불속행 기각으로 원심 각하 판결 확정</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>대법원이 전두환 씨의 미납 추징금 환수를 위한 연희동 자택 명의변경 소송에 대해 원심의 각하 판결을 확정했습니다. 심리불속행 기각 결정으로 해당 소송은 법리적 오류 없이 종결되었으며, 이는 자택 명의변경 시도가 최종적으로 무산되었음을 의미합니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>부적합 조건: 이미 종결된 사건. 대법원에서 연희동 자택 명의변경 소송의 각하 판결이 심리불속행 기각으로 확정되어 해당 법적 절차가 이미 종결되었으므로, 새로운 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>추징 위한 '이순자→전두환' 연희동 자택 명의변경 '각하' 확정</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>biz.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://biz.sbs.co.kr/article_hub/20000302027?division=NAVER</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-04-03 13:07:50.938764+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>B카페 점주</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>검찰 송치</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>퇴근 시 음료 3잔을 가져간 아르바이트생이 점주에 의해 검찰에 송치되면서 온라인에서 논란이 되고 있다. 아르바이트생은 폐기할 음료였다고 주장하고 점주는 금전적 피해를 호소하며, 해당 카페에 대한 불매 운동 움직임도 나타나고 있다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>이 사건은 퇴근 시 음료 3잔을 가져간 행위로 인한 분쟁으로, 피해 규모가 매우 작아(3잔의 음료) 소송금융 투자 대상으로서의 경제적 가치가 현저히 낮습니다. 비록 검찰 송치라는 공적 절차가 진행 중이지만, 예상되는 회수 금액이 미미하여 투자 적합성이 떨어집니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>음료 3잔 상당</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>퇴근때 음료 3잔 가져간 알바 檢송치… “폐기할 음료” “그래도 돈 내...</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.chosun.com/national/regional/chungcheong/2026/03/31/FRHO4SPKRVH2VBI5NHMY2YJ6ZE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-31 00:18:06.712233+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>횡령혐의 검찰 송치</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>카페 알바생 A씨가 음료 3잔을 무단으로 가져간 혐의로 검찰에 송치되어 논란이 되고 있다. A씨의 이전 근무지인 B 매장 점주와 현재 근무지인 C 매장 점주 모두 A씨로 인해 피해를 입었다고 주장하고 있다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>피해 규모가 음료 3잔으로 매우 작고(피해 규모가 큼 조건 미충족), 상대방(카페 알바생)의 자력이 불충분하여(상대방 자력 충분 조건 미충족) 소송금융 투자 대상으로 부적합합니다. 또한, 집단적 피해가 아닌 개별적인 형사 사건으로 보이며, 민사상 손해배상 청구의 실익이 낮습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>음료 3잔 상당 (미상)</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>2명 (B, C 매장 점주)</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>음료 3잔 가져간 카페 알바생 '횡령혐의' 송치 논란... 내가 피해자</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>slist.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.slist.kr/news/articleView.html?idxno=727894</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-30 12:24:44.534193+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-28 12:37:54.683800+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>지난해 8월 의정부지방법원에 국가를 상대로 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>경기 의정부시의 한 오피스텔 소유자들이 지역난방 의무사용으로 인해 재산권이 침해되었다고 주장하며 국가를 상대로 손해배상 소송을 제기했습니다. 현재 의정부지방법원에서 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>상대방이 국가로 자력이 충분하며, 오피스텔 소유자 다수가 재산권 침해를 주장하고 있어 집단적 피해 가능성이 높습니다. 다만, 재산권 침해 주장의 법리적 타당성과 구체적인 피해 규모 입증이 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>오피스텔 소유자 다수</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>지역난방 의무사용으로 재산권 침해 …국가 상대 손배소</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000300492?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:37:54.683800+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>다니엘 봄, 리사 봄</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>손해배상 소송 제기</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>메이저리거 알렉 봄이 자신의 부모를 상대로 최소 300만 달러(약 45억원) 규모의 손해배상 소송을 제기했습니다. 봄은 부모가 유한책임회사를 이용해 자신의 개인 계좌에서 돈을 빼돌려 자신들을 위해 사용했다고 주장하며, 부모는 모든 혐의를 부인하고 있습니다. 현재 소송이 진행 중이며, 봄은 계좌 통제권 반환과 회계사 선임을 요구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>메이저리거 알렉 봄이 부모를 상대로 45억 원 규모의 손해배상 소송을 제기한 사건으로, 상대방 책임이 비교적 명확하고 피해 규모가 크며 증거 확보 가능성이 있습니다. 그러나 소송 상대방인 부모가 현재 레저용 차량에 거주하는 것으로 보도되어, 판결 승소 시 배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>최소 300만 달러 (약 45억원)</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>'어떻게 부모가 이래?' 무려 45억 손해배상 소송, PHI 스타 알렉 봄에게...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/sports/2026/03/27/2026032716525039738</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-27 13:15:19.337497+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="4" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>대니얼·리사 봄 부부</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>필라델피아 법원에 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>MLB 필라델피아 필리스의 내야수 앨릭 봄이 친부모를 상대로 최소 300만 달러(약 45억 원)의 손해배상 소송을 제기했습니다. 부모가 아들의 은행 계좌를 관리하며 수백만 달러를 빼내 증권 투자와 부동산 매입 등에 사용하고 이를 아들에게 알리지 않은 혐의를 받고 있습니다. 봄은 재정 점검 중 이 사실을 알게 되어 소송을 시작했습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(부모의 재산 횡령 혐의), 피해 규모가 큼(45억 원)은 적합 조건에 해당합니다. 또한, 은행 계좌 기록 등 증거 확보 가능성도 높습니다. 그러나 상대방(부모)의 자력이 대기업, 금융기관 수준으로 충분하다고 보기 어렵고, 집단적 피해가 아닌 개인 소송이라는 점에서 투자 매력이 제한적입니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>최소 300만 달러 (약 45억 원)</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>'부모가 내 돈 빼갔다' MLB 필라델피아 내야수 앨릭 봄, 친부모 상대 45...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>maniareport.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>http://www.maniareport.com/view.php?ud=2026032712010711396cf2d78c68_19</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-27 12:57:26.092162+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-27 12:48:22.454585+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>알렉 봄의 부모</t>
+          <t>구명진, 구지은</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>미국 법원에 소송 제기</t>
+          <t>부당한 보전처분에 의한 손해배상채권을 피보전권리로 한 가압류 인용, 본안 소송 예상</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>미국 유명 야구선수 알렉 봄이 자신의 부모를 상대로 수백만 달러를 빼돌려 개인적으로 사용했다고 주장하며 소송을 제기했습니다. 봄은 최소 300만 달러의 손해배상과 계좌 통제권 반환을 요구하고 있으며, 부모는 혐의를 전면 부인하고 있습니다. 부모는 현재 레저용 차량에 거주하며 미국 전역을 여행 중인 것으로 알려졌습니다.</t>
+          <t>아워홈 창업주 고 구자학 선대회장의 장녀 구미현 전 회장이 동생 구명진 전 이사와 구지은 전 부회장의 건물 지분에 5억 2700만 원 상당의 가압류를 신청해 인용받았다. 이는 구명진, 구지은 측이 구미현 전 회장의 재산에 걸었던 가압류가 부당하다는 이유로 제기된 맞대응 성격의 가압류이다. 법조계는 부당한 보전처분으로 인한 손해배상채권을 피보전권리로 한 것으로 해석하며, 본안 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>피고(부모)의 자력이 매우 부족해 보임 (레저용 차량에 거주) (적합 조건 2 부합하지 않음). 이는 소송금융 투자 회수 가능성을 현저히 낮추는 결정적인 요인입니다. 또한, 상대방 책임이 명확하게 입증되지 않았고(적합 조건 1 부합하지 않음), 증거의 객관성도 추가 확인이 필요합니다(적합 조건 5 불확실).</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함' (아워홈 관련 인물로 자력 추정)과 '증거가 있거나 확보 가능함' (가압류 인용 결정)에 해당합니다. 그러나 피해 규모가 소송금융 투자에 'High'로 보기에는 다소 부족하며, 사건이 가족 간의 복잡한 재산권 분쟁으로 법리적 다툼의 여지가 많아 승소 가능성 예측이 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>최소 300만 달러 (약 45억2000만원)</t>
+          <t>5억 2700만 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>수백만 달러 빼돌렸다 …부모 고소한 美 유명 야구선수</t>
+          <t>[단독] 끝나지 않은 여진…구미현 아워홈 전 회장, 동생 구명진·구지은...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003566945</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510095</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-27 12:48:11.755901+00:00</t>
+          <t>2026-03-27 12:48:22.454585+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>알렉 봄의 부모</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>미국 법원에 소송 제기</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>미국 유명 야구선수 알렉 봄이 자신의 부모를 상대로 수백만 달러를 빼돌려 개인적으로 사용했다고 주장하며 소송을 제기했습니다. 봄은 최소 300만 달러의 손해배상과 계좌 통제권 반환을 요구하고 있으며, 부모는 혐의를 전면 부인하고 있습니다. 부모는 현재 레저용 차량에 거주하며 미국 전역을 여행 중인 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>피고(부모)의 자력이 매우 부족해 보임 (레저용 차량에 거주) (적합 조건 2 부합하지 않음). 이는 소송금융 투자 회수 가능성을 현저히 낮추는 결정적인 요인입니다. 또한, 상대방 책임이 명확하게 입증되지 않았고(적합 조건 1 부합하지 않음), 증거의 객관성도 추가 확인이 필요합니다(적합 조건 5 불확실).</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>최소 300만 달러 (약 45억2000만원)</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>수백만 달러 빼돌렸다 …부모 고소한 美 유명 야구선수</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260327_0003566945</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:48:11.755901+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>대니얼 봄, 리사 봄</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>손해배상 소송 제기</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>MLB 선수 알렉 봄이 자신의 재산을 부모가 무단으로 사용했다며 최소 300만 달러(약 45억 원)의 손해배상 소송을 제기했습니다. 부모가 그의 은행 계좌에서 수백만 달러를 임의로 인출해 증권 투자와 부동산 매입 등에 사용하고 이를 알리지 않았다는 주장입니다. 부모 측은 모든 혐의를 부인하고 있으며, 이번 사건은 가족 간 재산 관리 분쟁 사례로 주목받고 있습니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확): 부모가 자산을 무단 인출 및 사용했다는 주장이 구체적입니다. 적합 조건 2(상대방 자력 충분): 부모가 과거 수백만 달러를 관리하고 투자에 사용한 이력이 있어 배상 능력이 있을 것으로 추정됩니다. 적합 조건 4(피해 규모 큼): 최소 300만 달러(약 45억 원)의 손해배상 청구로 피해 규모가 매우 큽니다. 적합 조건 5(증거 확보 가능): 금융 계좌 기록 등 객관적 증거 확보 가능성이 높습니다. 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>최소 300만 달러 (약 45억 원)</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>내 재산, 무단 사용  MLB 스타 알렉 봄, 부모 상대로 45억 소송</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026032714094371006</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-27 12:47:11.803164+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="3" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>기금을 운용하는 단체</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>기금 운용 단체 임원의 검찰 고발 및 수사 진행 중, 사회복지공동모금회의 기금 반환 민사 소송 진행 중</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>태안 기름 유출 사고 피해 어민들을 위한 3천억 원 규모의 기금이 20년 가까이 제대로 집행되지 않고 있으며, 기금 운용 단체의 임직원들이 수십억 원을 횡령·배임한 혐의로 검찰에 고발된 상황입니다. 사회복지공동모금회는 기금 반환 소송을 제기했고, 분노한 어민들은 집단행동을 예고하며 기금의 정상적인 집행을 요구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>기금 운용 단체의 횡령 및 배임 의혹으로 상대방 책임이 명확하며(적합 조건 1), 3천억 원 규모의 기금 자체가 충분한 자력(적합 조건 2)이자 큰 피해 규모(적합 조건 4)를 나타냅니다. 다수의 피해 어민들이 집단적 피해(적합 조건 3)를 입고 있으며, 검찰 고발 및 수사 진행(적합 조건 6)으로 증거 확보 가능성(적합 조건 5)이 높습니다. 이미 종결된 사건이 아니므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>3천억 원</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>피해 어민 다수</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>[밀착취재] '태안 기름유출 20년' 피해 기금 3천억 어디로…쌈짓돈 의혹...</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183785</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-24 13:23:04.672144+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>교단 내부 자산 소송</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>기사는 통일교의 내부 갈등, 아들들 간의 분열, 그리고 자산 소송으로 인해 교단의 결속력이 약화되고 일본 통일교가 몰락할 것이라는 전망을 다룹니다. 이는 외부 피해자에 대한 집단 소송보다는 조직 내부의 분쟁에 관한 내용입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>기사는 통일교 내부의 갈등, 가족 간 분열, 자산 소송 등 내부적인 문제에 초점을 맞추고 있어, 소송금융 투자 대상이 되는 명확한 외부 상대방의 책임이 불분명합니다. 또한, 집단적 피해나 구체적인 피해 규모에 대한 정보가 없어 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>우리 안의 그릇된 친일 DNA: 박정희 정권, 자민당 정권과 통일교의 유착</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>breaknews.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>http://www.breaknews.com/1194366</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-24 00:46:12.180185+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-20 12:40:41.195706+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>UCI 재단</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>미국 연방대법원 상고 기각</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>미국 연방대법원이 가정연합 측이 제기한 UCI 재단 자산 반환 소송의 상고를 기각했다. 이는 해당 소송이 법적으로 종결되었음을 의미한다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>이 사건은 미국 연방대법원에서 상고가 기각되어 이미 종결된 사건에 해당합니다. 소송금융 투자 대상으로서의 신규성이 없으며, 더 이상 법적 다툼의 여지가 없어 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>통일은 한반도 미래 성장 동력…시민이 만들어야 할 시대적 과제</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>m-joongang.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.m-joongang.com/news/articleView.html?idxno=402266</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:40:41.195706+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>친일반민족행위자 후손</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>친일재산귀속법 입법 논의 및 법무부의 환수 소송 진행 중, 2기 친일재산조사위원회 출범 예정</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>법무부와 국가보훈부가 친일재산귀속법의 조속한 입법과 친일재산 환수를 위한 협력 방안을 논의했습니다. 법무부 장관은 불의한 부는 반드시 바로잡아야 한다며 친일재산 환수에 대한 강력한 의지를 표명하고, 국회에 법안 처리를 촉구했습니다. 법무부는 이미 친일파 후손을 상대로 환수 소송을 진행 중이며, '2기 친일재산조사위원회' 출범을 통해 숨겨진 재산을 찾아낼 계획입니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>친일재산귀속법 입법 추진 및 법무부 장관의 강력한 환수 의지 표명으로 상대방 책임이 명확하며(적합 조건 1), '불의한 부' 환수 및 '숨겨진 재산' 발굴을 목표로 하므로 개별 사건의 피해 규모가 클 가능성이 높습니다(적합 조건 4). '2기 친일재산조사위원회' 출범 요청 및 증거 소실 우려 언급은 증거 확보에 대한 의지와 가능성을 시사하며(적합 조건 5), 법무부와 국가보훈부의 협력 논의, 국회 입법 추진, 그리고 법무부가 이미 친일파 후손을 상대로 실제 환수 소송을 진행 중인 공적 절차가 활발합니다(적합 조건 6). 비록 국가가 원고가 되는 특수성이 있으나, 정부의 강력한 의지와 법적 기반 강화는 향후 관련 소송의 증가 및 성공 가능성을 높여 잠재적 투자 기회가 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>법무부-보훈부, 친일재산귀속법 협력 방안 논의(종합)</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260318_0003554193</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-18 12:56:30.964172+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-18 12:29:42.126664+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>영국 고등법원에 소송 제기, 비트코인 반환 및 금전적 보상 요구, 암호화폐 자산 동결 명령 신청. 경찰 수사 및 체포 진행됨.</t>
+          <t>가해자 미상, 피해 사실 확인 단계</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>영국에서 이혼 절차 중인 남편이 아내와 처제를 상대로 3500억원 상당의 비트코인 절도 혐의로 소송을 제기했습니다. 아내가 CCTV로 남편의 암호화폐 비밀번호를 알아내 비트코인을 빼돌렸다는 주장이며, 법원은 녹취록과 증거물 등을 토대로 남편의 주장에 무게를 싣고 있습니다. 남편은 비트코인 반환과 금전적 보상을 요구하며 아내와 처제의 암호화폐 자산 동결 명령을 신청했습니다.</t>
+          <t>피해자가 애지중지 키우던 전나무 10그루가 뿌리째 뽑혀 사라지고 밭 농수로에 배수관이 묻히는 등 피해가 발생했습니다. 위성 지도를 통해 변화가 확인되지만, 아직 가해자가 누구인지 밝혀지지 않은 상황입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (법원, 녹취록, 증거물 확인), 피해 규모가 매우 큼 (3500억원), 증거가 명확함 (녹취록, 경찰 수색 결과), 이미 공적 절차(경찰 수사, 체포)가 진행 중임. 소송금융 투자 대상으로서 매우 적합한 조건을 갖추고 있습니다.</t>
+          <t>사건의 가해자가 특정되지 않아 상대방의 책임 명확성 및 자력 여부를 판단할 수 없습니다. 또한, 피해자가 1명이고 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>3500억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>이혼 앞두고 집안에 CCTV 설치, 남편 비트코인 '3500억원' 빼간 아내</t>
+          <t>뿌리째 뽑힌 전나무 10그루…'황당 벌목' 범인은?</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603180820300012</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008482781&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-18 00:52:51.243371+00:00</t>
+          <t>2026-03-18 12:29:42.126664+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>펀 융 리, 처제</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>민사소송 진행 중, 형사고소 검토 중</t>
+          <t>영국 고등법원에 소송 제기, 비트코인 반환 및 금전적 보상 요구, 암호화폐 자산 동결 명령 신청. 경찰 수사 및 체포 진행됨.</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>한 사업자가 동업자가 공동계좌 접근을 막고 가게 집기류를 무단으로 가져갔다며 피해를 호소했습니다. 현재 민사소송을 진행 중인 A씨는 형사고소 가능성에 대해 법률 전문가들에게 자문을 구하고 있습니다.</t>
+          <t>영국에서 이혼 절차 중인 남편이 아내와 처제를 상대로 3500억원 상당의 비트코인 절도 혐의로 소송을 제기했습니다. 아내가 CCTV로 남편의 암호화폐 비밀번호를 알아내 비트코인을 빼돌렸다는 주장이며, 법원은 녹취록과 증거물 등을 토대로 남편의 주장에 무게를 싣고 있습니다. 남편은 비트코인 반환과 금전적 보상을 요구하며 아내와 처제의 암호화폐 자산 동결 명령을 신청했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>동업자의 책임이 비교적 명확하고(적합 조건 1), 공동계좌 접근 차단 및 집기류 무단 반출 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고, 집단적 피해가 아니며, 피해 규모가 명확히 파악되지 않아 'High' 등급은 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (법원, 녹취록, 증거물 확인), 피해 규모가 매우 큼 (3500억원), 증거가 명확함 (녹취록, 경찰 수색 결과), 이미 공적 절차(경찰 수사, 체포)가 진행 중임. 소송금융 투자 대상으로서 매우 적합한 조건을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3500억원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>내 돈인데?  동업자산 맘대로 썼다간 '전액 횡령' 철퇴</t>
+          <t>이혼 앞두고 집안에 CCTV 설치, 남편 비트코인 '3500억원' 빼간 아내</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/6XRH4SSF75LT</t>
+          <t>http://www.fnnews.com/news/202603180820300012</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-12 12:45:48.280452+00:00</t>
+          <t>2026-03-18 00:52:51.243371+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>미국 연방대법원 상고 기각으로 최종 종결</t>
+          <t>민사소송 진행 중, 형사고소 검토 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>통일교가 고 문선명 총재의 삼남 문현진 글로벌피스재단 의장을 상대로 미국 내 7000억원 규모의 자산 반환 소송을 제기했으나 최종 패소했습니다. 미국 연방대법원이 통일교 측의 상고를 기각하며 문 의장이 UCI 재단 자산에 대한 법적 권리를 인정받게 되었습니다. 이 사건은 문 총재 사망 이후 통일교 후계 갈등의 일환으로 시작되었습니다.</t>
+          <t>한 사업자가 동업자가 공동계좌 접근을 막고 가게 집기류를 무단으로 가져갔다며 피해를 호소했습니다. 현재 민사소송을 진행 중인 A씨는 형사고소 가능성에 대해 법률 전문가들에게 자문을 구하고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>해당 사건은 통일교가 문현진 의장을 상대로 제기한 7000억원 규모의 자산 반환 소송으로, 미국 연방대법원의 상고 기각으로 최종 패소하여 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않으므로 부적합 조건에 해당합니다.</t>
+          <t>동업자의 책임이 비교적 명확하고(적합 조건 1), 공동계좌 접근 차단 및 집기류 무단 반출 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고, 집단적 피해가 아니며, 피해 규모가 명확히 파악되지 않아 'High' 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>약 7600억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>통일교 한학자, 3남 상대 '7000억' 소송서 최종 패소</t>
+          <t>내 돈인데?  동업자산 맘대로 썼다간 '전액 횡령' 철퇴</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003542888</t>
+          <t>https://lawtalknews.co.kr/article/6XRH4SSF75LT</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-10 13:23:44.049066+00:00</t>
+          <t>2026-03-12 12:45:48.280452+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고</t>
+          <t>미국 연방대법원 상고 기각으로 최종 종결</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>아파트 관리사무소 경리 직원이 5년간 출금전표를 위조하는 방식으로 아파트 관리비 9억여원을 횡령하여 징역 3년을 선고받았습니다. 형사 재판에서 유죄가 확정되어 책임이 명확하며, 피해 규모가 크고 다수의 입주민이 피해를 입은 집단적 사건입니다. 피해 아파트 입주민들은 횡령범 및 관리감독 책임이 있는 주체를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>통일교가 고 문선명 총재의 삼남 문현진 글로벌피스재단 의장을 상대로 미국 내 7000억원 규모의 자산 반환 소송을 제기했으나 최종 패소했습니다. 미국 연방대법원이 통일교 측의 상고를 기각하며 문 의장이 UCI 재단 자산에 대한 법적 권리를 인정받게 되었습니다. 이 사건은 문 총재 사망 이후 통일교 후계 갈등의 일환으로 시작되었습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 형사 재판에서 유죄 판결), 3(집단적 피해: 아파트 관리비 횡령으로 다수 입주민 피해), 4(피해 규모 큼: 9억여원), 5(증거 확보 가능: 형사 재판 결과 및 수사 자료), 6(공적 절차 진행 중: 형사 재판 완료)에 해당합니다. 횡령범 개인의 자력은 부족할 수 있으나, 아파트 관리주체가 원고가 되어 횡령범 및 관리감독 책임이 있는 아파트 관리회사를 상대로 손해배상을 청구할 수 있어 투자 가치가 높습니다.</t>
+          <t>해당 사건은 통일교가 문현진 의장을 상대로 제기한 7000억원 규모의 자산 반환 소송으로, 미국 연방대법원의 상고 기각으로 최종 패소하여 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않으므로 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>9억여원</t>
+          <t>약 7600억원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>아파트 입주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>196만원을 1496만원으로 …아파트 관리비 9억 빼돌린 경리 수법</t>
+          <t>통일교 한학자, 3남 상대 '7000억' 소송서 최종 패소</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/10/2026031020400454520</t>
+          <t>https://www.newsis.com/view/NISX20260310_0003542888</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-10 12:41:33.394843+00:00</t>
+          <t>2026-03-10 13:23:44.049066+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>경리 직원 A씨</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>유실물 보상금 미지급 시 민사소송 가능</t>
+          <t>형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>기사는 유실물 습득 시 법적 권리와 의무를 설명하며, 습득자가 6개월 내 주인이 나타나지 않으면 소유권을 얻거나, 주인이 나타나면 5~20%의 보상금을 받을 수 있다고 안내합니다. 경찰 신고의 중요성과 미신고 시 처벌 규정을 강조하며, 1억원 상당의 금팔찌 등 고액 유실물 사례를 통해 보상금의 잠재적 규모를 보여줍니다.</t>
+          <t>아파트 관리사무소 경리 직원이 5년간 출금전표를 위조하는 방식으로 아파트 관리비 9억여원을 횡령하여 징역 3년을 선고받았습니다. 형사 재판에서 유죄가 확정되어 책임이 명확하며, 피해 규모가 크고 다수의 입주민이 피해를 입은 집단적 사건입니다. 피해 아파트 입주민들은 횡령범 및 관리감독 책임이 있는 주체를 상대로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>유실물법에 따른 보상금 청구권은 법적 근거가 명확하고(적합 조건 1), 경찰 신고 등 공적 절차를 거쳐 증거 확보가 용이합니다(적합 조건 5, 6). 고액 유실물의 경우 보상금 규모도 상당할 수 있어 개별 사건으로 투자 가치가 있습니다(적합 조건 4). 그러나 집단적 피해가 아니며(부적합 조건), 상대방(유실물 소유자)의 자력 확인이 필요하다는 점에서 전형적인 소송금융 투자 대상과는 차이가 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 형사 재판에서 유죄 판결), 3(집단적 피해: 아파트 관리비 횡령으로 다수 입주민 피해), 4(피해 규모 큼: 9억여원), 5(증거 확보 가능: 형사 재판 결과 및 수사 자료), 6(공적 절차 진행 중: 형사 재판 완료)에 해당합니다. 횡령범 개인의 자력은 부족할 수 있으나, 아파트 관리주체가 원고가 되어 횡령범 및 관리감독 책임이 있는 아파트 관리회사를 상대로 손해배상을 청구할 수 있어 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>고액 유실물 기준 5~20% (예: 1억원 유실물 시 500만원~2000만원)</t>
+          <t>9억여원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상 (개별 사건 발생 시 1명)</t>
+          <t>아파트 입주민 다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>‘시세 1억’ 금 100돈 유실물, 습득자 보상금은 얼마까지 받을까 [수민...</t>
+          <t>196만원을 1496만원으로 …아파트 관리비 9억 빼돌린 경리 수법</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302506217?OutUrl=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/10/2026031020400454520</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-02 12:54:47.607363+00:00</t>
+          <t>2026-03-10 12:41:33.394843+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
-      <c r="D27" t="inlineStr"/>
-      <c r="E27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>유실물 보상금 미지급 시 민사소송 가능</t>
+        </is>
+      </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>이 기사는 유실물법에 따라 습득물이 경찰에 신고된 후 6개월간 주인이 나타나지 않으면 습득자에게 소유권이 넘어가는 절차와 세금 문제 등을 설명합니다. 최근 5년간 경찰에 접수된 유실물 590만여 개 중 58.4%만 주인에게 반환되었으며, 습득자가 소유권을 취득하는 경우는 2.5% 수준에 불과하다는 통계도 제시합니다.</t>
+          <t>기사는 유실물 습득 시 법적 권리와 의무를 설명하며, 습득자가 6개월 내 주인이 나타나지 않으면 소유권을 얻거나, 주인이 나타나면 5~20%의 보상금을 받을 수 있다고 안내합니다. 경찰 신고의 중요성과 미신고 시 처벌 규정을 강조하며, 1억원 상당의 금팔찌 등 고액 유실물 사례를 통해 보상금의 잠재적 규모를 보여줍니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 기사는 유실물법 및 민법상 유실물 처리 절차와 통계에 대한 정보성 기사입니다. 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 소송금융 투자를 위한 구체적인 소송 사안이나 피고가 존재하지 않습니다.</t>
+          <t>유실물법에 따른 보상금 청구권은 법적 근거가 명확하고(적합 조건 1), 경찰 신고 등 공적 절차를 거쳐 증거 확보가 용이합니다(적합 조건 5, 6). 고액 유실물의 경우 보상금 규모도 상당할 수 있어 개별 사건으로 투자 가치가 있습니다(적합 조건 4). 그러나 집단적 피해가 아니며(부적합 조건), 상대방(유실물 소유자)의 자력 확인이 필요하다는 점에서 전형적인 소송금융 투자 대상과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고액 유실물 기준 5~20% (예: 1억원 유실물 시 500만원~2000만원)</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (개별 사건 발생 시 1명)</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[팩트체크] 100돈 금팔찌 주인 안 나타났다면?…유실물 소유권은 누구에...</t>
+          <t>‘시세 1억’ 금 100돈 유실물, 습득자 보상금은 얼마까지 받을까 [수민...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260227076400518?input=1195m</t>
+          <t>https://www.segye.com/newsView/20260302506217?OutUrl=naver</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-02 00:36:44.782290+00:00</t>
+          <t>2026-03-02 12:54:47.607363+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr"/>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>이 기사는 유실물법에 따라 습득물이 경찰에 신고된 후 6개월간 주인이 나타나지 않으면 습득자에게 소유권이 넘어가는 절차와 세금 문제 등을 설명합니다. 최근 5년간 경찰에 접수된 유실물 590만여 개 중 58.4%만 주인에게 반환되었으며, 습득자가 소유권을 취득하는 경우는 2.5% 수준에 불과하다는 통계도 제시합니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>해당 기사는 유실물법 및 민법상 유실물 처리 절차와 통계에 대한 정보성 기사입니다. 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 소송금융 투자를 위한 구체적인 소송 사안이나 피고가 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>[팩트체크] 100돈 금팔찌 주인 안 나타났다면?…유실물 소유권은 누구에...</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260227076400518?input=1195m</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:36:44.782290+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>친형 박모씨 부부</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>친형 부부 횡령 혐의 형사 유죄 확정, 민사 손해배상 소송 진행 중 (청구액 198억 원으로 상향)</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>방송인 박수홍 씨의 친형 부부가 횡령 혐의로 형사 재판에서 유죄 확정 판결을 받았습니다. 박수홍 씨는 친형 부부를 상대로 198억 원 규모의 민사 손해배상 소송을 진행 중이며, 형사 판결이 민사 재판에 유리하게 작용할 것으로 예상됩니다. 이 사건은 대규모 피해 금액과 명확한 상대방 책임으로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>친형 부부가 횡령 혐의로 형사 재판에서 유죄 확정 판결을 받아 상대방 책임이 명확하며(적합 조건 1), 이 판결이 민사 소송에 유리하게 작용할 것으로 예상됩니다(적합 조건 5, 6). 또한, 청구액이 198억 원으로 피해 규모가 매우 큽니다(적합 조건 4). 민사 소송은 현재 진행 중이므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
+      <c r="H29" t="inlineStr">
         <is>
           <t>198억 원</t>
         </is>
       </c>
-      <c r="I28" t="inlineStr">
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>'친형 구속' 박수홍, 이제 돈 싸움만 남았다…'198억' 민사소송 쟁점</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>tvreport.co.kr</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.tvreport.co.kr/entertainment/article/1006276/</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-02-28 12:41:58.899626+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
         <is>
           <t>아버지 A씨</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>중국 법원 반환 판결 선고</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>중국에서 한 아버지가 10세 아들의 세뱃돈 1,700만 원(8만2750위안)을 동의 없이 인출하여 재혼 비용으로 사용했습니다. 아들이 돈 반환을 요구했으나 거부당하자 법적 대응에 나섰고, 법원은 세뱃돈이 아이의 개인 재산임을 인정하여 아버지에게 전액 반환을 명령했습니다. 이 사건은 현지에서 큰 비판 여론을 불러일으켰습니다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>이미 중국 법원에서 아버지에게 전액 반환 판결이 선고되어 사건이 종결된 상태입니다. 소송금융은 주로 진행 중이거나 예정된 소송에 투자하므로, 이미 판결이 난 사건은 투자 대상으로서의 신규성이 없습니다. 또한, 피해 규모가 소액이고 집단적 피해가 아닌 개인 간의 분쟁이라는 점도 부적합합니다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>1,700만 원 (8만2750위안)</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>아들 세뱃돈 1700만원 빼돌려 재혼식? …中 법원, 아버지에 전액 반환 ...</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026022707235455016</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-02-27 00:48:38.905870+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-02-26 13:25:57.906254+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr"/>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>기사는 친일파 후손들의 재산 찾기 소송이 끊이지 않는 현실을 언급하며 과거 청산의 중요성을 되새기고, 친일파 후손의 굴레를 벗고 속죄의 길을 걸었던 우장춘 박사의 삶을 조명한다. 이는 특정 사건의 진행 상황을 보도하는 것이 아닌 사회적 논평에 해당한다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>기사는 특정 피해자 집단이 손해배상을 청구하는 새로운 사건을 다루는 것이 아니라, 친일파 후손들의 재산권 소송이라는 사회적 이슈를 배경으로 우장춘 박사의 삶을 조명하는 논평에 가깝다. 소송금융의 투자 대상이 되는 '피해자'가 명확히 존재하지 않으며, 적합 조건에 해당하는 사항이 없다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>[3·1절 기획] 잊힌 영웅'우장춘 박사'</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>kihoilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014687</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:25:57.906254+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" t="inlineStr">
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
         <is>
           <t>로버트 가울리차</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>편의점 측이 직원을 상대로 소송 제기, 애리조나 복권국이 당첨금 보관 중</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>미국 애리조나의 한 편의점에서 고객이 구매하지 않고 남겨둔 복권이 185억 원에 당첨되는 사건이 발생했다. 편의점 직원이 당첨 사실을 알고 퇴근 후 해당 복권을 구매하여 당첨금을 청구하려 하자, 편의점 측이 소송을 제기했다. 애리조나 복권국은 정당한 수령자가 가려질 때까지 당첨금을 보관 중이다.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>피해 규모가 185억 원으로 매우 크고(적합 조건 4), 당첨금이라는 명확한 자산이 애리조나 복권국에 보관되어 있어 자력 확보가 확실합니다(적합 조건 2). 미판매 복권은 소매업체 소유라는 법률에 근거하여 편의점 측의 책임 주장이 비교적 명확하며(적합 조건 1), 관련 증거도 충분합니다(적합 조건 5). 또한, 복권국이 당첨금을 보관하는 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
+      <c r="H32" t="inlineStr">
         <is>
           <t>1280만 달러 (약 185억 원)</t>
         </is>
       </c>
-      <c r="I31" t="inlineStr">
+      <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J32" t="inlineStr">
         <is>
           <t>손님이 안 산 복권, '185억 당첨'…편의점 직원이 챙겼다가 소송</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202602250654517027</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-02-25 00:51:26.349753+00:00</t>
         </is>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" s="3" t="inlineStr">
+    <row r="33">
+      <c r="A33" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C32" t="inlineStr">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
         <is>
           <t>서클 케이 (Circle K)</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>당첨 복권 소유권 확인 소송 진행 중</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>미국에서 손님이 버린 185억원 상당의 당첨 복권을 판매점 직원이 챙기면서 소유권 분쟁이 발생했습니다. 판매점인 서클 케이가 마리코파 카운티 고등법원에 당첨 복권의 법적 소유자를 결정해 달라는 소송을 제기했으며, 당첨금 청구 기한인 5월 23일 전까지 결론이 나야 합니다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>185억원에 달하는 매우 큰 피해 규모(적합 조건 4)를 가진 사건으로, 소송금융 투자 시 높은 수익률을 기대할 수 있습니다. 이미 법원에 소송이 제기되어 진행 중인 사건입니다.</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
+      <c r="H33" t="inlineStr">
         <is>
           <t>185억원</t>
         </is>
       </c>
-      <c r="I32" t="inlineStr">
+      <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>손님이 버린 ‘185억원 당첨 복권’ 챙겼다가… 美 판매점 직원 소유권...</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://www.chosun.com/international/topic/2026/02/24/AGDX35LRIBFSRI4URFCUBDUKAA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-02-24 13:23:12.655434+00:00</t>
         </is>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" s="2" t="inlineStr">
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C33" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
         <is>
           <t>횡령 경리직원 A씨</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>손해배상 소송 인용 판결, 형사 항소심 징역형</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>원주 아파트 경리직원 A씨가 아파트 입주민들의 돈 14억여원을 횡령하여 항소심에서도 징역형을 선고받았습니다. 입주민들은 A씨를 상대로 14억여원의 손해배상 청구소송을 제기하여 13억여원에 대한 인용 판결을 받았으나, 피해가 대부분 회복되지 않아 엄벌을 탄원하고 있습니다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 충분 등 여러 적합 조건에 해당합니다. 그러나 기사에서 '피해가 대부분 회복되지 않은 점'이 명시되어 상대방(경리직원)의 자력이 부족하여 실질적인 회수가 어려울 것으로 판단됩니다. 이미 손해배상 인용 판결을 받았음에도 피해 회복이 미미하다는 점은 소송금융 투자에 있어 치명적인 위험 요소입니다.</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
+      <c r="H34" t="inlineStr">
         <is>
           <t>13억여원</t>
         </is>
       </c>
-      <c r="I33" t="inlineStr">
+      <c r="I34" t="inlineStr">
         <is>
           <t>아파트 입주민 다수</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>원주 아파트 횡령 경리직원, 항소심서도 징역형</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>aptn.co.kr</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>http://www.aptn.co.kr/news/articleView.html?idxno=111258</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-02-23 00:49:05.991979+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N33"/>
+  <autoFilter ref="A1:N34"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>