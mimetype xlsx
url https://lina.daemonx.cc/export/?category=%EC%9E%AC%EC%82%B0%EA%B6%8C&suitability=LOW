--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$19</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="28" customWidth="1" min="5" max="5"/>
+    <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -533,1218 +533,1286 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>패소 확정</t>
+          <t>전주시 재해위로금 지급, 손해사정사 채용, 대체시설 신축 협의, 특별교부세 확보 등</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>리니지 유저가 공동 사냥으로 얻은 1억 원 상당의 게임 아이템 '에오딘의 혼'을 독차지한 후 빼앗기자 엔씨소프트를 상대로 소송을 제기했습니다. 법원은 아이템을 나누기로 한 합의가 있었고, 유저가 이를 알면서도 부당 이득을 얻었다고 판단하여 유저의 패소를 확정했습니다.</t>
+          <t>전주시 송천동 농수산물도매시장 화재로 다수의 상인이 점포를 잃었습니다. 전주시는 상인들에게 재해위로금 및 소상공인구호기금을 지급하고 있으며, 손해사정사를 채용하여 최대 20억 원 규모의 대물손해배상 보험 보상 절차를 지원하고 있습니다. 또한, 피해 상인 대책위원회와 대체시설 신축을 협의 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>소송을 제기한 유저가 패소 확정되어 이미 종결된 사건임 (부적합 조건). 법원이 소송을 제기한 유저가 부당 이득을 얻었다고 판단하여 원고의 주장이 받아들여지지 않았으므로, 소송금융 투자 대상으로서의 승소 가능성이 없습니다.</t>
+          <t>기사에서 화재 발생의 원인이나 책임 있는 주체가 명확히 특정되지 않아 '상대방 책임이 비교적 명확함' 조건이 충족되지 않습니다. 소송금융은 명확한 피고를 상대로 한 손해배상 청구를 전제로 하므로, 현재로서는 투자 대상으로 부적합합니다. 다만, 집단적 피해 발생 및 피해 규모가 크다는 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>최대 20억 원 (보험 보상 규모)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (점포를 잃은 상인들)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>1억짜리 '에오딘의 혼' 내꺼  엔씨에 소송 건 리니지 유저, 패소 확정</t>
+          <t>전주시, 농수산물시장 화재 피해상인에 300만원 지급…점포당 총 500만원...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/it-science/game-review/6139103</t>
+          <t>https://www.pressian.com/pages/articles/2026083116031285837?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-07 04:39:47.004412+00:00</t>
+          <t>2026-10-08 00:25:00.301018+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>B 씨</t>
+          <t>엔씨소프트</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>패소 확정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>청주 빽다방 점주가 직원 B 씨를 업무상 횡령 혐의로 고소했으나 고소를 취하했습니다. 그러나 업무상 횡령은 반의사불벌죄가 아니므로 경찰 수사는 계속 진행될 예정입니다. 경찰은 고소 취하 경위와 사건 전반을 검토 후 B 씨를 경미범죄심사위원회에 회부할지 결정할 것입니다.</t>
+          <t>리니지 유저가 공동 사냥으로 얻은 1억 원 상당의 게임 아이템 '에오딘의 혼'을 독차지한 후 빼앗기자 엔씨소프트를 상대로 소송을 제기했습니다. 법원은 아이템을 나누기로 한 합의가 있었고, 유저가 이를 알면서도 부당 이득을 얻었다고 판단하여 유저의 패소를 확정했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피고소인(직원)의 자력이 충분하지 않을 가능성이 높고, '음료 반출'로 인한 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상되어 투자 매력이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>소송을 제기한 유저가 패소 확정되어 이미 종결된 사건임 (부적합 조건). 법원이 소송을 제기한 유저가 부당 이득을 얻었다고 판단하여 원고의 주장이 받아들여지지 않았으므로, 소송금융 투자 대상으로서의 승소 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>청주 빽다방 '음료 반출' 논란… 점주 고소 취하에도 수사 지속</t>
+          <t>1억짜리 '에오딘의 혼' 내꺼  엔씨에 소송 건 리니지 유저, 패소 확정</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1150639</t>
+          <t>https://www.news1.kr/it-science/game-review/6139103</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:30:56.580765+00:00</t>
+          <t>2026-05-07 04:39:47.004412+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>B 씨</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>골프장 탈취 공모 및 납치 사건에 대한 수사가 진행 중이며, 피해자들이 탈출했다는 소식이 전해졌다. 그러나 피해자들이 국정원을 언급하며 '자작극' 의혹이 제기되어 사건의 진위에 대한 불확실성이 존재한다.</t>
+          <t>청주 빽다방 점주가 직원 B 씨를 업무상 횡령 혐의로 고소했으나 고소를 취하했습니다. 그러나 업무상 횡령은 반의사불벌죄가 아니므로 경찰 수사는 계속 진행될 예정입니다. 경찰은 고소 취하 경위와 사건 전반을 검토 후 B 씨를 경미범죄심사위원회에 회부할지 결정할 것입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송 상대방이 특정되지 않으며, '자작극' 의혹이 제기되어 상대방의 책임이 불분명하다. 또한 피해 규모나 피해자 수가 명확히 파악되지 않아 소송금융 투자에 필요한 핵심 정보가 부족하다.</t>
+          <t>피고소인(직원)의 자력이 충분하지 않을 가능성이 높고, '음료 반출'로 인한 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상되어 투자 매력이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>권일용,  돈에 눈이 멀었다 …'용감한 형사들5' 골프장 탈취 공모 추적</t>
+          <t>청주 빽다방 '음료 반출' 논란… 점주 고소 취하에도 수사 지속</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16025299</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1150639</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 12:16:45.987651+00:00</t>
+          <t>2026-04-05 12:30:56.580765+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 최종 패소 판결로 소송 종결</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국가가 전두환 전 대통령의 미납 추징금 800억 원대 환수를 위해 이순자 여사 등 6명을 상대로 제기한 소유권 이전 등기 소송에서 최종 패소했습니다. 대법원은 원심의 각하 판결을 확정하여 국가의 청구를 받아들이지 않았습니다.</t>
+          <t>골프장 탈취 공모 및 납치 사건에 대한 수사가 진행 중이며, 피해자들이 탈출했다는 소식이 전해졌다. 그러나 피해자들이 국정원을 언급하며 '자작극' 의혹이 제기되어 사건의 진위에 대한 불확실성이 존재한다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>국가가 전두환 일가를 상대로 제기한 소유권 이전 등기 소송에서 대법원의 최종 패소 판결이 내려져 해당 사건이 종결되었습니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>기사 내용만으로는 소송 상대방이 특정되지 않으며, '자작극' 의혹이 제기되어 상대방의 책임이 불분명하다. 또한 피해 규모나 피해자 수가 명확히 파악되지 않아 소송금융 투자에 필요한 핵심 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>800억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>800억대 전두환 미납 추징금 끝내 환수 불발</t>
+          <t>권일용,  돈에 눈이 멀었다 …'용감한 형사들5' 골프장 탈취 공모 추적</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=103026</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16025299</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 13:14:46.219407+00:00</t>
+          <t>2026-04-04 12:16:45.987651+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>전두환</t>
+          <t>이순자 여사 외 5인</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>대법원 심리불속행 기각으로 원심 각하 판결 확정</t>
+          <t>대법원 최종 패소 판결로 소송 종결</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대법원이 전두환 씨의 미납 추징금 환수를 위한 연희동 자택 명의변경 소송에 대해 원심의 각하 판결을 확정했습니다. 심리불속행 기각 결정으로 해당 소송은 법리적 오류 없이 종결되었으며, 이는 자택 명의변경 시도가 최종적으로 무산되었음을 의미합니다.</t>
+          <t>국가가 전두환 전 대통령의 미납 추징금 800억 원대 환수를 위해 이순자 여사 등 6명을 상대로 제기한 소유권 이전 등기 소송에서 최종 패소했습니다. 대법원은 원심의 각하 판결을 확정하여 국가의 청구를 받아들이지 않았습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 대법원에서 연희동 자택 명의변경 소송의 각하 판결이 심리불속행 기각으로 확정되어 해당 법적 절차가 이미 종결되었으므로, 새로운 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>국가가 전두환 일가를 상대로 제기한 소유권 이전 등기 소송에서 대법원의 최종 패소 판결이 내려져 해당 사건이 종결되었습니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
+          <t>800억 원대</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>추징 위한 '이순자→전두환' 연희동 자택 명의변경 '각하' 확정</t>
+          <t>800억대 전두환 미납 추징금 끝내 환수 불발</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000302027?division=NAVER</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=103026</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 13:07:50.938764+00:00</t>
+          <t>2026-04-03 13:14:46.219407+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>B카페 점주</t>
+          <t>전두환</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>대법원 심리불속행 기각으로 원심 각하 판결 확정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>퇴근 시 음료 3잔을 가져간 아르바이트생이 점주에 의해 검찰에 송치되면서 온라인에서 논란이 되고 있다. 아르바이트생은 폐기할 음료였다고 주장하고 점주는 금전적 피해를 호소하며, 해당 카페에 대한 불매 운동 움직임도 나타나고 있다.</t>
+          <t>대법원이 전두환 씨의 미납 추징금 환수를 위한 연희동 자택 명의변경 소송에 대해 원심의 각하 판결을 확정했습니다. 심리불속행 기각 결정으로 해당 소송은 법리적 오류 없이 종결되었으며, 이는 자택 명의변경 시도가 최종적으로 무산되었음을 의미합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 사건은 퇴근 시 음료 3잔을 가져간 행위로 인한 분쟁으로, 피해 규모가 매우 작아(3잔의 음료) 소송금융 투자 대상으로서의 경제적 가치가 현저히 낮습니다. 비록 검찰 송치라는 공적 절차가 진행 중이지만, 예상되는 회수 금액이 미미하여 투자 적합성이 떨어집니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 대법원에서 연희동 자택 명의변경 소송의 각하 판결이 심리불속행 기각으로 확정되어 해당 법적 절차가 이미 종결되었으므로, 새로운 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>음료 3잔 상당</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>퇴근때 음료 3잔 가져간 알바 檢송치… “폐기할 음료” “그래도 돈 내...</t>
+          <t>추징 위한 '이순자→전두환' 연희동 자택 명의변경 '각하' 확정</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/regional/chungcheong/2026/03/31/FRHO4SPKRVH2VBI5NHMY2YJ6ZE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000302027?division=NAVER</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 00:18:06.712233+00:00</t>
+          <t>2026-04-03 13:07:50.938764+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>B카페 점주</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>횡령혐의 검찰 송치</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>카페 알바생 A씨가 음료 3잔을 무단으로 가져간 혐의로 검찰에 송치되어 논란이 되고 있다. A씨의 이전 근무지인 B 매장 점주와 현재 근무지인 C 매장 점주 모두 A씨로 인해 피해를 입었다고 주장하고 있다.</t>
+          <t>퇴근 시 음료 3잔을 가져간 아르바이트생이 점주에 의해 검찰에 송치되면서 온라인에서 논란이 되고 있다. 아르바이트생은 폐기할 음료였다고 주장하고 점주는 금전적 피해를 호소하며, 해당 카페에 대한 불매 운동 움직임도 나타나고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>피해 규모가 음료 3잔으로 매우 작고(피해 규모가 큼 조건 미충족), 상대방(카페 알바생)의 자력이 불충분하여(상대방 자력 충분 조건 미충족) 소송금융 투자 대상으로 부적합합니다. 또한, 집단적 피해가 아닌 개별적인 형사 사건으로 보이며, 민사상 손해배상 청구의 실익이 낮습니다.</t>
+          <t>이 사건은 퇴근 시 음료 3잔을 가져간 행위로 인한 분쟁으로, 피해 규모가 매우 작아(3잔의 음료) 소송금융 투자 대상으로서의 경제적 가치가 현저히 낮습니다. 비록 검찰 송치라는 공적 절차가 진행 중이지만, 예상되는 회수 금액이 미미하여 투자 적합성이 떨어집니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>음료 3잔 상당 (미상)</t>
+          <t>음료 3잔 상당</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>2명 (B, C 매장 점주)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>음료 3잔 가져간 카페 알바생 '횡령혐의' 송치 논란... 내가 피해자</t>
+          <t>퇴근때 음료 3잔 가져간 알바 檢송치… “폐기할 음료” “그래도 돈 내...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=727894</t>
+          <t>https://www.chosun.com/national/regional/chungcheong/2026/03/31/FRHO4SPKRVH2VBI5NHMY2YJ6ZE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-30 12:24:44.534193+00:00</t>
+          <t>2026-03-31 00:18:06.712233+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>다니엘 봄, 리사 봄</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>횡령혐의 검찰 송치</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>메이저리거 알렉 봄이 자신의 부모를 상대로 최소 300만 달러(약 45억원) 규모의 손해배상 소송을 제기했습니다. 봄은 부모가 유한책임회사를 이용해 자신의 개인 계좌에서 돈을 빼돌려 자신들을 위해 사용했다고 주장하며, 부모는 모든 혐의를 부인하고 있습니다. 현재 소송이 진행 중이며, 봄은 계좌 통제권 반환과 회계사 선임을 요구하고 있습니다.</t>
+          <t>카페 알바생 A씨가 음료 3잔을 무단으로 가져간 혐의로 검찰에 송치되어 논란이 되고 있다. A씨의 이전 근무지인 B 매장 점주와 현재 근무지인 C 매장 점주 모두 A씨로 인해 피해를 입었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>메이저리거 알렉 봄이 부모를 상대로 45억 원 규모의 손해배상 소송을 제기한 사건으로, 상대방 책임이 비교적 명확하고 피해 규모가 크며 증거 확보 가능성이 있습니다. 그러나 소송 상대방인 부모가 현재 레저용 차량에 거주하는 것으로 보도되어, 판결 승소 시 배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>피해 규모가 음료 3잔으로 매우 작고(피해 규모가 큼 조건 미충족), 상대방(카페 알바생)의 자력이 불충분하여(상대방 자력 충분 조건 미충족) 소송금융 투자 대상으로 부적합합니다. 또한, 집단적 피해가 아닌 개별적인 형사 사건으로 보이며, 민사상 손해배상 청구의 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>최소 300만 달러 (약 45억원)</t>
+          <t>음료 3잔 상당 (미상)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (B, C 매장 점주)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'어떻게 부모가 이래?' 무려 45억 손해배상 소송, PHI 스타 알렉 봄에게...</t>
+          <t>음료 3잔 가져간 카페 알바생 '횡령혐의' 송치 논란... 내가 피해자</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/sports/2026/03/27/2026032716525039738</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=727894</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-27 13:15:19.337497+00:00</t>
+          <t>2026-03-30 12:24:44.534193+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>알렉 봄의 부모</t>
+          <t>다니엘 봄, 리사 봄</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>미국 법원에 소송 제기</t>
+          <t>손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>미국 유명 야구선수 알렉 봄이 자신의 부모를 상대로 수백만 달러를 빼돌려 개인적으로 사용했다고 주장하며 소송을 제기했습니다. 봄은 최소 300만 달러의 손해배상과 계좌 통제권 반환을 요구하고 있으며, 부모는 혐의를 전면 부인하고 있습니다. 부모는 현재 레저용 차량에 거주하며 미국 전역을 여행 중인 것으로 알려졌습니다.</t>
+          <t>메이저리거 알렉 봄이 자신의 부모를 상대로 최소 300만 달러(약 45억원) 규모의 손해배상 소송을 제기했습니다. 봄은 부모가 유한책임회사를 이용해 자신의 개인 계좌에서 돈을 빼돌려 자신들을 위해 사용했다고 주장하며, 부모는 모든 혐의를 부인하고 있습니다. 현재 소송이 진행 중이며, 봄은 계좌 통제권 반환과 회계사 선임을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>피고(부모)의 자력이 매우 부족해 보임 (레저용 차량에 거주) (적합 조건 2 부합하지 않음). 이는 소송금융 투자 회수 가능성을 현저히 낮추는 결정적인 요인입니다. 또한, 상대방 책임이 명확하게 입증되지 않았고(적합 조건 1 부합하지 않음), 증거의 객관성도 추가 확인이 필요합니다(적합 조건 5 불확실).</t>
+          <t>메이저리거 알렉 봄이 부모를 상대로 45억 원 규모의 손해배상 소송을 제기한 사건으로, 상대방 책임이 비교적 명확하고 피해 규모가 크며 증거 확보 가능성이 있습니다. 그러나 소송 상대방인 부모가 현재 레저용 차량에 거주하는 것으로 보도되어, 판결 승소 시 배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>최소 300만 달러 (약 45억2000만원)</t>
+          <t>최소 300만 달러 (약 45억원)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>수백만 달러 빼돌렸다 …부모 고소한 美 유명 야구선수</t>
+          <t>'어떻게 부모가 이래?' 무려 45억 손해배상 소송, PHI 스타 알렉 봄에게...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003566945</t>
+          <t>https://www.starnewskorea.com/sports/2026/03/27/2026032716525039738</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-27 12:48:11.755901+00:00</t>
+          <t>2026-03-27 13:15:19.337497+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>알렉 봄의 부모</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>교단 내부 자산 소송</t>
+          <t>미국 법원에 소송 제기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>기사는 통일교의 내부 갈등, 아들들 간의 분열, 그리고 자산 소송으로 인해 교단의 결속력이 약화되고 일본 통일교가 몰락할 것이라는 전망을 다룹니다. 이는 외부 피해자에 대한 집단 소송보다는 조직 내부의 분쟁에 관한 내용입니다.</t>
+          <t>미국 유명 야구선수 알렉 봄이 자신의 부모를 상대로 수백만 달러를 빼돌려 개인적으로 사용했다고 주장하며 소송을 제기했습니다. 봄은 최소 300만 달러의 손해배상과 계좌 통제권 반환을 요구하고 있으며, 부모는 혐의를 전면 부인하고 있습니다. 부모는 현재 레저용 차량에 거주하며 미국 전역을 여행 중인 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 통일교 내부의 갈등, 가족 간 분열, 자산 소송 등 내부적인 문제에 초점을 맞추고 있어, 소송금융 투자 대상이 되는 명확한 외부 상대방의 책임이 불분명합니다. 또한, 집단적 피해나 구체적인 피해 규모에 대한 정보가 없어 적합 조건에 부합하지 않습니다.</t>
+          <t>피고(부모)의 자력이 매우 부족해 보임 (레저용 차량에 거주) (적합 조건 2 부합하지 않음). 이는 소송금융 투자 회수 가능성을 현저히 낮추는 결정적인 요인입니다. 또한, 상대방 책임이 명확하게 입증되지 않았고(적합 조건 1 부합하지 않음), 증거의 객관성도 추가 확인이 필요합니다(적합 조건 5 불확실).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 300만 달러 (약 45억2000만원)</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>우리 안의 그릇된 친일 DNA: 박정희 정권, 자민당 정권과 통일교의 유착</t>
+          <t>수백만 달러 빼돌렸다 …부모 고소한 美 유명 야구선수</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1194366</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003566945</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-24 00:46:12.180185+00:00</t>
+          <t>2026-03-27 12:48:11.755901+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>미국 연방대법원 상고 기각</t>
+          <t>교단 내부 자산 소송</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>미국 연방대법원이 가정연합 측이 제기한 UCI 재단 자산 반환 소송의 상고를 기각했다. 이는 해당 소송이 법적으로 종결되었음을 의미한다.</t>
+          <t>기사는 통일교의 내부 갈등, 아들들 간의 분열, 그리고 자산 소송으로 인해 교단의 결속력이 약화되고 일본 통일교가 몰락할 것이라는 전망을 다룹니다. 이는 외부 피해자에 대한 집단 소송보다는 조직 내부의 분쟁에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 사건은 미국 연방대법원에서 상고가 기각되어 이미 종결된 사건에 해당합니다. 소송금융 투자 대상으로서의 신규성이 없으며, 더 이상 법적 다툼의 여지가 없어 부적합 조건에 해당합니다.</t>
+          <t>기사는 통일교 내부의 갈등, 가족 간 분열, 자산 소송 등 내부적인 문제에 초점을 맞추고 있어, 소송금융 투자 대상이 되는 명확한 외부 상대방의 책임이 불분명합니다. 또한, 집단적 피해나 구체적인 피해 규모에 대한 정보가 없어 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>통일은 한반도 미래 성장 동력…시민이 만들어야 할 시대적 과제</t>
+          <t>우리 안의 그릇된 친일 DNA: 박정희 정권, 자민당 정권과 통일교의 유착</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>m-joongang.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.m-joongang.com/news/articleView.html?idxno=402266</t>
+          <t>http://www.breaknews.com/1194366</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-20 12:40:41.195706+00:00</t>
+          <t>2026-03-24 00:46:12.180185+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>UCI 재단</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>가해자 미상, 피해 사실 확인 단계</t>
+          <t>미국 연방대법원 상고 기각</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>피해자가 애지중지 키우던 전나무 10그루가 뿌리째 뽑혀 사라지고 밭 농수로에 배수관이 묻히는 등 피해가 발생했습니다. 위성 지도를 통해 변화가 확인되지만, 아직 가해자가 누구인지 밝혀지지 않은 상황입니다.</t>
+          <t>미국 연방대법원이 가정연합 측이 제기한 UCI 재단 자산 반환 소송의 상고를 기각했다. 이는 해당 소송이 법적으로 종결되었음을 의미한다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>사건의 가해자가 특정되지 않아 상대방의 책임 명확성 및 자력 여부를 판단할 수 없습니다. 또한, 피해자가 1명이고 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+          <t>이 사건은 미국 연방대법원에서 상고가 기각되어 이미 종결된 사건에 해당합니다. 소송금융 투자 대상으로서의 신규성이 없으며, 더 이상 법적 다툼의 여지가 없어 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>뿌리째 뽑힌 전나무 10그루…'황당 벌목' 범인은?</t>
+          <t>통일은 한반도 미래 성장 동력…시민이 만들어야 할 시대적 과제</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>m-joongang.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008482781&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.m-joongang.com/news/articleView.html?idxno=402266</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 12:29:42.126664+00:00</t>
+          <t>2026-03-20 12:40:41.195706+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>미국 연방대법원 상고 기각으로 최종 종결</t>
+          <t>가해자 미상, 피해 사실 확인 단계</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>통일교가 고 문선명 총재의 삼남 문현진 글로벌피스재단 의장을 상대로 미국 내 7000억원 규모의 자산 반환 소송을 제기했으나 최종 패소했습니다. 미국 연방대법원이 통일교 측의 상고를 기각하며 문 의장이 UCI 재단 자산에 대한 법적 권리를 인정받게 되었습니다. 이 사건은 문 총재 사망 이후 통일교 후계 갈등의 일환으로 시작되었습니다.</t>
+          <t>피해자가 애지중지 키우던 전나무 10그루가 뿌리째 뽑혀 사라지고 밭 농수로에 배수관이 묻히는 등 피해가 발생했습니다. 위성 지도를 통해 변화가 확인되지만, 아직 가해자가 누구인지 밝혀지지 않은 상황입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 사건은 통일교가 문현진 의장을 상대로 제기한 7000억원 규모의 자산 반환 소송으로, 미국 연방대법원의 상고 기각으로 최종 패소하여 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않으므로 부적합 조건에 해당합니다.</t>
+          <t>사건의 가해자가 특정되지 않아 상대방의 책임 명확성 및 자력 여부를 판단할 수 없습니다. 또한, 피해자가 1명이고 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>약 7600억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>통일교 한학자, 3남 상대 '7000억' 소송서 최종 패소</t>
+          <t>뿌리째 뽑힌 전나무 10그루…'황당 벌목' 범인은?</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003542888</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008482781&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-10 13:23:44.049066+00:00</t>
+          <t>2026-03-18 12:29:42.126664+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>미국 연방대법원 상고 기각으로 최종 종결</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>이 기사는 유실물법에 따라 습득물이 경찰에 신고된 후 6개월간 주인이 나타나지 않으면 습득자에게 소유권이 넘어가는 절차와 세금 문제 등을 설명합니다. 최근 5년간 경찰에 접수된 유실물 590만여 개 중 58.4%만 주인에게 반환되었으며, 습득자가 소유권을 취득하는 경우는 2.5% 수준에 불과하다는 통계도 제시합니다.</t>
+          <t>통일교가 고 문선명 총재의 삼남 문현진 글로벌피스재단 의장을 상대로 미국 내 7000억원 규모의 자산 반환 소송을 제기했으나 최종 패소했습니다. 미국 연방대법원이 통일교 측의 상고를 기각하며 문 의장이 UCI 재단 자산에 대한 법적 권리를 인정받게 되었습니다. 이 사건은 문 총재 사망 이후 통일교 후계 갈등의 일환으로 시작되었습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 유실물법 및 민법상 유실물 처리 절차와 통계에 대한 정보성 기사입니다. 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 소송금융 투자를 위한 구체적인 소송 사안이나 피고가 존재하지 않습니다.</t>
+          <t>해당 사건은 통일교가 문현진 의장을 상대로 제기한 7000억원 규모의 자산 반환 소송으로, 미국 연방대법원의 상고 기각으로 최종 패소하여 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않으므로 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
+          <t>약 7600억원</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[팩트체크] 100돈 금팔찌 주인 안 나타났다면?…유실물 소유권은 누구에...</t>
+          <t>통일교 한학자, 3남 상대 '7000억' 소송서 최종 패소</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260227076400518?input=1195m</t>
+          <t>https://www.newsis.com/view/NISX20260310_0003542888</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-02 00:36:44.782290+00:00</t>
+          <t>2026-03-10 13:23:44.049066+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>중국에서 한 아버지가 10세 아들의 세뱃돈 1,700만 원(8만2750위안)을 동의 없이 인출하여 재혼 비용으로 사용했습니다. 아들이 돈 반환을 요구했으나 거부당하자 법적 대응에 나섰고, 법원은 세뱃돈이 아이의 개인 재산임을 인정하여 아버지에게 전액 반환을 명령했습니다. 이 사건은 현지에서 큰 비판 여론을 불러일으켰습니다.</t>
+          <t>이 기사는 유실물법에 따라 습득물이 경찰에 신고된 후 6개월간 주인이 나타나지 않으면 습득자에게 소유권이 넘어가는 절차와 세금 문제 등을 설명합니다. 최근 5년간 경찰에 접수된 유실물 590만여 개 중 58.4%만 주인에게 반환되었으며, 습득자가 소유권을 취득하는 경우는 2.5% 수준에 불과하다는 통계도 제시합니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이미 중국 법원에서 아버지에게 전액 반환 판결이 선고되어 사건이 종결된 상태입니다. 소송금융은 주로 진행 중이거나 예정된 소송에 투자하므로, 이미 판결이 난 사건은 투자 대상으로서의 신규성이 없습니다. 또한, 피해 규모가 소액이고 집단적 피해가 아닌 개인 간의 분쟁이라는 점도 부적합합니다.</t>
+          <t>해당 기사는 유실물법 및 민법상 유실물 처리 절차와 통계에 대한 정보성 기사입니다. 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 소송금융 투자를 위한 구체적인 소송 사안이나 피고가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>1,700만 원 (8만2750위안)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>아들 세뱃돈 1700만원 빼돌려 재혼식? …中 법원, 아버지에 전액 반환 ...</t>
+          <t>[팩트체크] 100돈 금팔찌 주인 안 나타났다면?…유실물 소유권은 누구에...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022707235455016</t>
+          <t>https://www.yna.co.kr/view/AKR20260227076400518?input=1195m</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-27 00:48:38.905870+00:00</t>
+          <t>2026-03-02 00:36:44.782290+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>아버지 A씨</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>중국 법원 반환 판결 선고</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>기사는 친일파 후손들의 재산 찾기 소송이 끊이지 않는 현실을 언급하며 과거 청산의 중요성을 되새기고, 친일파 후손의 굴레를 벗고 속죄의 길을 걸었던 우장춘 박사의 삶을 조명한다. 이는 특정 사건의 진행 상황을 보도하는 것이 아닌 사회적 논평에 해당한다.</t>
+          <t>중국에서 한 아버지가 10세 아들의 세뱃돈 1,700만 원(8만2750위안)을 동의 없이 인출하여 재혼 비용으로 사용했습니다. 아들이 돈 반환을 요구했으나 거부당하자 법적 대응에 나섰고, 법원은 세뱃돈이 아이의 개인 재산임을 인정하여 아버지에게 전액 반환을 명령했습니다. 이 사건은 현지에서 큰 비판 여론을 불러일으켰습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 특정 피해자 집단이 손해배상을 청구하는 새로운 사건을 다루는 것이 아니라, 친일파 후손들의 재산권 소송이라는 사회적 이슈를 배경으로 우장춘 박사의 삶을 조명하는 논평에 가깝다. 소송금융의 투자 대상이 되는 '피해자'가 명확히 존재하지 않으며, 적합 조건에 해당하는 사항이 없다.</t>
+          <t>이미 중국 법원에서 아버지에게 전액 반환 판결이 선고되어 사건이 종결된 상태입니다. 소송금융은 주로 진행 중이거나 예정된 소송에 투자하므로, 이미 판결이 난 사건은 투자 대상으로서의 신규성이 없습니다. 또한, 피해 규모가 소액이고 집단적 피해가 아닌 개인 간의 분쟁이라는 점도 부적합합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,700만 원 (8만2750위안)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[3·1절 기획] 잊힌 영웅'우장춘 박사'</t>
+          <t>아들 세뱃돈 1700만원 빼돌려 재혼식? …中 법원, 아버지에 전액 반환 ...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014687</t>
+          <t>https://www.imaeil.com/page/view/2026022707235455016</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-02-26 13:25:57.906254+00:00</t>
+          <t>2026-02-27 00:48:38.905870+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>기사는 친일파 후손들의 재산 찾기 소송이 끊이지 않는 현실을 언급하며 과거 청산의 중요성을 되새기고, 친일파 후손의 굴레를 벗고 속죄의 길을 걸었던 우장춘 박사의 삶을 조명한다. 이는 특정 사건의 진행 상황을 보도하는 것이 아닌 사회적 논평에 해당한다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>기사는 특정 피해자 집단이 손해배상을 청구하는 새로운 사건을 다루는 것이 아니라, 친일파 후손들의 재산권 소송이라는 사회적 이슈를 배경으로 우장춘 박사의 삶을 조명하는 논평에 가깝다. 소송금융의 투자 대상이 되는 '피해자'가 명확히 존재하지 않으며, 적합 조건에 해당하는 사항이 없다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>[3·1절 기획] 잊힌 영웅'우장춘 박사'</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>kihoilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014687</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:25:57.906254+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>횡령 경리직원 A씨</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>손해배상 소송 인용 판결, 형사 항소심 징역형</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>원주 아파트 경리직원 A씨가 아파트 입주민들의 돈 14억여원을 횡령하여 항소심에서도 징역형을 선고받았습니다. 입주민들은 A씨를 상대로 14억여원의 손해배상 청구소송을 제기하여 13억여원에 대한 인용 판결을 받았으나, 피해가 대부분 회복되지 않아 엄벌을 탄원하고 있습니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 충분 등 여러 적합 조건에 해당합니다. 그러나 기사에서 '피해가 대부분 회복되지 않은 점'이 명시되어 상대방(경리직원)의 자력이 부족하여 실질적인 회수가 어려울 것으로 판단됩니다. 이미 손해배상 인용 판결을 받았음에도 피해 회복이 미미하다는 점은 소송금융 투자에 있어 치명적인 위험 요소입니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>13억여원</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>아파트 입주민 다수</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>원주 아파트 횡령 경리직원, 항소심서도 징역형</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>aptn.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>http://www.aptn.co.kr/news/articleView.html?idxno=111258</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-02-23 00:49:05.991979+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N18"/>
+  <autoFilter ref="A1:N19"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>