--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="45" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,384 +535,456 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>요양보호사 A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>지난해 8월 의정부지방법원에 국가를 상대로 손해배상 소송 제기</t>
+          <t>경찰 수사 및 요양보호사 불구속 입건</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경기 의정부시의 한 오피스텔 소유자들이 지역난방 의무사용으로 인해 재산권이 침해되었다고 주장하며 국가를 상대로 손해배상 소송을 제기했습니다. 현재 의정부지방법원에서 소송이 진행 중입니다.</t>
+          <t>80대 노인의 자택을 방문하던 50대 요양보호사가 2,000만원 상당의 귀금속과 현금 20만원을 훔친 혐의로 경찰에 붙잡혔다. 요양보호사는 범행을 자백했으며, 훔친 귀금속 일부를 처분한 것으로 조사됐다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방이 국가로 자력이 충분하며, 오피스텔 소유자 다수가 재산권 침해를 주장하고 있어 집단적 피해 가능성이 높습니다. 다만, 재산권 침해 주장의 법리적 타당성과 구체적인 피해 규모 입증이 쟁점이 될 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 이미 공적 절차(경찰 수사 및 입건)가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 충분하지 않을 가능성이 있고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,020만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>오피스텔 소유자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>지역난방 의무사용으로 재산권 침해 …국가 상대 손배소</t>
+          <t>집에서 사라진 25돈 금목걸이…범인 정체 '충격'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300492?division=NAVER</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202605040242&amp;t=NN</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-28 12:37:54.683800+00:00</t>
+          <t>2026-06-30 15:51:35.268584+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>대니얼·리사 봄 부부</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>필라델피아 법원에 손해배상 청구 소송 제기</t>
+          <t>지난해 8월 의정부지방법원에 국가를 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>MLB 필라델피아 필리스의 내야수 앨릭 봄이 친부모를 상대로 최소 300만 달러(약 45억 원)의 손해배상 소송을 제기했습니다. 부모가 아들의 은행 계좌를 관리하며 수백만 달러를 빼내 증권 투자와 부동산 매입 등에 사용하고 이를 아들에게 알리지 않은 혐의를 받고 있습니다. 봄은 재정 점검 중 이 사실을 알게 되어 소송을 시작했습니다.</t>
+          <t>경기 의정부시의 한 오피스텔 소유자들이 지역난방 의무사용으로 인해 재산권이 침해되었다고 주장하며 국가를 상대로 손해배상 소송을 제기했습니다. 현재 의정부지방법원에서 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(부모의 재산 횡령 혐의), 피해 규모가 큼(45억 원)은 적합 조건에 해당합니다. 또한, 은행 계좌 기록 등 증거 확보 가능성도 높습니다. 그러나 상대방(부모)의 자력이 대기업, 금융기관 수준으로 충분하다고 보기 어렵고, 집단적 피해가 아닌 개인 소송이라는 점에서 투자 매력이 제한적입니다.</t>
+          <t>상대방이 국가로 자력이 충분하며, 오피스텔 소유자 다수가 재산권 침해를 주장하고 있어 집단적 피해 가능성이 높습니다. 다만, 재산권 침해 주장의 법리적 타당성과 구체적인 피해 규모 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>최소 300만 달러 (약 45억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>오피스텔 소유자 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'부모가 내 돈 빼갔다' MLB 필라델피아 내야수 앨릭 봄, 친부모 상대 45...</t>
+          <t>지역난방 의무사용으로 재산권 침해 …국가 상대 손배소</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>maniareport.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.maniareport.com/view.php?ud=2026032712010711396cf2d78c68_19</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000300492?division=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 12:57:26.092162+00:00</t>
+          <t>2026-03-28 12:37:54.683800+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>구명진, 구지은</t>
+          <t>대니얼·리사 봄 부부</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>부당한 보전처분에 의한 손해배상채권을 피보전권리로 한 가압류 인용, 본안 소송 예상</t>
+          <t>필라델피아 법원에 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>아워홈 창업주 고 구자학 선대회장의 장녀 구미현 전 회장이 동생 구명진 전 이사와 구지은 전 부회장의 건물 지분에 5억 2700만 원 상당의 가압류를 신청해 인용받았다. 이는 구명진, 구지은 측이 구미현 전 회장의 재산에 걸었던 가압류가 부당하다는 이유로 제기된 맞대응 성격의 가압류이다. 법조계는 부당한 보전처분으로 인한 손해배상채권을 피보전권리로 한 것으로 해석하며, 본안 소송으로 이어질 가능성이 높다.</t>
+          <t>MLB 필라델피아 필리스의 내야수 앨릭 봄이 친부모를 상대로 최소 300만 달러(약 45억 원)의 손해배상 소송을 제기했습니다. 부모가 아들의 은행 계좌를 관리하며 수백만 달러를 빼내 증권 투자와 부동산 매입 등에 사용하고 이를 아들에게 알리지 않은 혐의를 받고 있습니다. 봄은 재정 점검 중 이 사실을 알게 되어 소송을 시작했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함' (아워홈 관련 인물로 자력 추정)과 '증거가 있거나 확보 가능함' (가압류 인용 결정)에 해당합니다. 그러나 피해 규모가 소송금융 투자에 'High'로 보기에는 다소 부족하며, 사건이 가족 간의 복잡한 재산권 분쟁으로 법리적 다툼의 여지가 많아 승소 가능성 예측이 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(부모의 재산 횡령 혐의), 피해 규모가 큼(45억 원)은 적합 조건에 해당합니다. 또한, 은행 계좌 기록 등 증거 확보 가능성도 높습니다. 그러나 상대방(부모)의 자력이 대기업, 금융기관 수준으로 충분하다고 보기 어렵고, 집단적 피해가 아닌 개인 소송이라는 점에서 투자 매력이 제한적입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>5억 2700만 원</t>
+          <t>최소 300만 달러 (약 45억 원)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[단독] 끝나지 않은 여진…구미현 아워홈 전 회장, 동생 구명진·구지은...</t>
+          <t>'부모가 내 돈 빼갔다' MLB 필라델피아 내야수 앨릭 봄, 친부모 상대 45...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>maniareport.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510095</t>
+          <t>http://www.maniareport.com/view.php?ud=2026032712010711396cf2d78c68_19</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 12:48:22.454585+00:00</t>
+          <t>2026-03-27 12:57:26.092162+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>구명진, 구지은</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>민사소송 진행 중, 형사고소 검토 중</t>
+          <t>부당한 보전처분에 의한 손해배상채권을 피보전권리로 한 가압류 인용, 본안 소송 예상</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한 사업자가 동업자가 공동계좌 접근을 막고 가게 집기류를 무단으로 가져갔다며 피해를 호소했습니다. 현재 민사소송을 진행 중인 A씨는 형사고소 가능성에 대해 법률 전문가들에게 자문을 구하고 있습니다.</t>
+          <t>아워홈 창업주 고 구자학 선대회장의 장녀 구미현 전 회장이 동생 구명진 전 이사와 구지은 전 부회장의 건물 지분에 5억 2700만 원 상당의 가압류를 신청해 인용받았다. 이는 구명진, 구지은 측이 구미현 전 회장의 재산에 걸었던 가압류가 부당하다는 이유로 제기된 맞대응 성격의 가압류이다. 법조계는 부당한 보전처분으로 인한 손해배상채권을 피보전권리로 한 것으로 해석하며, 본안 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>동업자의 책임이 비교적 명확하고(적합 조건 1), 공동계좌 접근 차단 및 집기류 무단 반출 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고, 집단적 피해가 아니며, 피해 규모가 명확히 파악되지 않아 'High' 등급은 어렵습니다.</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함' (아워홈 관련 인물로 자력 추정)과 '증거가 있거나 확보 가능함' (가압류 인용 결정)에 해당합니다. 그러나 피해 규모가 소송금융 투자에 'High'로 보기에는 다소 부족하며, 사건이 가족 간의 복잡한 재산권 분쟁으로 법리적 다툼의 여지가 많아 승소 가능성 예측이 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 2700만 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>내 돈인데?  동업자산 맘대로 썼다간 '전액 횡령' 철퇴</t>
+          <t>[단독] 끝나지 않은 여진…구미현 아워홈 전 회장, 동생 구명진·구지은...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/6XRH4SSF75LT</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510095</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-12 12:45:48.280452+00:00</t>
+          <t>2026-03-27 12:48:22.454585+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>재산권</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>민사소송 진행 중, 형사고소 검토 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>한 사업자가 동업자가 공동계좌 접근을 막고 가게 집기류를 무단으로 가져갔다며 피해를 호소했습니다. 현재 민사소송을 진행 중인 A씨는 형사고소 가능성에 대해 법률 전문가들에게 자문을 구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>동업자의 책임이 비교적 명확하고(적합 조건 1), 공동계좌 접근 차단 및 집기류 무단 반출 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고, 집단적 피해가 아니며, 피해 규모가 명확히 파악되지 않아 'High' 등급은 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>내 돈인데?  동업자산 맘대로 썼다간 '전액 횡령' 철퇴</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/6XRH4SSF75LT</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:45:48.280452+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>재산권</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>유실물 보상금 미지급 시 민사소송 가능</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>기사는 유실물 습득 시 법적 권리와 의무를 설명하며, 습득자가 6개월 내 주인이 나타나지 않으면 소유권을 얻거나, 주인이 나타나면 5~20%의 보상금을 받을 수 있다고 안내합니다. 경찰 신고의 중요성과 미신고 시 처벌 규정을 강조하며, 1억원 상당의 금팔찌 등 고액 유실물 사례를 통해 보상금의 잠재적 규모를 보여줍니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>유실물법에 따른 보상금 청구권은 법적 근거가 명확하고(적합 조건 1), 경찰 신고 등 공적 절차를 거쳐 증거 확보가 용이합니다(적합 조건 5, 6). 고액 유실물의 경우 보상금 규모도 상당할 수 있어 개별 사건으로 투자 가치가 있습니다(적합 조건 4). 그러나 집단적 피해가 아니며(부적합 조건), 상대방(유실물 소유자)의 자력 확인이 필요하다는 점에서 전형적인 소송금융 투자 대상과는 차이가 있습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>고액 유실물 기준 5~20% (예: 1억원 유실물 시 500만원~2000만원)</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>미상 (개별 사건 발생 시 1명)</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>‘시세 1억’ 금 100돈 유실물, 습득자 보상금은 얼마까지 받을까 [수민...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260302506217?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-02 12:54:47.607363+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>