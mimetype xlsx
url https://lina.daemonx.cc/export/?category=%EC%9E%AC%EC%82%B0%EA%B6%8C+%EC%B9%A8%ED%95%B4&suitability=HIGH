--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="29" customWidth="1" min="5" max="5"/>
+    <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="13" customWidth="1" min="9" max="9"/>
+    <col width="9" customWidth="1" min="8" max="8"/>
+    <col width="20" customWidth="1" min="9" max="9"/>
     <col width="38" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,178 +533,246 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>천안시 사고수습지원본부 운영 및 피해보상 논의 중</t>
+          <t>불법 편취 및 밀수출 의혹 제기, 피해자 인지 단계</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>천안시 풍세면 이랜드 물류센터 화재 사고와 관련하여 천안시가 사고수습지원본부를 운영하며 피해주민과 기업의 조속한 원상회복을 위한 간담회를 개최했습니다. 간담회에서는 피해보상 촉구 및 기업 지원 방안이 논의되었으며, 시는 후속 대책이 빈틈없이 이행되도록 관리할 계획입니다.</t>
+          <t>인천 송도 야적장에서 번호판이 탈거된 신형·고가 차량 수십 대가 발견되며 불법 밀수출 의혹이 증폭되고 있습니다. 렌터카 업체 등 피해자들은 사유지라는 이유로 공권력의 개입 없이 밤샘 당직을 서며 재산을 지키려 하고 있습니다. 불법 브로커들이 법망을 피해 차량을 해외로 밀수출하는 전초기지로 활용되고 있다는 지적입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대기업인 ㈜이랜드월드가 피고가 될 가능성이 높고(상대방에게 자력이 충분함), 화재로 인해 다수의 피해주민과 기업이 발생하여 집단적 피해에 해당합니다. 천안시가 사고수습지원본부를 운영하며 피해보상을 촉구하는 등 공적 절차가 진행 중이며(이미 공적 절차 진행 중), 물류센터 화재라는 점에서 피해 규모가 클 것으로 예상됩니다(피해 규모가 큼). 또한, 화재 관련 증거 확보가 용이할 것으로 보입니다(증거 확보 가능).</t>
+          <t>상대방 책임이 명확하고(불법 편취 및 밀수출 브로커), 수십 대의 고가 차량이 연루되어 피해 규모가 크며, 다수의 렌터카 업체가 피해를 입어 집단적 소송 가능성이 높습니다. 현장 사진과 업계 증언 등 증거 확보도 용이합니다. 다만, 상대방의 자력은 불분명하며, 아직 공적 절차가 진행 중이라는 언급은 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>피해주민과 기업 다수</t>
+          <t>다수 렌터카 업체 및 차량 소유주</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>천안시, 이랜드 물류센터 화재관련 후속대책 간담회</t>
+          <t>[단독] ‘렌터카 무덤’된 송도 야적장...밀수출 의혹 ‘증폭’</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ccnnews.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.ccnnews.co.kr/news/articleView.html?idxno=405374</t>
+          <t>https://www.kyeonggi.com/article/20260823580287</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-27 00:17:03.673071+00:00</t>
+          <t>2026-08-25 07:01:47.019221+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>㈜이랜드월드</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>천안시 사고수습지원본부 운영 및 피해보상 논의 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>천안시 풍세면 이랜드 물류센터 화재 사고와 관련하여 천안시가 사고수습지원본부를 운영하며 피해주민과 기업의 조속한 원상회복을 위한 간담회를 개최했습니다. 간담회에서는 피해보상 촉구 및 기업 지원 방안이 논의되었으며, 시는 후속 대책이 빈틈없이 이행되도록 관리할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>대기업인 ㈜이랜드월드가 피고가 될 가능성이 높고(상대방에게 자력이 충분함), 화재로 인해 다수의 피해주민과 기업이 발생하여 집단적 피해에 해당합니다. 천안시가 사고수습지원본부를 운영하며 피해보상을 촉구하는 등 공적 절차가 진행 중이며(이미 공적 절차 진행 중), 물류센터 화재라는 점에서 피해 규모가 클 것으로 예상됩니다(피해 규모가 큼). 또한, 화재 관련 증거 확보가 용이할 것으로 보입니다(증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>피해주민과 기업 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>천안시, 이랜드 물류센터 화재관련 후속대책 간담회</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>ccnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.ccnnews.co.kr/news/articleView.html?idxno=405374</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:17:03.673071+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>재산권 침해</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>신천지예수교 증거장막성전</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>검경 합동수사본부 수사 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>신천지 이만희 교주와 간부들이 소송 과정에서 신도 후원금으로 60억 원 규모의 변호사 비용을 지출한 사실이 드러나 검경 합동수사본부가 지출 경로를 주목하고 있습니다. 이는 신도들의 후원금 사용 투명성 및 적절성 문제가 제기될 수 있는 사안입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>검경 합동수사본부의 수사 대상이 되어 신도 후원금 지출 경로에 대한 문제 제기가 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 60억 원 규모의 법무비 지출은 신천지의 상당한 자력을 시사합니다(적합 조건 2). 신도 후원금의 부적절한 사용은 다수 신도들의 집단적 피해로 이어질 수 있으며(적합 조건 3), 60억 원이라는 법무비 규모는 관련 피해액 또한 클 가능성을 시사합니다(적합 조건 4). 검경 합동수사본부의 수사를 통해 변호사 비용 내역 등 객관적 증거 확보가 가능하며(적합 조건 5), 현재 검경 합동수사본부의 수사가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>신도 다수</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>[단독]신천지 법무비 '60억' 썼다…신도 후원금 지출 경로 주목</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6483419?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260311083140</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-11 13:21:43.500587+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>