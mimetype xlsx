--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,938 +533,1074 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>절도 혐의로 벌금 100만원 선고</t>
+          <t>경찰 수사 진행 중, 구청에 민원 접수</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>60대 남성이 횟집 수조에서 3만 4천 원 상당의 해산물을 훔쳐 절도 혐의로 벌금 100만원을 선고받았습니다. 상습적인 범행 전력이 양형에 영향을 미쳤으며, 피해자는 용서하지 않았습니다.</t>
+          <t>서울 동대문구 도시농업 체험학습장에서 상추, 깨 모종 등 농작물 절도 피해가 잇따라 발생. 피해자들은 수십 포기의 작물을 도둑맞았다고 호소하며, 한 달에 5~10건의 민원이 접수될 정도로 피해가 빈번함. 경찰이 현장에 출동했으나 방범 시설 부족으로 범인 특정에 어려움을 겪고 있으며, 구청은 CCTV 설치 예산 확보를 검토 중.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피해 금액이 3만 4천 원으로 소송금융 투자 대상으로서의 최소 피해 규모(수억 원 이상)에 크게 미달합니다 (적합 조건 4 미충족). 상대방이 개인이며 자력 확인이 어렵고 (적합 조건 2 미충족), 집단적 피해가 아닌 단일 사건입니다 (적합 조건 3 미충족). 이미 형사 절차가 종결되었으며, 민사 소송을 진행하기에는 경제성이 매우 낮습니다.</t>
+          <t>개별 피해 규모가 매우 작아 소송을 통한 회수 이익이 낮고, 가해자가 특정되지 않아 소송 상대방이 불분명하며 증거 확보도 어려움. (적합 조건 1, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>3만 4천 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십 명 이상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>벌써 몇 번째야 …새벽에 횟집 수조서 3만원어치 서리하고 100만원 벌금...</t>
+          <t>'애지중지' 도심 텃밭서 '경악'...강력계 형사까지 출동</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604060659207408</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202605180020&amp;t=NN</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:25:04.551855+00:00</t>
+          <t>2026-07-08 19:07:25.066890+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (징역 1년 집행유예 2년)</t>
+          <t>암호화폐 관련 오프라인 범죄 발생 트렌드 보고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대전지법 천안지원 형사9단독은 공용주방에서 밥과 세제를 훔친 50대 남성 A씨에게 야간주거침입절도 혐의로 징역 1년에 집행유예 2년을 선고했습니다. 피해자와 합의에 이르지 못했으나, 피고인이 범행을 인정하고 동종 전과가 없는 점 등이 양형에 고려되었습니다.</t>
+          <t>서티케이 보고서에 따르면 올해 1~4월 전 세계에서 암호화폐를 빼앗기 위한 오프라인 폭력·협박 사건이 34건 발생했으며, 누적 피해액은 약 1억100만달러로 집계되었습니다. 공격 방식이 데이터 기반으로 변화하고 있으며, 가족 등 주변인을 위협하는 사례가 새로운 위험 요인으로 지적되었습니다. 유럽, 특히 프랑스에서 사건이 집중되었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 작아 '피해 규모가 큼' 조건에 부합하지 않습니다. 또한 소송 상대방(절도범)의 자력이 충분하지 않을 것으로 예상되어 '상대방에게 자력이 충분함' 조건에 미달합니다. 집단적 피해가 아닌 개별 사건이며, 형사 절차는 이미 종결되어 '이미 종결된 사건' 부적합 조건에 해당합니다. 소송금융 투자 대상으로서의 경제적 가치가 매우 낮습니다.</t>
+          <t>피해 규모는 크지만, 상대방이 특정되지 않은 범죄자들로 자력 확보가 어려움. 소송금융의 핵심 조건인 명확하고 자력 있는 피고가 부재하여 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>시가 불상</t>
+          <t>약 1억100만달러</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 34명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>천안법원, 공용주방 밥을 훔친 50대 남성 징역형</t>
+          <t>서티케이 “암호화폐 오프라인 강도 증가…가족도 표적”</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260404010009839</t>
+          <t>https://www.tokenpost.kr/news/breaking/357834</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 12:16:36.124313+00:00</t>
+          <t>2026-06-19 14:03:08.944480+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>강모씨</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E4" t="inlineStr"/>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>절도 혐의로 벌금 100만원 선고</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>‘도움 요청하면서 목걸이 슬쩍’이라는 제목의 기사로, 절도 사건이 발생했음을 암시한다. 그러나 기사 본문이 제공되지 않아 사건의 구체적인 내용, 피해 규모, 상대방, 진행 상황 등 소송금융 투자 검토에 필요한 정보가 전혀 파악되지 않는다.</t>
+          <t>60대 남성이 횟집 수조에서 3만 4천 원 상당의 해산물을 훔쳐 절도 혐의로 벌금 100만원을 선고받았습니다. 상습적인 범행 전력이 양형에 영향을 미쳤으며, 피해자는 용서하지 않았습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사 내용이 제목 외에 전무하여 사건의 구체적인 정보(피해 규모, 상대방 특정, 집단성, 증거 유무 등)를 파악할 수 없음. 소송금융 투자 대상으로서의 적합 조건에 해당하는 사항이 없음.</t>
+          <t>피해 금액이 3만 4천 원으로 소송금융 투자 대상으로서의 최소 피해 규모(수억 원 이상)에 크게 미달합니다 (적합 조건 4 미충족). 상대방이 개인이며 자력 확인이 어렵고 (적합 조건 2 미충족), 집단적 피해가 아닌 단일 사건입니다 (적합 조건 3 미충족). 이미 형사 절차가 종결되었으며, 민사 소송을 진행하기에는 경제성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3만 4천 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“도움 요청하면서 목걸이 슬쩍”</t>
+          <t>벌써 몇 번째야 …새벽에 횟집 수조서 3만원어치 서리하고 100만원 벌금...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607774</t>
+          <t>http://www.fnnews.com/news/202604060659207408</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:19:29.790039+00:00</t>
+          <t>2026-04-06 00:25:04.551855+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 10대 절도범 검거, 추가 범행 및 장물 거래 조사 중</t>
+          <t>형사 재판 1심 판결 선고 (징역 1년 집행유예 2년)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>서울 동묘 일대에서 오토바이 번호판 수십 개가 도난당하는 사건이 발생했으며, 경찰은 10대 절도범을 검거하고 추가 범행 및 훔친 번호판의 온라인 거래 여부를 조사 중입니다. 배달용 오토바이 운전자들이 주 피해자로, 번호판 도난으로 인해 생업에 지장을 받고 있습니다.</t>
+          <t>대전지법 천안지원 형사9단독은 공용주방에서 밥과 세제를 훔친 50대 남성 A씨에게 야간주거침입절도 혐의로 징역 1년에 집행유예 2년을 선고했습니다. 피해자와 합의에 이르지 못했으나, 피고인이 범행을 인정하고 동종 전과가 없는 점 등이 양형에 고려되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>집단적 피해(27명 이상), 증거 확보(CCTV, 범인 검거), 공적 절차 진행(경찰 수사) 등 일부 적합 조건은 충족됩니다. 그러나 피고(10대 절도범 및 불특정 다수의 장물 구매자)의 자력이 충분하지 않아 소송금융 투자 대상으로서 회수 가능성이 매우 낮습니다. 개별 피해 규모도 크지 않아 투자 유인이 부족합니다.</t>
+          <t>피해 규모가 매우 작아 '피해 규모가 큼' 조건에 부합하지 않습니다. 또한 소송 상대방(절도범)의 자력이 충분하지 않을 것으로 예상되어 '상대방에게 자력이 충분함' 조건에 미달합니다. 집단적 피해가 아닌 개별 사건이며, 형사 절차는 이미 종결되어 '이미 종결된 사건' 부적합 조건에 해당합니다. 소송금융 투자 대상으로서의 경제적 가치가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>시가 불상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>27명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[단독] CCTV에 딱 걸린 번호판 '쏙쏙'‥ㄱㄹㅍ 거래 기승</t>
+          <t>천안법원, 공용주방 밥을 훔친 50대 남성 징역형</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6811993_37004.html</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260404010009839</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 12:42:21.088780+00:00</t>
+          <t>2026-04-04 12:16:36.124313+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>무인 매장 범죄가 증가하고 있으나, 단순 CCTV로는 범행을 막거나 범인을 특정하는 데 한계가 있습니다. 이로 인해 많은 점주들이 도난 및 파손 피해를 입고도 소송 비용과 시간 부담, 또는 범인 미검거로 인해 배상 절차를 밟지 못하고 있습니다. 에스원 등 보안 업체들이 AI 보안 솔루션과 보상 서비스를 제공하며 대응하고 있습니다.</t>
+          <t>‘도움 요청하면서 목걸이 슬쩍’이라는 제목의 기사로, 절도 사건이 발생했음을 암시한다. 그러나 기사 본문이 제공되지 않아 사건의 구체적인 내용, 피해 규모, 상대방, 진행 상황 등 소송금융 투자 검토에 필요한 정보가 전혀 파악되지 않는다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 무인 매장 범죄의 증가와 피해자들이 범인을 특정하기 어렵거나 소송 비용 부담으로 보상을 포기하는 일반적인 문제를 다룹니다. 집단적 피해는 존재하나(적합 조건 3), 소송금융의 핵심인 명확하고 자력 있는 피고가 특정되지 않아 투자 대상으로 적합성이 낮습니다.</t>
+          <t>기사 내용이 제목 외에 전무하여 사건의 구체적인 정보(피해 규모, 상대방 특정, 집단성, 증거 유무 등)를 파악할 수 없음. 소송금융 투자 대상으로서의 적합 조건에 해당하는 사항이 없음.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>늘어나는 無人매장 범죄에 ‘AI 보안솔루션’ 도입 급물살</t>
+          <t>“도움 요청하면서 목걸이 슬쩍”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=210451</t>
+          <t>http://www.koreatimes.com/article/1607774</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-30 13:08:29.575546+00:00</t>
+          <t>2026-04-04 00:19:29.790039+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>경찰 수사 및 10대 절도범 검거, 추가 범행 및 장물 거래 조사 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>경기 의왕시의 한 아파트에서 피해자 집 현관에 인분 투척, 래커칠 및 명예훼손 유인물 살포 사건이 발생했습니다. 경찰은 '보복 대행' 혐의로 A 씨 등 1명을 구속하고 수사를 진행 중입니다. 이 사건은 개인 간의 보복성 범죄로 추정됩니다.</t>
+          <t>서울 동묘 일대에서 오토바이 번호판 수십 개가 도난당하는 사건이 발생했으며, 경찰은 10대 절도범을 검거하고 추가 범행 및 훔친 번호판의 온라인 거래 여부를 조사 중입니다. 배달용 오토바이 운전자들이 주 피해자로, 번호판 도난으로 인해 생업에 지장을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 추정되어 자력(적합 조건 2)이 불확실하며, 피해 규모(적합 조건 4)가 소송금융 투자를 고려할 만큼 크지 않을 가능성이 높습니다. 비록 상대방 책임이 명확(적합 조건 1)하고 공적 절차(경찰 수사, 적합 조건 6)가 진행 중이나, 투자 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>집단적 피해(27명 이상), 증거 확보(CCTV, 범인 검거), 공적 절차 진행(경찰 수사) 등 일부 적합 조건은 충족됩니다. 그러나 피고(10대 절도범 및 불특정 다수의 장물 구매자)의 자력이 충분하지 않아 소송금융 투자 대상으로서 회수 가능성이 매우 낮습니다. 개별 피해 규모도 크지 않아 투자 유인이 부족합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>27명 이상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>의왕서도 집 현관에 인분·래커칠…'보복 대행' 1명 구속(종합)</t>
+          <t>[단독] CCTV에 딱 걸린 번호판 '쏙쏙'‥ㄱㄹㅍ 거래 기승</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6119173</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6811993_37004.html</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 12:31:30.491280+00:00</t>
+          <t>2026-04-01 12:42:21.088780+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>무인 매장 범죄 발생 및 피해 보상 어려움 지속</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>오토바이 상습 절도 촉법소년으로 인해 피해자가 생계에 지장을 겪고 있습니다. 경찰에 검거되었으나 촉법소년이라는 이유로 풀려나 다시 절도를 저지르는 상황이 발생했습니다. 피해자는 오토바이 도난으로 인한 경제적 손실을 호소하고 있습니다.</t>
+          <t>무인 매장 범죄가 증가하고 있으나, 단순 CCTV로는 범행을 막거나 범인을 특정하는 데 한계가 있습니다. 이로 인해 많은 점주들이 도난 및 파손 피해를 입고도 소송 비용과 시간 부담, 또는 범인 미검거로 인해 배상 절차를 밟지 못하고 있습니다. 에스원 등 보안 업체들이 AI 보안 솔루션과 보상 서비스를 제공하며 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>촉법소년의 오토바이 절도 행위는 명확하나(적합 조건: 상대방 책임 명확), 피고(촉법소년 및 그 부모)의 자력 부족 가능성이 높아 배상금 회수가 어려울 수 있습니다(부적합 조건: 상대방에게 자력이 충분함). 또한, 기사 내용만으로는 집단적 피해나 소송금융 투자에 적합한 규모의 피해 금액을 특정하기 어렵습니다(부적합 조건: 집단적 피해, 피해 규모가 큼).</t>
+          <t>이 기사는 무인 매장 범죄의 증가와 피해자들이 범인을 특정하기 어렵거나 소송 비용 부담으로 보상을 포기하는 일반적인 문제를 다룹니다. 집단적 피해는 존재하나(적합 조건 3), 소송금융의 핵심인 명확하고 자력 있는 피고가 특정되지 않아 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>놔! 상관 말라고 …오토바이 상습 절도 촉법소년, 풀어주니 또</t>
+          <t>늘어나는 無人매장 범죄에 ‘AI 보안솔루션’ 도입 급물살</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291391?influxDiv=NAVER</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=210451</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-26 00:27:21.873774+00:00</t>
+          <t>2026-03-30 13:08:29.575546+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A 씨 등</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 촉법소년 연령 하향 논의 중</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>경기 양주에서 13~14세 촉법소년들이 오토바이 10대 이상을 연쇄적으로 훔쳐 무면허 운전을 하다 경찰에 체포되었습니다. 피해자들은 주로 배달 오토바이 운전자들로, 생계에 지장을 겪고 있습니다. 경찰은 수사를 이어가고 있으며, 정부는 촉법소년 연령 하향을 논의 중입니다.</t>
+          <t>경기 의왕시의 한 아파트에서 피해자 집 현관에 인분 투척, 래커칠 및 명예훼손 유인물 살포 사건이 발생했습니다. 경찰은 '보복 대행' 혐의로 A 씨 등 1명을 구속하고 수사를 진행 중입니다. 이 사건은 개인 간의 보복성 범죄로 추정됩니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 10대 이상의 오토바이 절도로 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사로 증거 확보가 용이하고(적합 조건 5), 공적 절차(경찰 수사)가 진행 중이라는 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 촉법소년으로 자력이 없어 손해배상금 회수 가능성이 매우 낮다는 점(부적합 조건: 상대방 자력 부족)이 소송금융 투자에 있어 치명적인 약점입니다.</t>
+          <t>상대방이 개인으로 추정되어 자력(적합 조건 2)이 불확실하며, 피해 규모(적합 조건 4)가 소송금융 투자를 고려할 만큼 크지 않을 가능성이 높습니다. 비록 상대방 책임이 명확(적합 조건 1)하고 공적 절차(경찰 수사, 적합 조건 6)가 진행 중이나, 투자 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>10명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>오토바이 절도 잡고 보니 촉법소년…풀어주니 또 훔쳐 무면허 운전</t>
+          <t>의왕서도 집 현관에 인분·래커칠…'보복 대행' 1명 구속(종합)</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518561&amp;ref=A</t>
+          <t>https://www.news1.kr/local/gyeonggi/6119173</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-26 00:20:41.908450+00:00</t>
+          <t>2026-03-30 12:31:30.491280+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사 재판 진행 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>동덕여자대학교의 남녀공학 전환에 반대하며 학교를 점거하고 래커칠을 한 학생 등 11명이 재물손괴와 업무방해 혐의로 기소되었습니다. 경찰 수사를 거쳐 검찰이 기소했으며, 현재 형사 재판이 진행될 예정입니다. 대학 측의 민사상 손해배상 청구 가능성이 있으나, 피고가 개인들이라는 점에서 회수 가능성이 낮을 것으로 예상됩니다.</t>
+          <t>오토바이 상습 절도 촉법소년으로 인해 피해자가 생계에 지장을 겪고 있습니다. 경찰에 검거되었으나 촉법소년이라는 이유로 풀려나 다시 절도를 저지르는 상황이 발생했습니다. 피해자는 오토바이 도난으로 인한 경제적 손실을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(11명 기소), 증거도 확보되었으며(경찰 수사), 공적 절차(형사 기소)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 다수의 개인이므로 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 소송금융은 통상 고액의 손해배상 청구권에 투자하므로, 본 사건은 투자 매력이 낮습니다.</t>
+          <t>촉법소년의 오토바이 절도 행위는 명확하나(적합 조건: 상대방 책임 명확), 피고(촉법소년 및 그 부모)의 자력 부족 가능성이 높아 배상금 회수가 어려울 수 있습니다(부적합 조건: 상대방에게 자력이 충분함). 또한, 기사 내용만으로는 집단적 피해나 소송금융 투자에 적합한 규모의 피해 금액을 특정하기 어렵습니다(부적합 조건: 집단적 피해, 피해 규모가 큼).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1 (동덕여자대학교)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>'남녀공학 전환 반대' 동덕여대 점거·래커칠한 11명 기소</t>
+          <t>놔! 상관 말라고 …오토바이 상습 절도 촉법소년, 풀어주니 또</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032517580002811?did=NA</t>
+          <t>https://news.jtbc.co.kr/article/NB12291391?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-25 12:24:48.578722+00:00</t>
+          <t>2026-03-26 00:27:21.873774+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 촉법소년 연령 하향 논의 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>광주에서 10대 중학생 4명이 차량을 훔쳐 도심을 질주하다 경찰에 붙잡혔습니다. 이들은 범행 영상을 SNS에 올리는 대범함을 보였으며, 피해 차량은 크게 파손되었습니다. 경찰은 특수절도 및 도로교통법 위반 혐의로 학생들을 입건해 조사 중입니다.</t>
+          <t>경기 양주에서 13~14세 촉법소년들이 오토바이 10대 이상을 연쇄적으로 훔쳐 무면허 운전을 하다 경찰에 체포되었습니다. 피해자들은 주로 배달 오토바이 운전자들로, 생계에 지장을 겪고 있습니다. 경찰은 수사를 이어가고 있으며, 정부는 촉법소년 연령 하향을 논의 중입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방이 10대 중학생들로 자력이 충분하지 않아(적합 조건 2번 부재) 손해배상금 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 차량 절도 및 손괴 사건으로 피해 규모가 소송금융 투자 대상으로 보기에 크지 않습니다(적합 조건 3, 4번 부재).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 10대 이상의 오토바이 절도로 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사로 증거 확보가 용이하고(적합 조건 5), 공적 절차(경찰 수사)가 진행 중이라는 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 촉법소년으로 자력이 없어 손해배상금 회수 가능성이 매우 낮다는 점(부적합 조건: 상대방 자력 부족)이 소송금융 투자에 있어 치명적인 약점입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명 이상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>차량 훔쳐 도심 질주...잡고보니 중학생들</t>
+          <t>오토바이 절도 잡고 보니 촉법소년…풀어주니 또 훔쳐 무면허 운전</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603180071</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518561&amp;ref=A</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-19 00:17:20.615264+00:00</t>
+          <t>2026-03-26 00:20:41.908450+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>동덕여대 점거·래커칠한 11명</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범인 추적 중</t>
+          <t>검찰 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>울산에서 공유 모빌리티 기기가 하천에 투기되는 사건이 발생하여 경찰이 재물손괴 혐의로 범인을 추적 중이다. 미성년자가 범인일 경우 부모에게 기기값과 영업 손실비에 대한 민사상 손해배상 책임이 발생할 수 있다.</t>
+          <t>동덕여자대학교의 남녀공학 전환에 반대하며 학교를 점거하고 래커칠을 한 학생 등 11명이 재물손괴와 업무방해 혐의로 기소되었습니다. 경찰 수사를 거쳐 검찰이 기소했으며, 현재 형사 재판이 진행될 예정입니다. 대학 측의 민사상 손해배상 청구 가능성이 있으나, 피고가 개인들이라는 점에서 회수 가능성이 낮을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방이 아직 특정되지 않았고, 특정되더라도 개인(미성년자 부모)일 가능성이 높아 자력 확보가 어렵습니다. 또한, 피해 규모가 공유 모빌리티 기기값과 영업 손실비로 추정되어 소송금융 투자 대상으로서의 충분한 규모를 기대하기 어렵습니다. (적합 조건 1, 2, 4 미충족)</t>
+          <t>상대방 책임은 명확하고(11명 기소), 증거도 확보되었으며(경찰 수사), 공적 절차(형사 기소)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 다수의 개인이므로 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 소송금융은 통상 고액의 손해배상 청구권에 투자하므로, 본 사건은 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (동덕여자대학교)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>울산서도 공유 모빌리티 하천 투기 눈살</t>
+          <t>'남녀공학 전환 반대' 동덕여대 점거·래커칠한 11명 기소</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050931</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032517580002811?did=NA</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-10 00:37:28.492256+00:00</t>
+          <t>2026-03-25 12:24:48.578722+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>인천 미추홀경찰서는 숙박업소 주차장에서 사이드미러가 접히지 않은 차량을 노려 현금 1500만원과 150만원 상당의 귀금속을 훔친 20대 김모씨를 구속했다. 김씨는 다음날 추가 범행을 시도하다 체포되었으며, 생활비 때문에 범행을 저질렀다고 진술했다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>광주에서 10대 중학생 4명이 차량을 훔쳐 도심을 질주하다 경찰에 붙잡혔습니다. 이들은 범행 영상을 SNS에 올리는 대범함을 보였으며, 피해 차량은 크게 파손되었습니다. 경찰은 특수절도 및 도로교통법 위반 혐의로 학생들을 입건해 조사 중입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>피고의 책임은 명확하고 경찰 수사 및 구속 등 공적 절차가 진행 중입니다. 그러나 피고가 '생활비' 때문에 범행을 저질렀다고 진술하여 배상 능력이 현저히 부족할 것으로 예상됩니다. 소송금융은 승소 시 배상금 회수가 중요하므로, 피고의 자력 부족은 투자 부적합 조건에 해당합니다.</t>
+          <t>상대방이 10대 중학생들로 자력이 충분하지 않아(적합 조건 2번 부재) 손해배상금 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 차량 절도 및 손괴 사건으로 피해 규모가 소송금융 투자 대상으로 보기에 크지 않습니다(적합 조건 3, 4번 부재).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>1650만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[단독] 1500만원 털고도 또…차량 절도범 신고 다음날 잡힌 까닭</t>
+          <t>차량 훔쳐 도심 질주...잡고보니 중학생들</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409934</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603180071</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-08 00:18:28.779437+00:00</t>
+          <t>2026-03-19 00:17:20.615264+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>재산권 침해</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 범인 추적 중</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>울산에서 공유 모빌리티 기기가 하천에 투기되는 사건이 발생하여 경찰이 재물손괴 혐의로 범인을 추적 중이다. 미성년자가 범인일 경우 부모에게 기기값과 영업 손실비에 대한 민사상 손해배상 책임이 발생할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>상대방이 아직 특정되지 않았고, 특정되더라도 개인(미성년자 부모)일 가능성이 높아 자력 확보가 어렵습니다. 또한, 피해 규모가 공유 모빌리티 기기값과 영업 손실비로 추정되어 소송금융 투자 대상으로서의 충분한 규모를 기대하기 어렵습니다. (적합 조건 1, 2, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>울산서도 공유 모빌리티 하천 투기 눈살</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>ksilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050931</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:37:28.492256+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>재산권 침해</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>인천 미추홀경찰서는 숙박업소 주차장에서 사이드미러가 접히지 않은 차량을 노려 현금 1500만원과 150만원 상당의 귀금속을 훔친 20대 김모씨를 구속했다. 김씨는 다음날 추가 범행을 시도하다 체포되었으며, 생활비 때문에 범행을 저질렀다고 진술했다. 현재 경찰 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>피고의 책임은 명확하고 경찰 수사 및 구속 등 공적 절차가 진행 중입니다. 그러나 피고가 '생활비' 때문에 범행을 저질렀다고 진술하여 배상 능력이 현저히 부족할 것으로 예상됩니다. 소송금융은 승소 시 배상금 회수가 중요하므로, 피고의 자력 부족은 투자 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>1650만원</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>[단독] 1500만원 털고도 또…차량 절도범 신고 다음날 잡힌 까닭</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25409934</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:18:28.779437+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>재산권 침해</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>A씨 (개인)</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>설 연휴 기간 구청 직원을 사칭한 A씨가 홀로 사는 어르신들의 집에 침입해 현금을 훔친 혐의로 구속 상태로 검찰에 송치되었습니다. A씨는 총 3차례에 걸쳐 범행을 저질렀으며, 체포 당시에도 50만원을 소지하고 있었습니다. 경찰은 CCTV 추적과 잠복근무 끝에 A씨를 검거했습니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>상대방이 개인 절도범으로 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한, 피해 규모가 소액으로 소송금융 투자 대상으로서의 경제적 실익이 부족합니다 (적합 조건 4 '피해 규모가 큼' 미충족).</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>미상 (개별 피해액 소액 추정)</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>3명 이상 (유사 신고 잇따름)</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>커피 한잔 주세요 … 설 연휴 독거노인 찾아간 남성의 정체</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026030602383320883</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-06 00:18:01.897728+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N14"/>
+  <autoFilter ref="A1:N16"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>