--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$71</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$73</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N71"/>
+  <dimension ref="A1:N73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="33" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,4986 +539,5130 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>요양보호사 A씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 조사 완료, 검찰 송치 예정</t>
+          <t>요양보호사 A씨에게 징역 8개월 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>배우 김규리 자택에 강도가 침입하여 신체적·심리적 충격을 받은 사건. 경찰이 조사를 마쳤으며, 추가 조사를 마무리하는 대로 사건을 검찰에 송치할 예정이다. 피해자에 대한 보호 조치와 철저한 수사가 요구된다.</t>
+          <t>자신이 돌보던 거동 불편 노인의 집에서 5600만원 상당의 자기앞수표를 훔친 요양보호사 A씨에게 징역 8개월의 실형이 선고되었습니다. 재판부는 피해자의 신뢰를 저버리고 장기간에 걸쳐 범행을 저지른 점, 피해 규모가 크고 피해 회복이 이루어지지 않은 점을 양형 이유로 들었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>강도 범인의 책임이 명확하고(적합 조건 1), 경찰 조사가 완료되어 검찰 송치 예정이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 그러나 단일 피해자 사건이며(적합 조건 3 불충족), 강도 범인의 자력 부족 가능성이 높아 소송을 통한 실질적인 배상 회수가 어려울 수 있다.</t>
+          <t>상대방의 책임은 형사 판결로 명확하나(적합 조건), 상대방이 개인 요양보호사로 자력이 충분하지 않을 가능성이 높고(부적합 조건), 피해 규모가 소송금융 투자 관점에서 크지 않으며 단일 피해자 사건이므로(부적합 조건) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5600만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>김규리 자택 침입 강도, 치밀했던 범행 정황 “예능 속 한옥이 범행 타...</t>
+          <t>“거동 불편한 점 노렸다”…돌보던 노인 집서 5600만원 수표 훔친 요양...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12058223</t>
+          <t>https://www.mk.co.kr/article/12107288</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-04 07:35:31.969275+00:00</t>
+          <t>2026-08-10 09:29:01.347848+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>고 씨</t>
+          <t>호주 국적의 30대 남성 A 씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치, 형사 절차 진행 중</t>
+          <t>경찰 수사 진행 중, 피해품 회수 완료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>20대 여성이 결혼정보업체나 지인 소개로 만난 남성들에게 약물을 먹여 잠들게 한 뒤, 휴대전화 계좌이체 및 물품 구매를 통해 총 5천만 원 상당의 금품을 빼앗은 사건입니다. 현재까지 4명의 피해자가 확인되었으며, 피의자는 강도상해 및 마약류관리법 위반 혐의로 검찰에 구속 송치되어 수사가 진행 중입니다.</t>
+          <t>제주 곽지해수욕장에서 호주 국적 관광객 A 씨가 한국인 관광객 B 씨의 가방(현금 10여만 원, 명품 지갑 등 200만 원 상당)을 훔쳐 달아났다가 경찰에 검거되었다. 경찰은 CCTV 추적을 통해 A 씨를 체포하고, A 씨가 숨긴 가방을 찾아 피해자에게 돌려주었다. 현재 A 씨는 점유이탈물횡령 혐의로 불구속 조사 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피의자가 범행을 시인하고 경찰 수사 후 검찰에 송치되어 상대방 책임이 명확하며(적합 조건 1), 객관적 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인으로 자력 확보가 불확실하며, 피해 규모(5천만 원, 4명)가 소송금융 투자에 있어 '매우 큼'으로 보기에는 다소 부족합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 확보되었으며(적합 조건 5) 경찰 수사가 진행 중이나(적합 조건 6), 피해품이 회수되어 실제 손해액이 미미하고(적합 조건 4 미충족), 피해자가 1명이며(적합 조건 3 미충족), 상대방의 자력이 불분명하여(적합 조건 2 미충족) 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>210만 원 상당 (피해품 회수 완료)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>자고 나니 사라진 1천만 원‥비번은 '곁눈질'로</t>
+          <t>제주 해수욕장서 가방 훔친 호주 관광객 검거</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6819048_37012.html</t>
+          <t>https://www.munhwa.com/article/11591997?ref=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-02 07:01:45.446192+00:00</t>
+          <t>2026-06-25 06:28:58.647608+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피의자 긴급체포 불발 및 출석 불응</t>
+          <t>경찰 조사 완료, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>중학생 2명이 인형뽑기방 2곳에서 총 1100만 원 상당의 현금을 훔쳐 달아난 사건이 발생했습니다. 경찰이 피의자들을 검거했으나 검찰이 긴급체포 신청을 받아들이지 않아, 피의자들이 경찰 출석 요구에 불응하며 수사가 지연되고 있습니다. 피해자는 피해금 회수에 대한 우려를 표하고 있습니다.</t>
+          <t>배우 김규리 자택에 강도가 침입하여 신체적·심리적 충격을 받은 사건. 경찰이 조사를 마쳤으며, 추가 조사를 마무리하는 대로 사건을 검찰에 송치할 예정이다. 피해자에 대한 보호 조치와 철저한 수사가 요구된다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건), CCTV 등 증거도 확보되었으며(적합 조건), 경찰 수사가 진행 중(적합 조건)이나, 피고가 중학생으로 자력이 불분명하고(부적합 조건), 피해 규모(1100만 원)가 소송금융 투자 대상으로 보기에 크지 않아 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>강도 범인의 책임이 명확하고(적합 조건 1), 경찰 조사가 완료되어 검찰 송치 예정이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 그러나 단일 피해자 사건이며(적합 조건 3 불충족), 강도 범인의 자력 부족 가능성이 높아 소송을 통한 실질적인 배상 회수가 어려울 수 있다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1100만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[이슈]중학생들 인형뽑기방서 ‘1100만원’ 훔쳤는데 긴급체포 불발?…...</t>
+          <t>김규리 자택 침입 강도, 치밀했던 범행 정황 “예능 속 한옥이 범행 타...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11582303?ref=naver</t>
+          <t>https://www.mk.co.kr/article/12058223</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-25 12:02:32.605126+00:00</t>
+          <t>2026-06-04 07:35:31.969275+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>고 씨</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 검찰 송치, 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>20대 여성이 결혼정보업체나 지인 소개로 만난 남성들에게 약물을 먹여 잠들게 한 뒤, 휴대전화 계좌이체 및 물품 구매를 통해 총 5천만 원 상당의 금품을 빼앗은 사건입니다. 현재까지 4명의 피해자가 확인되었으며, 피의자는 강도상해 및 마약류관리법 위반 혐의로 검찰에 구속 송치되어 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>피의자가 범행을 시인하고 경찰 수사 후 검찰에 송치되어 상대방 책임이 명확하며(적합 조건 1), 객관적 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인으로 자력 확보가 불확실하며, 피해 규모(5천만 원, 4명)가 소송금융 투자에 있어 '매우 큼'으로 보기에는 다소 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>5천만 원</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>자고 나니 사라진 1천만 원‥비번은 '곁눈질'로</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6819048_37012.html</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-05-02 07:01:45.446192+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>중학생 2명</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I5" t="inlineStr">
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 피의자 긴급체포 불발 및 출석 불응</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>중학생 2명이 인형뽑기방 2곳에서 총 1100만 원 상당의 현금을 훔쳐 달아난 사건이 발생했습니다. 경찰이 피의자들을 검거했으나 검찰이 긴급체포 신청을 받아들이지 않아, 피의자들이 경찰 출석 요구에 불응하며 수사가 지연되고 있습니다. 피해자는 피해금 회수에 대한 우려를 표하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고(적합 조건), CCTV 등 증거도 확보되었으며(적합 조건), 경찰 수사가 진행 중(적합 조건)이나, 피고가 중학생으로 자력이 불분명하고(부적합 조건), 피해 규모(1100만 원)가 소송금융 투자 대상으로 보기에 크지 않아 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>1100만 원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>창원지법, 10회에 걸쳐 휴대폰 등 물품 절취 택배기사 '집유·사회봉사...</t>
+          <t>[이슈]중학생들 인형뽑기방서 ‘1100만원’ 훔쳤는데 긴급체포 불발?…...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026040608513755619a8c8bf58f_12</t>
+          <t>https://www.munhwa.com/article/11582303?ref=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:30:22.799675+00:00</t>
+          <t>2026-04-25 12:02:32.605126+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>제주 시내 한 호텔 사우나 탈의실에서 중국인 고객의 시계와 카지노 칩 등 7천여만 원 상당의 금품을 훔친 30대 중국인 불법체류자가 경찰에 검거되었습니다. 피해자 신고를 받은 경찰은 추적 끝에 이 남성을 체포했으며, 절도 혐의로 구속영장을 신청했습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>직접적인 가해자가 불법체류 중국인으로 특정되어 자력 부족으로 인한 손해배상금 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한, 집단적 피해가 아닌 단일 피해 사례이며, 호텔의 책임 여부도 명확하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>7천여만 원</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>경찰, 호텔서 금품 훔친 중국인 불법체류자 검거</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8532930&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-11 00:14:26.616346+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>택배기사</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>1심 단독재판부에서 집행유예 및 사회봉사 선고</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>택배기사가 10회에 걸쳐 휴대폰 등 물품을 절취한 혐의로 1심 재판에서 집행유예와 사회봉사를 선고받았다. 재판부는 계획적인 범행과 피해가 적지 않음을 인정했으나, 피고인이 범행을 인정하고 반성하는 점 등을 고려했다. 피해자는 물류서비스 업체 K이다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방이 개인 택배기사로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 불충족), 집단적 피해가 아닌 단일 피해자 사건임(적합 조건 3 불충족). 비록 형사 재판에서 책임이 명확히 인정되었고 증거가 확보되었으나, 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합함.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>창원지법, 10회에 걸쳐 휴대폰 등 물품 절취 택배기사 '집유·사회봉사...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026040608513755619a8c8bf58f_12</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:30:22.799675+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>금은방 직원</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>형사사건 집행유예 판결 선고</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>금은방 직원이 1천600만 원 상당의 금목걸이를 가짜로 바꿔치기한 혐의로 기소되어 집행유예를 선고받았습니다. 피고인은 계획적으로 범행을 저질렀으나, 반성하고 피해품이 반환된 점이 양형에 참작되었습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>금은방 직원의 계획적인 범행으로 상대방 책임이 명확하고(적합 조건 1), 형사 판결을 통해 범행 사실 및 증거가 확보된 점(적합 조건 5)은 긍정적입니다. 그러나 집단적 피해가 아닌 개별 사건이며(적합 조건 3 불충족), 피해 규모가 소송금융 투자에 매우 크다고 보기는 어렵고(적합 조건 4 불충족), 상대방의 자력에 대한 정보가 부족하여 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>1천600만 원</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>1천600만 원 금목걸이 가짜로 바꿔치기 금은방 직원 집행유예</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008506153&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-04-06 00:22:56.507026+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D8" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>두 사건 모두 형사 절차 유죄 판결 및 형 선고 완료</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>‘용감한 형사들5’에서 다뤄진 두 가지 범죄 사건에 대한 내용입니다. 첫 번째는 3500억 원 규모의 골프장 사기 및 납치 사건으로, 전직 검사 출신 변호사 등이 연루되어 유죄 판결을 받았습니다. 두 번째는 택시 기사의 20대 여성 납치 살해 사건으로, 범인은 무기징역을 선고받았습니다. 두 사건 모두 형사 절차가 종결된 상태입니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>두 사건 모두 형사 절차가 이미 종결되어 범인들이 형을 선고받았습니다 (부적합 조건: 이미 종결된 사건). 소송금융은 주로 진행 중이거나 예정된 민사 소송에 대한 투자를 검토하므로, 이미 형사적으로 종결된 본 사건들은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>3500억 원 (사기 목표 금액)</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>1개 법인 및 3명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>피해자 탓한 범인…안정환 “말 같지 않은 소리” (용형5)</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>sports.donga.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://sports.donga.com/ent/article/all/20260404/133674194/1</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-04-04 12:29:08.492682+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="4" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>외삼촌, 부장검사 출신 변호사, 정 씨</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>가해자들 형사 유죄 판결 및 형 선고 완료 (외삼촌 2년, 변호사 4년, 정 씨 3년형 선고)</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>부장검사 출신 변호사와 골프장 사장의 외삼촌, 그리고 정 씨가 공모하여 3500억 원 상당의 골프장을 탈취하려 한 사건. 국정원 체포를 위장한 납치, 허위 주주 명단 작성 등 치밀한 계획이 드러났으며, 가해자들은 경찰 수사 끝에 모두 검거되어 형을 선고받았다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>적합 조건: 상대방 책임이 명확하고(형사 유죄 판결), 피해 규모가 매우 큼(3500억 원 상당 골프장 탈취 음모). 경찰 수사를 통해 객관적 증거가 충분히 확보되었으며, 형사 절차 종결로 민사 소송의 강력한 기반이 마련됨. 부적합 조건: 형사 사건은 종결되었으나, 피해자의 민사상 손해배상 청구는 별개로 가능하며 형사 판결이 강력한 증거가 될 수 있음.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>3500억 원</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명 (골프장 사장)</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>국정원 체포로 위장…변호사·외삼촌 공모 '3500억 골프장' 탈취 음모</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260404_0003577734</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-04-04 12:22:33.890984+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>금은방 직원</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>징역형 집행유예 판결 선고</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>금은방 직원이 1600만원 상당의 금목걸이를 가짜로 바꿔치기한 혐의로 징역형 집행유예를 선고받았다. 재판부는 피고인의 계획적인 범행과 피해자로부터 용서받지 못한 점을 지적했으나, 피해품이 반환된 점 등을 양형에 참작했다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>상대방 책임이 형사 판결로 명확하고 증거가 충분하나, 피해 규모가 1600만원으로 소액이며 단일 피해 사건이다. 또한, 기사에 피해품이 반환되었다고 명시되어 있어 실질적인 금전적 손해가 이미 회복되었을 가능성이 높아 소송금융 투자 대상으로는 적합성이 낮다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>1600만원</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>1600만원 금목걸이 가짜로 바꿔치기 금은방 직원 징역형 집행유예</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>busan.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.busan.com/view/busan/view.php?code=2026040411354676219</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-04-04 12:21:52.515617+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="3" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>60대 남성 (절도범)</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>경찰 수사 및 체포 완료</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>60대 남성이 서울과 인천 일대 예식장 8곳에서 결혼식 하객 행세를 하며 15명에게서 총 635만 원 상당의 금품을 상습적으로 훔치다 경찰에 붙잡혔습니다. CCTV 분석을 통해 추적된 남성은 지난달 21일 긴급체포되었으며, 경찰은 결혼 시즌 예식장 절도에 대한 주의를 당부했습니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>절도범의 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거가 확보되었으나(적합 조건 5), 피고(절도범)의 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 피해 규모(총 635만 원, 1인당 약 42만 원)가 소송금융 투자 대상으로 보기에 작습니다(적합 조건 4 미충족). 따라서 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>총 635만 원</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>15명</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>결혼식 하객인 척…예식장 상습 절도 수법 보니</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>ichannela.com</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521937</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-04-01 12:39:53.517937+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="3" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>경찰이 서울·인천 일대 예식장에서 하객들을 대상으로 한 절도 사건을 수사 중입니다. CCTV 분석을 통해 용의자 A씨를 특정하고 잠복 및 탐문 수사를 진행하고 있습니다. 다수의 피해자가 발생한 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(A씨 특정), CCTV 등 증거가 확보되었으며 경찰 수사가 진행 중인 점은 긍정적입니다. 그러나 피고가 개인(A씨)으로 특정되어 자력 확보가 어려울 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 1, 5, 6 해당하나, 적합 조건 2 미충족 및 투자 회수 가능성 낮음)</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>축의금 아닌 하객들 털었다…예식장 그 놈 수법 '경악'</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1628466/?sc=Naver</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-04-01 12:35:57.813533+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="3" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D13" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>경찰청 국가수사본부 집중 단속 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>중동 전쟁 여파로 기름, 금, 전자부품 등 물가 상승 폭이 큰 물품을 노린 절도 범죄가 증가함에 따라 경찰청 국가수사본부가 4월부터 6월 말까지 집중 단속에 나선다. 최근 3년간 2분기 강도·절도 발생이 1분기 대비 11% 증가한 추세를 반영한 조치로, 경찰은 피해 물품 회수 및 피해자 회복을 지원할 계획이다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>이 기사는 중동 전쟁 여파로 인한 물가 상승으로 고가품을 노린 절도 범죄가 증가하여 경찰이 집중 단속에 나선다는 내용입니다. 소송금융은 주로 대기업이나 기관을 상대로 한 대규모 민사 소송에 투자하는 반면, 이 사건은 불특정 다수의 절도범을 대상으로 하는 형사 사건에 가깝습니다. 따라서 상대방의 자력 확보가 어렵고, 집단적 피해라기보다는 개별적인 범죄 피해에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>[와글와글 플러스] 중동 여파로 기름·금 노리는 절도 집중단속</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6811782_37012.html</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-04-01 00:24:20.726042+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-30 00:28:26.606371+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>삼포아파트 비상대책위원회 또는 입주자대표회의</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>강도상해 혐의 형사 재판 진행 중, 피해자 증인 출석 예정. 무고 혐의 고소 진행 중.</t>
+          <t>비대위 횡령 의혹 제기 및 수사 촉구</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>가수 겸 배우 나나의 자택에 강도가 침입하여 나나와 모친을 흉기로 위협하고 금품을 요구한 사건. 나나 모녀가 강도를 제압하여 경찰에 넘겼으며, 현재 강도상해 혐의로 형사 재판이 진행 중이다. 강도 A씨는 나나를 살인미수 등으로 고소했으나 경찰에서 불송치 결정되었고, 나나는 A씨를 무고 혐의로 고소했다.</t>
+          <t>삼포아파트에서 비상대책위원회가 관리비 횡령 의혹을 제기하며 수사를 촉구하고 있습니다. 이에 대해 입주자대표회의는 기존 통장 압류로 인한 불가피한 계좌 사용이었으며, 관리비 규모상 횡령은 불가능하다고 반박하고 있습니다. 현재 양측의 주장이 엇갈리는 상황입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 재판을 통해 비교적 명확하게 드러나고 있으며, 경찰 수사 및 형사 재판 등 공적 절차가 진행 중입니다. (적합 조건 1, 6) 또한, 증거 확보 가능성도 높습니다. (적합 조건 5) 그러나 상대방의 자력이 불분명하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로 '매우 크다'고 보기는 어렵습니다. (부적합 조건 2, 3, 4)</t>
+          <t>상대방 책임이 '의혹' 단계로 명확하지 않고, 소송 상대방(비대위/입대위)의 자력 또한 대기업 등에 비해 충분하다고 보기 어렵습니다. 피해 규모가 구체적으로 명시되지 않았으며, 공적 절차(수사)가 진행 중인 것이 아니라 '촉구' 단계에 머물러 있어 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>삼포아파트 입주민 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>나나, 내달 자택 강도 사건 증인 출석</t>
+          <t>삼포아파트, 비대위  횡령 의혹 수사 촉구  vs 입대위  절차 따라 문제 ...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260328_0003567824</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2407086</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-28 12:19:10.226784+00:00</t>
+          <t>2026-03-31 13:28:03.759678+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>A 씨 등 4명</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>경기 수원에서 20대 일당 4명이 중년 여성의 오피스텔에 침입해 휴대전화를 빼앗고 추가 금품을 노리다 목격자 신고로 현행범 체포되었습니다. 경찰은 이들에 대해 특수강도 혐의로 구속영장을 신청할 예정이며, 구체적인 범행 경위와 공모 여부를 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 현행범 체포 및 목격자 신고로 증거 확보가 용이하며(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방(20대 일당)의 자력이 충분하지 않고, 피해 규모가 크지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>[속보]‘띵동’ 소리에 문 열었더니 20대 떼강도였다</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11578203?ref=naver</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:28:26.606371+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>강도상해 혐의 형사 재판 진행 중, 피해자 증인 출석 예정. 무고 혐의 고소 진행 중.</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>가수 겸 배우 나나의 자택에 강도가 침입하여 나나와 모친을 흉기로 위협하고 금품을 요구한 사건. 나나 모녀가 강도를 제압하여 경찰에 넘겼으며, 현재 강도상해 혐의로 형사 재판이 진행 중이다. 강도 A씨는 나나를 살인미수 등으로 고소했으나 경찰에서 불송치 결정되었고, 나나는 A씨를 무고 혐의로 고소했다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 형사 재판을 통해 비교적 명확하게 드러나고 있으며, 경찰 수사 및 형사 재판 등 공적 절차가 진행 중입니다. (적합 조건 1, 6) 또한, 증거 확보 가능성도 높습니다. (적합 조건 5) 그러나 상대방의 자력이 불분명하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로 '매우 크다'고 보기는 어렵습니다. (부적합 조건 2, 3, 4)</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>나나, 내달 자택 강도 사건 증인 출석</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260328_0003567824</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:19:10.226784+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>30대 남성 A 씨</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>강도상해 혐의 형사 재판 진행 중, 피해자 증인 출석 예정</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>가수 겸 배우 나나의 자택에 침입해 흉기로 위협하고 금품을 갈취하려 한 30대 남성 A 씨의 강도상해 혐의 형사 재판이 진행 중입니다. 나나와 모친이 증인으로 출석할 예정이며, 피고인은 침입 사실은 인정하나 강도 목적은 부인하고 있습니다. 이 사건은 형사 재판 결과에 따라 민사상 손해배상 청구로 이어질 수 있습니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>상대방의 책임이 형사 재판을 통해 명확히 밝혀질 가능성이 높고(적합 조건 1), 피해자 진술 및 피고인 자백 등 증거가 충분합니다(적합 조건 5). 그러나 상대방의 자력 정보가 부족하고(적합 조건 2 미해당), 집단적 피해가 아닌 개별 사건이며(적합 조건 3 미해당), 피해 규모가 특정되지 않아 '큼'으로 보기 어렵다는 점에서(적합 조건 4 미해당) 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>자택 강도 피해 입은 나나, 법정 증인으로 선다</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>ichannela.com</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521250</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-28 12:18:11.322296+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>강도상해 혐의 형사 재판 진행 중, 피해자 증인 출석 예정</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>가수 겸 배우 나나가 자택 침입 강도 사건의 피해자로, 강도상해 혐의로 기소된 A씨의 형사 재판에 증인으로 출석할 예정입니다. 나나와 모친은 강도를 제압하는 과정에서 상해를 입었으며, A씨는 나나를 살인미수로 고소했으나 혐의없음으로 불송치 결정되었습니다. 현재 A씨에 대한 형사 재판이 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>상대방인 A씨의 강도상해 혐의가 명확하고(적합 조건 1), 경찰 수사 및 형사 재판이 진행 중으로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 이 사건은 개별적 피해이며(부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵고 상대방의 자력 또한 불분명하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>[단독] ‘강도 피해’ 나나, 결국 증인 나선다..4월 21일 재판 출석</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>osen.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>http://www.osen.co.kr/article/G1112768391</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-28 00:25:59.524624+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>대니얼 봄과 리사 봄</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>미국 필라델피아 법원에 손해배상 소송 제기</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>MLB 선수 앨릭 봄이 자신의 부모를 상대로 최소 300만 달러(약 45억 원)의 손해배상 소송을 제기했습니다. 부모가 아들의 은행 계좌를 관리하며 수백만 달러를 빼돌려 증권 투자 및 부동산 매입 등에 사용했다는 의혹이 제기되었으며, 봄은 부모가 사치성 지출을 위해 재산을 유용했다고 주장합니다. 부모 측은 혐의를 부인하고 있습니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(부모의 자금 유용 의혹), 피해 규모가 큼(최소 45억 원). 또한 금융 기록 등 증거 확보가 가능할 것으로 보입니다. 다만 상대방(부모)의 현재 자력에 대한 불확실성이 존재하여 회수 가능성 검토가 필요합니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>최소 300만 달러 (약 45억 원)</t>
         </is>
       </c>
-      <c r="I19" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>“내돈 수백만불 빼돌렸다” 부모에 45억 손해배상 청구한 MLB 선수</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20025070?ref=naver</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-27 12:57:17.948474+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>아드바 라비</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>형사 재판 진행 중, 공판 예정</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>20대 모델 아드바 라비가 데이트 앱으로 부유한 연상 남성들에게 접근하여 현금과 명품을 훔친 혐의로 재판에 넘겨졌습니다. 검찰은 최소 5명에게 범행을 저질렀다고 보고 있으며, 현재까지 파악된 피해자는 10명을 넘어섰습니다. 라비는 신원 도용, 대규모 절도, 주거 침입 강도 등 총 6건의 중범죄 혐의로 기소되었으며, 다음 달 공판이 예정되어 있습니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>피고인의 책임이 명확하고(형사 기소), 다수의 피해자(10명 이상)가 발생했으며, 형사 재판이 진행 중이므로 증거 확보가 용이합니다. 그러나 상대방이 개인 모델이므로 배상 자력이 충분하지 않을 가능성이 있어 소송금융 투자금 회수 위험이 높습니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>10명 이상</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>‘부유한 연상男’ 골라 접근한 27세 모델…포르쉐 타고 집 찾아가 돈 훔...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/international/2026/03/26/20260326500298?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-27 12:24:54.171664+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-[...138 lines deleted...]
-    </row>
     <row r="23">
-      <c r="A23" s="2" t="inlineStr">
+      <c r="A23" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>횡령 관련 재판 진행 중</t>
+          <t>형사 및 민사 소송 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>방송인 안선영이 가족처럼 믿었던 직원의 수억 원대 횡령 피해 사실을 고백하며 현재 재판이 진행 중이라고 밝혔다. 안선영은 이번 사건을 통해 인간관계의 정리정돈과 법적 대응의 중요성을 강조했다.</t>
+          <t>방송인 안선영이 횡령 피해를 입어 현재 형사 및 민사 재판을 진행 중이라고 밝혔습니다. 소송에 많은 시간과 비용, 에너지가 소모되고 있다고 언급하며, 아들을 위해 끝까지 싸울지 손절할지 고민하고 있음을 내비쳤습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>가족처럼 믿었던 직원의 수억 원대 횡령으로 상대방 책임이 명확하고 피해 규모가 크며, 이미 재판이 진행 중이므로 증거가 확보된 것으로 보입니다. (적합 조건 1, 4, 5 해당) 그러나 집단적 피해가 아닌 개인 사건이며, 상대방의 자력 여부가 불확실하여 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>기사에 '횡령 피해'로 상대방의 책임이 명확하며, '재판 진행 중'이므로 증거가 확보되었을 가능성이 높습니다. (적합 조건 1, 5 해당) 그러나 상대방의 자력이나 구체적인 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아닌 개인 소송으로 보입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>수억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'수억대 횡령 피해' 안선영  인간관계도 정리 필요</t>
+          <t>‘횡령 피해’ 안선영 “재판 진행 중…돈 에너지 엄청 써”</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003566220</t>
+          <t>https://www.mk.co.kr/article/11999911</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-27 00:30:55.154256+00:00</t>
+          <t>2026-03-27 00:49:58.869742+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>전 직원</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>안선영이 횡령 피해 관련 소송 진행 중</t>
+          <t>형사 및 민사 재판 진행 중, 검찰 기소 완료</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>방송인 안선영이 유튜브를 통해 횡령 피해로 인해 현재 재판을 진행 중임을 밝혔다. 그는 이로 인해 많은 돈과 시간, 에너지를 쓰고 있다고 언급했다. 구체적인 피해 금액이나 상대방은 공개되지 않았다.</t>
+          <t>방송인 안선영이 전 직원의 수억 원대 횡령 피해로 고통받고 있으며, 현재 검찰 기소 후 형사 및 민사 재판이 진행 중이다. 안선영은 법적 대응의 중요성을 강조하며, 3년 7개월에 걸쳐 발생한 피해에 대한 배신감과 트라우마를 토로했다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방의 자력, 구체적인 피해 금액 등 소송금융 투자에 필요한 핵심 정보가 부족합니다. 횡령 피해는 책임이 명확하고 증거 확보 가능성이 높지만, 상대방이 특정되지 않고 집단적 피해가 아니므로 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 검찰 기소로 명확하고(적합 조건 1), 피해 규모가 수억 원으로 크며(적합 조건 4), 검찰 조사를 통해 증거 확보가 용이하다(적합 조건 5). 또한 검찰 수사 및 기소라는 공적 절차가 진행 중이다(적합 조건 6). 그러나 상대방이 개인인 전 직원으로 자력 부족 가능성이 높아 실제 손해배상금 회수 위험이 존재한다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>안선영, '횡령 피해' 재판 중… 돈·시간·에너지 많이 써</t>
+          <t>안선영, 수억대 횡령 피해 재판 중…”삶 크게 흔들려”</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16017161</t>
+          <t>https://isplus.com/article/view/isp202603270001</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-26 13:32:51.120488+00:00</t>
+          <t>2026-03-27 00:43:15.701703+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>횡령 관련 형사 및 민사 재판 진행 중</t>
+          <t>횡령 관련 재판 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>방송인 안선영 씨가 전 매니저로부터 3억 7천만원 상당의 횡령 피해를 입어 현재 재판을 진행 중입니다. 안선영 씨는 증거가 명확하여 승소 가능성이 높다고 언급했으나, 상대방의 자력이 부족하여 소송에 많은 시간과 비용을 들이고 있다고 밝혔습니다.</t>
+          <t>방송인 안선영이 가족처럼 믿었던 직원의 수억 원대 횡령 피해 사실을 고백하며 현재 재판이 진행 중이라고 밝혔다. 안선영은 이번 사건을 통해 인간관계의 정리정돈과 법적 대응의 중요성을 강조했다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(안선영 씨 언급), 피해 규모가 3억 7천만원으로 크며, 증거가 명확하다는 점에서 적합 조건 3가지가 충족됩니다. 그러나 상대방이 대기업이나 자력 있는 기관이 아닌 개인 매니저이며, 기사에서 '작은 회사' 소속이거나 '개인적으로 횡령'한 것으로 언급되어 자력 부족 가능성이 높습니다. 이는 소송금융 투자 회수 가능성을 현저히 낮추는 '기타 투자 어려운 이유'에 해당하여 적합도를 낮게 평가합니다.</t>
+          <t>가족처럼 믿었던 직원의 수억 원대 횡령으로 상대방 책임이 명확하고 피해 규모가 크며, 이미 재판이 진행 중이므로 증거가 확보된 것으로 보입니다. (적합 조건 1, 4, 5 해당) 그러나 집단적 피해가 아닌 개인 사건이며, 상대방의 자력 여부가 불확실하여 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>3억 7천만원</t>
+          <t>수억 원대</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'수억대 횡령 피해' 안선영  현재 재판 진행 중…돈·시간 엄청 쓰더라...</t>
+          <t>'수억대 횡령 피해' 안선영  인간관계도 정리 필요</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105772446222</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003566220</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-26 13:27:03.214188+00:00</t>
+          <t>2026-03-27 00:30:55.154256+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>횡령 피해 관련 소송 진행 중</t>
+          <t>안선영이 횡령 피해 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>방송인 안선영이 횡령 피해로 인해 현재 소송을 진행 중임을 밝혔다. 그녀는 가까운 관계일지라도 법적인 문제를 해결하기 위해 소송을 불사해야 한다고 강조하며, 재판에서 끝까지 싸울 의지를 보였다.</t>
+          <t>방송인 안선영이 유튜브를 통해 횡령 피해로 인해 현재 재판을 진행 중임을 밝혔다. 그는 이로 인해 많은 돈과 시간, 에너지를 쓰고 있다고 언급했다. 구체적인 피해 금액이나 상대방은 공개되지 않았다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (횡령 피해), 증거가 있거나 확보 가능함 (재판 진행 중). 다만, 집단적 피해가 아니며 상대방의 자력과 구체적인 피해 규모가 기사에 명시되지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>상대방의 자력, 구체적인 피해 금액 등 소송금융 투자에 필요한 핵심 정보가 부족합니다. 횡령 피해는 책임이 명확하고 증거 확보 가능성이 높지만, 상대방이 특정되지 않고 집단적 피해가 아니므로 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>안선영, 횡령 피해→재판 중이었다… 끝까지 싸울 것</t>
+          <t>안선영, '횡령 피해' 재판 중… 돈·시간·에너지 많이 써</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=520859</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16017161</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-26 13:20:17.050334+00:00</t>
+          <t>2026-03-26 13:32:51.120488+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="3" t="inlineStr">
+      <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>용의자 A씨</t>
+          <t>전 매니저 (소속사 대표)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>횡령 관련 형사 및 민사 재판 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>새벽 시간 금은방에 침입해 망치로 유리창을 깨고 약 400만 원 상당의 금품을 훔쳐 달아난 용의자를 경찰이 추적 중입니다. 보안 시스템 업체의 신고로 사건이 인지되었으며, CCTV 분석과 피해자 진술을 토대로 수사가 진행되고 있습니다. 경찰은 피해액이 더 커질 수 있다고 밝혔습니다.</t>
+          <t>방송인 안선영 씨가 전 매니저로부터 3억 7천만원 상당의 횡령 피해를 입어 현재 재판을 진행 중입니다. 안선영 씨는 증거가 명확하여 승소 가능성이 높다고 언급했으나, 상대방의 자력이 부족하여 소송에 많은 시간과 비용을 들이고 있다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방이 특정 개인 용의자로 자력 여부가 불확실하며, 현재 파악된 피해 금액(약 400만 원)이 소송금융 투자 대상으로 보기에 적습니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중 / 부적합 조건: 상대방 자력 불충분, 피해 규모 작음)</t>
+          <t>상대방 책임이 명확하고(안선영 씨 언급), 피해 규모가 3억 7천만원으로 크며, 증거가 명확하다는 점에서 적합 조건 3가지가 충족됩니다. 그러나 상대방이 대기업이나 자력 있는 기관이 아닌 개인 매니저이며, 기사에서 '작은 회사' 소속이거나 '개인적으로 횡령'한 것으로 언급되어 자력 부족 가능성이 높습니다. 이는 소송금융 투자 회수 가능성을 현저히 낮추는 '기타 투자 어려운 이유'에 해당하여 적합도를 낮게 평가합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>약 400만 원 (증가 가능성 있음)</t>
+          <t>3억 7천만원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>망치로 유리창 깨고 금은방 '탈탈'…경찰 추적 중</t>
+          <t>'수억대 횡령 피해' 안선영  현재 재판 진행 중…돈·시간 엄청 쓰더라...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6489743?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260324083213</t>
+          <t>http://www.stoo.com/article.php?aid=105772446222</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-24 00:27:23.694014+00:00</t>
+          <t>2026-03-26 13:27:03.214188+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>횡령 피해 관련 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>방송인 안선영이 횡령 피해로 인해 현재 소송을 진행 중임을 밝혔다. 그녀는 가까운 관계일지라도 법적인 문제를 해결하기 위해 소송을 불사해야 한다고 강조하며, 재판에서 끝까지 싸울 의지를 보였다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (횡령 피해), 증거가 있거나 확보 가능함 (재판 진행 중). 다만, 집단적 피해가 아니며 상대방의 자력과 구체적인 피해 규모가 기사에 명시되지 않아 추가 정보 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>안선영, 횡령 피해→재판 중이었다… 끝까지 싸울 것</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=520859</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:20:17.050334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>용의자 A씨</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>새벽 시간 금은방에 침입해 망치로 유리창을 깨고 약 400만 원 상당의 금품을 훔쳐 달아난 용의자를 경찰이 추적 중입니다. 보안 시스템 업체의 신고로 사건이 인지되었으며, CCTV 분석과 피해자 진술을 토대로 수사가 진행되고 있습니다. 경찰은 피해액이 더 커질 수 있다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>상대방이 특정 개인 용의자로 자력 여부가 불확실하며, 현재 파악된 피해 금액(약 400만 원)이 소송금융 투자 대상으로 보기에 적습니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중 / 부적합 조건: 상대방 자력 불충분, 피해 규모 작음)</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>약 400만 원 (증가 가능성 있음)</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>망치로 유리창 깨고 금은방 '탈탈'…경찰 추적 중</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6489743?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260324083213</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:27:23.694014+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
         <is>
           <t>설 연휴를 포함해 두 달간 한 빌라 단지에서 5가구가 금품 도난 피해를 입었습니다. CCTV에 복면을 쓴 남성이 포착되었으며, 경찰이 수사에 착수했습니다. 범인은 귀중품만 골라갔으며, 아직 행방은 오리무중입니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>소송 상대방이 특정되지 않았으며, 특정되더라도 자력 확보가 어려울 것으로 예상되어 소송금융 투자에 부적합합니다. (적합 조건 1, 2 미충족) 또한, 피해 규모가 소송금융 투자 대상으로서 충분히 크다고 보기 어렵습니다. (적합 조건 4 미충족)</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I28" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>5가구</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>[단독] 빌라 단지 잇단 금품 절도...CCTV 속 '복면 남성'</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202603240713001521</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-03-24 00:24:41.174906+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="3" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>경찰 수사 및 검거 완료</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>열린 베란다를 통해 침입한 아파트 주민 A 씨가 4천만원 상당의 금품을 절도한 사건. 경찰은 신고를 받고 A 씨를 검거했으며, A 씨는 충동적으로 범행했다고 진술했다. 피해자는 1명이며, 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>단일 피해 사건이며, 피고(아파트 주민 A 씨)의 자력 여부가 불확실하여 소송금융 투자 매력이 낮습니다. 피해 금액 4천만원은 개인에게는 크지만, 소송금융 투자 대상으로서의 규모는 아닙니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H31" t="inlineStr">
         <is>
           <t>4천만원</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>열린 베란다로 침입해 4천만원어치 절도…범인은 아파트 주민</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008487451&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-23 00:20:17.204655+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-03-22 12:27:24.671580+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>경찰 수사 완료 및 검찰 송치</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>60대 남성이 층간소음 불만을 주장하며 이웃집에 침입해 불을 질렀습니다. 다행히 인명 피해는 없었으나 집 내부가 대부분 소실되었으며, 경찰은 용의자를 체포하고 구속영장을 신청했습니다. 피해자는 층간소음 갈등이 없었다고 진술했습니다.</t>
+          <t>20대 A씨가 베란다를 통해 이웃집에 침입하여 금품을 훔친 혐의로 경찰에 검거되어 검찰에 송치되었습니다. A씨는 경찰 조사에서 충동적으로 범행했다고 진술했으며, 이 사건은 단일 피해자를 대상으로 한 재산범죄입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이합니다(조건 5, 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없고(조건 2), 집단적 피해가 아닌 개별 사건입니다(조건 3).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 피의자 검거로 증거가 확보되었으며(적합 조건 5), 검찰 송치로 공적 절차가 진행 중입니다(적합 조건 6). 그러나 단일 피해 사건으로 집단적 피해가 아니며(부적합 조건), 상대방의 자력이 불분명하고 피해 규모가 크지 않을 가능성이 높아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1세대</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>층간소음 불만에 불 질렀는데…아무도 없었다</t>
+          <t>베란다로 이웃집 들어가 금품 훔친 20대 송치</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000519842</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1069042</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-19 12:32:48.660489+00:00</t>
+          <t>2026-03-22 12:27:32.192709+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="3" t="inlineStr">
+      <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 및 용의자 1명 체포</t>
+          <t>경찰 수사 및 검거 완료</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>인천 모텔에서 코인 거래 중 현금 4000만원을 강탈당했다는 신고가 접수되어 경찰이 수사에 착수했다. 용의자 3명 중 1명이 체포되었으며, 경찰은 나머지 용의자들을 추적하고 있다. 현재 피해자는 나타나지 않은 상태로, 경찰은 신고 내용에 따라 강도 혐의로 수사를 진행 중이다.</t>
+          <t>경기도 평택의 한 컴퓨터 부품 판매점에서 40대 남성이 고가 엔비디아 GPU 3상자(1,600만원 상당)를 훔쳐 달아났다가 하루 만에 경찰에 붙잡혔다. AI 붐으로 인한 '칩플레이션'을 틈탄 범죄로, 피의자는 챗GPT의 조언을 받아 범행했다고 주장하는 등 황당한 변명을 늘어놓았다. 이 사건은 구리값 폭등으로 인한 동전 및 동판 절도와 유사한 세태를 보여준다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방이 개인 용의자들로 자력 여부가 불확실하여 배상금 회수 가능성이 낮아 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한 '집단적 피해' 조건에 해당하지 않는 개별 사건이며, 피해 규모도 소송금융 투자 대상으로는 크지 않아 투자 매력이 낮습니다.</t>
+          <t>상대방이 개인 절도범으로 자력이 충분하지 않으며(부적합 조건), 피해 규모(1,600만원)가 소송금융 투자 대상으로 보기에 크지 않음(부적합 조건). 또한 집단적 피해가 아닌 단일 사건임(부적합 조건). 비록 상대방 책임이 명확하고 증거가 확보되었으며 공적 절차(경찰 수사)가 진행 중이지만, 핵심적인 투자 적합 조건이 충족되지 않아 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>4000만원</t>
+          <t>1,600만원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (컴퓨터 부품 판매점)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>인천 모텔서 4000만원 강도 신고…용의자 1명 검거[2보]</t>
+          <t>세태 드러낸 GPU절도 범죄 [한겨레 프리즘]</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260319_0003554599</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1250536.html</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-19 00:31:43.779244+00:00</t>
+          <t>2026-03-22 12:27:24.671580+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 구속기소</t>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>40대 남성이 금은방 주인 행세를 하며 지인들에게서 금 3000돈(약 28억 원 상당)을 편취한 혐의로 구속기소되었습니다. 현재까지 피해자는 30여 명으로 파악되었으며, 피의자는 경찰에 자진 출석 후 체포 및 구속되었습니다.</t>
+          <t>60대 남성이 층간소음 불만을 주장하며 이웃집에 침입해 불을 질렀습니다. 다행히 인명 피해는 없었으나 집 내부가 대부분 소실되었으며, 경찰은 용의자를 체포하고 구속영장을 신청했습니다. 피해자는 층간소음 갈등이 없었다고 진술했습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(구속기소), 집단적 피해(30여 명)와 큰 피해 규모(약 28억 원)를 보이며, 이미 공적 절차(형사 수사 및 기소)가 진행 중이므로 소송금융 적합도가 높습니다. 다만, 피고가 개인인 점을 고려할 때 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>상대방의 책임이 명확하고(조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이합니다(조건 5, 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없고(조건 2), 집단적 피해가 아닌 개별 사건입니다(조건 3).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>28억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>30여 명</t>
+          <t>1세대</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>금은방 주인 행세하며 금 3000돈 '꿀꺽'…40대 구속기소</t>
+          <t>층간소음 불만에 불 질렀는데…아무도 없었다</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6106143</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000519842</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-18 12:34:03.595751+00:00</t>
+          <t>2026-03-19 12:32:48.660489+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="3" t="inlineStr">
+      <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범인 검거</t>
+          <t>경찰 수사 및 용의자 1명 체포</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>60대 요양 보호사가 보이스피싱으로 골드바 12개를 편취당한 사건입니다. 보이스피싱 전담반의 수사로 범인이 검거되었으며, 골드바 회수 여부는 기사에서 명확히 확인되지 않습니다.</t>
+          <t>인천 모텔에서 코인 거래 중 현금 4000만원을 강탈당했다는 신고가 접수되어 경찰이 수사에 착수했다. 용의자 3명 중 1명이 체포되었으며, 경찰은 나머지 용의자들을 추적하고 있다. 현재 피해자는 나타나지 않은 상태로, 경찰은 신고 내용에 따라 강도 혐의로 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 사건은 보이스피싱 범인이 특정되고 경찰 수사를 통해 검거되었으며, 골드바 12개라는 상당한 피해 규모가 존재합니다. (적합 조건 1, 4, 5, 6 충족) 그러나 상대방이 자력이 불확실한 범죄자이므로 배상금 회수 가능성이 낮고, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 대상으로 부적합합니다. (적합 조건 2, 3 미충족)</t>
+          <t>상대방이 개인 용의자들로 자력 여부가 불확실하여 배상금 회수 가능성이 낮아 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한 '집단적 피해' 조건에 해당하지 않는 개별 사건이며, 피해 규모도 소송금융 투자 대상으로는 크지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>골드바 12개 (시가 미상)</t>
+          <t>4000만원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[슈퍼캐치 진실의 눈] 순식간에 사라진 골드바 12개… 60대 요양 보호사...</t>
+          <t>인천 모텔서 4000만원 강도 신고…용의자 1명 검거[2보]</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>lecturernews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.lecturernews.com/news/articleView.html?idxno=198850</t>
+          <t>https://www.newsis.com/view/NISX20260319_0003554599</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-18 00:19:57.315191+00:00</t>
+          <t>2026-03-19 00:31:43.779244+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A36" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>남동생</t>
+          <t>이 씨</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 불송치 결정에 대한 검찰 이의신청 예정, 민사소송은 피해자 승소 판결</t>
+          <t>경찰 수사 완료, 검찰 구속기소</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>50대 김 모 씨가 무직인 남동생으로부터 10년 넘게 흉기 살해 협박을 받으며 3억 원을 갈취당하고 13억 원을 약속한 사건. 경찰은 '정상적 교류'라며 불송치 결정했으나, 민사법원은 협박을 인정하며 피해자 손을 들어줬다. 피해자는 경찰의 불송치 결정에 대해 검찰에 이의신청을 제기할 예정이다.</t>
+          <t>40대 남성이 금은방 주인 행세를 하며 지인들에게서 금 3000돈(약 28억 원 상당)을 편취한 혐의로 구속기소되었습니다. 현재까지 피해자는 30여 명으로 파악되었으며, 피의자는 경찰에 자진 출석 후 체포 및 구속되었습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 충분하고(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)이나, 상대방이 무직으로 자력이 부족하여 실제 회수 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
+          <t>상대방 책임이 명확하고(구속기소), 집단적 피해(30여 명)와 큰 피해 규모(약 28억 원)를 보이며, 이미 공적 절차(형사 수사 및 기소)가 진행 중이므로 소송금융 적합도가 높습니다. 다만, 피고가 개인인 점을 고려할 때 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>3억 원 (추가 13억 원 약속)</t>
+          <t>28억 원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>30여 명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[단독]  흉기로 살해  수차례 협박했는데…경찰은  정상 교류  불송치</t>
+          <t>금은방 주인 행세하며 금 3000돈 '꿀꺽'…40대 구속기소</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182308</t>
+          <t>https://www.news1.kr/society/court-prosecution/6106143</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-17 13:32:59.357615+00:00</t>
+          <t>2026-03-18 12:34:03.595751+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="3" t="inlineStr">
+      <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 신청 예정</t>
+          <t>경찰 수사 및 범인 검거</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>40대 여성이 닷새 간격으로 같은 금은방에서 두 차례 절도 행각을 벌이다 경찰에 검거되었습니다. 경찰은 피해자의 신고를 토대로 수사를 진행 중이며, 범행 동기는 생계 곤란으로 추정됩니다.</t>
+          <t>60대 요양 보호사가 보이스피싱으로 골드바 12개를 편취당한 사건입니다. 보이스피싱 전담반의 수사로 범인이 검거되었으며, 골드바 회수 여부는 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고 경찰 수사가 진행 중이나 (적합 조건 1, 6 충족), 범행 동기가 '생계 곤란'으로 추정되어 피의자의 배상 능력이 현저히 낮을 것으로 예상됩니다. 이는 소송금융 투자 회수 가능성을 매우 낮게 만들어 투자에 부적합합니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족, 기타 투자 어려운 이유)</t>
+          <t>이 사건은 보이스피싱 범인이 특정되고 경찰 수사를 통해 검거되었으며, 골드바 12개라는 상당한 피해 규모가 존재합니다. (적합 조건 1, 4, 5, 6 충족) 그러나 상대방이 자력이 불확실한 범죄자이므로 배상금 회수 가능성이 낮고, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 대상으로 부적합합니다. (적합 조건 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>골드바 12개 (시가 미상)</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>닷새 사이 같은 금은방 두 번 절도한 40대 여성 검거</t>
+          <t>[슈퍼캐치 진실의 눈] 순식간에 사라진 골드바 12개… 60대 요양 보호사...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>lecturernews.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363719880</t>
+          <t>https://www.lecturernews.com/news/articleView.html?idxno=198850</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-16 12:25:04.483254+00:00</t>
+          <t>2026-03-18 00:19:57.315191+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="3" t="inlineStr">
+      <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>남동생</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>경찰 불송치 결정에 대한 검찰 이의신청 예정, 민사소송은 피해자 승소 판결</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>대낮에 진천 가정집에 침입해 강도 행각을 벌인 일당이 범행 나흘 만에 경찰에 모두 검거되어 구속되었습니다. 이들은 피해자의 차량을 타고 도주하려 했으나 실패하고 인근 야산으로 도주한 것으로 알려졌습니다.</t>
+          <t>50대 김 모 씨가 무직인 남동생으로부터 10년 넘게 흉기 살해 협박을 받으며 3억 원을 갈취당하고 13억 원을 약속한 사건. 경찰은 '정상적 교류'라며 불송치 결정했으나, 민사법원은 협박을 인정하며 피해자 손을 들어줬다. 피해자는 경찰의 불송치 결정에 대해 검찰에 이의신청을 제기할 예정이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 조건에 부합하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 가구 피해로 규모의 경제를 기대하기 어렵습니다. (적합 조건 2, 3 불충족)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 충분하고(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)이나, 상대방이 무직으로 자력이 부족하여 실제 회수 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 원 (추가 13억 원 약속)</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1가구</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>대낮에 진천 가정집 침입해 강도 행각 벌인 일당 구속</t>
+          <t>[단독]  흉기로 살해  수차례 협박했는데…경찰은  정상 교류  불송치</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842311</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182308</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-16 00:26:54.364974+00:00</t>
+          <t>2026-03-17 13:32:59.357615+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="3" t="inlineStr">
+      <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 예정</t>
+          <t>경찰 수사 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>충북 진천의 한 단독주택에 3인조 강도가 침입하여 일가족 4명을 폭행하고 금품을 노렸으나, 자동차 열쇠와 휴대전화만 훔쳐 도주했습니다. 범행 일당은 경찰에 검거되어 구속되었으며, 범행을 시인하고 검찰 송치를 앞두고 있습니다. 피해 가족은 큰 부상은 입지 않은 것으로 확인되었습니다.</t>
+          <t>40대 여성이 닷새 간격으로 같은 금은방에서 두 차례 절도 행각을 벌이다 경찰에 검거되었습니다. 경찰은 피해자의 신고를 토대로 수사를 진행 중이며, 범행 동기는 생계 곤란으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임(적합 조건 1), 증거 확보(적합 조건 5), 공적 절차 진행(적합 조건 6)은 충족되나, 소송금융 투자에 필수적인 상대방 자력(적합 조건 2)과 피해 규모(적합 조건 4)가 미흡합니다. 피고가 개인 범죄자들로 배상 능력이 불확실하며, 기사상 확인된 피해액이 소송금융 투자를 정당화할 만큼 크지 않습니다.</t>
+          <t>피의자의 책임은 명확하고 경찰 수사가 진행 중이나 (적합 조건 1, 6 충족), 범행 동기가 '생계 곤란'으로 추정되어 피의자의 배상 능력이 현저히 낮을 것으로 예상됩니다. 이는 소송금융 투자 회수 가능성을 매우 낮게 만들어 투자에 부적합합니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족, 기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>‘수개월간 노렸다’… 진천 단독주택 3인조 강도 쇠고랑</t>
+          <t>닷새 사이 같은 금은방 두 번 절도한 40대 여성 검거</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029531680&amp;code=61121211&amp;cp=nv</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719880</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-16 00:21:36.113797+00:00</t>
+          <t>2026-03-16 12:25:04.483254+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="3" t="inlineStr">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>프랑스 사법경찰 산하 조직범죄 전담부서 수사 중, 용의자 체포 전</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>프랑스 베르사유 인근에서 경찰을 사칭한 강도들이 50대 부부를 위협해 약 100만 달러 상당의 비트코인을 강탈했다. 이 사건은 프랑스에서 암호화폐 보유자를 노린 '렌치 공격' 범죄가 조직화되는 흐름 속에 발생했으며, 현재 프랑스 사법경찰이 수사 중이다.</t>
+          <t>대낮에 진천 가정집에 침입해 강도 행각을 벌인 일당이 범행 나흘 만에 경찰에 모두 검거되어 구속되었습니다. 이들은 피해자의 차량을 타고 도주하려 했으나 실패하고 인근 야산으로 도주한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(범죄자 특정), 피해 규모가 크며(100만 달러), 공적 수사(프랑스 사법경찰)가 진행 중인 점은 적합 조건에 해당한다. 그러나 소송금융의 핵심인 '상대방의 충분한 자력'이 불확실하고, 범죄자로부터의 회수 가능성이 낮아 투자 적합도는 낮다.</t>
+          <t>상대방에게 자력이 충분함 조건에 부합하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 가구 피해로 규모의 경제를 기대하기 어렵습니다. (적합 조건 2, 3 불충족)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>약 100만 달러 (약 14억 6940만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>2명 (50대 부부)</t>
+          <t>1가구</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>프랑스 베르사유 인근서 경찰 사칭 강도…비트코인 100만달러 강탈</t>
+          <t>대낮에 진천 가정집 침입해 강도 행각 벌인 일당 구속</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/society/337870</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842311</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-10 12:37:59.779680+00:00</t>
+          <t>2026-03-16 00:26:54.364974+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="3" t="inlineStr">
+      <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 형사 입건 가능성</t>
+          <t>경찰 수사 완료, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>간단한 만남 후 명품을 절도한 사건으로, 경찰이 수사를 종결하지 못하고 있으며 가해자는 전과 위기에 처했습니다. 절도 외에 성매매 혐의까지 추가될 가능성도 제기되었습니다. 가해자에게는 피해자에게 진심으로 사과하고 적절한 보상으로 용서를 구하는 것이 시급하다는 조언이 나왔습니다.</t>
+          <t>충북 진천의 한 단독주택에 3인조 강도가 침입하여 일가족 4명을 폭행하고 금품을 노렸으나, 자동차 열쇠와 휴대전화만 훔쳐 도주했습니다. 범행 일당은 경찰에 검거되어 구속되었으며, 범행을 시인하고 검찰 송치를 앞두고 있습니다. 피해 가족은 큰 부상은 입지 않은 것으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(절도), 경찰 수사가 진행 중(공적 절차 진행 중)이라는 점은 적합 조건에 해당합니다. 그러나 피해 금액이 20만 원으로 소액이며, 상대방이 개인으로 자력 확인이 어렵다는 점에서 소송금융 투자 대상으로서는 경제성이 매우 낮습니다. 집단적 피해도 아닙니다.</t>
+          <t>상대방 책임(적합 조건 1), 증거 확보(적합 조건 5), 공적 절차 진행(적합 조건 6)은 충족되나, 소송금융 투자에 필수적인 상대방 자력(적합 조건 2)과 피해 규모(적합 조건 4)가 미흡합니다. 피고가 개인 범죄자들로 배상 능력이 불확실하며, 기사상 확인된 피해액이 소송금융 투자를 정당화할 만큼 크지 않습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>20만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>간단만남 후 명품 절도…경찰 선 종결 불가, 전과 위기</t>
+          <t>‘수개월간 노렸다’… 진천 단독주택 3인조 강도 쇠고랑</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029531680&amp;code=61121211&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:21:36.113797+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>프랑스 사법경찰 산하 조직범죄 전담부서 수사 중, 용의자 체포 전</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>프랑스 베르사유 인근에서 경찰을 사칭한 강도들이 50대 부부를 위협해 약 100만 달러 상당의 비트코인을 강탈했다. 이 사건은 프랑스에서 암호화폐 보유자를 노린 '렌치 공격' 범죄가 조직화되는 흐름 속에 발생했으며, 현재 프랑스 사법경찰이 수사 중이다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(범죄자 특정), 피해 규모가 크며(100만 달러), 공적 수사(프랑스 사법경찰)가 진행 중인 점은 적합 조건에 해당한다. 그러나 소송금융의 핵심인 '상대방의 충분한 자력'이 불확실하고, 범죄자로부터의 회수 가능성이 낮아 투자 적합도는 낮다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>약 100만 달러 (약 14억 6940만원)</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>2명 (50대 부부)</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>프랑스 베르사유 인근서 경찰 사칭 강도…비트코인 100만달러 강탈</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A42" s="3" t="inlineStr">
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/society/337870</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:37:59.779680+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...70 lines deleted...]
-          <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
+          <t>경찰 수사 진행 중, 형사 입건 가능성</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>간단한 만남 후 명품을 절도한 사건으로, 경찰이 수사를 종결하지 못하고 있으며 가해자는 전과 위기에 처했습니다. 절도 외에 성매매 혐의까지 추가될 가능성도 제기되었습니다. 가해자에게는 피해자에게 진심으로 사과하고 적절한 보상으로 용서를 구하는 것이 시급하다는 조언이 나왔습니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(절도), 경찰 수사가 진행 중(공적 절차 진행 중)이라는 점은 적합 조건에 해당합니다. 그러나 피해 금액이 20만 원으로 소액이며, 상대방이 개인으로 자력 확인이 어렵다는 점에서 소송금융 투자 대상으로서는 경제성이 매우 낮습니다. 집단적 피해도 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>20만 원</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>간단만남 후 명품 절도…경찰 선 종결 불가, 전과 위기</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/H4VVNUY07MQL</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:24:55.102341+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>트랜스젠더 여성 A씨</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>야간 절도 혐의로 경찰 체포 및 범행 자백</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>한국인 남성 김 씨가 태국 파타야 풀빌라 숙소에서 트랜스젠더 여성 A씨 등과 술을 마시던 중 현금 2만 바트(약 93만 원)를 도난당했습니다. 현지 경찰은 A씨를 야간 절도 혐의로 체포했으며, A씨는 범행을 자백했습니다. 경찰은 유사 사건에 대한 관광객들의 주의를 당부했습니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 체포 및 자백으로 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중이라는 점(적합 조건 6)은 긍정적입니다. 그러나 피해 금액이 약 93만원으로 소액이며, 상대방이 개인으로 자력 확보가 어려워 소송금융 투자로서의 회수 가능성이 낮아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>2만 바트 (약 93만 원)</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>파타야서 트랜스젠더 여성 풀빌라 데려간 한국 남성…새벽에 현금 털려</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR202603090845088lY</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:27:57.833353+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
           <t>경리직원 징역 3년 선고, 민사상 손해배상 청구 준비 단계</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F45" t="inlineStr">
         <is>
           <t>청주의 한 아파트 경리직원 A씨가 2019년부터 2024년까지 182차례에 걸쳐 아파트 관리비 9억여원을 횡령한 혐의로 징역 3년을 선고받았다. A씨는 경비 출금전표 금액을 부풀려 돈을 빼돌렸으며, 횡령금은 개인 용도로 사용한 것으로 파악됐다. 법원은 피해금 일부가 반환되었으나 피해자들로부터 용서받지 못했다고 밝혔다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G45" t="inlineStr">
         <is>
           <t>경리직원의 9억 원대 아파트 관리비 횡령 사건으로, 형사 재판에서 이미 유죄 판결이 선고되어 상대방 책임이 명확합니다 (적합 조건 1, 5). 다수의 아파트 주민이 피해를 입은 집단적 피해이며 (적합 조건 3), 피해 규모가 9억 원으로 매우 큽니다 (적합 조건 4). 다만, 피고인의 개인 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
+      <c r="H45" t="inlineStr">
         <is>
           <t>9억여원</t>
         </is>
       </c>
-      <c r="I43" t="inlineStr">
+      <c r="I45" t="inlineStr">
         <is>
           <t>아파트 주민 다수</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
+      <c r="J45" t="inlineStr">
         <is>
           <t>아파트 관리비 9억 빼돌린 40대 경리직원…징역 3년</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K45" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M45" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026030908075633442</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N45" t="inlineStr">
         <is>
           <t>2026-03-09 00:25:54.206525+00:00</t>
         </is>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" s="3" t="inlineStr">
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D44" t="inlineStr">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E46" t="inlineStr">
         <is>
           <t>경찰 신고 여부 미상</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F46" t="inlineStr">
         <is>
           <t>한국인 김모씨가 태국 파타야 풀빌라에서 만난 트랜스젠더 여성 3명에게 현금을 도난당한 사건입니다. 지난달 24일 새벽 발생했으며, 김씨는 친구 2명과 함께 이들을 숙소로 초대했다가 피해를 입었습니다.</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
+      <c r="G46" t="inlineStr">
         <is>
           <t>이 사건은 해외에서 발생한 단일 피해자의 소액 절도 사건으로, 상대방의 신원 및 자력 파악이 어렵고(상대방에게 자력이 충분함 미해당), 판결 집행 가능성도 매우 낮습니다. 피해 규모가 크지 않고(피해 규모가 큼 미해당), 집단적 피해에 해당하지 않아(집단적 피해 미해당) 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
+      <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I44" t="inlineStr">
+      <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
+      <c r="J46" t="inlineStr">
         <is>
           <t>한국 남성, 태국트랜스젠더 풀빌라 갔다가 새벽에 현금 털려</t>
         </is>
       </c>
-      <c r="K44" t="inlineStr">
+      <c r="K46" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
+      <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
+      <c r="M46" t="inlineStr">
         <is>
           <t>https://www.hankookilbo.com/news/article/A2026030907300002254?did=NA</t>
         </is>
       </c>
-      <c r="N44" t="inlineStr">
+      <c r="N46" t="inlineStr">
         <is>
           <t>2026-03-09 00:24:12.753412+00:00</t>
         </is>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" s="3" t="inlineStr">
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C45" t="inlineStr">
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>형사 재판 판결 선고</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>오배송 업무를 담당하던 40대 A씨가 송장이 떨어져 배송이 안 된 택배 상품 3천여만 원 어치를 절도한 혐의로 징역 6개월을 선고받았습니다. 재판부는 피해자가 처벌을 원하고 장기간 범행을 저지른 점을 고려하여 양형 이유를 설명했습니다.</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>피고(A씨)는 개인으로 자력이 충분하지 않으며, 피해 규모(3천여만 원)가 소송금융 투자 대상으로 보기에 크지 않습니다. 또한, 이미 형사 재판이 종결되어 징역형이 선고된 사건으로, 민사상 손해배상 청구가 가능하더라도 피고의 자력 부족과 피해 규모가 작아 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
+      <c r="H47" t="inlineStr">
         <is>
           <t>3천여만 원</t>
         </is>
       </c>
-      <c r="I45" t="inlineStr">
+      <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
+      <c r="J47" t="inlineStr">
         <is>
           <t>배송 불가 택배 3천여만 원 어치 훔친 40대, 징역 6개월</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>tjb.co.kr</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>http://www.tjb.co.kr/sub0301/bodo/view/id/96004</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-03-09 00:23:17.227644+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-03-08 12:24:24.532697+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>관리사무소 경리</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>형사 재판 실형 선고 (민사 소송 가능성)</t>
+          <t>경리 직원의 횡령에 대한 형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>아파트 관리사무소 경리가 관리비 9억 원을 횡령한 혐의로 재판에서 실형 3년을 선고받았습니다. 재판부는 죄질이 나쁘고 피해자들로부터 용서받지 못했다고 판단했으나, 피해금 일부가 반환되거나 변제된 점도 고려했습니다. 이 사건은 아파트 입주민 다수가 피해를 입은 집단적 피해 사례로, 민사상 손해배상 청구가 예상됩니다.</t>
+          <t>아파트 관리사무소 경리 직원이 2019년부터 2024년까지 5년간 180여 차례에 걸쳐 아파트 운영자금 9억 원을 횡령한 혐의로 징역 3년을 선고받았다. 재판부는 범행 횟수와 횡령액이 크고 피해 회복이 다 이루어지지 않은 점을 지적했다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>경리의 횡령 사실이 형사 재판을 통해 명확히 입증되었고(상대방 책임 명확, 증거 확보 가능), 9억 원이라는 큰 피해 금액(피해 규모 큼)과 아파트 입주민 다수가 피해자(집단적 피해)라는 점에서 소송금융 적합도가 높습니다. 이미 형사 절차가 진행되어 실형이 선고된 상태이므로 민사 소송 진행 시 유리한 증거로 활용될 수 있습니다.</t>
+          <t>경리 직원의 횡령 사실이 형사 재판을 통해 명확히 입증되었고(적합 조건 1, 5, 6), 9억 원에 달하는 큰 피해 규모와 아파트 입주민 다수가 피해를 입은 집단적 성격(적합 조건 3, 4)을 고려할 때 소송금융 적합도가 높다. 다만, 피고인의 개인 자력으로 피해액 전액 회수가 어려울 수 있다는 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>9억 원</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>아파트 입주민 다수</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>아파트 관리비 빼돌려 9억 챙긴 관리사무소 경리, 실형 3년</t>
+          <t>아파트 관리비 ‘9억’ 꿀꺽…40대 경리 직원, 결국</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066452</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01804006645381680</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-08 12:21:47.218791+00:00</t>
+          <t>2026-03-09 00:21:19.924045+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>경찰 강력범죄수사팀 수사 착수 (불법 감금 및 공갈·갈취로 분류)</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>홍콩에서 한 내지 사업가가 백은 거래를 논의하던 중 4명의 남성에게 감금 및 폭행을 당하고 암호화폐와 백은 등 600만 홍콩달러 상당의 자산을 탈취당했습니다. 피해자는 풀려난 뒤 경찰에 신고했으며, 경찰은 사건을 불법 감금 및 공갈·갈취로 분류하고 강력범죄수사팀이 수사에 착수했습니다. 이번 사건은 고액 자산 보유자의 오프라인 보안 리스크를 부각시킵니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>가해자들의 불법 감금, 폭행, 갈취 행위가 명확하며(적합 조건 1), 피해 금액이 600만 홍콩달러 이상으로 상당하고(적합 조건 4), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 가해자들이 도주하여 신원 특정 및 자력 확보에 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>600만 홍콩달러 이상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>홍콩서 내지 사업가, 호텔서 감금·폭행 당해…암호화폐·백은 600만홍콩...</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/337138</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:24:24.532697+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
         <is>
           <t>관리사무소 경리</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
+      <c r="D50" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>형사 재판 실형 선고 (민사 소송 가능성)</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>아파트 관리사무소 경리가 관리비 9억 원을 횡령한 혐의로 재판에서 실형 3년을 선고받았습니다. 재판부는 죄질이 나쁘고 피해자들로부터 용서받지 못했다고 판단했으나, 피해금 일부가 반환되거나 변제된 점도 고려했습니다. 이 사건은 아파트 입주민 다수가 피해를 입은 집단적 피해 사례로, 민사상 손해배상 청구가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>경리의 횡령 사실이 형사 재판을 통해 명확히 입증되었고(상대방 책임 명확, 증거 확보 가능), 9억 원이라는 큰 피해 금액(피해 규모 큼)과 아파트 입주민 다수가 피해자(집단적 피해)라는 점에서 소송금융 적합도가 높습니다. 이미 형사 절차가 진행되어 실형이 선고된 상태이므로 민사 소송 진행 시 유리한 증거로 활용될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>9억 원</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>아파트 입주민 다수</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>아파트 관리비 빼돌려 9억 챙긴 관리사무소 경리, 실형 3년</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066452</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:21:47.218791+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>관리사무소 경리</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
         <is>
           <t>횡령 혐의로 징역 3년 형사 판결 선고 완료</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
+      <c r="F51" t="inlineStr">
         <is>
           <t>아파트 관리사무소 경리가 6년간 관리비 9억 원을 횡령하여 징역 3년을 선고받았다. 재판부는 죄질이 나쁘고 피해자들로부터 용서받지 못했다고 판단했으며, 피해금 일부는 반환되거나 제3자에 의해 변제되었다. 이 사건은 아파트 입주민 다수가 피해를 입은 집단적 피해 사례이다.</t>
         </is>
       </c>
-      <c r="G49" t="inlineStr">
+      <c r="G51" t="inlineStr">
         <is>
           <t>관리사무소 경리의 9억 원 횡령 사실이 형사 재판을 통해 명확히 입증되었고(적합 조건 1, 5, 6), 아파트 입주민 다수가 피해를 입은 집단적 피해 사건이며(적합 조건 3), 피해 금액이 9억 원으로 매우 크다(적합 조건 4). 횡령 경리 개인의 자력은 불확실하나, 형사 판결로 횡령 사실이 확정되어 민사상 손해배상 청구의 근거가 명확하다.</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
+      <c r="H51" t="inlineStr">
         <is>
           <t>9억 원</t>
         </is>
       </c>
-      <c r="I49" t="inlineStr">
+      <c r="I51" t="inlineStr">
         <is>
           <t>아파트 입주민 다수</t>
         </is>
       </c>
-      <c r="J49" t="inlineStr">
+      <c r="J51" t="inlineStr">
         <is>
           <t>6년간 아파트 관리비 9억 횡령 관리사무소 40대 경리 징역 3년</t>
         </is>
       </c>
-      <c r="K49" t="inlineStr">
+      <c r="K51" t="inlineStr">
         <is>
           <t>siminilbo.co.kr</t>
         </is>
       </c>
-      <c r="L49" t="inlineStr">
+      <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
+      <c r="M51" t="inlineStr">
         <is>
           <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160290226136800</t>
         </is>
       </c>
-      <c r="N49" t="inlineStr">
+      <c r="N51" t="inlineStr">
         <is>
           <t>2026-03-08 12:19:25.221915+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-07 12:23:11.134871+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>관리사무소 직원</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>횡령 직원에 대한 형사 재판에서 실형 선고</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>아파트 관리사무소 직원이 출금전표를 위조하여 수억원을 횡령한 혐의로 실형을 선고받았습니다. 재판부는 죄질이 나쁘고 피해자들로부터 용서받지 못했으나, 피해금 일부가 반환되거나 제3자에 의해 변제된 점을 고려했습니다. 형사 판결이 확정되어 민사상 손해배상 청구의 근거가 명확합니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>관리사무소 직원이 출금전표 위조 및 횡령으로 실형을 선고받아 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 수억원으로 크며(적합 조건 4), 형사 재판을 통해 증거가 확보되어 있습니다(적합 조건 5). 다만, 상대방이 개인 직원으로 자력에 한계가 있을 수 있어 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>수억원</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>다수의 아파트 입주민</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>출금전표 위조해 수억원 가로챈 관리사무소 직원 실형</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841283</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:18:38.459501+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C52" t="inlineStr">
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>20대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 절도 혐의로 입건</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>중국에서 20대 남성이 여자친구의 금팔찌를 몰래 가져가 팔고 은팔찌로 바꿔치기한 사건이 발생했습니다. 여자친구는 팔찌의 무게와 색이 다른 것을 수상히 여겨 감정을 의뢰했고, 은팔찌임을 확인한 뒤 경찰에 신고했습니다. 경찰은 남성을 절도 혐의로 입건하여 조사 중이며, 남성은 생활비와 개인 빚 때문에 범행을 저질렀다고 진술했습니다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>피해 금액이 약 650만원으로 소송금융 투자 대상으로는 규모가 작고, 피해자가 1명인 개별 사건입니다. 또한 상대방이 생활고로 범행을 저지른 20대 남성으로 자력이 충분하지 않을 가능성이 높아 투자 회수 가능성이 낮습니다. (적합 조건: 피해 규모가 큼, 집단적 피해, 상대방에게 자력이 충분함 미충족)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>약 650만원 (3만 위안)</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>“왜 이렇게 가볍지?”…여자친구 금 팔찌, 몰래 은으로 바꿔치기한 20대...</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/china/2026/03/07/20260307500044?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:23:11.134871+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
         <is>
           <t>40대 중국인</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D54" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E54" t="inlineStr">
         <is>
           <t>형사사건 징역형 집행유예 선고</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F54" t="inlineStr">
         <is>
           <t>40대 중국인이 여성의 집에 무단 침입하여 속옷을 훔친 혐의로 징역 4개월에 집행유예 1년을 선고받았습니다. 이 사건은 절도 및 주거침입에 해당하며, 형사 절차는 종결되었습니다.</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G54" t="inlineStr">
         <is>
           <t>적합 조건 2(상대방 자력 충분)와 4(피해 규모 큼)에 해당하지 않습니다. 피고가 개인이며 피해 금액이 매우 작아 소송금융 투자 대상으로서의 경제적 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
+      <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I52" t="inlineStr">
+      <c r="I54" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
+      <c r="J54" t="inlineStr">
         <is>
           <t>여성 집 무단 침입해 속옷 훔친 40대 중국인 징역형 집행유예</t>
         </is>
       </c>
-      <c r="K52" t="inlineStr">
+      <c r="K54" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
+      <c r="M54" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/busan-gyeongnam/6092527</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N54" t="inlineStr">
         <is>
           <t>2026-03-07 00:23:49.527807+00:00</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="3" t="inlineStr">
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C53" t="inlineStr">
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E55" t="inlineStr">
         <is>
           <t>경찰 조사 진행 중</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F55" t="inlineStr">
         <is>
           <t>구청 직원을 사칭한 절도범 A 씨가 독거노인 3명에게서 100만 원 상당의 금품을 훔쳤습니다. A 씨는 무직으로 현금이 필요해 범행을 저질렀다고 진술했으며, 현재 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
+      <c r="G55" t="inlineStr">
         <is>
           <t>상대방 책임은 명확하고(적합 조건 1), 경찰 조사가 진행 중(적합 조건 6)이나, 피해 금액이 100만 원으로 소액이고(부적합 조건), 피해자 수가 3명으로 적으며(부적합 조건), 피의자가 무직으로 자력 확보가 어려워(부적합 조건) 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
+      <c r="H55" t="inlineStr">
         <is>
           <t>100만 원</t>
         </is>
       </c>
-      <c r="I53" t="inlineStr">
+      <c r="I55" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
+      <c r="J55" t="inlineStr">
         <is>
           <t>구청 직원입니다 …독거노인 노린 절도범</t>
         </is>
       </c>
-      <c r="K53" t="inlineStr">
+      <c r="K55" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L53" t="inlineStr">
+      <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
+      <c r="M55" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008467591&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N53" t="inlineStr">
+      <c r="N55" t="inlineStr">
         <is>
           <t>2026-03-07 00:21:48.646811+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-03-05 00:20:32.740659+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>10대 남성 일당</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 1명 구속</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>10대 남성 3명이 가상화폐 직거래를 미끼로 피해자를 폭행하고 3천만 원을 강탈한 혐의로 경찰에 붙잡혔다. 경기 고양경찰서는 특수강도 혐의로 1명을 구속하고 나머지 공범 2명의 여죄 등을 수사 중이다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고 경찰 수사로 증거 확보 가능성이 높으나(적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 피고가 10대이고 피해 금액이 3천만 원으로 소송금융 투자 대상으로 회수 가능성이 매우 낮아 부적합하다(부적합 조건: 상대방 자력 부족, 피해 규모 작음).</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>3천만 원</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>코인 직거래하자 며 3천만 원 강탈…10대 3명 검거</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>obsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516289</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:34:31.710479+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중 (예상)</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>한인타운에서 경찰을 사칭한 일당이 17세 피해자의 집에 강제로 침입하여 35만 달러 상당의 비트코인이 저장된 하드드라이브를 강탈했습니다. 이들은 경찰 조끼를 착용하고 출입 코드를 이용하는 등 치밀하게 범행을 저질렀습니다. 현재 경찰 수사가 진행 중인 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>피해 규모가 크고(35만불) 상대방의 책임이 명확한 범죄 사건이지만, 소송 상대방의 신원이 특정되지 않았고 자력 또한 불분명하여 투자금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>35만 달러</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>한인타운서 경찰 사칭해 비트코인 35만불 강탈</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260304131957425</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:20:32.740659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C56" t="inlineStr">
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
         <is>
           <t>남편</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="D58" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E58" t="inlineStr">
         <is>
           <t>횡령 사실 인지 및 이혼 소송 대비 중</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
+      <c r="F58" t="inlineStr">
         <is>
           <t>사업을 운영하는 아내가 7살 연하 남편이 2년간 회사 자금 2억 원을 횡령한 사실을 알게 되었습니다. 남편은 오히려 아내에게 이혼 소송을 제기하려 하며, 아내는 남편의 업무상 횡령죄 고소 및 이혼 소송 방어, 재산분할 대응에 대한 법률 자문을 구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr">
+      <c r="G58" t="inlineStr">
         <is>
           <t>남편의 2억 원 횡령 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 2억 원으로 크며(적합 조건 4), 직원 제보 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력에 대한 정보가 부족하고, 집단적 피해가 아니며, 아직 공적 절차가 진행 중인 단계는 아닙니다.</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
+      <c r="H58" t="inlineStr">
         <is>
           <t>2억 원</t>
         </is>
       </c>
-      <c r="I56" t="inlineStr">
+      <c r="I58" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J56" t="inlineStr">
+      <c r="J58" t="inlineStr">
         <is>
           <t>연하 남편의 횡령과 이혼소송 어떡할까요?[양친소]</t>
         </is>
       </c>
-      <c r="K56" t="inlineStr">
+      <c r="K58" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L56" t="inlineStr">
+      <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M56" t="inlineStr">
+      <c r="M58" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01216886645379384</t>
         </is>
       </c>
-      <c r="N56" t="inlineStr">
+      <c r="N58" t="inlineStr">
         <is>
           <t>2026-03-02 00:42:13.048260+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-02-27 00:42:54.153858+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>박수홍 친형 부부</t>
+          <t>박수홍 친형 및 형수</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>친형의 횡령 혐의에 대한 형사 재판은 징역 확정으로 종결되었고, 116억 원대 민사 손해배상 소송이 진행 중</t>
+          <t>박수홍 친형 징역 3년 6개월, 형수 징역 1년 집행유예 2년 선고 (형사 2심)</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>방송인 박수홍이 친형 부부를 상대로 제기한 116억 원대 손해배상 민사소송이 진행 중이다. 친형은 횡령 혐의로 징역형이 확정되어 형사 절차는 마무리되었으며, 이 형사 판결이 민사 소송에 중요한 증거가 될 것으로 보인다.</t>
+          <t>방송인 박수홍 씨의 친형 부부가 박수홍 씨의 출연료 등 30억 원을 횡령한 혐의로 형사 2심에서 유죄 판결을 받았다. 친형은 징역 3년 6개월, 형수는 징역 1년에 집행유예 2년을 선고받았다. 이는 가족 간의 재산 범죄로, 형사 판결을 통해 책임이 명확히 인정된 사례이다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방(박수홍 친형)의 책임이 형사 재판에서 징역 확정으로 명확하게 입증되었고, 피해 규모가 116억 원으로 매우 크다. 형사 판결이라는 강력한 증거가 확보되어 있어 민사 소송 진행에 유리하다. (적합 조건 1, 4, 5, 6 해당)</t>
+          <t>박수홍 씨의 친형 부부가 30억 원을 횡령한 혐의로 형사 재판에서 유죄 판결을 받아 상대방 책임이 명확합니다(적합 조건 1). 피해 금액이 매우 크고(적합 조건 4), 형사 재판 기록이 객관적 증거로 존재하며(적합 조건 5), 이미 2심 판결이 선고되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>116억 원</t>
+          <t>30억 원</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>끝이 아냐  박수홍 친형, 5년 만에 징역 확정→116억 손배소 남았다[종...</t>
+          <t>슈퍼주니어 신동, ‘돈’ 때문에 부모와 절연…박수홍 장윤정 심형탁 김...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800760</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603011118322310</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-02-26 13:24:21.379469+00:00</t>
+          <t>2026-03-01 12:44:11.987794+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>C 씨</t>
+          <t>박수홍 친형 및 형수</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>공갈 혐의 고소, 검찰 수사 예정</t>
+          <t>100억 원대 손해배상 청구 소송 진행 중, 형사 재판은 대법원 판결로 종결</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>A 사 회장 B 씨가 전직 부사장 C 씨를 공갈 혐의로 고소했습니다. B 씨는 C 씨가 자신의 횡령 재판 상황을 이용해 현금 140억 원과 계열사 경영권 등 210억 원 상당의 재산을 갈취했다고 주장하고 있습니다. C 씨 측은 무고로 맞고소하겠다는 입장이며, C 씨는 D 사 경영권을 넘겨받은 후 대형 부동산 개발 사업을 성공시키며 승승장구했습니다.</t>
+          <t>방송인 박수홍 씨의 친형 부부가 박수홍 씨의 출연료 및 개인 자금 수십억 원을 횡령한 혐의로 형사 재판에서 실형 및 집행유예가 확정되었습니다. 박수홍 씨가 제기한 100억 원대 손해배상 청구 민사 소송은 현재 진행 중에 있으며, 형사 재판의 유죄 확정은 민사 소송에서 강력한 증거로 작용할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방(C 씨)이 대형 부동산 개발 사업을 성공시키며 상당한 자력을 보유하고 있으며(적합 조건 2), 피해 금액이 210억 원 이상으로 매우 큽니다(적합 조건 4). 또한, B 씨가 C 씨를 공갈 혐의로 고소하여 공적 절차가 진행 중이며(적합 조건 6), B 씨의 항소심 판결문에 C 씨의 행적이 언급되는 등 증거가 확보되어 있습니다(적합 조건 5).</t>
+          <t>상대방 책임이 형사 재판에서 실형 확정으로 명확하게 입증되었고(적합 조건 1), 100억 원대의 피해 규모가 매우 크며(적합 조건 4), 형사 재판 결과가 민사 소송의 강력한 증거로 활용될 수 있어(적합 조건 5) 승소 가능성이 높습니다. 민사 소송이 아직 진행 중이므로 투자 대상으로서 적합합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>210억 원 이상</t>
+          <t>100억 원대</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>[단독] “210억 뜯겼다” 을지로 ‘센터원’ 시행사 회장, 전직 임원 고...</t>
+          <t>[잇슈 컬처] ‘횡령 의혹’ 박수홍 친형, 실형 확정</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508907</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495220&amp;ref=A</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-26 13:17:50.587920+00:00</t>
+          <t>2026-02-27 00:42:54.153858+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>박수홍 친형 박 씨 및 형수 이 씨</t>
+          <t>박수홍 친형 부부</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>형사 재판 대법원 확정, 민사 손해배상 소송 진행 중</t>
+          <t>친형의 횡령 혐의에 대한 형사 재판은 징역 확정으로 종결되었고, 116억 원대 민사 손해배상 소송이 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>방송인 박수홍의 친형 부부가 10년간 박수홍의 출연료 및 기획사 자금 약 48억 원을 횡령한 혐의로 대법원에서 징역형이 확정되었다. 형사 재판은 종결되었으나, 박수홍은 친형 부부를 상대로 198억 원 상당의 손해배상 청구 소송을 제기하여 현재 민사 소송이 진행 중이다. 이 사건은 형사 판결을 통해 책임이 명확히 인정된 상태에서 민사 배상액이 매우 큰 것이 특징이다.</t>
+          <t>방송인 박수홍이 친형 부부를 상대로 제기한 116억 원대 손해배상 민사소송이 진행 중이다. 친형은 횡령 혐의로 징역형이 확정되어 형사 절차는 마무리되었으며, 이 형사 판결이 민사 소송에 중요한 증거가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>친형 부부의 횡령 혐의가 대법원에서 확정되어 상대방 책임이 명확하며(적합 조건 1), 이미 형사 재판을 통해 증거가 충분히 확보되었고 법원에서 유죄가 인정되었다(적합 조건 5). 또한, 198억 원에 달하는 손해배상 청구액으로 피해 규모가 매우 크다(적합 조건 4). 형사 재판이라는 공적 절차가 대법원까지 진행되어 유죄가 확정된 점도 긍정적이다(적합 조건 6). 민사 손해배상 소송이 남아있어 소송금융 투자 기회가 있다.</t>
+          <t>상대방(박수홍 친형)의 책임이 형사 재판에서 징역 확정으로 명확하게 입증되었고, 피해 규모가 116억 원으로 매우 크다. 형사 판결이라는 강력한 증거가 확보되어 있어 민사 소송 진행에 유리하다. (적합 조건 1, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>198억 원</t>
+          <t>116억 원</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>박수홍 친형 징역살이 확정..5년 공방 종지부, 198억 손배소만 남았다 [...</t>
+          <t>끝이 아냐  박수홍 친형, 5년 만에 징역 확정→116억 손배소 남았다[종...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112750218</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800760</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-26 13:09:09.537010+00:00</t>
+          <t>2026-02-26 13:24:21.379469+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
+          <t>C 씨</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>공갈 혐의 고소, 검찰 수사 예정</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>A 사 회장 B 씨가 전직 부사장 C 씨를 공갈 혐의로 고소했습니다. B 씨는 C 씨가 자신의 횡령 재판 상황을 이용해 현금 140억 원과 계열사 경영권 등 210억 원 상당의 재산을 갈취했다고 주장하고 있습니다. C 씨 측은 무고로 맞고소하겠다는 입장이며, C 씨는 D 사 경영권을 넘겨받은 후 대형 부동산 개발 사업을 성공시키며 승승장구했습니다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>상대방(C 씨)이 대형 부동산 개발 사업을 성공시키며 상당한 자력을 보유하고 있으며(적합 조건 2), 피해 금액이 210억 원 이상으로 매우 큽니다(적합 조건 4). 또한, B 씨가 C 씨를 공갈 혐의로 고소하여 공적 절차가 진행 중이며(적합 조건 6), B 씨의 항소심 판결문에 C 씨의 행적이 언급되는 등 증거가 확보되어 있습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>210억 원 이상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>[단독] “210억 뜯겼다” 을지로 ‘센터원’ 시행사 회장, 전직 임원 고...</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508907</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:17:50.587920+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>박수홍 친형 박 씨 및 형수 이 씨</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>형사 재판 대법원 확정, 민사 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>방송인 박수홍의 친형 부부가 10년간 박수홍의 출연료 및 기획사 자금 약 48억 원을 횡령한 혐의로 대법원에서 징역형이 확정되었다. 형사 재판은 종결되었으나, 박수홍은 친형 부부를 상대로 198억 원 상당의 손해배상 청구 소송을 제기하여 현재 민사 소송이 진행 중이다. 이 사건은 형사 판결을 통해 책임이 명확히 인정된 상태에서 민사 배상액이 매우 큰 것이 특징이다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>친형 부부의 횡령 혐의가 대법원에서 확정되어 상대방 책임이 명확하며(적합 조건 1), 이미 형사 재판을 통해 증거가 충분히 확보되었고 법원에서 유죄가 인정되었다(적합 조건 5). 또한, 198억 원에 달하는 손해배상 청구액으로 피해 규모가 매우 크다(적합 조건 4). 형사 재판이라는 공적 절차가 대법원까지 진행되어 유죄가 확정된 점도 긍정적이다(적합 조건 6). 민사 손해배상 소송이 남아있어 소송금융 투자 기회가 있다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>198억 원</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>박수홍 친형 징역살이 확정..5년 공방 종지부, 198억 손배소만 남았다 [...</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112750218</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:09:09.537010+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
           <t>박수홍 친형 박모씨와 형수 이모씨</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>대법원 선고 예정</t>
         </is>
       </c>
-      <c r="F62" t="inlineStr">
+      <c r="F64" t="inlineStr">
         <is>
           <t>방송인 박수홍의 친형 부부가 박수홍의 출연료 등 20억 원 이상을 횡령한 혐의로 기소되어 1심에서 유죄 판결을 받았습니다. 검찰은 총 61억 7천만원의 횡령액을 주장했으며, 현재 대법원 최종 판결을 앞두고 있습니다. 이 사건은 박수홍이 가족에게 금전적 피해를 입었다고 폭로하면서 시작되었습니다.</t>
         </is>
       </c>
-      <c r="G62" t="inlineStr">
+      <c r="G64" t="inlineStr">
         <is>
           <t>상대방 책임이 검찰 수사 및 1심 판결을 통해 일부 유죄로 인정되어 명확하며(조건 1), 검찰 판단 기준 61억 7천만원, 1심 유죄 20억원 등 피해 규모가 매우 큽니다(조건 4). 검찰 수사, 기소, 1심 판결 등 공적 절차를 통해 증거가 충분히 확보되었고(조건 5), 현재 대법원 선고를 앞두고 있어 공적 절차가 진행 중입니다(조건 6).</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
+      <c r="H64" t="inlineStr">
         <is>
           <t>최소 20억원 (1심 유죄), 검찰 판단 61억 7천만원</t>
         </is>
       </c>
-      <c r="I62" t="inlineStr">
+      <c r="I64" t="inlineStr">
         <is>
           <t>1명 (박수홍)</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>1795일만 최종 결론..박수홍 친형 부부, 오늘(26일) 대법원 선고[스타이...</t>
         </is>
       </c>
-      <c r="K62" t="inlineStr">
+      <c r="K64" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L62" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M62" t="inlineStr">
+      <c r="M64" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/star/2026/02/26/2026022515183833563</t>
         </is>
       </c>
-      <c r="N62" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>2026-02-26 00:57:56.965670+00:00</t>
         </is>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" s="3" t="inlineStr">
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C63" t="inlineStr">
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
         <is>
           <t>40대 남성</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E65" t="inlineStr">
         <is>
           <t>피의자 구속 및 검찰 송치</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F65" t="inlineStr">
         <is>
           <t>제주에서 40대 남성이 주택에 침입해 금품을 훔치려다 피해자에게 발각되자 폭행한 혐의로 구속되어 검찰에 송치되었습니다. 피의자는 현장에서 다른 거주자에게 제압되어 체포되었으며, 준강도 미수 혐의를 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G65" t="inlineStr">
         <is>
           <t>상대방(개인)의 자력이 불분명하고, 피해 규모가 소송금융 투자 대상으로서 충분히 크다고 보기 어렵습니다. 비록 상대방 책임이 명확하고(적합 조건 1), 증거 확보가 가능하며(적합 조건 5), 공적 절차(형사 수사)가 진행 중이지만(적합 조건 6), 실질적인 투자 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
+      <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I63" t="inlineStr">
+      <c r="I65" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J65" t="inlineStr">
         <is>
           <t>주택 침입 강도 미수 40대 남성 구속</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K65" t="inlineStr">
         <is>
           <t>jejumbc.com</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L65" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M65" t="inlineStr">
         <is>
           <t>https://jejumbc.com/NewsArticle/826662</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N65" t="inlineStr">
         <is>
           <t>2026-02-25 12:51:26.715573+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-02-25 12:37:11.781162+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 발부</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>40대 남성 A 씨가 평택의 컴퓨터 부품 판매점에서 1,700만 원 상당의 GPU 3박스를 훔쳐 구속됐다. A 씨는 자신이 리딩방 투자사기 피해자이며, 챗GPT의 조언에 따라 범행했다고 진술했다. 경찰은 A 씨의 진술 신빙성을 확인하고 장물 추적 및 피해품 환부 절차를 밟고 있다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>절도범의 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 명확하다는 점(적합 조건 5)은 긍정적입니다. 그러나 피해 규모가 1,700만 원으로 소송금융 투자 기준에 미치지 못하고(적합 조건 4 불충족), 절도범의 자력이 충분치 않을 가능성이 높아(적합 조건 2 불충족) 투자 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>1,700만 원</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>“챗GPT가 조언해 줘서 범행”…‘황당 변명’ GPU 절도범 구속</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493685&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:44:10.823417+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D66" t="inlineStr">
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨가 평택 컴퓨터 부품 판매점에서 1700만원 상당의 GPU 3박스를 훔쳐 달아났다가 경찰에 붙잡혔습니다. A씨는 자신이 리딩방 투자사기 피해자이며, 챗GPT의 조언에 따라 범행을 저질렀다고 주장했습니다. 경찰은 A씨에 대한 구속영장을 신청하고 추가 수사를 진행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>절도범 A씨의 책임은 명확하고 경찰 수사가 진행 중이며 증거 확보가 용이하나, 피고(A씨)가 개인이며 리딩방 사기 피해자임을 주장하는 등 자력이 충분하지 않을 가능성이 높아 회수 가능성이 낮습니다. 피해 규모(1700만원)도 소송금융 투자 대상으로 보기에 크지 않습니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중 / 부적합 조건: 상대방 자력 부족, 피해 규모가 크지 않음)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>1700만원</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>“챗GPT가 훔치라고 조언” 1700만원 GPU 턴 40대의 기막힌 사연</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10682323?ref=naver</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:37:11.781162+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
         <is>
           <t>경찰 수사 및 A씨 구속, 장물 추적 중</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
+      <c r="F68" t="inlineStr">
         <is>
           <t>40대 남성 A씨가 1,700만원 상당의 GPU 3박스를 훔쳐 구속되었습니다. A씨는 리딩방 투자 사기 피해자이며 챗GPT의 조언을 받아 범행했다고 주장했습니다. 경찰은 훔친 GPU 중 1박스를 회수하고, 판매된 장물을 추적하며 A씨의 진술 사실 여부를 수사 중입니다.</t>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
+      <c r="G68" t="inlineStr">
         <is>
           <t>주요 사건은 고가의 GPU를 훔친 절도 사건으로, 피고(A씨)는 개인이며 자력 부족으로 인한 배상금 회수 가능성이 낮습니다. (적합 조건 '상대방에게 자력이 충분함'에 해당하지 않음) 또한, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고, 집단적 피해가 아닙니다. A씨가 주장하는 리딩방 사기 사건은 본 기사에서 구체적인 정보가 부족하여 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
+      <c r="H68" t="inlineStr">
         <is>
           <t>1,700만원</t>
         </is>
       </c>
-      <c r="I66" t="inlineStr">
+      <c r="I68" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
+      <c r="J68" t="inlineStr">
         <is>
           <t>챗GPT가 조언해줘서 …1,700만원 GPU 털어간 이유가</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K68" t="inlineStr">
         <is>
           <t>wowtv.co.kr</t>
         </is>
       </c>
-      <c r="L66" t="inlineStr">
+      <c r="L68" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
+      <c r="M68" t="inlineStr">
         <is>
           <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602250578&amp;t=NN</t>
         </is>
       </c>
-      <c r="N66" t="inlineStr">
+      <c r="N68" t="inlineStr">
         <is>
           <t>2026-02-25 12:35:44.803180+00:00</t>
         </is>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" s="3" t="inlineStr">
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D67" t="inlineStr">
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>형사 1심 징역 4년 선고</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>30대 배달기사 A씨가 음식 배달 중 택배 물품을 훔치고 복면을 쓰고 주택에 침입해 절도를 시도한 혐의로 징역 4년을 선고받았다. A씨는 이전에도 음주운전, 절도, 폭력 등 전과가 있으며, 피해 금액은 총 30만원대로 파악된다.</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="G69" t="inlineStr">
         <is>
           <t>상대방이 개인 배달기사로 자력이 충분하지 않고(부적합 조건: 상대방 자력 부족), 피해 금액이 총 30만원대로 소액이며 집단적 피해가 아님(부적합 조건: 피해 규모 소액, 집단적 피해 아님). 비록 상대방 책임이 명확하고 증거가 확보되었으나, 소송금융 투자 수익성이 매우 낮아 부적합하다.</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
+      <c r="H69" t="inlineStr">
         <is>
           <t>총 30만 3천원</t>
         </is>
       </c>
-      <c r="I67" t="inlineStr">
+      <c r="I69" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
+      <c r="J69" t="inlineStr">
         <is>
           <t>배달 갔다가 택배 '슬쩍'...복면 쓰고 주택 침입한 배달기사 '징역 4년'</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K69" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L69" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M69" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202602230616159843</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N69" t="inlineStr">
         <is>
           <t>2026-02-23 00:24:34.168676+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-02-22 00:31:32.954410+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>재산범죄</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
+          <t>종로 금은방 주인</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 금은방 주인 검거</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>서울 종로 금은방 주인이 고객들이 맡긴 금 3천 돈(26억 원 이상)을 훔쳐 달아났다가 YTN 보도 후 경찰에 자진 출석하여 검거되었습니다. 다수의 고객이 피해를 입었으며, 경찰은 정확한 피해 규모와 금의 처분 여부를 조사 중입니다. 추가 피해자가 늘어날 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>금은방 주인이 고객의 금을 훔쳐 달아나 경찰에 검거되어 상대방 책임이 명확합니다. 26억 원이 넘는 대규모 피해가 발생했고, 다수의 피해자가 존재하며 추가 피해자 발생 가능성이 높습니다. 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 다만, 피고가 개인 사업자이므로 자력 확보가 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>26억 원 이상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>다수 (최소 수십 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>고객 금 '3천 돈' 훔쳐 잠적...경찰, 종로 금은방 주인 검거</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602220830027833</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:39:27.639123+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 피해자 단체 대응 중</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>고객의 금 3000여돈(시가 26억 원 이상)을 들고 잠적했던 A씨가 경찰서로 '귀환'했다. 현재까지 파악된 피해자는 30명이 넘으며, 이들은 단체 채팅방을 만들어 대응하고 있다. 경찰이 A씨에 대한 수사를 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 금 편취 책임이 명확하며, 피해 규모가 26억 원 이상으로 크고 피해자 수가 30명 이상인 집단적 피해입니다. 경찰 수사가 진행 중으로 공적 절차가 시작되었으며, 이는 소송금융 적합 조건에 부합합니다. 다만, 상대방의 자력 확보 여부가 소송 진행에 중요한 변수가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>26억 원 이상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>30명 이상</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>고객 금 3000여돈 들고 잠적…결국 경찰서로 '귀환'</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>weekly.chosun.com</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49013</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:31:32.954410+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
           <t>금은방 주인</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E72" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
+      <c r="F72" t="inlineStr">
         <is>
           <t>서울 종로 금은방 주인이 고객들이 맡긴 금 3천 돈(26억 원 상당)을 훔쳐 달아났다가 YTN 보도 후 경찰에 자진 출석했다. 다수의 피해자가 발생했으며, 경찰은 피의자를 상대로 정확한 피해 규모와 금의 보관 및 처분 여부를 집중 조사 중이다. 추가 피해자가 늘어날 가능성이 있다.</t>
         </is>
       </c>
-      <c r="G70" t="inlineStr">
+      <c r="G72" t="inlineStr">
         <is>
           <t>금은방 주인의 책임이 명확하고(적합 조건 1), 26억 원 이상의 큰 피해 규모와 다수의 피해자가 발생하여 집단적 피해에 해당합니다(적합 조건 3, 4). 경찰 수사가 진행 중이며(적합 조건 6), 피의자가 자진 출석하여 증거 확보가 용이합니다(적합 조건 5). 다만, 피의자가 개인인 점을 고려할 때 자력 여부와 금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
+      <c r="H72" t="inlineStr">
         <is>
           <t>26억 원 이상</t>
         </is>
       </c>
-      <c r="I70" t="inlineStr">
+      <c r="I72" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr">
+      <c r="J72" t="inlineStr">
         <is>
           <t>[자막뉴스]  어디 숨겨놨나 ...보도 하루 만에 돌아온 금은방 주인</t>
         </is>
       </c>
-      <c r="K70" t="inlineStr">
+      <c r="K72" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L70" t="inlineStr">
+      <c r="L72" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr">
+      <c r="M72" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0134_202602211713038208</t>
         </is>
       </c>
-      <c r="N70" t="inlineStr">
+      <c r="N72" t="inlineStr">
         <is>
           <t>2026-02-22 00:26:15.119395+00:00</t>
         </is>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" s="3" t="inlineStr">
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C71" t="inlineStr">
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>재산범죄</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
         <is>
           <t>유재석</t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>예능 프로그램 내 상황극으로 내용증명 전달, 실제 소송은 아님</t>
         </is>
       </c>
-      <c r="F71" t="inlineStr">
+      <c r="F73" t="inlineStr">
         <is>
           <t>MBC '놀면 뭐하니?' 프로그램에서 주우재가 유재석에게 7천 원 횡령 의혹으로 내용증명을 전달하는 상황극이 연출되었습니다. 이는 실제 법적 분쟁이 아닌 코미디 요소로, 출연진 간의 유쾌한 갈등 해결 과정이었습니다. 기사에서도 실제 소송이 진행된 것은 아니라고 명시되어 있습니다.</t>
         </is>
       </c>
-      <c r="G71" t="inlineStr">
+      <c r="G73" t="inlineStr">
         <is>
           <t>이 기사는 실제 법적 분쟁이 아닌 예능 프로그램 내의 상황극을 다루고 있어, 소송금융 적합 조건(상대방 책임 명확성, 자력 충분성, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행) 중 어느 하나에도 해당하지 않습니다. 실제 법적 분쟁이 아니므로 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
-      <c r="H71" t="inlineStr">
+      <c r="H73" t="inlineStr">
         <is>
           <t>7천 원</t>
         </is>
       </c>
-      <c r="I71" t="inlineStr">
+      <c r="I73" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J71" t="inlineStr">
+      <c r="J73" t="inlineStr">
         <is>
           <t>유재석, 횡령 의혹에 내용증명도 받았다... 아직 소송 들어간 건 아냐  ...</t>
         </is>
       </c>
-      <c r="K71" t="inlineStr">
+      <c r="K73" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L71" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M71" t="inlineStr">
+      <c r="M73" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-02-21/202602210100133910009371</t>
         </is>
       </c>
-      <c r="N71" t="inlineStr">
+      <c r="N73" t="inlineStr">
         <is>
           <t>2026-02-21 18:27:05.577035+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N71"/>
+  <autoFilter ref="A1:N73"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>