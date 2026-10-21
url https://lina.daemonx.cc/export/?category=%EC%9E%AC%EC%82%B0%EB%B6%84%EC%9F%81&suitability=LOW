--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="47" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,316 +535,388 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>강동식</t>
+          <t>승헌 스님</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>가족 간 재산 분쟁 소송 진행 중</t>
+          <t>1심 형사재판 무죄 판결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이상제화 공동 창업주 려선화의 아들에게 재산 일부를 환원하려던 강동식에 대해, 그의 아들 강지훈이 소송을 제기하며 가족 간의 재산 분쟁이 법적 공방으로 확대되었다. 현재 소송이 진행 중이며, 가족의 치부가 드러나는 양상이다.</t>
+          <t>조계종 큰스님의 상좌인 효범 스님이 통영 안정사 주지직 인수를 위해 승헌 스님에게 10억 원을 지급했으나, 안정사가 법화종 소속 전통사찰임이 밝혀지며 사기 혐의로 승헌 스님을 고소했다. 1심 법원은 효범 스님이 사찰의 법적 성격과 탈종 절차를 인지하고 있었다고 판단, 승헌 스님에게 무죄를 선고했다. 법원은 10억 원의 금전 거래 자체는 인정했으나, 승헌 스님의 기망 행위나 편취 고의는 증명되지 않았다고 보았다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 사건은 가족 간의 재산 분쟁으로, 상대방의 책임이 명확하지 않고 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않았습니다. 소송이 이미 진행 중이나, 소송금융 투자에 필요한 적합 조건(대기업 피고, 다수 피해자, 명확한 증거 등)이 부족하여 적합도가 낮습니다.</t>
+          <t>1심 법원이 승헌 스님의 사기 혐의에 대해 무죄를 선고하며, 피해자 효범 스님이 사찰의 법적 성격과 탈종 절차를 인지하고 있었다고 판단하여 기망 행위 및 편취 고의 입증이 매우 어려움. 10억 원의 금전 거래는 인정되나, 사기죄 무죄 판결로 인해 민사상 손해배상 또는 부당이득 반환 청구의 법적 근거가 약화됨. 또한, 개인 간의 분쟁으로 집단적 피해가 아니며, 상대방의 자력도 불확실함.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원 (실제 지급), 추가 10억 원 약정</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'신이랑' 이덕화가 남긴 뭉클한 황혼의 순애보</t>
+          <t>조계종 큰스님 상좌  안정사 종단 소속 몰랐다  했지만</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsinside.kr</t>
+          <t>bulkyo21.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsinside.kr/news/articleView.html?idxno=4605000</t>
+          <t>http://www.bulkyo21.com/news/articleView.html?idxno=64745</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-03 07:02:14.526290+00:00</t>
+          <t>2026-08-23 23:28:52.928392+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재산분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>정옥숙 여사</t>
+          <t>강동식</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>가족 간 재산 분쟁, 과거 주거침입 신고 이력</t>
+          <t>가족 간 재산 분쟁 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>고 최진실의 딸 최준희가 외할머니의 유산 횡령 의혹을 제기했으나, 외할머니는 현금성 자산 소진 및 부동산 관리 내역을 상세히 설명하며 의혹을 부인했다. 온라인상에 떠도는 유산 규모에 대한 루머와 달리 실제 유산 규모와 관리 과정이 복잡하며, 가족 간의 갈등은 현재진행형이다.</t>
+          <t>이상제화 공동 창업주 려선화의 아들에게 재산 일부를 환원하려던 강동식에 대해, 그의 아들 강지훈이 소송을 제기하며 가족 간의 재산 분쟁이 법적 공방으로 확대되었다. 현재 소송이 진행 중이며, 가족의 치부가 드러나는 양상이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1개 이하에 해당. 상대방 책임이 명확하지 않고(기사 내 상반된 주장 존재), 상대방이 대기업 등 자력 충분한 주체가 아닌 개인이다. 집단적 피해가 아닌 가족 간의 재산 분쟁이며, 횡령 주장 금액이 명확히 특정되지 않아 피해 규모 파악이 어렵고, 공적 조사나 객관적 증거가 제시되지 않았다.</t>
+          <t>본 사건은 가족 간의 재산 분쟁으로, 상대방의 책임이 명확하지 않고 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않았습니다. 소송이 이미 진행 중이나, 소송금융 투자에 필요한 적합 조건(대기업 피고, 다수 피해자, 명확한 증거 등)이 부족하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (최준희)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[종합] 故최진실母  딸 남긴 부동산 2채, 19년 동안 매각 안해…月천오...</t>
+          <t>'신이랑' 이덕화가 남긴 뭉클한 황혼의 순애보</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>newsinside.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-06/202603060100037990002588</t>
+          <t>https://www.newsinside.kr/news/articleView.html?idxno=4605000</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-06 00:37:52.160801+00:00</t>
+          <t>2026-05-03 07:02:14.526290+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재산분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>가족 구성원</t>
+          <t>정옥숙 여사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>대부분의 법적 분쟁이 종결되었거나, 소송 진행 여부 불분명</t>
+          <t>가족 간 재산 분쟁, 과거 주거침입 신고 이력</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기사는 신동, 박수홍, 장윤정, 김혜수, 심형탁 등 유명인들이 가족과의 금전 문제로 인해 겪었던 갈등과 피해 사례들을 다루고 있습니다. 박수홍의 친형 부부 횡령 사건은 대법원 판결로 형사 절차가 확정되었고, 심형탁의 민사소송도 무죄 판결로 종결되는 등 대부분의 법적 분쟁이 이미 마무리된 상태입니다.</t>
+          <t>고 최진실의 딸 최준희가 외할머니의 유산 횡령 의혹을 제기했으나, 외할머니는 현금성 자산 소진 및 부동산 관리 내역을 상세히 설명하며 의혹을 부인했다. 온라인상에 떠도는 유산 규모에 대한 루머와 달리 실제 유산 규모와 관리 과정이 복잡하며, 가족 간의 갈등은 현재진행형이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사에 언급된 대부분의 사건은 이미 법적으로 종결되었거나(박수홍 친형 부부 횡령 혐의 대법원 판결 확정, 심형탁 민사소송 무죄 판결), 소송 진행 여부가 불분명하여 소송금융 투자 대상으로서의 신규성이 부족합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>적합 조건 1개 이하에 해당. 상대방 책임이 명확하지 않고(기사 내 상반된 주장 존재), 상대방이 대기업 등 자력 충분한 주체가 아닌 개인이다. 집단적 피해가 아닌 가족 간의 재산 분쟁이며, 횡령 주장 금액이 명확히 특정되지 않아 피해 규모 파악이 어렵고, 공적 조사나 객관적 증거가 제시되지 않았다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>박수홍 61.7억 원, 장윤정 10억 원, 김혜수 13억 원, 심형탁 5억 원 등</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>개별 피해자</t>
+          <t>1명 (최준희)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>신동·박수홍·장윤정·김혜수·심형탁..'돈' 때문에 가족과 절연한 스타...</t>
+          <t>[종합] 故최진실母  딸 남긴 부동산 2채, 19년 동안 매각 안해…月천오...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/02/28/2026022710492143127</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-06/202603060100037990002588</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-02-28 00:40:08.506861+00:00</t>
+          <t>2026-03-06 00:37:52.160801+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재산분쟁</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>가족 구성원</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
+          <t>대부분의 법적 분쟁이 종결되었거나, 소송 진행 여부 불분명</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>이 기사는 신동, 박수홍, 장윤정, 김혜수, 심형탁 등 유명인들이 가족과의 금전 문제로 인해 겪었던 갈등과 피해 사례들을 다루고 있습니다. 박수홍의 친형 부부 횡령 사건은 대법원 판결로 형사 절차가 확정되었고, 심형탁의 민사소송도 무죄 판결로 종결되는 등 대부분의 법적 분쟁이 이미 마무리된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>기사에 언급된 대부분의 사건은 이미 법적으로 종결되었거나(박수홍 친형 부부 횡령 혐의 대법원 판결 확정, 심형탁 민사소송 무죄 판결), 소송 진행 여부가 불분명하여 소송금융 투자 대상으로서의 신규성이 부족합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>박수홍 61.7억 원, 장윤정 10억 원, 김혜수 13억 원, 심형탁 5억 원 등</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>개별 피해자</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>신동·박수홍·장윤정·김혜수·심형탁..'돈' 때문에 가족과 절연한 스타...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/02/28/2026022710492143127</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:40:08.506861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>재산분쟁</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>예능 프로그램 내에서 상황극으로 종결</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>MBC 예능 '놀면 뭐하니?'에서 유재석과 정준하가 공금 횡령 의혹으로 내용증명을 받는 상황극이 펼쳐졌다. 7천원과 5만원의 공금 부족 사태를 두고 멤버들이 유쾌하게 다퉜으며, 결국 '계산 실수'로 결론 나 내용증명 서류는 파기되며 상황극이 종결되었다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>이 사건은 MBC 예능 프로그램 '놀면 뭐하니?'의 상황극으로, 실제 법적 분쟁이 아닙니다. 횡령 의혹과 내용증명은 프로그램의 재미를 위한 설정이며, 이미 프로그램 내에서 '내용증명 서류 파기'로 종결되었습니다. 따라서 소송금융 투자 대상으로서의 실체가 없습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>7천원, 5만원</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>유재석, 결국 고개 숙였다…횡령 내용 증명에 사과,  실수에 의한 것  (...</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>tenasia.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.tenasia.co.kr/article/2026022258044</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-22 12:50:56.673514+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>