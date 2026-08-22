--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,61 +433,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -542,248 +542,388 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산분할</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>권혁빈</t>
+          <t>최태원 SK그룹 회장</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>기업가치 산정 및 지배구조 문제가 쟁점</t>
+          <t>파기환송심 판결 선고 후 재상고 기한 임박</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>스마일게이트 권혁빈 창업주의 이혼소송이 진행 중이며, 배우자 이아무개씨 측은 초기 자본금 출자와 대표이사 재직 이력을 근거로 공동 창업 수준의 기여도를 주장하고 있습니다. 이 소송은 기업가치 산정 및 지배구조 문제까지 쟁점으로 다루고 있어, 막대한 재산분할이 예상되는 고액 소송입니다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 및 재산분할 소송이 9년째 이어지고 있습니다. 파기환송심에서 최 회장이 노 관장에게 9,440억 원을 지급하라는 판결이 나왔으며, 오늘이 재상고 시한입니다. 재상고 여부에 따라 대법원의 최종 판단을 받거나 판결이 확정될 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(권혁빈 CVO)은 스마일게이트 창업주로 막대한 자력을 보유하고 있으며(적합 조건 2), 기업가치 산정 및 지배구조 문제가 쟁점인 만큼 예상 피해 규모(재산분할액)가 매우 클 것으로 판단됩니다(적합 조건 4). 배우자 측의 기여도 입증을 위한 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 단순 가사 사건을 넘어선 고액 재산분할 소송으로 소송금융 투자 매력이 매우 높습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. SK그룹 회장인 최태원에게 9,440억 원이라는 막대한 재산분할이 판결되었으며, 이는 충분한 자력과 명확한 법적 근거(김옥숙 메모 등)에 기반합니다. 아직 재상고 여부가 남아있어 소송이 종결되지 않았으므로 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[키맨리포트] 스마일게이트 권혁빈 이혼소송, '비상장 전략' 지배구조 ...</t>
+          <t>최태원-노소영 오늘 재상고 시한...'세기의 이혼' 마무리될까</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419923</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202608141714028818</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-22 12:36:36.842962+00:00</t>
+          <t>2026-08-14 18:11:32.016005+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재산분할</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>이혼 소송 3차 변론기일 진행 중, 변론 종결 가능성 언급</t>
+          <t>사실혼 파탄 후 보험 명의이전 거부</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>스마일게이트 창업주 권혁빈 CVO 부부의 이혼 소송에서 회사 가치 평가를 두고 치열한 공방이 이어지고 있다. 아내 이 씨 측은 공동 창업 기여도를 주장하며 높은 기업 가치 산정을 요구하고 있으며, 권 CVO 측은 경영권 방어를 위해 보수적인 평가를 주장하고 있다. 이번 재판 결과는 스마일게이트의 향후 상장에도 영향을 미칠 것으로 예상된다.</t>
+          <t>A씨가 10년간 보험료를 납부했으나 헤어진 연인 B씨 명의로 된 실비보험의 명의 이전을 B씨가 거부하는 상황입니다. A씨는 B씨의 명의 이전 약속 증거를 기반으로 소송을 제기하거나, 사실혼 관계 해소에 따른 재산분할 또는 부당이득반환을 청구할 수 있습니다. 소송 중 B씨의 임의 해지를 막기 위한 가처분 신청도 고려됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>스마일게이트 창업주 권혁빈 CVO의 막대한 자산과 수조 원대 기업가치로 상대방의 자력이 충분하며(적합 조건 2), 재산분할 규모가 수천억 원 이상으로 매우 큽니다(적합 조건 4). 또한, 법원 감정인에 의한 기업가치 평가가 진행 중이고 아내 측의 공동 창업 기여도 주장을 뒷받침할 증거가 확보 가능합니다(적합 조건 5).</t>
+          <t>상대방이 개인이며 자력에 대한 정보가 없어 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 개인 간의 분쟁으로 '집단적 피해' 조건에 해당하지 않으며, 피해 규모가 소송금융 투자 대상으로 보기에 '피해 규모가 큼' 조건에 부합한다고 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>회사 가치 스스로 깎아내린 스마일게이트 권혁빈, 이혼소송 딜레마</t>
+          <t>10년간 내 돈으로 낸 보험, 헤어진 연인이 “내 것”이라는데…가져올 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2303780.htm</t>
+          <t>https://lawtalknews.co.kr/article/XX31PANG1L5N</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:57.341220+00:00</t>
+          <t>2026-07-16 07:12:06.815806+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>재산분할</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>권혁빈</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>기업가치 산정 및 지배구조 문제가 쟁점</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>스마일게이트 권혁빈 창업주의 이혼소송이 진행 중이며, 배우자 이아무개씨 측은 초기 자본금 출자와 대표이사 재직 이력을 근거로 공동 창업 수준의 기여도를 주장하고 있습니다. 이 소송은 기업가치 산정 및 지배구조 문제까지 쟁점으로 다루고 있어, 막대한 재산분할이 예상되는 고액 소송입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방(권혁빈 CVO)은 스마일게이트 창업주로 막대한 자력을 보유하고 있으며(적합 조건 2), 기업가치 산정 및 지배구조 문제가 쟁점인 만큼 예상 피해 규모(재산분할액)가 매우 클 것으로 판단됩니다(적합 조건 4). 배우자 측의 기여도 입증을 위한 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 단순 가사 사건을 넘어선 고액 재산분할 소송으로 소송금융 투자 매력이 매우 높습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[키맨리포트] 스마일게이트 권혁빈 이혼소송, '비상장 전략' 지배구조 ...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>sisajournal-e.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419923</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:36:36.842962+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>재산분할</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>권혁빈</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>이혼 소송 3차 변론기일 진행 중, 변론 종결 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>스마일게이트 창업주 권혁빈 CVO 부부의 이혼 소송에서 회사 가치 평가를 두고 치열한 공방이 이어지고 있다. 아내 이 씨 측은 공동 창업 기여도를 주장하며 높은 기업 가치 산정을 요구하고 있으며, 권 CVO 측은 경영권 방어를 위해 보수적인 평가를 주장하고 있다. 이번 재판 결과는 스마일게이트의 향후 상장에도 영향을 미칠 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>스마일게이트 창업주 권혁빈 CVO의 막대한 자산과 수조 원대 기업가치로 상대방의 자력이 충분하며(적합 조건 2), 재산분할 규모가 수천억 원 이상으로 매우 큽니다(적합 조건 4). 또한, 법원 감정인에 의한 기업가치 평가가 진행 중이고 아내 측의 공동 창업 기여도 주장을 뒷받침할 증거가 확보 가능합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>수천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>회사 가치 스스로 깎아내린 스마일게이트 권혁빈, 이혼소송 딜레마</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2303780.htm</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:33:57.341220+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <t>재산분할</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t>김주하 전 남편</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>이혼 확정 판결</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>방송인 김주하가 전 남편과의 이혼 과정에서 전 남편이 집안의 모든 살림살이를 가져갔다고 밝혔다. 2013년 외도와 폭행으로 이혼 소송을 제기했으며, 2016년 이혼 확정 판결을 받았다. 이 사건은 이미 법적으로 종결된 상태이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>이혼 소송이 2016년에 이미 확정 판결로 종결된 사건으로, 소송금융의 '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외됩니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>김주하  전 남편, 이혼 후 살림살이 다 가져갔다</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>ajunews.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.ajunews.com/view/20260314185612732</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-14 12:49:00.040777+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>