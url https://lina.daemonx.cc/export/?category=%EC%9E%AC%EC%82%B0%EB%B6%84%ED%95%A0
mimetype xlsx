--- v1 (2026-08-22)
+++ v2 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,62 +433,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -542,388 +542,460 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산분할</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>최태원 SK그룹 회장</t>
+          <t>남편</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>파기환송심 판결 선고 후 재상고 기한 임박</t>
+          <t>피해자보호명령 신청 고려 및 재산분할 소송 준비</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 및 재산분할 소송이 9년째 이어지고 있습니다. 파기환송심에서 최 회장이 노 관장에게 9,440억 원을 지급하라는 판결이 나왔으며, 오늘이 재상고 시한입니다. 재상고 여부에 따라 대법원의 최종 판단을 받거나 판결이 확정될 예정입니다.</t>
+          <t>가정폭력 피해로 10년간 별거했던 A씨가 남편의 협박에 법적 대응을 결심했습니다. 별거 중 남편이 공동 자산을 발판 삼아 크게 불린 재산에 대해 재산분할을 청구하고, 피해자보호명령 신청을 통해 접근금지 등의 보호 조치를 받으려 합니다. 변호사는 A씨의 초기 자산 기여와 가정폭력으로 인한 피신 사정을 입증하면 별거 후 증식된 재산도 상당 부분 분할 대상에 포함될 수 있다고 분석했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. SK그룹 회장인 최태원에게 9,440억 원이라는 막대한 재산분할이 판결되었으며, 이는 충분한 자력과 명확한 법적 근거(김옥숙 메모 등)에 기반합니다. 아직 재상고 여부가 남아있어 소송이 종결되지 않았으므로 투자 기회가 있습니다.</t>
+          <t>상대방(남편)의 상습적인 가정폭력과 협박 책임이 명확하며, 별거 기간 중 남편의 재산이 크게 증식되어 자력이 충분합니다. A씨의 초기 자산 기여와 자금 흐름 추적을 통해 재산분할 비율을 대폭 상향 인정받을 가능성이 높아 피해 규모가 크고, 협박 문자 등 증거 확보도 가능합니다. 현재 피해자보호명령 신청을 고려하는 등 공적 절차 진행이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>9,440억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>최태원-노소영 오늘 재상고 시한...'세기의 이혼' 마무리될까</t>
+          <t>가정폭력 피해 10년 별거…별거 중 불어난 재산도 분할 대상 될까</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-08-14</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202608141714028818</t>
+          <t>https://lawtalknews.co.kr/article/UMB5E2E9K4N4</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-08-14 18:11:32.016005+00:00</t>
+          <t>2026-08-22 07:00:20.090271+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재산분할</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>사실혼 파탄 후 보험 명의이전 거부</t>
+          <t>파기환송심 판결 선고 후 재상고 기한 임박</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>A씨가 10년간 보험료를 납부했으나 헤어진 연인 B씨 명의로 된 실비보험의 명의 이전을 B씨가 거부하는 상황입니다. A씨는 B씨의 명의 이전 약속 증거를 기반으로 소송을 제기하거나, 사실혼 관계 해소에 따른 재산분할 또는 부당이득반환을 청구할 수 있습니다. 소송 중 B씨의 임의 해지를 막기 위한 가처분 신청도 고려됩니다.</t>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 및 재산분할 소송이 9년째 이어지고 있습니다. 파기환송심에서 최 회장이 노 관장에게 9,440억 원을 지급하라는 판결이 나왔으며, 오늘이 재상고 시한입니다. 재상고 여부에 따라 대법원의 최종 판단을 받거나 판결이 확정될 예정입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력에 대한 정보가 없어 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 개인 간의 분쟁으로 '집단적 피해' 조건에 해당하지 않으며, 피해 규모가 소송금융 투자 대상으로 보기에 '피해 규모가 큼' 조건에 부합한다고 판단하기 어렵습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. SK그룹 회장인 최태원에게 9,440억 원이라는 막대한 재산분할이 판결되었으며, 이는 충분한 자력과 명확한 법적 근거(김옥숙 메모 등)에 기반합니다. 아직 재상고 여부가 남아있어 소송이 종결되지 않았으므로 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>10년간 내 돈으로 낸 보험, 헤어진 연인이 “내 것”이라는데…가져올 ...</t>
+          <t>최태원-노소영 오늘 재상고 시한...'세기의 이혼' 마무리될까</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/XX31PANG1L5N</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202608141714028818</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-07-16 07:12:06.815806+00:00</t>
+          <t>2026-08-14 18:11:32.016005+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재산분할</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>기업가치 산정 및 지배구조 문제가 쟁점</t>
+          <t>사실혼 파탄 후 보험 명의이전 거부</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>스마일게이트 권혁빈 창업주의 이혼소송이 진행 중이며, 배우자 이아무개씨 측은 초기 자본금 출자와 대표이사 재직 이력을 근거로 공동 창업 수준의 기여도를 주장하고 있습니다. 이 소송은 기업가치 산정 및 지배구조 문제까지 쟁점으로 다루고 있어, 막대한 재산분할이 예상되는 고액 소송입니다.</t>
+          <t>A씨가 10년간 보험료를 납부했으나 헤어진 연인 B씨 명의로 된 실비보험의 명의 이전을 B씨가 거부하는 상황입니다. A씨는 B씨의 명의 이전 약속 증거를 기반으로 소송을 제기하거나, 사실혼 관계 해소에 따른 재산분할 또는 부당이득반환을 청구할 수 있습니다. 소송 중 B씨의 임의 해지를 막기 위한 가처분 신청도 고려됩니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(권혁빈 CVO)은 스마일게이트 창업주로 막대한 자력을 보유하고 있으며(적합 조건 2), 기업가치 산정 및 지배구조 문제가 쟁점인 만큼 예상 피해 규모(재산분할액)가 매우 클 것으로 판단됩니다(적합 조건 4). 배우자 측의 기여도 입증을 위한 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 단순 가사 사건을 넘어선 고액 재산분할 소송으로 소송금융 투자 매력이 매우 높습니다.</t>
+          <t>상대방이 개인이며 자력에 대한 정보가 없어 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 개인 간의 분쟁으로 '집단적 피해' 조건에 해당하지 않으며, 피해 규모가 소송금융 투자 대상으로 보기에 '피해 규모가 큼' 조건에 부합한다고 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[키맨리포트] 스마일게이트 권혁빈 이혼소송, '비상장 전략' 지배구조 ...</t>
+          <t>10년간 내 돈으로 낸 보험, 헤어진 연인이 “내 것”이라는데…가져올 ...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419923</t>
+          <t>https://lawtalknews.co.kr/article/XX31PANG1L5N</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-22 12:36:36.842962+00:00</t>
+          <t>2026-07-16 07:12:06.815806+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재산분할</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>권혁빈</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>이혼 소송 3차 변론기일 진행 중, 변론 종결 가능성 언급</t>
+          <t>기업가치 산정 및 지배구조 문제가 쟁점</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>스마일게이트 창업주 권혁빈 CVO 부부의 이혼 소송에서 회사 가치 평가를 두고 치열한 공방이 이어지고 있다. 아내 이 씨 측은 공동 창업 기여도를 주장하며 높은 기업 가치 산정을 요구하고 있으며, 권 CVO 측은 경영권 방어를 위해 보수적인 평가를 주장하고 있다. 이번 재판 결과는 스마일게이트의 향후 상장에도 영향을 미칠 것으로 예상된다.</t>
+          <t>스마일게이트 권혁빈 창업주의 이혼소송이 진행 중이며, 배우자 이아무개씨 측은 초기 자본금 출자와 대표이사 재직 이력을 근거로 공동 창업 수준의 기여도를 주장하고 있습니다. 이 소송은 기업가치 산정 및 지배구조 문제까지 쟁점으로 다루고 있어, 막대한 재산분할이 예상되는 고액 소송입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>스마일게이트 창업주 권혁빈 CVO의 막대한 자산과 수조 원대 기업가치로 상대방의 자력이 충분하며(적합 조건 2), 재산분할 규모가 수천억 원 이상으로 매우 큽니다(적합 조건 4). 또한, 법원 감정인에 의한 기업가치 평가가 진행 중이고 아내 측의 공동 창업 기여도 주장을 뒷받침할 증거가 확보 가능합니다(적합 조건 5).</t>
+          <t>상대방(권혁빈 CVO)은 스마일게이트 창업주로 막대한 자력을 보유하고 있으며(적합 조건 2), 기업가치 산정 및 지배구조 문제가 쟁점인 만큼 예상 피해 규모(재산분할액)가 매우 클 것으로 판단됩니다(적합 조건 4). 배우자 측의 기여도 입증을 위한 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 단순 가사 사건을 넘어선 고액 재산분할 소송으로 소송금융 투자 매력이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>회사 가치 스스로 깎아내린 스마일게이트 권혁빈, 이혼소송 딜레마</t>
+          <t>[키맨리포트] 스마일게이트 권혁빈 이혼소송, '비상장 전략' 지배구조 ...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2303780.htm</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419923</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:57.341220+00:00</t>
+          <t>2026-03-22 12:36:36.842962+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>재산분할</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>권혁빈</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>이혼 소송 3차 변론기일 진행 중, 변론 종결 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>스마일게이트 창업주 권혁빈 CVO 부부의 이혼 소송에서 회사 가치 평가를 두고 치열한 공방이 이어지고 있다. 아내 이 씨 측은 공동 창업 기여도를 주장하며 높은 기업 가치 산정을 요구하고 있으며, 권 CVO 측은 경영권 방어를 위해 보수적인 평가를 주장하고 있다. 이번 재판 결과는 스마일게이트의 향후 상장에도 영향을 미칠 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>스마일게이트 창업주 권혁빈 CVO의 막대한 자산과 수조 원대 기업가치로 상대방의 자력이 충분하며(적합 조건 2), 재산분할 규모가 수천억 원 이상으로 매우 큽니다(적합 조건 4). 또한, 법원 감정인에 의한 기업가치 평가가 진행 중이고 아내 측의 공동 창업 기여도 주장을 뒷받침할 증거가 확보 가능합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>수천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>회사 가치 스스로 깎아내린 스마일게이트 권혁빈, 이혼소송 딜레마</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2303780.htm</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:33:57.341220+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t>재산분할</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t>김주하 전 남편</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>이혼 확정 판결</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>방송인 김주하가 전 남편과의 이혼 과정에서 전 남편이 집안의 모든 살림살이를 가져갔다고 밝혔다. 2013년 외도와 폭행으로 이혼 소송을 제기했으며, 2016년 이혼 확정 판결을 받았다. 이 사건은 이미 법적으로 종결된 상태이다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>이혼 소송이 2016년에 이미 확정 판결로 종결된 사건으로, 소송금융의 '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외됩니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>김주하  전 남편, 이혼 후 살림살이 다 가져갔다</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>ajunews.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.ajunews.com/view/20260314185612732</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-14 12:49:00.040777+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>