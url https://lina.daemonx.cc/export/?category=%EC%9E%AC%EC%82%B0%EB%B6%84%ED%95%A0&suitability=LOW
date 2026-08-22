--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="21" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="29" customWidth="1" min="10" max="10"/>
-    <col width="13" customWidth="1" min="11" max="11"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="48" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -533,106 +533,174 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산분할</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>사실혼 파탄 후 보험 명의이전 거부</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>A씨가 10년간 보험료를 납부했으나 헤어진 연인 B씨 명의로 된 실비보험의 명의 이전을 B씨가 거부하는 상황입니다. A씨는 B씨의 명의 이전 약속 증거를 기반으로 소송을 제기하거나, 사실혼 관계 해소에 따른 재산분할 또는 부당이득반환을 청구할 수 있습니다. 소송 중 B씨의 임의 해지를 막기 위한 가처분 신청도 고려됩니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방이 개인이며 자력에 대한 정보가 없어 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 개인 간의 분쟁으로 '집단적 피해' 조건에 해당하지 않으며, 피해 규모가 소송금융 투자 대상으로 보기에 '피해 규모가 큼' 조건에 부합한다고 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10년간 내 돈으로 낸 보험, 헤어진 연인이 “내 것”이라는데…가져올 ...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/XX31PANG1L5N</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-16 07:12:06.815806+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>재산분할</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>김주하 전 남편</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>이혼 확정 판결</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>방송인 김주하가 전 남편과의 이혼 과정에서 전 남편이 집안의 모든 살림살이를 가져갔다고 밝혔다. 2013년 외도와 폭행으로 이혼 소송을 제기했으며, 2016년 이혼 확정 판결을 받았다. 이 사건은 이미 법적으로 종결된 상태이다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>이혼 소송이 2016년에 이미 확정 판결로 종결된 사건으로, 소송금융의 '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외됩니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>김주하  전 남편, 이혼 후 살림살이 다 가져갔다</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>ajunews.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.ajunews.com/view/20260314185612732</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-14 12:49:00.040777+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>