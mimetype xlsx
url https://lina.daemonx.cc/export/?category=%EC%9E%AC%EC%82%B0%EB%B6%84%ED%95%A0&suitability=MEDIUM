--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
-[...1 lines deleted...]
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="15" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
     <col width="11" customWidth="1" min="11" max="11"/>
-    <col width="11" customWidth="1" min="12" max="12"/>
-[...1 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>재산분할</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>최태원</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>대법원 재상고심 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장이 노소영 아트센터 나비 관장에게 9440억원을 지급하라는 파기환송심 판결에 불복하여 대법원에 재상고장을 제출했습니다. 최 회장 측은 SK 반도체 사업 성장 및 SK실트론 지분 확보 과정에서 노 관장의 기여가 없었으므로 재산분할 규모 산정에 법리 오해가 있었다고 주장하고 있습니다. 이혼 재산분할 소송은 대법원의 최종 판단을 기다리고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>최태원 회장이라는 매우 자력 있는 상대방(적합 조건 2)과 9440억원에 달하는 막대한 재산분할 규모(적합 조건 4)는 소송금융 투자에 매력적입니다. 또한, 이미 하급심에서 충분한 증거 심리가 이루어졌습니다(적합 조건 5). 다만, 일반적인 손해배상 소송과 달리 이혼 재산분할 소송이라는 특수성이 있어, 투자 모델 적용에 대한 추가 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>9440억원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>'9440억원 재산분할' 노소영 관장, SK 반도체 사업 기여 있었나</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026081514002569698</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-27 07:02:59.408956+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>