--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,790 +533,862 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>유류 절도 확산 중</t>
+          <t>형사사건 1심 판결 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국에서 유가 급등으로 인해 자동차 연료통에 구멍을 뚫어 기름을 훔쳐가는 신종 유류 절도가 확산하고 있습니다. 피해자들은 기름 절도 외에도 연료통 수리비로 수천 달러의 이중 피해를 입고 있으며, 자동차 보험업계는 이를 일시적 현상으로 보고 있습니다. 이 같은 절도 수법은 과거 호스를 이용한 방식이 어려워지면서 등장했습니다.</t>
+          <t>A씨가 동거인 B씨와 다툰 후 집에서 라이터로 불을 질렀으나, 스스로 진화하여 인명 및 큰 재산 피해는 없었습니다. 검찰은 A씨를 일반물건방화 혐의로 기소했고, 법원은 징역 10개월에 집행유예 2년을 선고했습니다. 피해자 B씨는 A씨와 합의하여 처벌을 원치 않는다는 의사를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 및 상대방에게 자력이 충분함 조건에 부합하지 않습니다. 피해의 원인이 불특정 다수의 절도범에 의한 범죄 행위이며, 이들을 특정하고 자력을 확보하여 소송을 진행하기 어렵습니다. 주로 자동차 종합보험으로 처리될 사안으로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>피해자 B씨가 가해자 A씨와 원만히 합의하여 처벌을 원치 않는다는 의사를 밝혔으므로, 추가적인 민사상 손해배상 청구의 가능성이 낮습니다 (부적합 조건: 이미 종결된 사건). 또한, 피해 규모가 매우 작고(적합 조건 4번 미충족), 상대방 A씨의 자력도 불분명하여 소송금융 투자 매력이 낮습니다 (적합 조건 2번 미충족).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[월드 투데이] 이런 방법까지 동원하다니...유가 급등 시기 또 하나의 어...</t>
+          <t>연인과 싸우고 귀가한 새벽, 남자는 라이터로...[사건실화]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>wikileaks-kr.org</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=186459</t>
+          <t>http://www.fnnews.com/news/202607221657164646</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-01 07:12:57.066524+00:00</t>
+          <t>2026-07-26 14:22:45.333544+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>유류 절도 확산 중</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사는 담배꽁초 화재로 인한 손해배상 청구 시 범인이 특정되더라도, 과실 정도에 따라 배상액이 삭감될 수 있고 범인의 자력 부족으로 인해 현실적인 보상에 어려움이 있을 수 있음을 전문가의 의견을 통해 전달합니다. 이는 일반적인 법률 조언에 가까우며 특정 사건에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
+          <t>미국에서 유가 급등으로 인해 자동차 연료통에 구멍을 뚫어 기름을 훔쳐가는 신종 유류 절도가 확산하고 있습니다. 피해자들은 기름 절도 외에도 연료통 수리비로 수천 달러의 이중 피해를 입고 있으며, 자동차 보험업계는 이를 일시적 현상으로 보고 있습니다. 이 같은 절도 수법은 과거 호스를 이용한 방식이 어려워지면서 등장했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 담배꽁초 화재로 인한 손해배상 청구의 일반적인 어려움을 다루고 있으며, 특정 사건에 대한 정보가 부족합니다. 상대방(범인)의 자력 여부, 피해 규모, 피해자 수 등 소송금융 투자에 필요한 핵심 정보가 부재하며, 기사 내용 자체도 배상액 삭감 가능성 등 회수 난이도를 시사합니다.</t>
+          <t>상대방 책임이 비교적 명확함 및 상대방에게 자력이 충분함 조건에 부합하지 않습니다. 피해의 원인이 불특정 다수의 절도범에 의한 범죄 행위이며, 이들을 특정하고 자력을 확보하여 소송을 진행하기 어렵습니다. 주로 자동차 종합보험으로 처리될 사안으로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>담배꽁초 화재, 100% 보상? '이것' 모르면 낭패</t>
+          <t>[월드 투데이] 이런 방법까지 동원하다니...유가 급등 시기 또 하나의 어...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>wikileaks-kr.org</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/VUTHKSO8GTYL</t>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=186459</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:19:18.719179+00:00</t>
+          <t>2026-05-01 07:12:57.066524+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동 공장화재 피해자들을 위해 한전KDN 대전충남본부가 500만 원의 성금을 기탁했다. 이 성금은 대전사회복지공동모금회를 통해 전달되어 화재 피해자들을 지원할 예정이다. 기사는 화재 발생 사실과 성금 기탁 소식만을 전하고 있으며, 화재의 원인이나 법적 책임 소재에 대한 정보는 포함하고 있지 않다.</t>
+          <t>기사는 담배꽁초 화재로 인한 손해배상 청구 시 범인이 특정되더라도, 과실 정도에 따라 배상액이 삭감될 수 있고 범인의 자력 부족으로 인해 현실적인 보상에 어려움이 있을 수 있음을 전문가의 의견을 통해 전달합니다. 이는 일반적인 법률 조언에 가까우며 특정 사건에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 한전KDN의 화재 피해자 지원 성금 기탁 소식만을 다루고 있으며, 화재의 원인이나 법적 책임 소재가 명확히 언급되지 않았습니다. 소송 상대방이 특정되지 않았고, 피해 규모나 피해자 수도 불분명하여 소송금융 투자 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행)에 거의 해당하지 않습니다.</t>
+          <t>기사는 담배꽁초 화재로 인한 손해배상 청구의 일반적인 어려움을 다루고 있으며, 특정 사건에 대한 정보가 부족합니다. 상대방(범인)의 자력 여부, 피해 규모, 피해자 수 등 소송금융 투자에 필요한 핵심 정보가 부재하며, 기사 내용 자체도 배상액 삭감 가능성 등 회수 난이도를 시사합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>한전KDN, 문평동 화재 피해 지원 성금 500만 원 기탁</t>
+          <t>담배꽁초 화재, 100% 보상? '이것' 모르면 낭패</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071102</t>
+          <t>https://lawtalknews.co.kr/article/VUTHKSO8GTYL</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 12:34:05.443992+00:00</t>
+          <t>2026-04-02 12:19:18.719179+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>피해보상 우려 및 이차피해 예상</t>
+          <t>성금 기탁</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>경기도 물류창고 위험과 관련하여 SK하이닉스 협력업체 관리자가 부품 마련 문제로 수천만원의 피해를 예상하며 피해보상을 받지 못할 것을 우려하고 있습니다. 이로 인해 이차피해까지 발생할 가능성이 제기되고 있습니다.</t>
+          <t>대전 대덕구 문평동 공장화재 피해자들을 위해 한전KDN 대전충남본부가 500만 원의 성금을 기탁했다. 이 성금은 대전사회복지공동모금회를 통해 전달되어 화재 피해자들을 지원할 예정이다. 기사는 화재 발생 사실과 성금 기탁 소식만을 전하고 있으며, 화재의 원인이나 법적 책임 소재에 대한 정보는 포함하고 있지 않다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송 상대방이 명확히 특정되지 않고, 피해 규모가 '수천만원'으로 소송금융 투자 기준인 '수억 원 이상'에 미치지 못합니다. 또한 집단적 피해나 공적 절차 진행 여부도 파악하기 어렵습니다.</t>
+          <t>기사는 한전KDN의 화재 피해자 지원 성금 기탁 소식만을 다루고 있으며, 화재의 원인이나 법적 책임 소재가 명확히 언급되지 않았습니다. 소송 상대방이 특정되지 않았고, 피해 규모나 피해자 수도 불분명하여 소송금융 투자 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행)에 거의 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[프리존TV] 불길은 달라도 구조는 같았다…경기도 물류창고 위험</t>
+          <t>한전KDN, 문평동 화재 피해 지원 성금 500만 원 기탁</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=682515</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1071102</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 12:23:32.231664+00:00</t>
+          <t>2026-04-01 12:34:05.443992+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>임차인에 대한 형사 재판에서 징역 2년 6개월 선고</t>
+          <t>피해보상 우려 및 이차피해 예상</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>임대료 미지급으로 건물 인도 소송에서 패소한 임차인 A씨가 화재 보험금을 노리고 상가에 불을 질러 징역 2년 6개월을 선고받았습니다. 이 사건은 임대인 및 보험사의 손해배상 청구와 관련될 수 있으나, 가해자의 자력 부족이 예상됩니다.</t>
+          <t>경기도 물류창고 위험과 관련하여 SK하이닉스 협력업체 관리자가 부품 마련 문제로 수천만원의 피해를 예상하며 피해보상을 받지 못할 것을 우려하고 있습니다. 이로 인해 이차피해까지 발생할 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>임차인의 방화 행위로 인한 형사 책임이 명확하게 인정되고(적합 조건 1) 이미 형사 재판을 통해 증거가 확보되었으나(적합 조건 5, 6), 임차인이 임대료 미지급으로 건물 인도 소송에서 패소한 점을 볼 때 자력이 매우 부족하여 손해배상금 회수가 어려울 것으로 판단됩니다. 이는 소송금융 투자에 있어 결정적인 부적합 사유입니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송 상대방이 명확히 특정되지 않고, 피해 규모가 '수천만원'으로 소송금융 투자 기준인 '수억 원 이상'에 미치지 못합니다. 또한 집단적 피해나 공적 절차 진행 여부도 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>보험금 노리고 상가에 불 지른 임차인 징역 2년 6개월 선고</t>
+          <t>[프리존TV] 불길은 달라도 구조는 같았다…경기도 물류창고 위험</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>fins.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.fins.co.kr/news/articleView.html?idxno=108026</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=682515</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-29 00:35:48.055633+00:00</t>
+          <t>2026-03-30 12:23:32.231664+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>이랜드</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>천안시의 행정지원 및 복구 진행 중</t>
+          <t>임차인에 대한 형사 재판에서 징역 2년 6개월 선고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이랜드 물류센터 화재 발생 후 천안시가 피해 주민과 기업의 일상회복을 위한 행정지원과 복구 작업을 진행하고 있다. 천안시는 사고수습지원본부를 운영하며 피해보상 및 현장 정비를 추진 중이다.</t>
+          <t>임대료 미지급으로 건물 인도 소송에서 패소한 임차인 A씨가 화재 보험금을 노리고 상가에 불을 질러 징역 2년 6개월을 선고받았습니다. 이 사건은 임대인 및 보험사의 손해배상 청구와 관련될 수 있으나, 가해자의 자력 부족이 예상됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용이 천안시의 행정지원 및 복구에 초점을 맞추고 있어, 화재의 원인, 이랜드의 책임 여부, 구체적인 피해 규모 및 증거 등 소송금융 투자에 필요한 핵심 정보가 부족하다. 상대방(이랜드)의 자력은 충분할 것으로 보이나, 현재로서는 소송 가능성이나 법적 쟁점을 파악하기 어렵다.</t>
+          <t>임차인의 방화 행위로 인한 형사 책임이 명확하게 인정되고(적합 조건 1) 이미 형사 재판을 통해 증거가 확보되었으나(적합 조건 5, 6), 임차인이 임대료 미지급으로 건물 인도 소송에서 패소한 점을 볼 때 자력이 매우 부족하여 손해배상금 회수가 어려울 것으로 판단됩니다. 이는 소송금융 투자에 있어 결정적인 부적합 사유입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>천안시, 이랜드 물류센터 화재 피해 주민·기업… '일상회복' 행정지원...</t>
+          <t>보험금 노리고 상가에 불 지른 임차인 징역 2년 6개월 선고</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>fins.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3388764</t>
+          <t>http://www.fins.co.kr/news/articleView.html?idxno=108026</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-26 12:29:35.773255+00:00</t>
+          <t>2026-03-29 00:35:48.055633+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>김씨</t>
+          <t>이랜드</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 합동 감식 진행 중</t>
+          <t>천안시의 행정지원 및 복구 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>'봉대산 불다람쥐' 김씨는 과거 방화로 울산 동구로부터 4억2000만원의 손해배상액이 확정된 바 있다. 2021년 출소 후 '재범'에 대한 공분이 커지며 방화범 처벌 및 관리 강화 목소리가 나오고 있으며, 경찰이 합동 감식 등 수사를 진행 중이다.</t>
+          <t>이랜드 물류센터 화재 발생 후 천안시가 피해 주민과 기업의 일상회복을 위한 행정지원과 복구 작업을 진행하고 있다. 천안시는 사고수습지원본부를 운영하며 피해보상 및 현장 정비를 추진 중이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>과거 방화로 인한 손해배상 소송은 이미 4억2000만원의 배상액이 확정되어 종결된 사건으로, 소송금융 부적합 조건에 해당합니다. 비록 '재범'에 대한 언급과 경찰 수사 진행 가능성이 있지만, 피고(김씨)는 이미 거액의 배상액이 확정된 전력이 있어 추가적인 소송금융 투자 대상으로서 자력 확보가 어려울 것으로 판단됩니다.</t>
+          <t>기사 내용이 천안시의 행정지원 및 복구에 초점을 맞추고 있어, 화재의 원인, 이랜드의 책임 여부, 구체적인 피해 규모 및 증거 등 소송금융 투자에 필요한 핵심 정보가 부족하다. 상대방(이랜드)의 자력은 충분할 것으로 보이나, 현재로서는 소송 가능성이나 법적 쟁점을 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'봉대산 불다람쥐' 재범에 공분…방화범 처벌·관리 강화 목소리 커져</t>
+          <t>천안시, 이랜드 물류센터 화재 피해 주민·기업… '일상회복' 행정지원...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125971</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3388764</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-17 13:10:46.355507+00:00</t>
+          <t>2026-03-26 12:29:35.773255+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>경찰 수사 및 합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>평택, 동탄, 군포 등 전국적으로 '보복 대행 범죄'가 확산되고 있습니다. 경찰은 평택에서 아파트 현관문에 된장과 물엿을 섞은 물질을 바른 A씨를 수사 중이며, 유사한 사건들이 연이어 발생하여 시민들의 불안감이 커지고 있습니다.</t>
+          <t>'봉대산 불다람쥐' 김씨는 과거 방화로 울산 동구로부터 4억2000만원의 손해배상액이 확정된 바 있다. 2021년 출소 후 '재범'에 대한 공분이 커지며 방화범 처벌 및 관리 강화 목소리가 나오고 있으며, 경찰이 합동 감식 등 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(개인)의 자력이 충분하지 않을 가능성이 높고, 개별 사건당 피해 규모가 소송금융 투자를 정당화할 만큼 크지 않을 것으로 예상됩니다. 비록 경찰 수사가 진행 중이어서 상대방 책임은 명확하나, 회수 가능성이 낮아 투자 매력이 떨어집니다.</t>
+          <t>과거 방화로 인한 손해배상 소송은 이미 4억2000만원의 배상액이 확정되어 종결된 사건으로, 소송금융 부적합 조건에 해당합니다. 비록 '재범'에 대한 언급과 경찰 수사 진행 가능성이 있지만, 피고(김씨)는 이미 거액의 배상액이 확정된 전력이 있어 추가적인 소송금융 투자 대상으로서 자력 확보가 어려울 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>보복 대행 범죄, 전국 확산… 평택·동탄 이어 서울까지 '불안'</t>
+          <t>'봉대산 불다람쥐' 재범에 공분…방화범 처벌·관리 강화 목소리 커져</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=859119</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125971</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-28 12:29:03.847613+00:00</t>
+          <t>2026-03-17 13:10:46.355507+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>야생동물 피해보상사업 추진</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>음성군이 2026년 야생동물로 인한 농작물 및 인명 피해를 보상하기 위한 사업을 본격 추진한다. 이 사업은 피해 농가에 최대 500만원까지 보상금을 지급하여 시민의 생명과 재산을 보호하는 것을 목표로 한다.</t>
+          <t>평택, 동탄, 군포 등 전국적으로 '보복 대행 범죄'가 확산되고 있습니다. 경찰은 평택에서 아파트 현관문에 된장과 물엿을 섞은 물질을 바른 A씨를 수사 중이며, 유사한 사건들이 연이어 발생하여 시민들의 불안감이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 야생동물 피해에 대한 음성군의 보상사업을 다루고 있어, 소송금융의 투자 대상이 되는 명확한 피고가 특정되지 않습니다. 또한, 피해 농가당 최대 500만원의 보상금은 소송금융 투자 규모로 적합하지 않습니다.</t>
+          <t>상대방(개인)의 자력이 충분하지 않을 가능성이 높고, 개별 사건당 피해 규모가 소송금융 투자를 정당화할 만큼 크지 않을 것으로 예상됩니다. 비록 경찰 수사가 진행 중이어서 상대방 책임은 명확하나, 회수 가능성이 낮아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>최대 500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>음성군, ‘26년 야생동물 피해보상사업 추진... 피해 농가 최대 500만원...</t>
+          <t>보복 대행 범죄, 전국 확산… 평택·동탄 이어 서울까지 '불안'</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1188152</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=859119</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-02-28 00:55:17.740641+00:00</t>
+          <t>2026-02-28 12:29:03.847613+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>화재 청소 및 범죄 피해자 지원 진행 중, 의문의 대리인 개입</t>
+          <t>야생동물 피해보상사업 추진</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>20대 조현병 딸이 집에 불을 질러 1900만원 상당의 재산 피해가 발생했습니다. 인명 피해는 없었으나 집은 전소 수준으로 파손되었으며, 현장에 나타난 의문의 '대리인'이 기이한 지시를 내리며 사건의 배경에 의문을 더하고 있습니다.</t>
+          <t>음성군이 2026년 야생동물로 인한 농작물 및 인명 피해를 보상하기 위한 사업을 본격 추진한다. 이 사업은 피해 농가에 최대 500만원까지 보상금을 지급하여 시민의 생명과 재산을 보호하는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>소송 상대방이 명확하게 특정되지 않고, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않음. 기사는 가족의 비극과 의문의 대리인에 초점을 맞추고 있어, 소송금융의 핵심인 명확한 피고와 충분한 배상 가능성이 불분명함.</t>
+          <t>이 기사는 야생동물 피해에 대한 음성군의 보상사업을 다루고 있어, 소송금융의 투자 대상이 되는 명확한 피고가 특정되지 않습니다. 또한, 피해 농가당 최대 500만원의 보상금은 소송금융 투자 규모로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>1900만원 이상</t>
+          <t>최대 500만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>조현병 딸이 정상이었을지도…날 분노케 한 '부부와 대리인'</t>
+          <t>음성군, ‘26년 야생동물 피해보상사업 추진... 피해 농가 최대 500만원...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408165</t>
+          <t>http://www.breaknews.com/1188152</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-28 00:23:49.098389+00:00</t>
+          <t>2026-02-28 00:55:17.740641+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>재산피해</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
+          <t>화재 청소 및 범죄 피해자 지원 진행 중, 의문의 대리인 개입</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>20대 조현병 딸이 집에 불을 질러 1900만원 상당의 재산 피해가 발생했습니다. 인명 피해는 없었으나 집은 전소 수준으로 파손되었으며, 현장에 나타난 의문의 '대리인'이 기이한 지시를 내리며 사건의 배경에 의문을 더하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>소송 상대방이 명확하게 특정되지 않고, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않음. 기사는 가족의 비극과 의문의 대리인에 초점을 맞추고 있어, 소송금융의 핵심인 명확한 피고와 충분한 배상 가능성이 불분명함.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>1900만원 이상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>1가구</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>조현병 딸이 정상이었을지도…날 분노케 한 '부부와 대리인'</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25408165</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:23:49.098389+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>재산피해</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
           <t>법률적 책임 가능성 검토 단계</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>은마아파트 화재 진압이 이중주차 차량들로 인해 지연된 상황에서, 이중주차 차주들의 민형사상 책임 가능성에 대한 법률적 검토가 이루어졌습니다. 기사는 긴급피난 요건과 과도한 파손 시 책임 발생 여부를 다루고 있으나, 화재 피해자들의 구체적인 손해배상 소송 진행 여부나 피해 규모는 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>이중주차 차주들의 화재 진압 지연 책임이 직접적인 화재 피해에 대한 것인지 불분명하며, 개별 차주들의 자력 또한 충분하지 않을 가능성이 높습니다. 또한, 기사는 법률적 가능성을 분석하는 단계로, 실제 소송 진행 여부나 피해 규모가 명확하지 않아 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 2, 4, 6 미흡)</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>은마아파트 화재 진압 지연시킨 이중주차 차주들… 처벌 가능성 따져보...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/A07RW0OUT0M3</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-02-24 13:02:05.965975+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N12"/>
+  <autoFilter ref="A1:N13"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>