--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,66 +433,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="12" customWidth="1" min="8" max="8"/>
+    <col width="18" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -525,186 +532,258 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>전문직 과실</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>B 법무법인</t>
+          <t>변호사 B</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>서울중앙지법 1심 판결 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>A씨가 부동산 지분 관련 민사소송을 B 법무법인에 맡겼으나, B 법무법인 소속 변호사가 항소 취하서 대신 소 취하서를 제출하는 과실을 저질렀습니다. 이로 인해 A씨는 손해를 입었고, 법원은 B 법무법인과 변호사에게 A씨에게 1억 2천만 원을 지급하라는 원고 승소 판결을 내렸습니다.</t>
+          <t>의뢰인 A는 자신의 형사사건 항소심 변호를 맡은 변호사 B가 공탁금을 뒤늦게 납부하고 반성문 등을 제출하지 않아 양형 판단에 불이익을 받았다고 주장하며 손해배상 소송을 제기했습니다. 서울중앙지법은 변호사 B의 선량한 관리자 주의의무 소홀을 인정하여 의뢰인 A에게 위자료 300만원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(법무법인)의 명확한 과실로 인한 책임이 인정되었고, 1심에서 이미 원고 승소 판결이 나왔습니다. 상대방은 법무법인으로 자력이 충분하며, 피해 금액도 1억 2천만 원으로 상당합니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>부적합 조건: 변호사의 전문직 과실에 대한 손해배상 소송이 이미 법원 판결 선고로 종결된 사건입니다. 또한, 인정된 위자료 금액(300만원)이 소송금융 투자 대상으로서는 매우 적어 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1억 2000만 원</t>
+          <t>3,000,000원 (위자료)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[판결] '항소 취하서' 대신 '소 취하서' 낸 로펌…  의뢰인에 1억2000만원...</t>
+          <t>[손배]  형사공탁금 뒤늦게 내 양형판단 놓친 변호사, 의뢰인에게 위자...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35384</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=95397</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 12:59:59.625647+00:00</t>
+          <t>2026-08-17 07:02:29.723472+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>전문직 과실</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>B 법무법인</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>A씨가 부동산 지분 관련 민사소송을 B 법무법인에 맡겼으나, B 법무법인 소속 변호사가 항소 취하서 대신 소 취하서를 제출하는 과실을 저질렀습니다. 이로 인해 A씨는 손해를 입었고, 법원은 B 법무법인과 변호사에게 A씨에게 1억 2천만 원을 지급하라는 원고 승소 판결을 내렸습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방(법무법인)의 명확한 과실로 인한 책임이 인정되었고, 1심에서 이미 원고 승소 판결이 나왔습니다. 상대방은 법무법인으로 자력이 충분하며, 피해 금액도 1억 2천만 원으로 상당합니다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>1억 2000만 원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>[판결] '항소 취하서' 대신 '소 취하서' 낸 로펌…  의뢰인에 1억2000만원...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>news.koreanbar.or.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35384</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:59:59.625647+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>전문직 과실</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>권경애 변호사, (소속)법무법인</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>대법원 심리 중, 변호사회 재징계 청구 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>고 박주원 양의 어머니가 '재판 노쇼'로 피해를 입었다며 권경애 변호사를 상대로 제기한 손해배상 소송이 대법원에서 본격 심리됩니다. 2심에서는 권 변호사에게 6400만 원, 로펌에 220만 원 배상 판결이 내려졌으며, 유족은 취하 간주된 사건에 대해 무효를 주장하며 기일지정 신청을 했습니다. 권 변호사에 대한 재징계 청구도 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>상대방(권경애 변호사 및 로펌)의 책임이 2심 판결로 명확하며, 상대방에게 배상 자력이 충분합니다. 2심에서 6400만 원의 피해 금액이 인정되어 피해 규모가 크고, '재판 노쇼'라는 명확한 사실관계와 2심 판결이라는 객관적 증거가 존재합니다. 또한, 변호사회에 대한 재징계 청구 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>6400만 원</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>대법, '학폭 재판 노쇼' 권경애 상대 손배소 본격 심리…심불 기간 넘겨</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/court-prosecution/6105525</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-18 12:41:14.946251+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>