--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
-[...2 lines deleted...]
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="17" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
+    <col width="18" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>전문직 과실</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>변호사 B</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>서울중앙지법 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>의뢰인 A는 자신의 형사사건 항소심 변호를 맡은 변호사 B가 공탁금을 뒤늦게 납부하고 반성문 등을 제출하지 않아 양형 판단에 불이익을 받았다고 주장하며 손해배상 소송을 제기했습니다. 서울중앙지법은 변호사 B의 선량한 관리자 주의의무 소홀을 인정하여 의뢰인 A에게 위자료 300만원을 지급하라고 판결했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>부적합 조건: 변호사의 전문직 과실에 대한 손해배상 소송이 이미 법원 판결 선고로 종결된 사건입니다. 또한, 인정된 위자료 금액(300만원)이 소송금융 투자 대상으로서는 매우 적어 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>3,000,000원 (위자료)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[손배]  형사공탁금 뒤늦게 내 양형판단 놓친 변호사, 의뢰인에게 위자...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>legaltimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=95397</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-17 07:02:29.723472+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>