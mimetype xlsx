--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,68 +440,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="42" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="47" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="29" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
-    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="46" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -539,686 +539,830 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>권경애 변호사</t>
+          <t>권경애 변호사, 소속 법무법인</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>권경애 변호사 관련 절차 선고 예정 (징계 또는 손해배상 소송)</t>
+          <t>손해배상 파기환송심 진행 중, 화해권고 이의 제기 후 판결 선고 예정. 추가로 사기 혐의 고소 및 손해배상 청구액 증액 방침.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>학폭 유족이 1심에서 일부 승소했으나, 항소심에서 권경애 변호사의 3차례 변론 기일 불출석으로 항소 취하 간주되어 2022년 11월 패소했습니다. 유족 측은 변호사의 '재판 노쇼'에 대한 신문을 요청했으며, 관련 절차의 선고가 6월 24일로 예정되어 있습니다. 이는 변호사의 직무상 과실로 인한 손해배상 청구 가능성을 시사합니다.</t>
+          <t>권경애 변호사의 재판 불출석으로 학폭 피해 유족이 패소하고 상고 기한을 놓친 사건에 대해, 유족이 제기한 손해배상 소송의 파기환송심에서 법원의 화해권고 결정에 양측 모두 이의를 제기했습니다. 이에 따라 사건은 판결로 결론날 예정이며, 유족 측은 권 변호사를 사기 혐의로 고소하고 손해배상 청구액을 늘릴 방침입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>변호사의 명확한 과실(재판 불출석)로 인해 의뢰인이 항소심에서 패소하여 상대방 책임이 명확하며(적합 조건 1), 법원 기록으로 증거 확보가 용이합니다(적합 조건 5). 또한 변호사에 대한 관련 절차가 진행 중이며 선고를 앞두고 있습니다(적합 조건 6). 다만, 피해 규모와 변호사의 자력은 추가 확인이 필요하며, 집단적 피해는 아닙니다.</t>
+          <t>권경애 변호사의 재판 불출석 및 패소 사실 미고지 책임이 명확하며(적합 조건 1), 변호사 및 소속 법무법인이 피고로 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 위자료와 약정금을 합쳐 약 1억 5천만원 이상의 피해 규모로 크며(적합 조건 4), 법원 판결문 및 이행각서 등 객관적 증거가 존재합니다(적합 조건 5). 또한 피해자 측이 사기 혐의 고소 및 손해배상 청구액 증액을 예고하고 있어 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1억 5천만원 이상 (향후 증액 가능성 있음)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 또는 1가족</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'재판 노쇼' 학폭 유족, 권경애 신문 요청…6월24일 선고</t>
+          <t>‘학폭 재판 노쇼’ 권경애, 법원 화해권고 불복…손배소 판결로 결론난...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1646699/?sc=Naver</t>
+          <t>https://www.mk.co.kr/article/12107664</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-20 12:36:55.007539+00:00</t>
+          <t>2026-08-06 07:01:26.370191+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>해당 변호사 및 소속 법무법인</t>
+          <t>권경애 변호사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>법원행정처 및 변협 징계 논의 중</t>
+          <t>파기환송심 화해권고 결정, 이의제기 없으면 확정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>AI 환각 현상으로 허위 판례를 인용한 서면을 제출한 변호사에 대해 법조계의 강력한 제재 필요성이 제기되고 있습니다. 법원행정처와 변협은 해당 변호사에 대한 징계 의뢰 및 과태료 부과 등 대응 방안을 논의 중입니다. 이는 변호사의 전문직 책임과 관련된 사안으로, 의뢰인에게 발생할 수 있는 손해배상 청구의 가능성이 있습니다.</t>
+          <t>권경애 변호사의 학교폭력 노쇼 사건 파기환송심에서 법원이 유족에게 약 1억 5,600만 원을 지급하라는 화해 권고 결정을 내렸다. 유족 측은 이를 전부 승소로 보고 이의를 제기하지 않겠다고 밝혔으며, 권 변호사도 이의를 제기하지 않으면 결정은 확정된다. 이 사건은 권 변호사의 불성실한 수임으로 유족이 정신적·재산적 피해를 입었다며 손해배상을 청구한 건이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>변호사의 AI 허위 판례 인용 행위는 책임이 명확하며(적합 조건 1), 법원행정처와 변협에서 징계 논의가 진행 중이므로 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6) 조건에 부합합니다. 그러나 상대방(변호사/법무법인)의 자력이 대기업 수준이 아니며(적합 조건 2 미흡), 피해 규모가 기사에서 특정되지 않아(적합 조건 4 미흡) 소송금융 투자 대상으로서의 재정적 매력이 불확실합니다.</t>
+          <t>이 사건은 이미 대법원 판결을 거쳐 파기환송심에서 화해 권고 결정이 내려져 사실상 유족 전부 승소로 판단되고 있다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하며, 신규 투자 대상으로서의 필요성이 낮다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1억 5,600만 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (고 박주원 양 유족)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>두 차례 AI 허위 판례 적어낸 변호사…법조계  강력 제재 필요</t>
+          <t>'권경애 학폭 노쇼' 파기환송심 화해권고 결정... 사실상 유족 전부 승소...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6123822</t>
+          <t>https://www.hankookilbo.com/news/article/A2026071417330001936?did=NA</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 00:37:40.574450+00:00</t>
+          <t>2026-07-25 07:01:16.887107+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>B 법무법인 및 소속 변호사</t>
+          <t>권경애 변호사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법무법인의 손해배상 책임 인정 판결 확정</t>
+          <t>권경애 변호사 관련 절차 선고 예정 (징계 또는 손해배상 소송)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>법무법인 직원의 실수로 '항소 취하' 대신 '소 취하' 서류가 제출되어 의뢰인 A씨가 1심 승소 판결의 효력을 잃을 위기에 처했다. A씨는 소 취하를 무효화하기 위해 상대방에게 부동산 지분 1억 6천만원 상당을 포기하는 합의를 했고, 법원은 B 법무법인과 소속 변호사에게 1억 2천만원을 배상하라는 판결을 내렸다. 이 판결은 지난 1월 확정되었다.</t>
+          <t>학폭 유족이 1심에서 일부 승소했으나, 항소심에서 권경애 변호사의 3차례 변론 기일 불출석으로 항소 취하 간주되어 2022년 11월 패소했습니다. 유족 측은 변호사의 '재판 노쇼'에 대한 신문을 요청했으며, 관련 절차의 선고가 6월 24일로 예정되어 있습니다. 이는 변호사의 직무상 과실로 인한 손해배상 청구 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 사건은 법무법인의 과실로 인한 손해배상 소송으로, 상대방 책임이 명확하고(법무법인의 주의의무 위반), 상대방에게 자력이 충분하며(법무법인), 피해 규모가 크고(1억 6천만원 상당 손해), 증거가 명확하다(법원 판결). 그러나 이미 1심 판결이 확정되어 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없어 부적합하다.</t>
+          <t>변호사의 명확한 과실(재판 불출석)로 인해 의뢰인이 항소심에서 패소하여 상대방 책임이 명확하며(적합 조건 1), 법원 기록으로 증거 확보가 용이합니다(적합 조건 5). 또한 변호사에 대한 관련 절차가 진행 중이며 선고를 앞두고 있습니다(적합 조건 6). 다만, 피해 규모와 변호사의 자력은 추가 확인이 필요하며, 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1억 6천만원 상당 (법원 판결액 1억 2천만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 또는 1가족</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'항소 취하' 대신 '소 취하'…황당 실수 법무법인 억대 배상</t>
+          <t>'재판 노쇼' 학폭 유족, 권경애 신문 요청…6월24일 선고</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040216325681703</t>
+          <t>https://www.dailian.co.kr/news/view/1646699/?sc=Naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 12:53:25.078923+00:00</t>
+          <t>2026-05-20 12:36:55.007539+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>B 법무법인 및 소속 변호사 b 씨</t>
+          <t>해당 변호사 및 소속 법무법인</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>법원행정처 및 변협 징계 논의 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>의뢰인 A 씨가 항소취하 대신 소취하를 한 변호사 b 씨와 B 법무법인을 상대로 낸 손해배상청구소송에서 1심 법원이 원고 승소 판결을 내렸다. 법원은 변호사의 선량한 관리자 의무 위반을 인정하며 1억 2천만 원의 배상 책임을 명했다. 이는 변호사의 명백한 과실로 인한 의뢰인의 손해를 인정한 사례이다.</t>
+          <t>AI 환각 현상으로 허위 판례를 인용한 서면을 제출한 변호사에 대해 법조계의 강력한 제재 필요성이 제기되고 있습니다. 법원행정처와 변협은 해당 변호사에 대한 징계 의뢰 및 과태료 부과 등 대응 방안을 논의 중입니다. 이는 변호사의 전문직 책임과 관련된 사안으로, 의뢰인에게 발생할 수 있는 손해배상 청구의 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>변호사의 명확한 과실(항소취하 대신 소취하)로 인한 책임이 법원 판결로 인정되었고(상대방 책임 명확), 1.2억 원이라는 상당한 피해 금액이 발생했습니다(피해 규모 큼). 상대방이 법무법인 및 변호사이므로 배상 자력도 충분할 것으로 판단됩니다(상대방 자력 충분). 이미 1심 판결이 선고되어 증거 확보 및 법리적 판단이 명확합니다(증거 확보 가능).</t>
+          <t>변호사의 AI 허위 판례 인용 행위는 책임이 명확하며(적합 조건 1), 법원행정처와 변협에서 징계 논의가 진행 중이므로 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6) 조건에 부합합니다. 그러나 상대방(변호사/법무법인)의 자력이 대기업 수준이 아니며(적합 조건 2 미흡), 피해 규모가 기사에서 특정되지 않아(적합 조건 4 미흡) 소송금융 투자 대상으로서의 재정적 매력이 불확실합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1.2억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[판결][단독] 항소취하 대신 '소취하'… 실수한 변호사 1.2억 배상</t>
+          <t>두 차례 AI 허위 판례 적어낸 변호사…법조계  강력 제재 필요</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218585</t>
+          <t>https://www.news1.kr/society/court-prosecution/6123822</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 00:38:08.197604+00:00</t>
+          <t>2026-04-03 00:37:40.574450+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>해당 변호사</t>
+          <t>B 법무법인 및 소속 변호사</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>변호사에 대한 형사 재판 진행 중 (검찰 징역 2년 구형)</t>
+          <t>법무법인의 손해배상 책임 인정 판결 확정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>군 공항 소음 피해 소송에서 승소한 주민 65명의 국가 배상금 7천 7백만 원을 횡령한 변호사에게 검찰이 징역 2년을 구형했습니다. 해당 변호사는 2024년 승소 이후 2년 가까이 배상금을 지급하지 않은 혐의로 재판에 넘겨졌으며, 현재 광주지법에서 결심 공판이 진행 중입니다.</t>
+          <t>법무법인 직원의 실수로 '항소 취하' 대신 '소 취하' 서류가 제출되어 의뢰인 A씨가 1심 승소 판결의 효력을 잃을 위기에 처했다. A씨는 소 취하를 무효화하기 위해 상대방에게 부동산 지분 1억 6천만원 상당을 포기하는 합의를 했고, 법원은 B 법무법인과 소속 변호사에게 1억 2천만원을 배상하라는 판결을 내렸다. 이 판결은 지난 1월 확정되었다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>변호사의 횡령 책임이 검찰 기소 및 징역 구형으로 명확하며(적합 조건 1, 5), 피해자 65명으로 집단적 피해에 해당합니다(적합 조건 3). 또한, 변호사에 대한 형사 재판이 진행 중이므로 공적 절차가 이미 진행되고 있습니다(적합 조건 6). 변호사는 전문직으로서 배상 능력이 충분할 것으로 판단되며(적합 조건 2), 피해 금액 7천 7백만 원은 다수 피해자를 고려할 때 소송금융 투자 가치가 충분합니다.</t>
+          <t>해당 사건은 법무법인의 과실로 인한 손해배상 소송으로, 상대방 책임이 명확하고(법무법인의 주의의무 위반), 상대방에게 자력이 충분하며(법무법인), 피해 규모가 크고(1억 6천만원 상당 손해), 증거가 명확하다(법원 판결). 그러나 이미 1심 판결이 확정되어 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없어 부적합하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>7천 7백만 원</t>
+          <t>1억 6천만원 상당 (법원 판결액 1억 2천만원)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>65명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>군 공항 배상금 횡령 변호사에 징역 2년 구형</t>
+          <t>'항소 취하' 대신 '소 취하'…황당 실수 법무법인 억대 배상</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520616&amp;ref=A</t>
+          <t>https://view.asiae.co.kr/article/2026040216325681703</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-28 00:30:56.943057+00:00</t>
+          <t>2026-04-02 12:53:25.078923+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>해당 변호사 또는 법무법인</t>
+          <t>B 법무법인 및 소속 변호사 b 씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>원고 패소 판결</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>변호사가 AI가 생성한 허위 대법원 판례를 검증 없이 재판에 제출하여 의뢰인이 패소한 사건이 발생했습니다. 법원은 판결문에서 이를 직접 지적하며 허위 정보 사용에 대한 경고를 보냈습니다. 법원도 AI 생성 허위 정보 대응팀을 꾸리는 등 대책 마련에 나섰습니다.</t>
+          <t>의뢰인 A 씨가 항소취하 대신 소취하를 한 변호사 b 씨와 B 법무법인을 상대로 낸 손해배상청구소송에서 1심 법원이 원고 승소 판결을 내렸다. 법원은 변호사의 선량한 관리자 의무 위반을 인정하며 1억 2천만 원의 배상 책임을 명했다. 이는 변호사의 명백한 과실로 인한 의뢰인의 손해를 인정한 사례이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>변호사의 허위 판례 제출 책임이 명확하며(적합 조건 1), 법원 판결문에서 허위 정보가 지적되어 증거 확보가 용이함(적합 조건 5). 변호사는 전문직 배상 책임 보험 가입 가능성이 있어 자력도 어느 정도 확보될 수 있음(적합 조건 2). 다만, 현재까지는 단일 피해 사례이며, 피해 규모가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>변호사의 명확한 과실(항소취하 대신 소취하)로 인한 책임이 법원 판결로 인정되었고(상대방 책임 명확), 1.2억 원이라는 상당한 피해 금액이 발생했습니다(피해 규모 큼). 상대방이 법무법인 및 변호사이므로 배상 자력도 충분할 것으로 판단됩니다(상대방 자력 충분). 이미 1심 판결이 선고되어 증거 확보 및 법리적 판단이 명확합니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1.2억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (기사 내 특정 사례)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>AI에 일 맡긴 변호사…판사 “가짜 판례” 공개 지적</t>
+          <t>[판결][단독] 항소취하 대신 '소취하'… 실수한 변호사 1.2억 배상</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520614</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218585</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 13:22:04.187283+00:00</t>
+          <t>2026-04-01 00:38:08.197604+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>해당 변호사</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>불법 의뢰인 모집 및 허위 주장 유도 의혹 제기, 관련 입법 추진 중</t>
+          <t>변호사에 대한 형사 재판 진행 중 (검찰 징역 2년 구형)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>LA카운티 40억 달러 규모의 성추행 피해 보상 소송을 둘러싸고 일부 변호사가 의뢰인에게 금전을 제공하거나 허위 주장을 유도했다는 의혹이 불거졌습니다. 이에 대한 논란이 촉매가 되어 불법 의뢰인 모집에 철퇴를 가하는 입법이 추진되고 있으며, 유죄 시 변호사 자격 박탈까지 가능해질 전망입니다.</t>
+          <t>군 공항 소음 피해 소송에서 승소한 주민 65명의 국가 배상금 7천 7백만 원을 횡령한 변호사에게 검찰이 징역 2년을 구형했습니다. 해당 변호사는 2024년 승소 이후 2년 가까이 배상금을 지급하지 않은 혐의로 재판에 넘겨졌으며, 현재 광주지법에서 결심 공판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 LA카운티 성추행 피해 보상 소송 과정에서 불거진 일부 변호사의 불법 의뢰인 모집 및 허위 주장 유도 의혹과 이에 대한 입법 추진을 다루고 있습니다. 소송금융 투자 대상으로서의 '상대방 책임'이 의혹 수준이며, '피해 규모'와 '상대방 자력'이 불분명하여 적합 조건에 부합하지 않습니다. 또한, 특정 소송에 대한 투자 기회보다는 법률 시스템 개선에 초점을 맞추고 있어 직접적인 투자 대상으로는 부적합합니다.</t>
+          <t>변호사의 횡령 책임이 검찰 기소 및 징역 구형으로 명확하며(적합 조건 1, 5), 피해자 65명으로 집단적 피해에 해당합니다(적합 조건 3). 또한, 변호사에 대한 형사 재판이 진행 중이므로 공적 절차가 이미 진행되고 있습니다(적합 조건 6). 변호사는 전문직으로서 배상 능력이 충분할 것으로 판단되며(적합 조건 2), 피해 금액 7천 7백만 원은 다수 피해자를 고려할 때 소송금융 투자 가치가 충분합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7천 7백만 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>65명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>불법 의뢰인 모집 철퇴…유죄 땐 변호사 자격 박탈</t>
+          <t>군 공항 배상금 횡령 변호사에 징역 2년 구형</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260322195214935</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520616&amp;ref=A</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-23 12:27:15.855186+00:00</t>
+          <t>2026-03-28 00:30:56.943057+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>임성근 전 부장판사, 정성태 변호사 (법무법인 해광, 법무법인 대륙아주)</t>
+          <t>해당 변호사 또는 법무법인</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>서울지방변호사회 징계 개시 신청 여부 검토 중, 헌법재판소 재판소원 청구 준비 중</t>
+          <t>원고 패소 판결</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>중소기업 대표 A씨가 임성근 전 부장판사와 정성태 변호사를 상대로 서울지방변호사회에 징계 청원을 제기했습니다. A씨는 30억 원대 약정금 항소심 수행 과정에서 변호사들이 성실의무와 설명의무를 위반하여 패소라는 손해를 초래했다고 주장합니다. 현재 서울변호사회에서 징계 개시 신청 여부를 검토 중이며, A씨는 헌법재판소에 재판소원 청구도 준비 중입니다.</t>
+          <t>변호사가 AI가 생성한 허위 대법원 판례를 검증 없이 재판에 제출하여 의뢰인이 패소한 사건이 발생했습니다. 법원은 판결문에서 이를 직접 지적하며 허위 정보 사용에 대한 경고를 보냈습니다. 법원도 AI 생성 허위 정보 대응팀을 꾸리는 등 대책 마련에 나섰습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 변호사들의 책임이 구체적으로 제기되었고, 상대방(변호사 및 법무법인)은 자력이 충분합니다. 소송가액 30억 원대의 항소심 패소로 피해 규모가 크며, 서울지방변호사회에 징계 청원이 접수되어 공적 절차가 진행 중입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+          <t>변호사의 허위 판례 제출 책임이 명확하며(적합 조건 1), 법원 판결문에서 허위 정보가 지적되어 증거 확보가 용이함(적합 조건 5). 변호사는 전문직 배상 책임 보험 가입 가능성이 있어 자력도 어느 정도 확보될 수 있음(적합 조건 2). 다만, 현재까지는 단일 피해 사례이며, 피해 규모가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>30억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (기사 내 특정 사례)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[단독]임성근 전 부장판사, 서울변회에 징계 청원돼… 재판 중 무단이석...</t>
+          <t>AI에 일 맡긴 변호사…판사 “가짜 판례” 공개 지적</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485014?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260316050036</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520614</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-16 00:34:42.187738+00:00</t>
+          <t>2026-03-24 13:22:04.187283+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="inlineStr">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>전문직 책임</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>불법 의뢰인 모집 및 허위 주장 유도 의혹 제기, 관련 입법 추진 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>LA카운티 40억 달러 규모의 성추행 피해 보상 소송을 둘러싸고 일부 변호사가 의뢰인에게 금전을 제공하거나 허위 주장을 유도했다는 의혹이 불거졌습니다. 이에 대한 논란이 촉매가 되어 불법 의뢰인 모집에 철퇴를 가하는 입법이 추진되고 있으며, 유죄 시 변호사 자격 박탈까지 가능해질 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>이 기사는 LA카운티 성추행 피해 보상 소송 과정에서 불거진 일부 변호사의 불법 의뢰인 모집 및 허위 주장 유도 의혹과 이에 대한 입법 추진을 다루고 있습니다. 소송금융 투자 대상으로서의 '상대방 책임'이 의혹 수준이며, '피해 규모'와 '상대방 자력'이 불분명하여 적합 조건에 부합하지 않습니다. 또한, 특정 소송에 대한 투자 기회보다는 법률 시스템 개선에 초점을 맞추고 있어 직접적인 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>불법 의뢰인 모집 철퇴…유죄 땐 변호사 자격 박탈</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260322195214935</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:27:15.855186+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>임성근 전 부장판사, 정성태 변호사 (법무법인 해광, 법무법인 대륙아주)</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>서울지방변호사회 징계 개시 신청 여부 검토 중, 헌법재판소 재판소원 청구 준비 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>중소기업 대표 A씨가 임성근 전 부장판사와 정성태 변호사를 상대로 서울지방변호사회에 징계 청원을 제기했습니다. A씨는 30억 원대 약정금 항소심 수행 과정에서 변호사들이 성실의무와 설명의무를 위반하여 패소라는 손해를 초래했다고 주장합니다. 현재 서울변호사회에서 징계 개시 신청 여부를 검토 중이며, A씨는 헌법재판소에 재판소원 청구도 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>상대방 변호사들의 책임이 구체적으로 제기되었고, 상대방(변호사 및 법무법인)은 자력이 충분합니다. 소송가액 30억 원대의 항소심 패소로 피해 규모가 크며, 서울지방변호사회에 징계 청원이 접수되어 공적 절차가 진행 중입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>30억 원대</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>[단독]임성근 전 부장판사, 서울변회에 징계 청원돼… 재판 중 무단이석...</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6485014?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260316050036</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:34:42.187738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>전문직 책임</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>OpenAI</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>미국 일리노이주 시카고 연방지방법원에 소송 제기</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>닛폰생명 미국 법인이 오픈AI를 상대로 챗GPT가 무면허 법률 자문을 제공하여 부당한 소송에 직면하고 막대한 비용 손실을 입었다며 1030만 달러의 손해배상 소송을 제기했다. 이는 대화형 AI의 무면허 변호사 업무를 이유로 주요 AI 기업을 상대로 제기된 첫 소송 사례가 될 가능성이 있다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>대기업 피고(OpenAI), 피해 규모가 큼(1030만 달러), 증거 확보 가능성 높음(챗GPT 대화 기록 등). 특히 챗GPT의 무면허 법률 자문이라는 전례 없는 쟁점으로, 소송금융 투자로서 높은 선례 가치와 파급력을 가질 수 있어 투자 가능성이 높음.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>1030만 달러 (약 150억 원)</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>1명 (닛폰생명 미국 법인)</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>닛폰생명, 오픈AI 제소... 챗GPT가 무면허 법률 자문</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260306000784</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-06 12:47:13.168630+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>