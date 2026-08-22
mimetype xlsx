--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="42" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="47" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="21" customWidth="1" min="8" max="8"/>
+    <col width="29" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -535,320 +535,392 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>B 법무법인 및 소속 변호사 b 씨</t>
+          <t>권경애 변호사, 소속 법무법인</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>손해배상 파기환송심 진행 중, 화해권고 이의 제기 후 판결 선고 예정. 추가로 사기 혐의 고소 및 손해배상 청구액 증액 방침.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>의뢰인 A 씨가 항소취하 대신 소취하를 한 변호사 b 씨와 B 법무법인을 상대로 낸 손해배상청구소송에서 1심 법원이 원고 승소 판결을 내렸다. 법원은 변호사의 선량한 관리자 의무 위반을 인정하며 1억 2천만 원의 배상 책임을 명했다. 이는 변호사의 명백한 과실로 인한 의뢰인의 손해를 인정한 사례이다.</t>
+          <t>권경애 변호사의 재판 불출석으로 학폭 피해 유족이 패소하고 상고 기한을 놓친 사건에 대해, 유족이 제기한 손해배상 소송의 파기환송심에서 법원의 화해권고 결정에 양측 모두 이의를 제기했습니다. 이에 따라 사건은 판결로 결론날 예정이며, 유족 측은 권 변호사를 사기 혐의로 고소하고 손해배상 청구액을 늘릴 방침입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>변호사의 명확한 과실(항소취하 대신 소취하)로 인한 책임이 법원 판결로 인정되었고(상대방 책임 명확), 1.2억 원이라는 상당한 피해 금액이 발생했습니다(피해 규모 큼). 상대방이 법무법인 및 변호사이므로 배상 자력도 충분할 것으로 판단됩니다(상대방 자력 충분). 이미 1심 판결이 선고되어 증거 확보 및 법리적 판단이 명확합니다(증거 확보 가능).</t>
+          <t>권경애 변호사의 재판 불출석 및 패소 사실 미고지 책임이 명확하며(적합 조건 1), 변호사 및 소속 법무법인이 피고로 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 위자료와 약정금을 합쳐 약 1억 5천만원 이상의 피해 규모로 크며(적합 조건 4), 법원 판결문 및 이행각서 등 객관적 증거가 존재합니다(적합 조건 5). 또한 피해자 측이 사기 혐의 고소 및 손해배상 청구액 증액을 예고하고 있어 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1.2억 원</t>
+          <t>약 1억 5천만원 이상 (향후 증액 가능성 있음)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[판결][단독] 항소취하 대신 '소취하'… 실수한 변호사 1.2억 배상</t>
+          <t>‘학폭 재판 노쇼’ 권경애, 법원 화해권고 불복…손배소 판결로 결론난...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218585</t>
+          <t>https://www.mk.co.kr/article/12107664</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 00:38:08.197604+00:00</t>
+          <t>2026-08-06 07:01:26.370191+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>해당 변호사</t>
+          <t>B 법무법인 및 소속 변호사 b 씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>변호사에 대한 형사 재판 진행 중 (검찰 징역 2년 구형)</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>군 공항 소음 피해 소송에서 승소한 주민 65명의 국가 배상금 7천 7백만 원을 횡령한 변호사에게 검찰이 징역 2년을 구형했습니다. 해당 변호사는 2024년 승소 이후 2년 가까이 배상금을 지급하지 않은 혐의로 재판에 넘겨졌으며, 현재 광주지법에서 결심 공판이 진행 중입니다.</t>
+          <t>의뢰인 A 씨가 항소취하 대신 소취하를 한 변호사 b 씨와 B 법무법인을 상대로 낸 손해배상청구소송에서 1심 법원이 원고 승소 판결을 내렸다. 법원은 변호사의 선량한 관리자 의무 위반을 인정하며 1억 2천만 원의 배상 책임을 명했다. 이는 변호사의 명백한 과실로 인한 의뢰인의 손해를 인정한 사례이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>변호사의 횡령 책임이 검찰 기소 및 징역 구형으로 명확하며(적합 조건 1, 5), 피해자 65명으로 집단적 피해에 해당합니다(적합 조건 3). 또한, 변호사에 대한 형사 재판이 진행 중이므로 공적 절차가 이미 진행되고 있습니다(적합 조건 6). 변호사는 전문직으로서 배상 능력이 충분할 것으로 판단되며(적합 조건 2), 피해 금액 7천 7백만 원은 다수 피해자를 고려할 때 소송금융 투자 가치가 충분합니다.</t>
+          <t>변호사의 명확한 과실(항소취하 대신 소취하)로 인한 책임이 법원 판결로 인정되었고(상대방 책임 명확), 1.2억 원이라는 상당한 피해 금액이 발생했습니다(피해 규모 큼). 상대방이 법무법인 및 변호사이므로 배상 자력도 충분할 것으로 판단됩니다(상대방 자력 충분). 이미 1심 판결이 선고되어 증거 확보 및 법리적 판단이 명확합니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>7천 7백만 원</t>
+          <t>1.2억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>65명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>군 공항 배상금 횡령 변호사에 징역 2년 구형</t>
+          <t>[판결][단독] 항소취하 대신 '소취하'… 실수한 변호사 1.2억 배상</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520616&amp;ref=A</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218585</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-28 00:30:56.943057+00:00</t>
+          <t>2026-04-01 00:38:08.197604+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>임성근 전 부장판사, 정성태 변호사 (법무법인 해광, 법무법인 대륙아주)</t>
+          <t>해당 변호사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>서울지방변호사회 징계 개시 신청 여부 검토 중, 헌법재판소 재판소원 청구 준비 중</t>
+          <t>변호사에 대한 형사 재판 진행 중 (검찰 징역 2년 구형)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>중소기업 대표 A씨가 임성근 전 부장판사와 정성태 변호사를 상대로 서울지방변호사회에 징계 청원을 제기했습니다. A씨는 30억 원대 약정금 항소심 수행 과정에서 변호사들이 성실의무와 설명의무를 위반하여 패소라는 손해를 초래했다고 주장합니다. 현재 서울변호사회에서 징계 개시 신청 여부를 검토 중이며, A씨는 헌법재판소에 재판소원 청구도 준비 중입니다.</t>
+          <t>군 공항 소음 피해 소송에서 승소한 주민 65명의 국가 배상금 7천 7백만 원을 횡령한 변호사에게 검찰이 징역 2년을 구형했습니다. 해당 변호사는 2024년 승소 이후 2년 가까이 배상금을 지급하지 않은 혐의로 재판에 넘겨졌으며, 현재 광주지법에서 결심 공판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 변호사들의 책임이 구체적으로 제기되었고, 상대방(변호사 및 법무법인)은 자력이 충분합니다. 소송가액 30억 원대의 항소심 패소로 피해 규모가 크며, 서울지방변호사회에 징계 청원이 접수되어 공적 절차가 진행 중입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+          <t>변호사의 횡령 책임이 검찰 기소 및 징역 구형으로 명확하며(적합 조건 1, 5), 피해자 65명으로 집단적 피해에 해당합니다(적합 조건 3). 또한, 변호사에 대한 형사 재판이 진행 중이므로 공적 절차가 이미 진행되고 있습니다(적합 조건 6). 변호사는 전문직으로서 배상 능력이 충분할 것으로 판단되며(적합 조건 2), 피해 금액 7천 7백만 원은 다수 피해자를 고려할 때 소송금융 투자 가치가 충분합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>30억 원대</t>
+          <t>7천 7백만 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>65명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[단독]임성근 전 부장판사, 서울변회에 징계 청원돼… 재판 중 무단이석...</t>
+          <t>군 공항 배상금 횡령 변호사에 징역 2년 구형</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485014?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260316050036</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520616&amp;ref=A</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-16 00:34:42.187738+00:00</t>
+          <t>2026-03-28 00:30:56.943057+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>임성근 전 부장판사, 정성태 변호사 (법무법인 해광, 법무법인 대륙아주)</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>서울지방변호사회 징계 개시 신청 여부 검토 중, 헌법재판소 재판소원 청구 준비 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>중소기업 대표 A씨가 임성근 전 부장판사와 정성태 변호사를 상대로 서울지방변호사회에 징계 청원을 제기했습니다. A씨는 30억 원대 약정금 항소심 수행 과정에서 변호사들이 성실의무와 설명의무를 위반하여 패소라는 손해를 초래했다고 주장합니다. 현재 서울변호사회에서 징계 개시 신청 여부를 검토 중이며, A씨는 헌법재판소에 재판소원 청구도 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>상대방 변호사들의 책임이 구체적으로 제기되었고, 상대방(변호사 및 법무법인)은 자력이 충분합니다. 소송가액 30억 원대의 항소심 패소로 피해 규모가 크며, 서울지방변호사회에 징계 청원이 접수되어 공적 절차가 진행 중입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>30억 원대</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>[단독]임성근 전 부장판사, 서울변회에 징계 청원돼… 재판 중 무단이석...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6485014?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260316050036</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:34:42.187738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>전문직 책임</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
           <t>OpenAI</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>미국 일리노이주 시카고 연방지방법원에 소송 제기</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>닛폰생명 미국 법인이 오픈AI를 상대로 챗GPT가 무면허 법률 자문을 제공하여 부당한 소송에 직면하고 막대한 비용 손실을 입었다며 1030만 달러의 손해배상 소송을 제기했다. 이는 대화형 AI의 무면허 변호사 업무를 이유로 주요 AI 기업을 상대로 제기된 첫 소송 사례가 될 가능성이 있다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>대기업 피고(OpenAI), 피해 규모가 큼(1030만 달러), 증거 확보 가능성 높음(챗GPT 대화 기록 등). 특히 챗GPT의 무면허 법률 자문이라는 전례 없는 쟁점으로, 소송금융 투자로서 높은 선례 가치와 파급력을 가질 수 있어 투자 가능성이 높음.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>1030만 달러 (약 150억 원)</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>1명 (닛폰생명 미국 법인)</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>닛폰생명, 오픈AI 제소... 챗GPT가 무면허 법률 자문</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260306000784</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-06 12:47:13.168630+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>