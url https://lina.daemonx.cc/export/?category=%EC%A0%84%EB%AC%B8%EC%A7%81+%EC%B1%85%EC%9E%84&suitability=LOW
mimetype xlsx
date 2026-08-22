--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="29" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="36" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="9" max="9"/>
+    <col width="46" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,172 +535,244 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>B 법무법인 및 소속 변호사</t>
+          <t>권경애 변호사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>법무법인의 손해배상 책임 인정 판결 확정</t>
+          <t>파기환송심 화해권고 결정, 이의제기 없으면 확정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>법무법인 직원의 실수로 '항소 취하' 대신 '소 취하' 서류가 제출되어 의뢰인 A씨가 1심 승소 판결의 효력을 잃을 위기에 처했다. A씨는 소 취하를 무효화하기 위해 상대방에게 부동산 지분 1억 6천만원 상당을 포기하는 합의를 했고, 법원은 B 법무법인과 소속 변호사에게 1억 2천만원을 배상하라는 판결을 내렸다. 이 판결은 지난 1월 확정되었다.</t>
+          <t>권경애 변호사의 학교폭력 노쇼 사건 파기환송심에서 법원이 유족에게 약 1억 5,600만 원을 지급하라는 화해 권고 결정을 내렸다. 유족 측은 이를 전부 승소로 보고 이의를 제기하지 않겠다고 밝혔으며, 권 변호사도 이의를 제기하지 않으면 결정은 확정된다. 이 사건은 권 변호사의 불성실한 수임으로 유족이 정신적·재산적 피해를 입었다며 손해배상을 청구한 건이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 사건은 법무법인의 과실로 인한 손해배상 소송으로, 상대방 책임이 명확하고(법무법인의 주의의무 위반), 상대방에게 자력이 충분하며(법무법인), 피해 규모가 크고(1억 6천만원 상당 손해), 증거가 명확하다(법원 판결). 그러나 이미 1심 판결이 확정되어 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없어 부적합하다.</t>
+          <t>이 사건은 이미 대법원 판결을 거쳐 파기환송심에서 화해 권고 결정이 내려져 사실상 유족 전부 승소로 판단되고 있다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하며, 신규 투자 대상으로서의 필요성이 낮다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1억 6천만원 상당 (법원 판결액 1억 2천만원)</t>
+          <t>약 1억 5,600만 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (고 박주원 양 유족)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'항소 취하' 대신 '소 취하'…황당 실수 법무법인 억대 배상</t>
+          <t>'권경애 학폭 노쇼' 파기환송심 화해권고 결정... 사실상 유족 전부 승소...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040216325681703</t>
+          <t>https://www.hankookilbo.com/news/article/A2026071417330001936?did=NA</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 12:53:25.078923+00:00</t>
+          <t>2026-07-25 07:01:16.887107+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>전문직 책임</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>B 법무법인 및 소속 변호사</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>법무법인의 손해배상 책임 인정 판결 확정</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>법무법인 직원의 실수로 '항소 취하' 대신 '소 취하' 서류가 제출되어 의뢰인 A씨가 1심 승소 판결의 효력을 잃을 위기에 처했다. A씨는 소 취하를 무효화하기 위해 상대방에게 부동산 지분 1억 6천만원 상당을 포기하는 합의를 했고, 법원은 B 법무법인과 소속 변호사에게 1억 2천만원을 배상하라는 판결을 내렸다. 이 판결은 지난 1월 확정되었다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>해당 사건은 법무법인의 과실로 인한 손해배상 소송으로, 상대방 책임이 명확하고(법무법인의 주의의무 위반), 상대방에게 자력이 충분하며(법무법인), 피해 규모가 크고(1억 6천만원 상당 손해), 증거가 명확하다(법원 판결). 그러나 이미 1심 판결이 확정되어 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없어 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>1억 6천만원 상당 (법원 판결액 1억 2천만원)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'항소 취하' 대신 '소 취하'…황당 실수 법무법인 억대 배상</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026040216325681703</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:53:25.078923+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>전문직 책임</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>불법 의뢰인 모집 및 허위 주장 유도 의혹 제기, 관련 입법 추진 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>LA카운티 40억 달러 규모의 성추행 피해 보상 소송을 둘러싸고 일부 변호사가 의뢰인에게 금전을 제공하거나 허위 주장을 유도했다는 의혹이 불거졌습니다. 이에 대한 논란이 촉매가 되어 불법 의뢰인 모집에 철퇴를 가하는 입법이 추진되고 있으며, 유죄 시 변호사 자격 박탈까지 가능해질 전망입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>이 기사는 LA카운티 성추행 피해 보상 소송 과정에서 불거진 일부 변호사의 불법 의뢰인 모집 및 허위 주장 유도 의혹과 이에 대한 입법 추진을 다루고 있습니다. 소송금융 투자 대상으로서의 '상대방 책임'이 의혹 수준이며, '피해 규모'와 '상대방 자력'이 불분명하여 적합 조건에 부합하지 않습니다. 또한, 특정 소송에 대한 투자 기회보다는 법률 시스템 개선에 초점을 맞추고 있어 직접적인 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>불법 의뢰인 모집 철퇴…유죄 땐 변호사 자격 박탈</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>koreadaily.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.koreadaily.com/article/20260322195214935</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-23 12:27:15.855186+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>