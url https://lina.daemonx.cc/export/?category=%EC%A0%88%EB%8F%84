--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="32" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="39" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1024 +535,1168 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>피의자 (개인)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 재판 벌금형 선고</t>
+          <t>경찰 수사 완료 및 검찰 송치</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>60대 남성이 횟집 수조에서 낙지, 전복 등 3만4000원 상당의 해산물을 훔친 혐의로 기소되어 벌금 100만원을 선고받았다. 피고인은 피해자로부터 용서받지 못했으며 동종 범죄 전력이 있는 것으로 확인되었다.</t>
+          <t>술에 취한 남성에게서 명품 지갑과 17만원 상당의 백화점 상품권을 훔친 30대 남성이 경찰과 피해자의 공조 수사로 붙잡혔습니다. 피해자가 중고 거래 앱에서 자신의 물건을 발견하여 신고했으며, 경찰은 피의자를 절도 혐의로 입건하고 사건을 검찰로 송치했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피해 규모가 3만4000원으로 매우 작아(적합 조건 4 불충족) 소송금융 투자 대상으로서의 경제적 실익이 없습니다. 또한, 상대방이 개인이며 자력이 불분명하고(적합 조건 2 불충족), 이미 형사 절차가 벌금형 선고로 종결되었습니다(부적합 조건 해당).</t>
+          <t>상대방 책임이 명확하고(절도 혐의), 증거가 충분하며, 경찰 수사 후 검찰 송치로 공적 절차가 진행 중입니다. 그러나 피해 규모(명품 지갑 및 17만원 상당 상품권)가 매우 작고, 상대방이 개인으로 자력 확보가 어려울 수 있어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>3만4000원</t>
+          <t>명품 지갑 및 17만원 상당 백화점 상품권</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>횟집 수조서 해산물 3만4000원어치 '슬쩍'... 벌금 100만원 선고</t>
+          <t>부축해주는 척 '슬쩍'…경찰·피해자 공조수사에 덜미</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/06/2026040605471725222</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5213480</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:23:03.493646+00:00</t>
+          <t>2026-08-21 07:00:12.814603+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>강모(63)씨</t>
+          <t>10대 피의자들</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 절도 혐의로 벌금 100만원 선고</t>
+          <t>경찰 수사 및 피의자 검거 완료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>60대 남성이 횟집 수조에서 3만4000원 상당의 해산물을 훔친 혐의로 재판에 넘겨져 벌금 100만원을 선고받았습니다. 피해자로부터 용서받지 못했으며 동종 범죄 전력이 있는 것으로 조사되었습니다.</t>
+          <t>청주시에서 주차된 차량에서 지갑과 카드를 훔쳐 사용한 10대들이 경찰에 검거되었습니다. 피해자의 신고를 통해 카드 사용처에서 피의자들이 붙잡혔으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피해 규모가 3만4000원으로 매우 작고, 상대방이 개인으로 자력이 충분하지 않을 가능성이 높습니다. 또한, 형사 절차는 이미 벌금형으로 종결된 사건입니다. 소송금융 투자 대상으로서의 경제적 실익이 없습니다.</t>
+          <t>상대방이 10대 피의자들로 자력 확보가 어렵고, 피해 규모가 소액으로 추정되어 소송금융 투자 대상으로서의 경제적 실익이 낮습니다. (적합 조건 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>3만4000원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (횟집)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>횟집 수조서 해산물 훔친 60대 남성 벌금형</t>
+          <t>주차된 차에서 카드 훔친 10대들 검거</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003577463</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260521&amp;SEQUENCE=0121</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 00:21:47.127521+00:00</t>
+          <t>2026-07-11 07:02:24.159848+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 종결, 피해보상 미진행</t>
+          <t>형사 재판 벌금형 선고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>부산의 한 아구찜 식당에서 배달기사를 사칭한 남성이 음식을 절도한 사건이 발생했다. 식당 주인은 CCTV를 통해 범인을 확인하고 경찰에 신고했으며, 범인은 범행을 인정했으나 현재까지 피해보상은 받지 못하고 사건이 종결되었다.</t>
+          <t>60대 남성이 횟집 수조에서 낙지, 전복 등 3만4000원 상당의 해산물을 훔친 혐의로 기소되어 벌금 100만원을 선고받았다. 피고인은 피해자로부터 용서받지 못했으며 동종 범죄 전력이 있는 것으로 확인되었다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 작고(아구찜 몇 개), 상대방이 개인으로 자력이 충분한지 불분명하여 소송을 통한 회수 가능성이 낮습니다. (적합 조건 '피해 규모가 큼' 및 '상대방에게 자력이 충분함' 미충족)</t>
+          <t>피해 규모가 3만4000원으로 매우 작아(적합 조건 4 불충족) 소송금융 투자 대상으로서의 경제적 실익이 없습니다. 또한, 상대방이 개인이며 자력이 불분명하고(적합 조건 2 불충족), 이미 형사 절차가 벌금형 선고로 종결되었습니다(부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3만4000원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>아구찜이 사라졌어요 …배달기사인 척 '슬쩍' 딱 걸렸다</t>
+          <t>횟집 수조서 해산물 3만4000원어치 '슬쩍'... 벌금 100만원 선고</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040415034168814</t>
+          <t>https://www.mt.co.kr/society/2026/04/06/2026040605471725222</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 00:15:31.258924+00:00</t>
+          <t>2026-04-06 00:23:03.493646+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>절도범 (개인)</t>
+          <t>강모(63)씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 종결, 민사상 피해보상 미해결</t>
+          <t>형사 절도 혐의로 벌금 100만원 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>부산의 한 식당에서 배달원 행세를 하며 아구찜을 훔쳐간 남성이 경찰에 붙잡혔다. 식당 주인 A씨는 두 차례의 절도 피해를 입었으며, 범인은 범행을 인정했으나 현재까지 어떠한 피해보상도 받지 못했다고 토로했다. 경찰 수사는 진행되었으나 민사상 합의는 이루어지지 않은 상태이다.</t>
+          <t>60대 남성이 횟집 수조에서 3만4000원 상당의 해산물을 훔친 혐의로 재판에 넘겨져 벌금 100만원을 선고받았습니다. 피해자로부터 용서받지 못했으며 동종 범죄 전력이 있는 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 작고(아구찜 몇 개), 상대방이 개인으로 자력이 충분한지 불분명하여 소송금융 투자 대상으로서의 경제적 실익이 낮습니다. (부적합 조건: 피해 규모가 작음, 상대방 자력 불충분)</t>
+          <t>피해 규모가 3만4000원으로 매우 작고, 상대방이 개인으로 자력이 충분하지 않을 가능성이 높습니다. 또한, 형사 절차는 이미 벌금형으로 종결된 사건입니다. 소송금융 투자 대상으로서의 경제적 실익이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>수만~수십만원</t>
+          <t>3만4000원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (식당 주인 A씨)</t>
+          <t>1명 (횟집)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[영상] 배달원인 척 아구찜 가져가  헬멧 쓰고 오토바이 슝...눈 뜨고 당...</t>
+          <t>횟집 수조서 해산물 훔친 60대 남성 벌금형</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/04/2026040414255218125</t>
+          <t>https://www.newsis.com/view/NISX20260403_0003577463</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 12:15:59.223838+00:00</t>
+          <t>2026-04-05 00:21:47.127521+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>경찰 수사 종결, 피해보상 미진행</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대구의 한 금은방에서 10대 2명이 3천만원 상당의 금목걸이 3개를 훔쳐 달아났다가 20분 만에 경찰에 검거되었습니다. 피해품은 모두 회수되었으며, 피의자들은 현재 경찰 조사를 받고 있습니다. 경찰은 정확한 범행 경위 및 여죄 여부를 확인 중입니다.</t>
+          <t>부산의 한 아구찜 식당에서 배달기사를 사칭한 남성이 음식을 절도한 사건이 발생했다. 식당 주인은 CCTV를 통해 범인을 확인하고 경찰에 신고했으며, 범인은 범행을 인정했으나 현재까지 피해보상은 받지 못하고 사건이 종결되었다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>피해품(3천만원 상당 금목걸이)이 모두 회수되어 실제 손해배상 청구액이 미미하거나 없을 가능성이 높습니다. 또한 피의자가 10대 고교생으로 자력 부족이 예상되어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
+          <t>피해 규모가 매우 작고(아구찜 몇 개), 상대방이 개인으로 자력이 충분한지 불분명하여 소송을 통한 회수 가능성이 낮습니다. (적합 조건 '피해 규모가 큼' 및 '상대방에게 자력이 충분함' 미충족)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>3,000만원 상당 (피해품 전량 회수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (금은방)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>대구경찰, 10대 금은방 절도 피의자 20분만에 검거</t>
+          <t>아구찜이 사라졌어요 …배달기사인 척 '슬쩍' 딱 걸렸다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031408201913049a8c8bf58f_12</t>
+          <t>https://www.sidae.com/article/2026040415034168814</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-14 00:27:55.423222+00:00</t>
+          <t>2026-04-05 00:15:31.258924+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>절도범 (개인)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고</t>
+          <t>경찰 수사 종결, 민사상 피해보상 미해결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>60대 남성 A 씨가 술에 취해 잠든 30대 남성 B 씨의 1500만 원 상당 금팔찌를 훔친 혐의로 징역 10개월을 선고받았다. A 씨는 CCTV 증거에도 범행을 부인했으며, 과거에도 비슷한 수법으로 처벌받은 전력이 있다. 피해자는 A 씨에 대한 엄벌을 탄원했다.</t>
+          <t>부산의 한 식당에서 배달원 행세를 하며 아구찜을 훔쳐간 남성이 경찰에 붙잡혔다. 식당 주인 A씨는 두 차례의 절도 피해를 입었으며, 범인은 범행을 인정했으나 현재까지 어떠한 피해보상도 받지 못했다고 토로했다. 경찰 수사는 진행되었으나 민사상 합의는 이루어지지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고 CCTV 증거가 존재하나, 피고인이 절도죄로 여러 번 처벌받은 전력이 있는 60대 남성으로 자력 부족이 예상되어 피해 금액 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 부적합한 주요 요인입니다.</t>
+          <t>피해 규모가 매우 작고(아구찜 몇 개), 상대방이 개인으로 자력이 충분한지 불분명하여 소송금융 투자 대상으로서의 경제적 실익이 낮습니다. (부적합 조건: 피해 규모가 작음, 상대방 자력 불충분)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>1500만 원</t>
+          <t>수만~수십만원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (식당 주인 A씨)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“도와주는 줄 알았는데…” 취객에게 다가가 ‘이 범죄’ 저지른 60대</t>
+          <t>[영상] 배달원인 척 아구찜 가져가  헬멧 쓰고 오토바이 슝...눈 뜨고 당...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574185?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/04/04/2026040414255218125</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-12 12:35:31.453738+00:00</t>
+          <t>2026-04-04 12:15:59.223838+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2인조 절도범</t>
+          <t>10대 피의자 2명</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 송치 완료</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>서울 강남 일대 빈집 4곳에서 1억 2천여만 원 상당의 금품을 훔친 40대, 50대 남성 2명이 경찰에 붙잡혀 구속 송치되었습니다. 이들은 생활고를 범행 동기로 진술했으며, 경찰은 범행 다음 날 이들을 검거했습니다.</t>
+          <t>대구의 한 금은방에서 10대 2명이 3천만원 상당의 금목걸이 3개를 훔쳐 달아났다가 20분 만에 경찰에 검거되었습니다. 피해품은 모두 회수되었으며, 피의자들은 현재 경찰 조사를 받고 있습니다. 경찰은 정확한 범행 경위 및 여죄 여부를 확인 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 피해 규모가 크며(4), 증거가 확보되었고(5), 공적 절차가 진행 중(6)인 점은 적합 조건에 해당합니다. 그러나 피고인들이 생활고를 이유로 범행을 저질렀다고 진술하여 자력 부족이 예상되므로, 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>피해품(3천만원 상당 금목걸이)이 모두 회수되어 실제 손해배상 청구액이 미미하거나 없을 가능성이 높습니다. 또한 피의자가 10대 고교생으로 자력 부족이 예상되어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>1억 2천여만 원</t>
+          <t>3,000만원 상당 (피해품 전량 회수)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>4가구</t>
+          <t>1명 (금은방)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>서울 강남 빈집 돌며 금품 훔친 2인조 검거‥  생활고에 돈 필요해서</t>
+          <t>대구경찰, 10대 금은방 절도 피의자 20분만에 검거</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6806048_36918.html</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031408201913049a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-09 12:39:33.525266+00:00</t>
+          <t>2026-03-14 00:27:55.423222+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>구청 복지과 직원을 사칭한 피의자가 고령의 독거노인 3명을 대상으로 상습 절도 범행을 저질렀습니다. 경찰은 피의자를 검거하여 검찰에 구속 송치했으며, 범행 일체를 자백받고 범죄 수익금 일부를 확인했습니다. 지역사회에 고령자 대상 사칭 범죄 예방 활동이 강화될 예정입니다.</t>
+          <t>60대 남성 A 씨가 술에 취해 잠든 30대 남성 B 씨의 1500만 원 상당 금팔찌를 훔친 혐의로 징역 10개월을 선고받았다. A 씨는 CCTV 증거에도 범행을 부인했으며, 과거에도 비슷한 수법으로 처벌받은 전력이 있다. 피해자는 A 씨에 대한 엄벌을 탄원했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 용이하나(적합 조건 5), 피의자가 개인으로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미해당), 피해 규모가 소액으로(적합 조건 4 미해당) 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>피고인의 책임이 명확하고 CCTV 증거가 존재하나, 피고인이 절도죄로 여러 번 처벌받은 전력이 있는 60대 남성으로 자력 부족이 예상되어 피해 금액 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 부적합한 주요 요인입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>“똑똑, 구청 직원입니다” 독거노인 대상 상습 절도…‘가짜 복지관 직...</t>
+          <t>“도와주는 줄 알았는데…” 취객에게 다가가 ‘이 범죄’ 저지른 60대</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260306512805?OutUrl=naver</t>
+          <t>https://www.munhwa.com/article/11574185?ref=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-08 00:15:53.427647+00:00</t>
+          <t>2026-03-12 12:35:31.453738+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>2인조 절도범</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 절도 혐의로 입건</t>
+          <t>경찰 수사 및 구속 송치 완료</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>중국에서 한 남성이 여자친구의 금팔찌를 훔쳐 팔고 은팔찌로 바꿔치기했다가 덜미를 잡혔습니다. 피해 금액은 약 650만 원이며, 남성은 생활비와 빚 때문에 범행을 저질렀다고 진술했습니다. 현재 경찰이 절도 혐의로 수사 중입니다.</t>
+          <t>서울 강남 일대 빈집 4곳에서 1억 2천여만 원 상당의 금품을 훔친 40대, 50대 남성 2명이 경찰에 붙잡혀 구속 송치되었습니다. 이들은 생활고를 범행 동기로 진술했으며, 경찰은 범행 다음 날 이들을 검거했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(남자친구)이 생활비와 개인 빚을 해결하기 위해 범행을 저지른 것으로 보아 자력이 부족하며 (적합 조건 2 미해당), 피해 금액 또한 약 650만 원으로 소송금융 투자를 고려하기에는 상대적으로 소액입니다 (적합 조건 4 미해당). 상대방 책임은 명확하고(적합 조건 1 해당), 경찰 수사로 증거 확보 및 공적 절차가 진행 중이나(적합 조건 5, 6 해당), 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(1), 피해 규모가 크며(4), 증거가 확보되었고(5), 공적 절차가 진행 중(6)인 점은 적합 조건에 해당합니다. 그러나 피고인들이 생활고를 이유로 범행을 저질렀다고 진술하여 자력 부족이 예상되므로, 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>약 650만 원 (3만 위안)</t>
+          <t>1억 2천여만 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4가구</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>여친 금팔찌 내다팔고, 은팔찌 바꿔놓은 中 남성 덜미</t>
+          <t>서울 강남 빈집 돌며 금품 훔친 2인조 검거‥  생활고에 돈 필요해서</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603070030</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6806048_36918.html</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-08 00:14:29.279468+00:00</t>
+          <t>2026-03-09 12:39:33.525266+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>법원 판결 선고</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>M 청소앱을 통해 고용된 청소 도우미 A 씨가 피해자 B 씨의 주거지에서 청소 중 반클리프 아펠 목걸이(시가 477만 원) 등 귀금속을 절도한 사건. 현재 법원 판결이 선고된 상태이다.</t>
+          <t>구청 복지과 직원을 사칭한 피의자가 고령의 독거노인 3명을 대상으로 상습 절도 범행을 저질렀습니다. 경찰은 피의자를 검거하여 검찰에 구속 송치했으며, 범행 일체를 자백받고 범죄 수익금 일부를 확인했습니다. 지역사회에 고령자 대상 사칭 범죄 예방 활동이 강화될 예정입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>주요 피고가 개인(청소 도우미)으로 자력 부족 가능성이 높아 회수 위험이 크다 (적합 조건 2 미충족). 또한, 단일 피해자 사건으로 집단적 피해가 아니며 (적합 조건 3 미충족), 피해 규모도 소송금융 투자 대상으로는 상대적으로 작다 (적합 조건 4 미충족).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 용이하나(적합 조건 5), 피의자가 개인으로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미해당), 피해 규모가 소액으로(적합 조건 4 미해당) 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>477만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[판결][단독] 청소앱 통해 도우미 불렀더니 '반클리프' '티파니' 쓸어갔...</t>
+          <t>“똑똑, 구청 직원입니다” 독거노인 대상 상습 절도…‘가짜 복지관 직...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216695</t>
+          <t>https://www.segye.com/newsView/20260306512805?OutUrl=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-25 00:21:02.109318+00:00</t>
+          <t>2026-03-08 00:15:53.427647+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>리 모</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 징역 8개월 및 벌금 1만 위안 선고</t>
+          <t>경찰 수사 중, 절도 혐의로 입건</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>교통사고로 의식을 잃은 친구의 금목걸이와 팔찌를 훔친 남성이 경찰에 체포되어 징역 8개월과 벌금 1만 위안을 선고받았다. 피해품은 반환되었으나 피해자 가족은 친구의 배신에 고통을 호소했다.</t>
+          <t>중국에서 한 남성이 여자친구의 금팔찌를 훔쳐 팔고 은팔찌로 바꿔치기했다가 덜미를 잡혔습니다. 피해 금액은 약 650만 원이며, 남성은 생활비와 빚 때문에 범행을 저질렀다고 진술했습니다. 현재 경찰이 절도 혐의로 수사 중입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 유죄 판결을 받았으나(적합 조건 1), 피해 규모가 소액(약 385만원)이고 피해자가 1명인 개인적 사건으로 집단적 피해에 해당하지 않음(적합 조건 3, 4 불충족). 또한 형사 절차가 이미 종결되어 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>상대방(남자친구)이 생활비와 개인 빚을 해결하기 위해 범행을 저지른 것으로 보아 자력이 부족하며 (적합 조건 2 미해당), 피해 금액 또한 약 650만 원으로 소송금융 투자를 고려하기에는 상대적으로 소액입니다 (적합 조건 4 미해당). 상대방 책임은 명확하고(적합 조건 1 해당), 경찰 수사로 증거 확보 및 공적 절차가 진행 중이나(적합 조건 5, 6 해당), 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>약 385만원</t>
+          <t>약 650만 원 (3만 위안)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>사고로 의식 잃은 친구 금목걸이·팔찌 훔친 남성, 결국…</t>
+          <t>여친 금팔찌 내다팔고, 은팔찌 바꿔놓은 中 남성 덜미</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/life/2026-02-24/202602240100150880010573</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603070030</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-24 00:25:22.198883+00:00</t>
+          <t>2026-03-08 00:14:29.279468+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 재판 징역 6개월 선고</t>
+          <t>법원 판결 선고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 부산 동래구 무인점포에서 38차례에 걸쳐 5만 8700원 상당의 라면과 음료수 등을 훔친 혐의로 징역 6개월을 선고받았다. A씨는 수사 중에도 범행을 이어갔으며, 법원은 생계형 범죄임을 고려했으나 피해자의 고통을 언급했다.</t>
+          <t>M 청소앱을 통해 고용된 청소 도우미 A 씨가 피해자 B 씨의 주거지에서 청소 중 반클리프 아펠 목걸이(시가 477만 원) 등 귀금속을 절도한 사건. 현재 법원 판결이 선고된 상태이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>피해 금액이 5만 8700원으로 매우 작고(피해 규모가 큼 조건 불충족), 가해자가 '생계형 범죄'를 저지른 것으로 보아 자력이 부족할 가능성이 높아(상대방에게 자력이 충분함 조건 불충족) 소송금융 투자의 최소 기대 수익을 충족하기 어렵습니다.</t>
+          <t>주요 피고가 개인(청소 도우미)으로 자력 부족 가능성이 높아 회수 위험이 크다 (적합 조건 2 미충족). 또한, 단일 피해자 사건으로 집단적 피해가 아니며 (적합 조건 3 미충족), 피해 규모도 소송금융 투자 대상으로는 상대적으로 작다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>5만 8700원</t>
+          <t>477만 원 이상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>무인점포서 라면 상습적으로 훔친 30대 징역형</t>
+          <t>[판결][단독] 청소앱 통해 도우미 불렀더니 '반클리프' '티파니' 쓸어갔...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6475232?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260224071718</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216695</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-24 00:23:14.265669+00:00</t>
+          <t>2026-02-25 00:21:02.109318+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>리 모</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 종결, 징역 8개월 및 벌금 1만 위안 선고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>이탈리아에서 도둑들이 신장 결석을 보석으로 착각해 훔쳐 가는 황당한 절도 사건이 발생했습니다. 피해자는 전 부편집국장으로, 도난당한 현금은 150유로 미만이며 신장 결석은 금전적 가치가 없습니다. 피해자는 경찰에 신고하여 수사가 진행 중입니다.</t>
+          <t>교통사고로 의식을 잃은 친구의 금목걸이와 팔찌를 훔친 남성이 경찰에 체포되어 징역 8개월과 벌금 1만 위안을 선고받았다. 피해품은 반환되었으나 피해자 가족은 친구의 배신에 고통을 호소했다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>피해 금액이 150유로 미만으로 매우 작고(적합 조건 4 미충족), 소송 상대방이 특정되지 않은 절도범으로 자력 확보가 불확실하여(적합 조건 2 미충족) 소송금융 투자 대상으로서의 경제적 실익이 매우 낮습니다.</t>
+          <t>상대방 책임은 명확하고 유죄 판결을 받았으나(적합 조건 1), 피해 규모가 소액(약 385만원)이고 피해자가 1명인 개인적 사건으로 집단적 피해에 해당하지 않음(적합 조건 3, 4 불충족). 또한 형사 절차가 이미 종결되어 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>150유로 미만 (약 25만 원 미만)</t>
+          <t>약 385만원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'보석' 갖고 튄 이탈리아 도둑들…피해자  그거 내 신장 결석인데</t>
+          <t>사고로 의식 잃은 친구 금목걸이·팔찌 훔친 남성, 결국…</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260223153438cON</t>
+          <t>https://www.sportschosun.com/life/2026-02-24/202602240100150880010573</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-02-24 00:18:35.441278+00:00</t>
+          <t>2026-02-24 00:25:22.198883+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>절도</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>형사 재판 징역 6개월 선고</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>30대 남성 A씨가 부산 동래구 무인점포에서 38차례에 걸쳐 5만 8700원 상당의 라면과 음료수 등을 훔친 혐의로 징역 6개월을 선고받았다. A씨는 수사 중에도 범행을 이어갔으며, 법원은 생계형 범죄임을 고려했으나 피해자의 고통을 언급했다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>피해 금액이 5만 8700원으로 매우 작고(피해 규모가 큼 조건 불충족), 가해자가 '생계형 범죄'를 저지른 것으로 보아 자력이 부족할 가능성이 높아(상대방에게 자력이 충분함 조건 불충족) 소송금융 투자의 최소 기대 수익을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>5만 8700원</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>무인점포서 라면 상습적으로 훔친 30대 징역형</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6475232?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260224071718</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:23:14.265669+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>절도</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>이탈리아에서 도둑들이 신장 결석을 보석으로 착각해 훔쳐 가는 황당한 절도 사건이 발생했습니다. 피해자는 전 부편집국장으로, 도난당한 현금은 150유로 미만이며 신장 결석은 금전적 가치가 없습니다. 피해자는 경찰에 신고하여 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>피해 금액이 150유로 미만으로 매우 작고(적합 조건 4 미충족), 소송 상대방이 특정되지 않은 절도범으로 자력 확보가 불확실하여(적합 조건 2 미충족) 소송금융 투자 대상으로서의 경제적 실익이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>150유로 미만 (약 25만 원 미만)</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>'보석' 갖고 튄 이탈리아 도둑들…피해자  그거 내 신장 결석인데</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260223153438cON</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:18:35.441278+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>절도</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>A씨 (30대 배달기사)</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>형사 재판 1심 징역 4년 선고</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>30대 배달기사 A씨가 배달 중 택배를 훔치고 주택에 침입해 절도를 시도한 혐의로 징역 4년을 선고받았다. A씨는 과거 음주운전과 폭행 전력도 있으며, 법원은 범행을 인정하고 반성하는 점을 고려해 형을 정했다. 피해는 주로 소액의 택배 절도와 주택 침입 시도에 따른 것이다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>상대방(개인 배달기사)의 자력이 불충분할 가능성이 매우 높고, 피해 규모가 소액이며, 집단적 피해가 아닌 개별 사건임. 형사 절차는 이미 판결이 선고되어 종결 단계에 있어 소송금융 투자 대상으로서의 신규성이 낮음.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>약 30만원 (택배 절도 24만 3천원 + 주택 침입 시도 6만원)</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>3명 (택배 피해자 2명, 주택 침입 피해자 1명)</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>배달 중 택배 훔치고 주택 침입…30대 배달기사 징역 4년</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/law/2026/02/22/20260222500081?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-02-22 12:23:35.233971+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N15"/>
+  <autoFilter ref="A1:N17"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>