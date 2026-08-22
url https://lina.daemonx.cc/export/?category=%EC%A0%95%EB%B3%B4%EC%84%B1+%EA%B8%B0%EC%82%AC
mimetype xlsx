--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$35</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$36</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N35"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,2073 +538,2133 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>한국주택금융공사가 6월 보금자리론 금리를 동결한다고 발표했습니다. 이는 서민 주거 안정을 위한 장기·고정금리 주택담보대출 상품으로, 저소득 청년, 신혼가구, 사회적배려층 등에게는 추가 우대금리 혜택이 제공됩니다.</t>
+          <t>미국 공화당 상원의원의 암호화폐 시장구조 법안 추진 계획, 비트코인 및 이더리움 현물 ETF의 순유입, 모건스탠리의 현물 암호화폐 거래 시작 계획, 솔라나 재단과 구글 클라우드의 AI 에이전트용 결제 서비스 출시 등 암호화폐 시장의 다양한 소식을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 한국주택금융공사의 보금자리론 금리 동결에 대한 정책 발표로, 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 되는 '사건' 자체가 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 암호화폐 시장의 동향, 법안 추진, 기관 투자 소식 등 일반적인 정보성 뉴스 브리핑입니다. 특정 피해 사실이나 분쟁, 소송 가능성이 있는 사건을 다루고 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>고정금리 안정감 이어간다… 주택금융공사, 보금자리론 금리 동결</t>
+          <t>[저녁 뉴스브리핑] 미국 공화당 상원의원, 암호화폐 시장구조 법안 7월...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026052807580182319</t>
+          <t>https://www.tokenpost.kr/news/briefing/356767</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:01:24.812119+00:00</t>
+          <t>2026-06-17 15:12:19.483212+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 스타트업 투자 유치 시 체결하는 신주 인수 계약의 중요성을 다루며, 단순한 투자금 조달을 넘어 회사 운영 방식과 책임 소재를 정교하게 설계하는 목적을 설명합니다. 투자자가 창업자 및 핵심 경영진에게 진술 및 보장, 경업금지, 지분 처분 제한 등의 의무를 부담시켜 투자금 사용 및 경영에 대한 통제권을 확보하는 방안을 제시합니다.</t>
+          <t>한국주택금융공사가 6월 보금자리론 금리를 동결한다고 발표했습니다. 이는 서민 주거 안정을 위한 장기·고정금리 주택담보대출 상품으로, 저소득 청년, 신혼가구, 사회적배려층 등에게는 추가 우대금리 혜택이 제공됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 스타트업 투자 계약서의 구조와 의미를 설명하는 법률 칼럼입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 한국주택금융공사의 보금자리론 금리 동결에 대한 정책 발표로, 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 되는 '사건' 자체가 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[스타트업 필독法]스타트업 투자계약서의 구조와 의미</t>
+          <t>고정금리 안정감 이어간다… 주택금융공사, 보금자리론 금리 동결</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026042914191200802</t>
+          <t>https://view.asiae.co.kr/article/2026052807580182319</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-15 07:02:17.647496+00:00</t>
+          <t>2026-05-30 07:01:24.812119+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래법 개정 내용과 공정거래 자율준수 제도, 동의의결 신청 시 처분시효 정지 제도 등 관련 법률 및 제도 변화를 설명하는 '교과서'에 대한 소개입니다. 특정 사건이나 분쟁, 피해 사실을 다루고 있지 않습니다.</t>
+          <t>이 기사는 스타트업 투자 유치 시 체결하는 신주 인수 계약의 중요성을 다루며, 단순한 투자금 조달을 넘어 회사 운영 방식과 책임 소재를 정교하게 설계하는 목적을 설명합니다. 투자자가 창업자 및 핵심 경영진에게 진술 및 보장, 경업금지, 지분 처분 제한 등의 의무를 부담시켜 투자금 사용 및 경영에 대한 통제권을 확보하는 방안을 제시합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 공정거래법 개정 내용과 관련 제도에 대한 일반적인 법률 해설 및 정보 제공 목적의 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 스타트업 투자 계약서의 구조와 의미를 설명하는 법률 칼럼입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>공정거래법 판례와 심결례를 알기 쉽게 풀어놓은 ‘교과서’</t>
+          <t>[스타트업 필독法]스타트업 투자계약서의 구조와 의미</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583985?ref=naver</t>
+          <t>https://view.asiae.co.kr/article/2026042914191200802</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:32:38.987383+00:00</t>
+          <t>2026-05-15 07:02:17.647496+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대한국제법학회와 외교부가 학문후속세대 양성을 위해 제26회 국제법 논문경시대회를 개최합니다. 대학생, 일반 대학원생, 법학전문대학원생을 대상으로 국제법 관련 다양한 주제로 논문을 공모하며, 우수작에는 외교부장관상과 헤이그 아카데미 수강 지원, 상금 등이 수여됩니다.</t>
+          <t>이 기사는 공정거래법 개정 내용과 공정거래 자율준수 제도, 동의의결 신청 시 처분시효 정지 제도 등 관련 법률 및 제도 변화를 설명하는 '교과서'에 대한 소개입니다. 특정 사건이나 분쟁, 피해 사실을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 국제법 논문 경시대회 개최 소식으로, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않으며, 투자 대상으로서의 근거가 없습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 공정거래법 개정 내용과 관련 제도에 대한 일반적인 법률 해설 및 정보 제공 목적의 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>대한국제법학회·외교부, 제26회 '국제법 논문경시대회' 개최</t>
+          <t>공정거래법 판례와 심결례를 알기 쉽게 풀어놓은 ‘교과서’</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>lec.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.lec.co.kr/news/articleView.html?idxno=751790</t>
+          <t>https://www.naeil.com/news/read/583985?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-31 13:20:23.074233+00:00</t>
+          <t>2026-04-04 00:32:38.987383+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대구지방변호사회에서 제33기 소송실무연수원 연수생을 모집한다는 내용의 기사입니다. 교육 과정은 소장 및 준비서면 작성, 민사특별법, 손해배상, 형사변무실무 등 소송 실무 전반을 아우릅니다.</t>
+          <t>대한국제법학회와 외교부가 학문후속세대 양성을 위해 제26회 국제법 논문경시대회를 개최합니다. 대학생, 일반 대학원생, 법학전문대학원생을 대상으로 국제법 관련 다양한 주제로 논문을 공모하며, 우수작에는 외교부장관상과 헤이그 아카데미 수강 지원, 상금 등이 수여됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 특정 소송 사건이나 분쟁에 대한 내용이 아닌, 변호사 실무 연수생 모집에 관한 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 수 없으며, 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
+          <t>해당 기사는 국제법 논문 경시대회 개최 소식으로, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않으며, 투자 대상으로서의 근거가 없습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>대구지방변호사회, 제33기 소송실무연수원 연수생 모집</t>
+          <t>대한국제법학회·외교부, 제26회 '국제법 논문경시대회' 개최</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>lec.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260331500621</t>
+          <t>http://www.lec.co.kr/news/articleView.html?idxno=751790</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-31 13:02:23.609469+00:00</t>
+          <t>2026-03-31 13:20:23.074233+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>한화손해보험이 가정폭력 관련 가사소송 법률 비용을 보장하는 보험 상품에 대한 배타적사용권을 업계 최초로 획득했습니다. 이 상품은 소송비용뿐만 아니라 위자료, 양육비, 재산분할 등 관련 비용까지 보장합니다.</t>
+          <t>대구지방변호사회에서 제33기 소송실무연수원 연수생을 모집한다는 내용의 기사입니다. 교육 과정은 소장 및 준비서면 작성, 민사특별법, 손해배상, 형사변무실무 등 소송 실무 전반을 아우릅니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 수 있는 특정 사건을 다루는 것이 아니라, 한화손해보험의 '가정폭력 법률 비용 보장' 보험 상품 출시 소식을 전하는 정보성 기사입니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>본 기사는 특정 소송 사건이나 분쟁에 대한 내용이 아닌, 변호사 실무 연수생 모집에 관한 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 수 없으며, 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>한화손보, '가정폭력 법률 비용 보장' 배타적사용권 획득</t>
+          <t>대구지방변호사회, 제33기 소송실무연수원 연수생 모집</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newspost.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newspost.kr/news/articleView.html?idxno=222052</t>
+          <t>https://www.kbmaeil.com/article/20260331500621</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 13:17:29.301276+00:00</t>
+          <t>2026-03-31 13:02:23.609469+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사는 AI 기술이 퇴직연금 관리에 도입되는 현황과 관련 증권사들의 진출 동향을 다루고 있습니다. 특히 AI 연금 운용 시 발생할 수 있는 소송 리스크를 차단하기 위한 내부 투자위원회의 인간 oversight 의무화 등 신뢰도 확보 노력을 언급합니다. 특정 사건이나 피해 사실을 보도하는 기사가 아닌, 산업 동향 및 미래 리스크 관리에 대한 정보성 리포트입니다.</t>
+          <t>한화손해보험이 가정폭력 관련 가사소송 법률 비용을 보장하는 보험 상품에 대한 배타적사용권을 업계 최초로 획득했습니다. 이 상품은 소송비용뿐만 아니라 위자료, 양육비, 재산분할 등 관련 비용까지 보장합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 AI 퇴직연금 시장 동향 및 소송 리스크 관리 방안에 대한 일반적인 정보성 리포트입니다. 특정 사건, 피해 사실, 책임 주체, 피해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 분석할 사건 자체가 존재하지 않습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 수 있는 특정 사건을 다루는 것이 아니라, 한화손해보험의 '가정폭력 법률 비용 보장' 보험 상품 출시 소식을 전하는 정보성 기사입니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>스페셜 리포트 l AI, 퇴직연금의 '보이지 않는 손'으로</t>
+          <t>한화손보, '가정폭력 법률 비용 보장' 배타적사용권 획득</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>newspost.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=202603301013042305d55156af31_29</t>
+          <t>https://www.newspost.kr/news/articleView.html?idxno=222052</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-30 12:43:02.235278+00:00</t>
+          <t>2026-03-30 13:17:29.301276+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>이 기사는 대한상사중재원(KCAB) 국제중재센터의 창립 60주년 기념 세미나 내용을 다루며, KCAB 국제중재의 편리성, 신속성, 가성비 및 한국 기업에 대한 긍정적 이해 등 장점을 소개하고 있습니다. 한국 기업의 국제중재 사건 유치 방안과 차세대 국제중재 생태계 구축을 위한 과제를 논의하는 전문가들의 의견을 담고 있습니다. 특정 분쟁이나 피해 사건에 대한 보도가 아닌, 국제중재기관의 홍보 및 발전 방향에 대한 정보성 기사입니다.</t>
+          <t>이 기사는 AI 기술이 퇴직연금 관리에 도입되는 현황과 관련 증권사들의 진출 동향을 다루고 있습니다. 특히 AI 연금 운용 시 발생할 수 있는 소송 리스크를 차단하기 위한 내부 투자위원회의 인간 oversight 의무화 등 신뢰도 확보 노력을 언급합니다. 특정 사건이나 피해 사실을 보도하는 기사가 아닌, 산업 동향 및 미래 리스크 관리에 대한 정보성 리포트입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 대한상사중재원(KCAB) 국제중재센터의 장점을 홍보하는 정보성 기사입니다. 따라서 소송금융 적합도 판단 기준에 해당하는 어떠한 적합 조건도 충족하지 않습니다.</t>
+          <t>기사는 AI 퇴직연금 시장 동향 및 소송 리스크 관리 방안에 대한 일반적인 정보성 리포트입니다. 특정 사건, 피해 사실, 책임 주체, 피해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 분석할 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'두 마리 토끼' 잡는 KCAB 국제중재센터</t>
+          <t>스페셜 리포트 l AI, 퇴직연금의 '보이지 않는 손'으로</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>globalepic.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92927</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=202603301013042305d55156af31_29</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-29 12:48:41.305194+00:00</t>
+          <t>2026-03-30 12:43:02.235278+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>NH농협은행이 서울강동경찰서 및 대학생 봉사단과 함께 만 60세 이상 전 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 지원 행사를 실시했다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융사기 취약계층 보호를 위한 포용금융 실천의 일환으로 마련되었다.</t>
+          <t>이 기사는 대한상사중재원(KCAB) 국제중재센터의 창립 60주년 기념 세미나 내용을 다루며, KCAB 국제중재의 편리성, 신속성, 가성비 및 한국 기업에 대한 긍정적 이해 등 장점을 소개하고 있습니다. 한국 기업의 국제중재 사건 유치 방안과 차세대 국제중재 생태계 구축을 위한 과제를 논의하는 전문가들의 의견을 담고 있습니다. 특정 분쟁이나 피해 사건에 대한 보도가 아닌, 국제중재기관의 홍보 및 발전 방향에 대한 정보성 기사입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 정보성 기사입니다. 특정 사건이나 분쟁이 발생한 상황이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 대한상사중재원(KCAB) 국제중재센터의 장점을 홍보하는 정보성 기사입니다. 따라서 소송금융 적합도 판단 기준에 해당하는 어떠한 적합 조건도 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>NH농협은행, 보이스피싱 보상보험 무료 지원…피해액 최대 1천만원 보장</t>
+          <t>'두 마리 토끼' 잡는 KCAB 국제중재센터</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=210211</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92927</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-28 00:15:09.578973+00:00</t>
+          <t>2026-03-29 12:48:41.305194+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>박현철 전 광주지검장이 법무법인 더킴로펌의 대표변호사로 합류했다는 소식이다. 박 변호사는 20여년간 검찰 주요 요직을 거치며 수사, 정책, 지휘 등 다양한 분야에서 전문성을 쌓았으며, 더킴로펌은 그의 합류로 형사 및 기업 리스크 대응 경쟁력을 강화할 것으로 기대된다.</t>
+          <t>NH농협은행이 서울강동경찰서 및 대학생 봉사단과 함께 만 60세 이상 전 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 지원 행사를 실시했다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융사기 취약계층 보호를 위한 포용금융 실천의 일환으로 마련되었다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법적 분쟁이나 잠재적 소송 사건에 대한 내용이 아니며, 법무법인의 인사이동에 대한 정보성 기사이므로 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 정보성 기사입니다. 특정 사건이나 분쟁이 발생한 상황이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>박현철 전 광주지검장, 더킴로펌 대표변호사로 합류</t>
+          <t>NH농협은행, 보이스피싱 보상보험 무료 지원…피해액 최대 1천만원 보장</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260325517360?OutUrl=naver</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=210211</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-25 13:03:22.208621+00:00</t>
+          <t>2026-03-28 00:15:09.578973+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>해당 기사는 김천시의 산업단지 복합문화센터 문화강좌 개강 및 퇴원환자 지역사회 연계 협약 체결, 구미시의 국비 확보 노력, 그리고 구미시의회 의원들의 공무원 권익 보호 입법 공로에 대한 감사패 수여 등 각 지자체의 일반적인 행정 및 의회 활동을 보도하고 있습니다.</t>
+          <t>박현철 전 광주지검장이 법무법인 더킴로펌의 대표변호사로 합류했다는 소식이다. 박 변호사는 20여년간 검찰 주요 요직을 거치며 수사, 정책, 지휘 등 다양한 분야에서 전문성을 쌓았으며, 더킴로펌은 그의 합류로 형사 및 기업 리스크 대응 경쟁력을 강화할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>제공된 기사는 김천시와 구미시의 일반적인 행정 및 의회 활동에 대한 정보성 보도로, 특정 피해 사실이나 분쟁 당사자, 소송 가능성이 있는 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 사건이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 법적 분쟁이나 잠재적 소송 사건에 대한 내용이 아니며, 법무법인의 인사이동에 대한 정보성 기사이므로 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[패트롤] 김천시-구미시-구미시의회-문경시-고령군</t>
+          <t>박현철 전 광주지검장, 더킴로펌 대표변호사로 합류</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260325022120766</t>
+          <t>https://www.segye.com/newsView/20260325517360?OutUrl=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-25 00:50:05.190142+00:00</t>
+          <t>2026-03-25 13:03:22.208621+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>NH농협은행이 원금보장형 지수연동예금(ELD)을 출시하고, NC 다이노스와 협업 이벤트를 진행하며 리테일 금융을 강화합니다. 또한, 만 60세 이상 전 국민을 대상으로 보이스피싱 보상보험을 무료로 지원하여 금융취약계층 보호에 나섭니다.</t>
+          <t>해당 기사는 김천시의 산업단지 복합문화센터 문화강좌 개강 및 퇴원환자 지역사회 연계 협약 체결, 구미시의 국비 확보 노력, 그리고 구미시의회 의원들의 공무원 권익 보호 입법 공로에 대한 감사패 수여 등 각 지자체의 일반적인 행정 및 의회 활동을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행의 신규 금융 상품 출시 및 사회 공헌 활동에 대한 정보성 기사입니다. 은행의 어떠한 위법 행위나 분쟁 상황도 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 김천시와 구미시의 일반적인 행정 및 의회 활동에 대한 정보성 보도로, 특정 피해 사실이나 분쟁 당사자, 소송 가능성이 있는 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>NH농협은행, ELD·야구 이벤트·보이스피싱 보험 동시 추진…리테일 전...</t>
+          <t>[패트롤] 김천시-구미시-구미시의회-문경시-고령군</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>thevaluenews.co.kr</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197619</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260325022120766</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-24 12:27:04.504159+00:00</t>
+          <t>2026-03-25 00:50:05.190142+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>보험 전문 변호사가 출연하여 보험을 재테크가 아닌 비용으로 인식하고, 개인의 상황과 가족력에 맞춰 필요한 보험에 집중하며 불필요한 특약을 정리하여 보험료를 절약하는 방법을 조언합니다. 특히 실손보험의 중복 가입, 수술비 특약, 입원비 특약 등 가성비가 낮은 보험 상품에 대한 주의를 당부합니다.</t>
+          <t>NH농협은행이 원금보장형 지수연동예금(ELD)을 출시하고, NC 다이노스와 협업 이벤트를 진행하며 리테일 금융을 강화합니다. 또한, 만 60세 이상 전 국민을 대상으로 보이스피싱 보상보험을 무료로 지원하여 금융취약계층 보호에 나섭니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 보험 관리 방법에 대한 일반적인 정보성 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 피해 규모, 책임 소재 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>해당 기사는 NH농협은행의 신규 금융 상품 출시 및 사회 공헌 활동에 대한 정보성 기사입니다. 은행의 어떠한 위법 행위나 분쟁 상황도 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>이 보험부터 빨리 해지하세요…줄줄 새는 돈 막는 법 [이슈콘서트]</t>
+          <t>NH농협은행, ELD·야구 이벤트·보이스피싱 보험 동시 추진…리테일 전...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>thevaluenews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515737&amp;ref=A</t>
+          <t>http://www.thevaluenews.co.kr/news/view.php?idx=197619</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-23 13:14:40.354274+00:00</t>
+          <t>2026-03-24 12:27:04.504159+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>통영시가 2026년도 시민안전보험에 가입했다는 내용의 기사입니다. 이 보험은 강력범죄, 성폭력범죄, 개물림 사고, 스쿨존 및 실버존 교통사고, 뺑소니 및 무보험차 사고 등 다양한 유형의 피해에 대한 보상금을 시민들에게 제공합니다.</t>
+          <t>보험 전문 변호사가 출연하여 보험을 재테크가 아닌 비용으로 인식하고, 개인의 상황과 가족력에 맞춰 필요한 보험에 집중하며 불필요한 특약을 정리하여 보험료를 절약하는 방법을 조언합니다. 특히 실손보험의 중복 가입, 수술비 특약, 입원비 특약 등 가성비가 낮은 보험 상품에 대한 주의를 당부합니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 통영시의 시민안전보험 가입에 대한 정보성 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 상대방의 책임, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 보험 관리 방법에 대한 일반적인 정보성 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 피해 규모, 책임 소재 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>통영시, 2026년도 시민안전보험 가입</t>
+          <t>이 보험부터 빨리 해지하세요…줄줄 새는 돈 막는 법 [이슈콘서트]</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=541520</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515737&amp;ref=A</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-22 12:21:02.939871+00:00</t>
+          <t>2026-03-23 13:14:40.354274+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>이 기사는 나경희 기자의 저서 '악의 이유를 찾는 사람들'을 리뷰하며 한국 경찰 프로파일링의 20년 역사를 조명합니다. 2005년 유영철, 정남규 사건을 계기로 탄생한 1기 프로파일러들의 활동과 한국형 범죄 분류 매뉴얼 개발 과정을 상세히 다루고 있습니다. 범죄 동기 분석을 통해 수사를 돕는 프로파일러들의 헌신을 강조하며, 악의 진화에 맞서 피해를 줄이려는 노력을 기록합니다.</t>
+          <t>통영시가 2026년도 시민안전보험에 가입했다는 내용의 기사입니다. 이 보험은 강력범죄, 성폭력범죄, 개물림 사고, 스쿨존 및 실버존 교통사고, 뺑소니 및 무보험차 사고 등 다양한 유형의 피해에 대한 보상금을 시민들에게 제공합니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 한국형 프로파일링의 역사와 진화를 다룬 도서 리뷰로, 특정 법적 분쟁이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 진행 중인 법적 절차 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 통영시의 시민안전보험 가입에 대한 정보성 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 상대방의 책임, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>한국형 프로파일링의 진화… 부딪치며 쌓은 20년의 기록</t>
+          <t>통영시, 2026년도 시민안전보험 가입</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260319517716?OutUrl=naver</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=541520</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-21 00:22:34.443800+00:00</t>
+          <t>2026-03-22 12:21:02.939871+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이 기사는 변호사가 고소대리, 민사상 손해배상 청구, 강제집행 절차까지 도울 수 있다는 점을 설명하는 일반적인 법률 정보성 글입니다. 특정 사건이나 분쟁 상황을 다루는 것이 아니므로, 소송금융 투자 검토 대상이 되는 구체적인 피해 사실이나 당사자가 존재하지 않습니다.</t>
+          <t>이 기사는 나경희 기자의 저서 '악의 이유를 찾는 사람들'을 리뷰하며 한국 경찰 프로파일링의 20년 역사를 조명합니다. 2005년 유영철, 정남규 사건을 계기로 탄생한 1기 프로파일러들의 활동과 한국형 범죄 분류 매뉴얼 개발 과정을 상세히 다루고 있습니다. 범죄 동기 분석을 통해 수사를 돕는 프로파일러들의 헌신을 강조하며, 악의 진화에 맞서 피해를 줄이려는 노력을 기록합니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 변호사의 고소대리 및 민사상 손해배상 청구 대리 업무 범위에 대한 일반적인 정보를 제공합니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 한국형 프로파일링의 역사와 진화를 다룬 도서 리뷰로, 특정 법적 분쟁이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 진행 중인 법적 절차 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>고소대리 변호사, 어디까지 내 편일까?</t>
+          <t>한국형 프로파일링의 진화… 부딪치며 쌓은 20년의 기록</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/O449VVCCAPAT</t>
+          <t>https://www.segye.com/newsView/20260319517716?OutUrl=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-20 12:46:07.764341+00:00</t>
+          <t>2026-03-21 00:22:34.443800+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>상속세 분야 권위자인 박훈 서울시립대 교수가 제자 윤현경 변호사와 결혼했으며, 두 사람이 공동 집필한 신간 '결혼·이혼·상속, 그때 세금이 시작된다'를 출간했다는 내용의 기사입니다. 최근 재벌가 이혼 소송과 대규모 상속 분쟁에 대한 사회적 관심을 배경으로 책의 내용을 소개하고 있습니다.</t>
+          <t>이 기사는 변호사가 고소대리, 민사상 손해배상 청구, 강제집행 절차까지 도울 수 있다는 점을 설명하는 일반적인 법률 정보성 글입니다. 특정 사건이나 분쟁 상황을 다루는 것이 아니므로, 소송금융 투자 검토 대상이 되는 구체적인 피해 사실이나 당사자가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 소송에 대한 내용이 아닌, 교수의 결혼과 신간 출간에 대한 정보성 기사입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 변호사의 고소대리 및 민사상 손해배상 청구 대리 업무 범위에 대한 일반적인 정보를 제공합니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>상속세 분야 권위자 박훈 서울시립대 교수, 제자 윤현경 변호사와 '결혼...</t>
+          <t>고소대리 변호사, 어디까지 내 편일까?</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>kyosu.net</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.kyosu.net/news/articleView.html?idxno=201359</t>
+          <t>https://lawtalknews.co.kr/article/O449VVCCAPAT</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-20 12:41:45.137500+00:00</t>
+          <t>2026-03-20 12:46:07.764341+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>엔지니어링공제조합 이재완 이사장의 연임이 확정되었으며, 조합은 손해배상공제 및 태양광발전소 종합공제 등 주력 상품의 경쟁력을 강화하고 미래 유망시장에 특화된 신상품 개발에 주력할 계획입니다. 본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 조합의 경영 활동에 대한 정보성 기사입니다.</t>
+          <t>상속세 분야 권위자인 박훈 서울시립대 교수가 제자 윤현경 변호사와 결혼했으며, 두 사람이 공동 집필한 신간 '결혼·이혼·상속, 그때 세금이 시작된다'를 출간했다는 내용의 기사입니다. 최근 재벌가 이혼 소송과 대규모 상속 분쟁에 대한 사회적 관심을 배경으로 책의 내용을 소개하고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 기사는 엔지니어링공제조합 이사장의 연임 및 사업 계획에 대한 내용으로, 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 소송에 대한 내용이 아닌, 교수의 결혼과 신간 출간에 대한 정보성 기사입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>엔지니어링공제조합, 이재완 이사장 연임 확정</t>
+          <t>상속세 분야 권위자 박훈 서울시립대 교수, 제자 윤현경 변호사와 '결혼...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>energy-news.co.kr</t>
+          <t>kyosu.net</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.energy-news.co.kr/news/articleView.html?idxno=223863</t>
+          <t>https://www.kyosu.net/news/articleView.html?idxno=201359</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-20 00:34:45.429240+00:00</t>
+          <t>2026-03-20 12:41:45.137500+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>부모교육 전문가 이보연 소장이 외동아이를 사회성 풍부한 아이로 키우는 방법에 대해 조언하는 기사입니다. 외동아이 양육의 특징과 부모의 과도한 개입 및 성취 압박에 대한 우려를 짚고, 시기별 사회성 발달 팁을 제시합니다.</t>
+          <t>엔지니어링공제조합 이재완 이사장의 연임이 확정되었으며, 조합은 손해배상공제 및 태양광발전소 종합공제 등 주력 상품의 경쟁력을 강화하고 미래 유망시장에 특화된 신상품 개발에 주력할 계획입니다. 본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 조합의 경영 활동에 대한 정보성 기사입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 외동아이 양육에 대한 부모교육 전문가의 조언을 담은 정보성 기사입니다. 특정 사건이나 피해 사실, 법적 분쟁의 가능성을 언급하고 있지 않아 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 엔지니어링공제조합 이사장의 연임 및 사업 계획에 대한 내용으로, 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>“외동도 사회성 풍부한 아이로 키울 수 있어요”</t>
+          <t>엔지니어링공제조합, 이재완 이사장 연임 확정</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>woman.donga.com</t>
+          <t>energy-news.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://woman.donga.com/3/all/12/6145015/1</t>
+          <t>https://www.energy-news.co.kr/news/articleView.html?idxno=223863</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-20 00:24:09.704803+00:00</t>
+          <t>2026-03-20 00:34:45.429240+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>이범상 변호사의 《건설 관련 소송》 여섯 번째 증보판 출간 소식을 전하는 기사입니다. 이 책은 20년 넘게 건설소송 분야의 기본 이론과 실무를 다루며, 변호사, 건설법무 실무자, 대학원생들에게 유용한 자료로 소개됩니다.</t>
+          <t>부모교육 전문가 이보연 소장이 외동아이를 사회성 풍부한 아이로 키우는 방법에 대해 조언하는 기사입니다. 외동아이 양육의 특징과 부모의 과도한 개입 및 성취 압박에 대한 우려를 짚고, 시기별 사회성 발달 팁을 제시합니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건에 대한 내용이 아닌, 건설 소송 관련 법률 서적 출판에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않습니다.</t>
+          <t>해당 기사는 외동아이 양육에 대한 부모교육 전문가의 조언을 담은 정보성 기사입니다. 특정 사건이나 피해 사실, 법적 분쟁의 가능성을 언급하고 있지 않아 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>최신 이슈 보완 건설소송 분야 필독서</t>
+          <t>“외동도 사회성 풍부한 아이로 키울 수 있어요”</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>woman.donga.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217924</t>
+          <t>https://woman.donga.com/3/all/12/6145015/1</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-18 00:38:00.171762+00:00</t>
+          <t>2026-03-20 00:24:09.704803+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>교황 레오 14세는 이탈리아 공영방송 편집진과의 만남에서 전쟁 보도 시 민간인 고통에 주목하고 피해자의 시선으로 전달해야 한다고 강조했습니다. 그는 언론이 권력의 확성기가 아닌 사실을 검증하는 역할을 해야 하며, 인공지능 시대에도 인간 중심의 소통 패러다임이 중요하다고 언급했습니다.</t>
+          <t>이범상 변호사의 《건설 관련 소송》 여섯 번째 증보판 출간 소식을 전하는 기사입니다. 이 책은 20년 넘게 건설소송 분야의 기본 이론과 실무를 다루며, 변호사, 건설법무 실무자, 대학원생들에게 유용한 자료로 소개됩니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 교황의 언론 윤리 및 전쟁 보도에 대한 일반적인 견해를 다루는 정보성 기사로, 특정 법적 분쟁이나 피해 사실을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 구체적인 사건, 상대방, 피해 규모, 책임 소재 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 소송 사건에 대한 내용이 아닌, 건설 소송 관련 법률 서적 출판에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>교황 “전쟁 비디오게임처럼 소비하지 말라…언론 역할 중요”</t>
+          <t>최신 이슈 보완 건설소송 분야 필독서</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260317010004811</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217924</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-17 00:28:29.338690+00:00</t>
+          <t>2026-03-18 00:38:00.171762+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>도서출판 솔숲이 '공정거래법의 이론과 실제' 3판 개정판을 출간했다. 이 개정판은 2022년 이후 개정된 공정거래법 내용과 새로운 법원 판례, 공정거래위원회 심결례 등을 반영하고 있으며, 법무법인 더킴로펌 김형배 고문이 저술했다.</t>
+          <t>교황 레오 14세는 이탈리아 공영방송 편집진과의 만남에서 전쟁 보도 시 민간인 고통에 주목하고 피해자의 시선으로 전달해야 한다고 강조했습니다. 그는 언론이 권력의 확성기가 아닌 사실을 검증하는 역할을 해야 하며, 인공지능 시대에도 인간 중심의 소통 패러다임이 중요하다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래법 관련 서적 출간에 대한 정보성 내용으로, 특정 피해자나 소송 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 어떠한 사건 정보도 포함하고 있지 않습니다. 따라서 적합 조건에 전혀 해당하지 않아 투자 부적합합니다.</t>
+          <t>해당 기사는 교황의 언론 윤리 및 전쟁 보도에 대한 일반적인 견해를 다루는 정보성 기사로, 특정 법적 분쟁이나 피해 사실을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 구체적인 사건, 상대방, 피해 규모, 책임 소재 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>‘공정거래법의 이론과 실제’ 3판 개정판 출간</t>
+          <t>교황 “전쟁 비디오게임처럼 소비하지 말라…언론 역할 중요”</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029535915&amp;code=61141111&amp;cp=nv</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260317010004811</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-16 13:08:29.680447+00:00</t>
+          <t>2026-03-17 00:28:29.338690+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>이석연 국민통합위원장이 신간 '소신'을 출간했다. 이 책은 격동의 한국 사회를 통과한 헌법주의자의 기록이자, 혼란의 시대를 향한 성찰의 메시지를 담은 에세이로, 저자의 삶과 헌법적 쟁점에 대한 사유를 담고 있다.</t>
+          <t>도서출판 솔숲이 '공정거래법의 이론과 실제' 3판 개정판을 출간했다. 이 개정판은 2022년 이후 개정된 공정거래법 내용과 새로운 법원 판례, 공정거래위원회 심결례 등을 반영하고 있으며, 법무법인 더킴로펌 김형배 고문이 저술했다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>해당 기사는 이석연 국민통합위원장의 신간 출간 소식을 다루는 정보성 기사입니다. 소송금융 투자 대상이 될 만한 법적 분쟁, 피해 사실, 또는 상대방의 책임이 명확한 상황이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 공정거래법 관련 서적 출간에 대한 정보성 내용으로, 특정 피해자나 소송 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 어떠한 사건 정보도 포함하고 있지 않습니다. 따라서 적합 조건에 전혀 해당하지 않아 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'헌법적 자유주의자' 이석연 국민통합위원장, 신간 '소신' 출간</t>
+          <t>‘공정거래법의 이론과 실제’ 3판 개정판 출간</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1548179</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029535915&amp;code=61141111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-11 13:10:33.667904+00:00</t>
+          <t>2026-03-16 13:08:29.680447+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>울산교육청이 교육공무직원의 심리 지원을 강화하기 위해 상담기관을 확대하고, 공무 수행 중 발생하는 민형사상 소송비용을 보장하는 책임보험을 지원한다는 내용의 기사입니다. 이 보험은 1인당 연간 최대 4건, 총 1억 2,000만 원 한도 내에서 지원되며, 직무 무관 소송이나 유죄 판결 확정 사례는 보장에서 제외됩니다.</t>
+          <t>이석연 국민통합위원장이 신간 '소신'을 출간했다. 이 책은 격동의 한국 사회를 통과한 헌법주의자의 기록이자, 혼란의 시대를 향한 성찰의 메시지를 담은 에세이로, 저자의 삶과 헌법적 쟁점에 대한 사유를 담고 있다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 소송 사건이나 분쟁을 다루는 것이 아니라, 울산교육청의 교육공무직원 심리 지원 및 책임보험 제공에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 사건 내용, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 이석연 국민통합위원장의 신간 출간 소식을 다루는 정보성 기사입니다. 소송금융 투자 대상이 될 만한 법적 분쟁, 피해 사실, 또는 상대방의 책임이 명확한 상황이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>울산교육청, 교육공무직원 상담기관 3곳으로 확대…심리 지원 강화</t>
+          <t>'헌법적 자유주의자' 이석연 국민통합위원장, 신간 '소신' 출간</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=863782</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1548179</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-10 01:03:19.362653+00:00</t>
+          <t>2026-03-11 13:10:33.667904+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>영천시가 시민안전보험을 통해 사회 안전망을 강화하고 있으며, 총 21개 항목의 보장을 제공한다. 주요 보장 항목으로는 사회재난, 자연재해, 농기계사고, 자전거 사고로 인한 사망 및 상해후유장해, 야생동물피해보상 등이 있다.</t>
+          <t>울산교육청이 교육공무직원의 심리 지원을 강화하기 위해 상담기관을 확대하고, 공무 수행 중 발생하는 민형사상 소송비용을 보장하는 책임보험을 지원한다는 내용의 기사입니다. 이 보험은 1인당 연간 최대 4건, 총 1억 2,000만 원 한도 내에서 지원되며, 직무 무관 소송이나 유죄 판결 확정 사례는 보장에서 제외됩니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 영천시의 시민안전보험 프로그램에 대한 정보성 기사로, 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상이 될 수 없습니다. (적합 조건 1-6 모두 해당 없음)</t>
+          <t>제공된 기사는 특정 소송 사건이나 분쟁을 다루는 것이 아니라, 울산교육청의 교육공무직원 심리 지원 및 책임보험 제공에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 사건 내용, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>영천시, 시민안전보험으로 사회 안전망 강화</t>
+          <t>울산교육청, 교육공무직원 상담기관 3곳으로 확대…심리 지원 강화</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603090226</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=863782</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-10 00:18:14.205593+00:00</t>
+          <t>2026-03-10 01:03:19.362653+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>성주군이 군민안전보험의 대표 보장 항목을 안내하며, 자연재해 사망, 농기계 상해, 야생동물 피해, 개물림 사고 치료비 등을 포함한다고 밝혔습니다. 보험금은 사고 발생일로부터 3년 이내 청구 가능합니다.</t>
+          <t>영천시가 시민안전보험을 통해 사회 안전망을 강화하고 있으며, 총 21개 항목의 보장을 제공한다. 주요 보장 항목으로는 사회재난, 자연재해, 농기계사고, 자전거 사고로 인한 사망 및 상해후유장해, 야생동물피해보상 등이 있다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 기사는 성주군민안전보험의 보장 항목을 안내하는 정보성 기사로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
+          <t>이 기사는 영천시의 시민안전보험 프로그램에 대한 정보성 기사로, 특정 사건이나 분쟁을 다루고 있지 않아 소송금융 투자 대상이 될 수 없습니다. (적합 조건 1-6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>“성주군민 안심생활을 군민안전보험으로부터!”</t>
+          <t>영천시, 시민안전보험으로 사회 안전망 강화</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>seongjuro.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.seongjuro.co.kr/news/view.php?idx=59506</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603090226</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-06 12:15:52.222250+00:00</t>
+          <t>2026-03-10 00:18:14.205593+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>성주군이 군민안전보험의 보장 항목을 자연재해·사회재난 사망, 농기계 상해 사망·후유장해, 야생동물피해보상 치료비, 개물림사고 응급실 내원치료비 등 4가지로 확대했습니다. 보험금은 사고 발생일로부터 3년 이내에 청구할 수 있습니다.</t>
+          <t>성주군이 군민안전보험의 대표 보장 항목을 안내하며, 자연재해 사망, 농기계 상해, 야생동물 피해, 개물림 사고 치료비 등을 포함한다고 밝혔습니다. 보험금은 사고 발생일로부터 3년 이내 청구 가능합니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 기사는 성주군의 군민안전보험 보장 항목 확대에 대한 정보성 내용으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자에 필요한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어떠한 적합 조건에도 해당하지 않습니다.</t>
+          <t>해당 기사는 성주군민안전보험의 보장 항목을 안내하는 정보성 기사로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>성주군, 군민안전보험 보장 항목 4개 확대</t>
+          <t>“성주군민 안심생활을 군민안전보험으로부터!”</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>seongjuro.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=535484</t>
+          <t>http://www.seongjuro.co.kr/news/view.php?idx=59506</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-04 00:56:48.285755+00:00</t>
+          <t>2026-03-06 12:15:52.222250+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>전현정 변호사가 중앙선거관리위원회 위원 후보자로 지명되었습니다. 그녀는 20년 넘게 법관으로 재직하며 한센인 피해자 및 군 복무 중 우울증으로 사망한 군인에 대한 국가 손해배상 책임을 인정한 판결로 주목받았으며, 선거관리 경험도 있습니다.</t>
+          <t>성주군이 군민안전보험의 보장 항목을 자연재해·사회재난 사망, 농기계 상해 사망·후유장해, 야생동물피해보상 치료비, 개물림사고 응급실 내원치료비 등 4가지로 확대했습니다. 보험금은 사고 발생일로부터 3년 이내에 청구할 수 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 중앙선거관리위원회 위원 후보자의 인물 프로필로, 소송금융 투자를 검토할 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없으며, 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>해당 기사는 성주군의 군민안전보험 보장 항목 확대에 대한 정보성 내용으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자에 필요한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어떠한 적합 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[프로필] 전현정 중앙선관위원 후보자…판사 출신 선거관리 경험</t>
+          <t>성주군, 군민안전보험 보장 항목 4개 확대</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260302052500004?input=1195m</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=535484</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-02 12:43:35.397684+00:00</t>
+          <t>2026-03-04 00:56:48.285755+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>노무현 정부 청와대 연설비서관을 지낸 황종우 한국해사협력센터 국제협력위원회 위원장이 해양수산부 장관 후보자로 지명되었습니다. 이재명 대통령은 그를 부산 출신 해양·항만 정책통으로 평가하며, 북극항로 시대 주도 및 해양 수도 완성을 차질 없이 추진할 적임자라고 밝혔습니다.</t>
+          <t>전현정 변호사가 중앙선거관리위원회 위원 후보자로 지명되었습니다. 그녀는 20년 넘게 법관으로 재직하며 한센인 피해자 및 군 복무 중 우울증으로 사망한 군인에 대한 국가 손해배상 책임을 인정한 판결로 주목받았으며, 선거관리 경험도 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해당 기사는 해양수산부 장관 후보자 지명에 대한 정보성 기사로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 중앙선거관리위원회 위원 후보자의 인물 프로필로, 소송금융 투자를 검토할 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없으며, 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>해수부 장관 후보에 ‘노무현 연설비서관’ 황종우 해사협력센터 국제...</t>
+          <t>[프로필] 전현정 중앙선관위원 후보자…판사 출신 선거관리 경험</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10685089?ref=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260302052500004?input=1195m</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-02 12:20:23.129283+00:00</t>
+          <t>2026-03-02 12:43:35.397684+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>본 기사는 삼성전자의 '갤럭시 언팩 2026' 행사에서 공개된 '갤럭시 S26 시리즈'와 '갤럭시 버즈4 시리즈' 등 AI 스마트폰 신제품 출시 소식을 다루고 있습니다. 제품의 특징과 행사 분위기를 전달하는 정보성 기사로, 어떠한 법적 분쟁이나 피해 사실은 언급되지 않았습니다.</t>
+          <t>노무현 정부 청와대 연설비서관을 지낸 황종우 한국해사협력센터 국제협력위원회 위원장이 해양수산부 장관 후보자로 지명되었습니다. 이재명 대통령은 그를 부산 출신 해양·항만 정책통으로 평가하며, 북극항로 시대 주도 및 해양 수도 완성을 차질 없이 추진할 적임자라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>본 기사는 삼성전자의 신제품 출시를 알리는 정보성 기사로, 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없으며, 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+          <t>해당 기사는 해양수산부 장관 후보자 지명에 대한 정보성 기사로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>美 FDA, 임상 프레임 대전환…K-바이오 수혜 기대감[NW리포트]</t>
+          <t>해수부 장관 후보에 ‘노무현 연설비서관’ 황종우 해사협력센터 국제...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026022511573984582</t>
+          <t>https://biz.heraldcorp.com/article/10685089?ref=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-26 01:00:20.959513+00:00</t>
+          <t>2026-03-02 12:20:23.129283+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>한국주택금융공사가 3월 보금자리론 금리를 동결하여 연 4.05%~4.35%를 유지한다고 밝혔다. 저소득 청년, 신혼가구, 사회적배려층 및 전세사기 피해자 등에게는 최대 1.0% 포인트의 추가 우대금리가 적용되어 최저 연 3.05%~3.35% 금리가 적용될 예정이다.</t>
+          <t>본 기사는 삼성전자의 '갤럭시 언팩 2026' 행사에서 공개된 '갤럭시 S26 시리즈'와 '갤럭시 버즈4 시리즈' 등 AI 스마트폰 신제품 출시 소식을 다루고 있습니다. 제품의 특징과 행사 분위기를 전달하는 정보성 기사로, 어떠한 법적 분쟁이나 피해 사실은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 한국주택금융공사의 보금자리론 금리 동결에 대한 정보성 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 상대방의 책임, 피해 규모, 증거 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>본 기사는 삼성전자의 신제품 출시를 알리는 정보성 기사로, 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없으며, 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>주금공, 3월 보금자리론 금리 동결…연 4.05~4.35%</t>
+          <t>美 FDA, 임상 프레임 대전환…K-바이오 수혜 기대감[NW리포트]</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>newskr.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.newskr.kr/news/articleView.html?idxno=103224</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026022511573984582</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-02-25 12:41:54.862282+00:00</t>
+          <t>2026-02-26 01:00:20.959513+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>이 기사는 (사)한국법이론실무학회와 동북아학술저널연합 간의 업무 협약 체결 소식을 다루고 있습니다. 협약식 참석자 명단 등 단순 정보 전달에 그치며, 어떠한 법적 분쟁이나 피해 사실도 포함하고 있지 않습니다.</t>
+          <t>한국주택금융공사가 3월 보금자리론 금리를 동결하여 연 4.05%~4.35%를 유지한다고 밝혔다. 저소득 청년, 신혼가구, 사회적배려층 및 전세사기 피해자 등에게는 최대 1.0% 포인트의 추가 우대금리가 적용되어 최저 연 3.05%~3.35% 금리가 적용될 예정이다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>이 기사는 법률 분쟁이나 소송 가능성이 있는 사건이 아닌, 학술 단체 간의 업무 협약 체결에 대한 정보성 내용입니다. 소송금융 적합 조건에 해당하는 사항이 전혀 없으므로 투자 대상이 될 수 없습니다.</t>
+          <t>해당 기사는 한국주택금융공사의 보금자리론 금리 동결에 대한 정보성 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 상대방의 책임, 피해 규모, 증거 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>(사)한국법이론실무학회-동북아학술저널연합 업무협약</t>
+          <t>주금공, 3월 보금자리론 금리 동결…연 4.05~4.35%</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>newskr.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840014</t>
+          <t>http://www.newskr.kr/news/articleView.html?idxno=103224</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-02-25 00:38:02.693655+00:00</t>
+          <t>2026-02-25 12:41:54.862282+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
-      <c r="E34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>IBK기업은행이 '퍼스트 랩' 7기를 출범하고 7개 스타트업을 선정했다는 내용의 기사입니다. 선정된 스타트업들은 기업은행 현업 부서와 협력하여 보이스피싱 피해구제 자동화, AI 가계대출 상담·심사 고도화 등 금융 업무에 최신 기술을 접목하는 실험적 검증(PoC)을 수행할 예정입니다.</t>
+          <t>이 기사는 (사)한국법이론실무학회와 동북아학술저널연합 간의 업무 협약 체결 소식을 다루고 있습니다. 협약식 참석자 명단 등 단순 정보 전달에 그치며, 어떠한 법적 분쟁이나 피해 사실도 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이 기사는 IBK기업은행의 스타트업 협력 프로그램 출범에 대한 정보성 기사로, 소송금융 투자를 검토할 만한 어떠한 피해나 법적 분쟁 상황을 담고 있지 않습니다. 적합/부적합 조건에 해당 사항이 없습니다.</t>
+          <t>이 기사는 법률 분쟁이나 소송 가능성이 있는 사건이 아닌, 학술 단체 간의 업무 협약 체결에 대한 정보성 내용입니다. 소송금융 적합 조건에 해당하는 사항이 전혀 없으므로 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>IBK기업은행, '퍼스트 랩' 7기 출범···스타트업 7개사 선정</t>
+          <t>(사)한국법이론실무학회-동북아학술저널연합 업무협약</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=250189</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840014</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-24 12:19:00.006183+00:00</t>
+          <t>2026-02-25 00:38:02.693655+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>정보성 기사</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
-      <c r="E35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr">
         <is>
+          <t>IBK기업은행이 '퍼스트 랩' 7기를 출범하고 7개 스타트업을 선정했다는 내용의 기사입니다. 선정된 스타트업들은 기업은행 현업 부서와 협력하여 보이스피싱 피해구제 자동화, AI 가계대출 상담·심사 고도화 등 금융 업무에 최신 기술을 접목하는 실험적 검증(PoC)을 수행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>이 기사는 IBK기업은행의 스타트업 협력 프로그램 출범에 대한 정보성 기사로, 소송금융 투자를 검토할 만한 어떠한 피해나 법적 분쟁 상황을 담고 있지 않습니다. 적합/부적합 조건에 해당 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>IBK기업은행, '퍼스트 랩' 7기 출범···스타트업 7개사 선정</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>finomy.com</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>http://www.finomy.com/news/articleView.html?idxno=250189</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:19:00.006183+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>정보성 기사</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
+      <c r="F36" t="inlineStr">
+        <is>
           <t>로앤굿이 소송금융 투자 확대를 위해 100억 원 규모의 외부 자금 유치를 검토 중이다. 조달된 자금은 기존 B2C 중심의 소송금융 투자를 B2B 영역, 특히 특허 침해 소송 등으로 확대하는 데 사용될 예정이다.</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="G36" t="inlineStr">
         <is>
           <t>이 기사는 소송금융 투자 대상이 될 수 있는 특정 사건을 다루는 것이 아니라, 소송금융 서비스를 제공하는 로앤굿의 사업 확장 및 투자 유치 계획에 대한 내용입니다. 따라서 소송금융 적합도 판단 기준에 해당하는 사건이 존재하지 않아 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J35" t="inlineStr">
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
         <is>
           <t>[더벨]'리걸테크' 로앤굿, 100억 투자 유치 검토</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K36" t="inlineStr">
         <is>
           <t>thebell.co.kr</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602201515155320104750</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>2026-02-24 00:53:57.822637+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N35"/>
+  <autoFilter ref="A1:N36"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>