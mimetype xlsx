--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="49" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="33" customWidth="1" min="8" max="8"/>
     <col width="40" customWidth="1" min="9" max="9"/>
-    <col width="41" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="49" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>정보통신</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>대한민국 (방송통신위원회)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미 하원 법사위 공화당 의원들이 한국 정부에 서한 발송 및 브리핑 요구</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>미국 하원 법사위원회 공화당 의원들이 한국의 개정 정보통신망법이 온라인 발언과 표현에 대한 중대한 위협이며 미국 기업과 이용자를 처벌하는 데 쓰일 수 있다고 우려하며 한국 정부에 서한을 보냈습니다. 이 법은 허위정보 유통 시 최대 5배의 징벌적 손해배상과 최대 10억 원의 과징금을 부과할 수 있도록 하며, 미 의원들은 규제 대상 대형 플랫폼 대부분이 미국 기업이라는 점을 지적했습니다. 한국 외교부는 차별적 요소가 없다고 반박했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>한국 정부(방송통신위원회)가 개정 정보통신망법을 시행하여 상대방의 자력이 충분하고(적합 조건 2), 페이스북, 엑스, 유튜브 등 다수의 미국 기업과 이용자들이 잠재적 피해 대상이므로 집단적 피해 가능성이 높습니다(적합 조건 3). 법원이 최대 5배 배상, 방통위가 최대 10억 원 과징금을 부과할 수 있어 피해 규모가 크며(적합 조건 4), 미 하원 법사위가 한국 정부에 서한을 보내 우려를 표명하고 브리핑을 요구하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상 (최대 5배 배상, 10억 원 과징금 가능성)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미국 기업 다수 및 미국 이용자 다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>미 하원 법사위 공화당, 한국 개정 정통망법에 우려 서한… 미국 기업·...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>voakorea.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.voakorea.com/a/us-congress-korea-online-080726/8183831.html</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-10 07:02:12.375109+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>정보통신</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>개정 정보통신망법 7월 시행 예정, 미 국무부 우려 표명 및 한미 외교 협의 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>한국의 개정 정보통신망법이 온라인상 허위조작정보에 대해 최대 5배 징벌적 손해배상과 10억 원 과징금을 부과할 수 있도록 하여 논란이 되고 있습니다. 미국 국무부는 이 법이 표현의 자유를 과도하게 제한하고 기술 협력을 저해할 수 있다며 심각한 우려를 표명했으며, 한미 외교 협의에서도 이 문제가 논의되었습니다. 해당 법은 오는 7월 시행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>개정 정보통신망법은 최대 5배 징벌적 손해배상 및 10억 원 과징금을 부과할 수 있어 피해 규모가 크고, 온라인 플랫폼, 언론사, 유튜버 등 다수에게 영향을 미쳐 집단적 피해 발생 가능성이 높습니다. 미 국무부의 공식적인 우려 표명과 한미 외교 협의가 진행 중이므로 공적 절차가 존재하며, 대한민국 정부는 충분한 자력을 갖춘 상대방입니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>최대 5배 징벌적 손해배상, 최대 10억원 과징금 가능성</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>온라인 플랫폼 사업자, 언론사, 유튜버, 일반 콘텐츠 생산자 등 다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>“공산주의와 싸우는” 美공공외교차관, 한국 정부 정통망법에 “검열...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>dt.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.dt.co.kr/article/12055237?ref=naver</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-01 13:09:25.317606+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>